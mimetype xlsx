--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635bf8159e0359020fe3c2f858f7ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb50f52c3b2d1f8bb1bb6d8d1f725b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e4c26099444a201dfec2d789670653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2a2707730107403d5f00dfe7268d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccf1226beb80cc4816cfca3916f2d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765e13f851fcc85b6faf0cca1d6d0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c634a698802ece62e508623e1f947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3cb6291d579771587b023721344f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614299751f1b3ef2faa90a120f658079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f38b2c75fd33e806bb8319089a5d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c67103c1a6f65ed652ca031ccb9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ed2d8a970f7dd305e2c5f75b0385c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612223cd7a8fe555284dbae75bb13a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7237f116c4e7cf6aa77d1d15300114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd2398e705ddf3f34ece74604e3ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bea003b2762fe6ea050df56f4887e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7fbc9746083ef3056db59201f304e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db400aa0a799349e71e23d30309c1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62dc0b3f52e8a5827b037e2c3e2c0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff39863d69396c3eecb888329bfae6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418ae013c4185504335be0b0acd78f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340d4939d5ffe1a35427d192ff2062f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0709ba6e377f9dfed0b918c8a9fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa12aa11578dd9ed5db8225bd0ecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440171391458381befd3ca1e3ffe38b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0677938789598a6f65fe2fda52c574a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f324e1f15b0e8137e151eea4c376127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7426e23642a690220335f6e908713a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce40654d7558b827493320b76903ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b53f4177aa5733d8809ab658475530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703baadcd5c4432f6eb72a027c9e71331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff0f109c49d6fe8b957b05a3f695032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d3a3a427084d0a8a29dfa43d29c5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0069ec72932de40c3cd4edc80dfd3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365cd666d0f2bc16a06ec4f97f4e39935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31298999a0cfb06ce41a7336280b8ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d99bdba9cb5731c2724f414a403fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc40fe560541a6775f4fd5d700717938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe91f3cea738ff276f49190b52a1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417bb3f06d9b21ea065c3f9cf96d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0404665b51fda08ccfd13427f6dd9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef35c5413d1e803fac5585c598972a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c5322e78b2532bef90ede4f9ac47343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb05e114f46d33e94722cc0fed521644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76132e08351e45a154d7bd0a02fce9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056759349c17fdb5b1c6af65fd5d1d6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3b5f33187dbaddff3d3369852ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871767807bcf6f4f6bd2832966f8e3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8348ddb13ad9903f5b8495f3a7c66249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f87d3b49b6003f211e6d84b6580050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d3d2b9133c94b3fd0d6ebac2cbd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23d9f1bdac743cbd025865ee5debd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8387cf511c1f71fb9d3095471824ad453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f081c2e0df1f27ba8352303ac3ebe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795266e043a6fc3ce82aff71835d11955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22cefbde04199ad2efd37f7ed2d7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72ec986591984b2f66ad8d8e519ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf4854f289fb9e3ba7b3a46f25a6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47f33ed4671e8fc089a94860cba01e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9fb78b6f6929e3c9beed528dfaf7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1094a129fc1438697f46377462d51061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ed40ba2bf3f15837eb99be37dbcb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d293fc2e9ca428ccda91b483aaa67563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f433671026df6275ed449fa4183c51f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2645cf901e15003edc6106b02be85a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00afa7e1e39bcc0bf063078814b3ae466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef297db5e4d873d6c7af90564ea99967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb04ffe0f8d6eb7ba91f3cced41365268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bfe1af25e94f21c5ab06da24a5c3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f03b080b240fde4895d7d31ef943f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67129e1f6f952eb126cea3a480539171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc649db0c6f04c6f7ecde54e73d7c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bffab662a81ecde3cc7a231b0c95e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a62c9d0d864d2f1710bc21cdc38574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecb334909cac7f196d75376a7ac9c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597ed53c928623e95d9e15f15434e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d1d35da06df088999e884c6d07d2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14017545270b3ff9cb5edb956569a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b505a92ee721bee5c87f5410b53f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656087a2f970566a974cc64e56ea68980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bd871d5bc5173d43cb55aa35dfa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3011679f627c8c0822f2253f24b6e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a25dd3f484712ae5648691ca3bcbfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea9955dbdbffd84d2f93255e81eaf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc844f0e5d0b557b07d69f893aafcea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab332b38ef39b0d383d646d60329886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b301f7396028854a06b882a3909ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cdb31c2b07e489a0265565007859b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763492e85fa5222a12758541379ae7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b87bde4683b3308df3969b23ffe790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c005dc04b2794b22d9a3365e6b5a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7467385d19fb37c53baafb32cd7be8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d3941e61e1fadc4cd37b8f8ab58c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90968e7a0ed0ddb4232d4ebd5b195b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ac3907bb8bfd0328e10835680f1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfc3f60c9760035baad28843917d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9892a9d803425377bb68402572174497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28240c5bc6d5f016796637b90f2ed198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787ba1a9367daf0f0b621e87745891099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dcd3e3f2be205db510b76647eea2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd0e783c3d8a76fb5bc81983814fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eef7fd07eaa869dc37979c72916965102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd913bc1c7797d6d7a8753eea37172f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66339158e2264fd1bc467e1e5ae1ffca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af20f11f6257e19829a37d839fe0a35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f555dd9c57fb0be00767207506dce76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8018d09c7f0a66bbbc3c89b0189c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a36607e57cd965af21c600ab191060108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269edbb30a070713bdedea43c6fcdc38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385998248f6372eff417c581dfa6740d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf058d6f598f32507d826e972df77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ce5fc0db581f5cd03edbf28aef50d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d734aaef26d95e6a01ccd211027e53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d347cf8afcdb59c8594066b36fc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae81d319071a136be6f3f6b4ee3d5a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bca9cbdcdba1d6d5a70f913fd1d1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac111c1a4e2458bc44057255ceff66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699679c7c38f56d01bd080c6a1ac424d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef14e2f96059b2af7b44987dd157e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e104302c0e2de2608963deaf1fb44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3435d8f7c0438e37ea806e604f8b41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab77c15450a9bcb4030c0321a94d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347245fbed0c2b7e28808a80d99e2d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592470b63f4b25a910eb3adb9daff609124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5339690802fb0ec17dde1becbf4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9d951997b2c6fd1f3bfa61bd0e56e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2977fbaae0ce11d7c9259fc996de81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d792dfcf093a2972ca56e95689b637d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb981e0b7b2ef5520fc46733362f13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3adaab9b4cecb554204254160bb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ab673d6486aaca436f3098c0f47a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1f5709d42ea673791d9ade267cef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3315af21dd7e56023ce891b10bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7794234c2d6e9b68f4f5d7bf31d492134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0d95caf3d8533e176f8876c98480d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77f3edd4bcceb2932f6a44c006a9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07512bccde26e68c3d50784821cdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8bcee4bfd3998a21e4b141d1d8f6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef02cb05c3ce8617bf09cc8724c07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c399338f93818c7270950ec2b167b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989fa3cac31b8312193af7240d808ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccced3caa5ea2122d547168d86b3a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240c49cad7b5b45132649b48463d00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d8488fa3adce6c44cbaf07b15ebc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b928ceb142002151de9c8a6f5671ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f4290a1c3b21034a4cf28bce1eb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e27f546ae235a33d8bfa1d69beef81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa786860b7fa94e4f1fb130f0f052148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbc0922e5bcd69aa3878f7020ce1c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a0380657823e85f9d8ab6c84e4f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381a2207921f4975dc8e77fad3ba78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fb1f5a96030301860e569d35bc99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f481a95ad409885748d4600ed4c71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef883e32d1310e34e6efad090eb5c22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a0ce702df089540b1f54c054afa20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff3346c83f93f0809d606bb047682156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37674fdd525e7d94a01fc07cbe22a05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af926dc045f456002be69a85dc9af3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ef62103c3115b3cdea916c558691159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e45b98607e0cb592b7fee83b99b6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155be61473b7406c9b15ab54c8a3609161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73132d57098cbd655d054d2bd3614acf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd96ce8c7251b74868b523bc2d24d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6681d20dd5df4e644734dc8f9d87a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a3e796404287c8ac5450880bde17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f807c1c5360b9779a24fd62e8ecca47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427f90fbcfd254694fa1625e744e852167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35221f2301566300e1fe265f2e8dde29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b36c9eee5c915c627a2099ad0df4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8d991b9fdde66409d06d83512ac6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac187408a807bed8c3087bca4053e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3191c56da896d85092d2bea5b5416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef39f2cb8cef9c0b3be033e68bef02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66869953e0c7559bd20bad80b49aeb6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1297000a7f25c31e36eab3199442a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae371215b13bb0328e6e5ab61af2293176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aef763a15f8757b414fafe4ed79c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463c824d87381076987dec4b678715178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c777eb0643dc407bbbf0e53a1f9c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33cf47591fa5dc511a5b3906f2a2e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc105d46540f1a047b32d797d3020e29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e693fbc0f1bad275172e411176c54e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd4788c26383b3135742e662da9e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b035efbbfa122cd73966c3f95fe2ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d41b70334e23caeef9120162f207185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7aee027037003cf190c4b81cf4e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d012caff0c358e7f2dce7f016be4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918498af84e21ef0a090c7ba2822ae4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebc4944ea0051b79e1cb6e10f04ab7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8aa5e443639f172344d955278d49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1c0a4b25b62fee31b5fd1d02f6e70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2edbc545d42548b7c66f33ac983f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b889c5e1ff2890a794900f59cc8845193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9c1ab770971704030f9d65d8635e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9930ca954cb84aa9ac73328d6f155e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672d3bf362df1424ba3675020c0759196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d10e4624bda81d389b65f6e418caf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c3e1185c4fc653e4e54dc069f46f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbdf592f95f38f3642eb21ed73d415199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b4396e9b422ea875544243c24dbed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677eaf24ce198602169e94f8aad5760201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2617397dc37cc6e4c4706b72a8e89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8737ab3c9d77cf0335bc9192fddf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5775ce9f2ac7435b6781c77db7297e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ce17fd3c631beceb1786c7ed8310205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437fe41077fc35eda37058050d82c18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4e28f5f17bcac1c80b4f32eccf1be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62ee68c880f4766640bb86e4d8490208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6b3a9499507f4ff89acf4715d8fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfbd425634b5fb345f872b19b2375c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1370d06461f0f086f706edcc82ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846ba91318fe105b8296ddb18aa3e3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c061d69283b86b5f5b383d4fb9fbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fcb965497982c6b5da02c7cf54223214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858a2a109a9e82d95f83415c1bd1a5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab39f548ae943ba38812585fcf3c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac198c44428b5f1c18f408bae866ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314429173d1733a8026921fa7265c13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5def19b5a4e86b7b0707fd48f8a0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b40ab33018ba74e1ba409c15361bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b43287c91155c16934f9f2fe6a062221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5844f2746c5373c21d6562ff07f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09f7c1c098809fb222084471cfd9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e55c040f9aba3b445b670123bac9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b148bff54f38a5e9cf8116140db5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592177d62b26a6a255c7f2cddf6b7ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ff3dd00eb916ce92a0ae7eeb982f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e36f52fea033da920ba0d7bd445e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2642172fff0578bddb0e6933d622f1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a441ef7efcc11d24bf07b1ca7c3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac5fd8849cb53a3f3a65ec8db0375b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6a6780370f27430814ce539cc00f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b285da160b41e28d296d23d84b7f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105051251942ee5df6fb683b6c2d3ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102012bb5b6ab55c856d5fa728a6bfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a439a4f973a704ec285e5c3fed9248236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7925c36420de77c7db9cf0213d1f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45285ebe85d1227b46d43631c0461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd0868e83d9efeb3da4058cea43cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2484149c11b313374f10ed8ffcf06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575480a4c075f1af7ec3cc81261403a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504d62c959e674dbcef4b775b42b03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535086a6b8e5e5fd0dfb82cf2f516bd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022441613f06ef764d384f3958b4af6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3807bf4cefe32846f87bb2fdbe1242245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa8de42480aff2fa5e8a9af6880a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b4e20b3aab681bd5bf357e387f059247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da23a2bec4efecee810e20ed126a3d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e37e4fbe2f95e31a06b04c41664e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d2bb5c256658bc1d8adef256c93a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46138bfbe6aea7281d9fe57a1697f12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77899c6abe901e2fc7695c69b1e0e6b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56655dee670b903ecfde4ccf8fdb9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8c7b76f6daee38b5576f8db945203254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb64aeb0d8036c834743d53bb7c0e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6528653f6a9240137698263b8e3be4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ccf746b875a5f3b9b0a1dcde28c5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff43a12ee417fbc01d681c059c2b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa667b761f1388fe18b30f2e29294b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a03467cc40e5fdb04f76cc00aae1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b6fe15183ecafdc90ef5ee6709fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238135aa0713326c5244fdc04f6a898e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aeeeb7ecf24aca1b26adf3f2bb3ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613823291f0c9c7943fc3de99b95ade0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ebe94d2f685b057fb58056ba7bd92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079f984f97f4297035d1c1055bba500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b271fff4157270d59c6a651e7b6331b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3dc77937da5b9ad9d7736995ebf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860955c07e7cb6c44adce2d274d0775269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5a7294830a54b01130709edd8a58a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429bd74e223ad6df236f7b85cae50f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4d70724e93146389903da6ddc0b89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2666d014ae8bcb483530073d8df05d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c88e337fd2322a0ddf9e0748ecf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60193e8e02fffcd45f3d9bdc126d574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a998421a1099fe2ef9e5eac65f262276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209a9fa483cc0f6586767912bbfc91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b029b74178c2e50ebb3417c7d0385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042cb916ca8df02e37685594bac0b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4544dbb22ea6797f4e84dcaf1218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f52d3e8a90e1153b6b55f0cb36190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608006fc61c2a463420fabe98b22857282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e8c6406f8f5d52885bd2ec96d5767283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fcc6f79150a1699189f0396104dd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c670d3bde0581f84a4aa5fef05d5e25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb8ff2cca09992d421946fc10f0e09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3aa351799c9c58dd183e0e23a9bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52527a67587b7d765662ed62323a94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b788d70c281b4b07035a805b5f1969289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea72480ccf21df26c1f7596cb189fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03a75136641377f8b491ec78729af9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c82e421cab5ce4a54c71475f77f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ac356ddfc1533c8910d9127bea5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74975b480f4411fbbdfb9a23e7aa41df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533baadda1bb2c3f3db8a7ce242177e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602e18aa2baf97ae4b7554c8ab9681296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820bbf7510ec627fc5e3aba8a65c242297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b503f97a474a92c605f3a64f3a73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de2861811657ac85c883a15a9ec61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2bed6948ba415325db89e448f7f75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a192f9c14b710f7fe90f38bd6524a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c5109c2bb0294512449217c36b0a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf80b6a229c725eb5fff115cfcf72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6269b50343283b63c6a1cffa3d7c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a87ec08909c6d437721b100578da5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877c470cce530c13c9069632007c936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac723d70d0c5323c17b3f4721b46be59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d17a1138204c23d65a6c4f249067a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efc51cd569642f3c98d860b012f1b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b2de333285e129e6803e04d89340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16bb8c0da27f87a253ef9f3a677ac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebc39a1f23f122d832bc50748eb16a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f8dd7b583e20b6c953c7f9ce660a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0028577a9c87ec12ad9bd17db6bf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89be9b4c36ec000b792d2b0c310d1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb5f9e3cba7c44829575e74ba68cae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83743b9997a0b96365a099e369203317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f02ecdb5ecef4c8154fd43c2c382318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7d391d1d52fe8c6e1462f949801b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2593b496b41ada6c77f890b488a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558cfad77f638e6ab7aa21e891a861d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95ab3034a0d3298adfc27b614bbc9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611c6b064ca8150422644a4f64d450323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a6a2f81dddba9c95010eb29aa7ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1f09fc18a4f89aaf4153d883f087325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce6491f16af03f59aa31f33db6755326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c81900f25ce2e6642316fdd678c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db91925e82de3caeb6a921f90e9b15e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a51d3332c173a786200fa76f00409329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf411868ab3a4e25106b69c37fdbb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256272a02fe6dab1bab7ca7997f71836331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf262f1fe43143a4a9cbf599854e57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e67848700e20a4ea22e534214b347333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97660759d1a6501353050c6baa73d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622514155cacb353690743a3df05768b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98a3d6d26ad4fe9539c0a6b4089be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861fa74de91535f7cd8fe88c8f8248337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e294c4dc5bd0a306dad3b78f31c24e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c6e31ef52d3ef009af9dea2e1474339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1347dd7dbc9bc459f4ecf659aa8eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4cb7a8b092105f8dad3169415314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30576c797ad4598edbec70046702bf5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577685e19a1e0623539ca412b0db743f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f3e9a6692e2bdc7b853febe1fd8ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064e42a8bce0ff7776cf85115d62f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e96d62eed2f916511a8e29decbedc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b4432ca9c9ba5285755833a776a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c709d18c302e94acdf45b9a0e5d1cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815e47deb2278a7ff0e7d86c131a12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d00920f8835b6948f1297e9afeeb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6abcf96b9022e7175fe95a07a9650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8e7872497f175e5e3360463da1081352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeef12b13f466700a243fd5d6a8af2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ce9af7f41ca3ac553a70bb9b3304354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b68f0a6422e9aab6915eca4cbb2c50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003e0b076a33ad27bac5a29fbb8a6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f76877a0ac58277a5339efb8616dea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa3b2cde13b239af333a34406c6826358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5ed7bcf3936473247961b1e73cd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a0372811b32f2d79bf6d89f63461360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a62a951415f3f907b9becee3c3c687361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48049382bccca608c4ee0ec47ee4bb66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b79f29d526f38bb78c65d7bd5cb9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37e6106b410a3fb77a6814cd7c8449364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0c57f6ef06d2c2ef0d415494cf1ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb3caa51008a521dc2299393b50505366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0efb5e6c2fc8abc98528adae399de0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d316432d4ebac52877b8b61df7c56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1cbfe8c32fb3e89f8394a4327abd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb696732aa82aa4dfc8c840783b207e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ddf594819fd3e1ddf1de3ba56fb1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0eaed763457ed4cc33cbc44ee79a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f503a2a70f403eb3e13a9fe20492b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d84709affc7370799b80993cb358b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68431d5ee44a1bb57d0ebf59eb7d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d056867f43f9535db53d4b4d9d241376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cac6eaa99a682ce7cd48dd746774a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3c48f34aabbd3e61f783705ec47f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474f1b9c5d80ad7ecd21a3dcf79f348379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b91d7831e8985a8124bc3597aedd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99102d4b38b2f92afd074a333abaa3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aeca43543fe6a37579da1310aef9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28769e4936b8161c3a7db3a2811123383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a71144fee62a0599f88f77e1478e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d3cda160567bf90086750f7e00aa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817c0b580c81019ff4f7cef33dffa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb611cce252ddcd23b828f48e6510387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f5302a41905765ecf3dd1c65efdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2628b2298333656f6f29426cf7f62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d52ab5ade5b1f85f2d9db364b188f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55e9eb1d3b33b02b981738c503cd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cf5a6aeb7820a51effbb2bcfc309392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e9359e9d3d40459fe690875e0d47d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8671d23850cf6e78b084e23d28b089394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743944616b6f77d3bed380b6161b49b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f62ede3bfa56161f9f3d281e4a3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e78d723f9411af385f90141f78c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1f1d9c679608127649d49c6c55a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a7f78a4f2ec1af09a76337f40a272399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa055949307a1d9e8ad0bdbe2dc891400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd2d0abb780782a3f7b1da3a4ed248401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b23056f9fb107cb0349e8154c9e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609f15984ebf3186f911eded1df62d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64529c3c7258bfd19d9f7b7d72dc75e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49bf508a6d403243e2cb63eb9bd0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c5b5bdff89d0bcdaa265cf8b4c91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a7967fa15a049db2c173f86c1d5a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69dfc8919cbb52ec23888555cb3e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8843cd7c3381ec2921ff0543680a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b728bb655d1413ddf9cad65aba4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a815e61b6f1b4a198542b9dc75870b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12a7cb622dfb99c71082922346e60b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e8b16411db9637399a80972de26b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e28b070476c1b73b70ec1ae4079392414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116ffbbd33419a04b2d0cd9efb4af3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9f4563c2401bbcfa5a84894a94f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399b5eee52d0e23c065068d58e2f3b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4bf19d41c2e8b7300eb5418f2cee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12646c97f593a0296ccd56ec60b7d86a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de823f6a275cefc6d5090035ea935f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e91f36b4f8393ea3a854b377661b35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb173fbe9b14894001c8db76526b82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265c4b4fb351f8c0d28526e28254c25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418546cd3cf115a506c78564df8cf4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60207f431f36ff83b9b133a2cc695a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416d19cb3dd46eea3960d824f2f04d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f934adc3f94d07de947a2e2795aff21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c85bae5918cc7890816644afb3bf95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564ad7234a4c33e20c4a21539d8d1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cd3e3d65eb1ed13024f84d24f1957430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a6993a7bdd113d78e9f310db4d2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0557ccf529fbd8e58af9b6d4cb0e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e6b8012cf51dd88ccec4add136355433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a142fdf1da7f67b94863b18a3cdce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c75317562c02ba6d8f1422cc7e081435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472119fe3b17a278b106966a70329de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6de29d7435bc12f8af9c2695c4a4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507752de5a2850f663b5afcd538a72c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b23ac90a80ad1915d8be363d1b5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb9613e45f1eefd182ac39418dbaf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b67b0b636241be776710044ddf11fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219dc307f347082ec2e327dab3c0fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e288654f685add1281936cbe44baa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aba1752e290752f28abbbb60f07e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce7f3b92a138546dd9b8cbc79dc12f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8c190bce771a9ace66706542b5a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a9cb4cd85f491b07cafeb39f575b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940459fac95423dcd7e4bb7f8339d57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da517549c4278c663a2e5c23dd739449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721deb1caa64ef4cd2847ceb385258d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2649d21bd6bcf28e82a3fe7b004d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb0ab686c9330de1dc5f4a29b10d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02f163b08b179cb17aaa6b79a347e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c2fd22946b2bfe267df0879dd494e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9abfd09ccd97a694318d43defcfc7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a663cd4309729db4f530e665d74b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb6e12f9d3c3027353303abe9054a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215427638345bd9df869a2f9c61b532458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52095f15db448abf04110b6ed7c2db4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c88182983a0c17e376ec2fdc48a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f816e8a49c74be8c38efe4a9877c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1f16aaaa8b61d8811fe00bbe5cfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640ede8053456329e5519d83a8535c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67fb8f94a02a44b494de6dd2f4b7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263d7ff0e779e731780c508e66a07a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c0f904a7d24f3cfa07c1e602e48b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe22846fd94c90966c40b461d28dbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c18b85bf195a3d67e35b35076a30f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba502beeb35719dd5d667a09b5fc4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1def2c4322d5b3f8d61d5781e2694470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f6c3ae5d1567784a5cced22e987e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a79b76db1a0cea39c45cc4cc696970472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad987024ec02ff48de87d59998338e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630932318437e9baa658a8b3b7cf4d87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ea85be8c0f4b3c2e3386a374e5f29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab83074a384e542464aeecabec30437476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf06efd6ed7d8b06e5e79ae7b08c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67d69923c003f483362558996a2ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf391176f2e71f66b88183163c6e90f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf7a40260c3b43fb9d0d811c1da73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13911efe5c87bee11ac2adbc5ada15c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033bc834a80623a20acaeed248df1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7fb1f9f032e4a527773338ded081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d441df25c003282db3d630b8ebbc694484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e4bd9252552727ba66fbfadcb1a31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f350558ed6e01c48dc3906446fd5711486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26c337bd993b7e138674b2dd8c368487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ae9522b22c83777b776306a1f459488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef169a96daa3f22cf5f7ca2e9b685489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef7505ff82b35bf2ab9937020aced490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7cdab1a1568579f14a25592522a8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d4b58e05138da1e8f7669b095d4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2161262f3d08410426e1d72ef9b290493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ea6d6150ec1f64910eb08ea3dc3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da58a7343f6d7402edfd4ee2707a19b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ace62c97f3d76ecfc7b8ac516c5b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd0f4a507591063dbc2d3c4bc1336f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc7f237f569de5447f27df381e280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a68f97756f4ac1dcfe1d1afc632de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654176cb985da97ba47e7c5a1a35531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebdfb04d08a3eb2964f35d49849e7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b49fbac4b0628198e7870f3acb464502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ff7a814b7477f64aba0f73e72973503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc26e40dfd7c84ef4e1754532bdc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5679dc32d460a8e3c353b33b19e9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96424d0c7afe8a7405cfd2406d47a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113920bfdf6c3c407b596ea13662c5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea1c86ac18f0d40b2c8f48eaa0dbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29badee5300bdd25a95ee3302caa97e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb74247979622c9deca3fab02b96f65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef169a9280f9ca5502b00dd076b6bff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89c126bd52855bc2a8e4df010b62b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d05265bab3f4a8bf29748bc78e8d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14289a5c1647dabbd746b6a0217bed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65909af5285f88ca33aa90912da529e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd200a6b425f319a3903e4d47e1f1ddd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694abf3cab45fcdce1f3275d45e34d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e3e70a780985e04f3df37337817c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d1687d879ddd805e30417bf0a742519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d85e122feecab0d6c54d18803359d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2f636305c2686ecc65e00c8aac123521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd1cd14597ca5d1c727a8ad0ef9511522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314c6492f44d937cbafa53076c5680523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799738be9ebb80ea86d01d53e7dfbf2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39cfe2c0de5835d7237dded62983e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85772bf7d27606b87024de7e00ae31a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b6d402f48cb63f643e1a3c9d8068a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c298184d751c1ae9695c9a0281633528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ede85c47aa4cd07daaa7ed03228719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4eee535819201c0f094affabb9ce0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0399fda4c86b0308b25ac4c4cc087531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c944c9882644cc85013625e0ac093532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48cc50d90e48711a526b7557544308533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7dceed5ca08865297cfc0b9824a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06f31f35593d8e410b79190a30228535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958d298e9359e4d4e1afb24486cf4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f22353fb9bba75bbba5804016c384537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903ea619fd0fbfa74b9ca0ac7e371c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8dfb9448b16ad153522bc267ac2a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239237595ae3e62cb3501e610bdfb56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716e8d8854fd7a445b4dafba4c567f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb5ed541fcf859bb2c6af46fc96f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc822fd35d44b76820e9e922fa388ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a0419a13a37e68af5249b1bdd4c8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8c760cd74eb5fe3f6bbf0a5ebd8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e319f0035a06d3874134c4fe3f8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99b7add053cf2d8d79592d87f85e45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0da95478b5b925d74c571eb4309b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc6e22991e3196906ad4f57e5253c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66bcc9f5b965665f6285d3d29ff08e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902effc5473db1d72f6679c06966374551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d6a18c023ba3b66d3e355db3d46f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14dd9733696b5fe9396e84e210948c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f454ea91a4f30b8116e55dcc8c94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b35b38cbcaf41f4c1dc272c81831555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5832f15d735bbb96e1271309f15dfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e8b04b6a17b6a439a52089e108a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e122dd11909f65bbbda6ea5770111558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdac79ff10af92a3f68e1e643a61a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0502e8a41a8d4d6cfe249a22116f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e33389a6df210f1282811cfb2c0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bd619b9ab66d439e61c3fd141a583562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b145c676b0b3db66c183d547b4fe98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d904791a6e6eee5820a8faf0ee0621564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d87e12759d92d1e39be61b1860a2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a9b15dcb2bc71bb25c3d95cc13528566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440315c0c3e84566eedcf8c455a4eb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4bced2e23413b4a9e7106c2779cce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d4665fa8e4c6c8edea2e4dd763d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2851cd1c308ced782348636f2824ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190a79be971b0217990cb4dc6472e72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e73d8c83ea6fd2446ab129b27c1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e6db0443aae5e8d1148b5f20dabcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a42ea5a37d326e1fc4b5248d48d41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2dc49431e1ac890ab71f9a016b60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f556cbc4e7498d9e63b2afede53a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d04468a8c0f5977cdc2484b55e5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e47f161c35113cfb25f3554436d48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c70776034046f99b5b9f29c293fe8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a5c42a8bea4882c6e2fb8ff3593f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37080dbec19bc8e578d2725a857625581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02372f92d326f807c76faa3c81cb65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cca3b7ed0408ea2cb4009f02bcd86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe736463416c79400596053b6c8281d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941a3d62315ba2b567e91b1693fe93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e02d2691344fbf7854ff2b61dcd94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a6ff4dfe1684b3835d7ca935b1358587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6099a79b0d9e288fec153e1d25670588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62bca5c06b351db61c03368c3fa1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781872c5c4835e8bb10f79a513a10c22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9626f4b7137683b94d0586cee66f75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17810f316d095919f21ae52629022319592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e43676edd0a00987e9eb163afb8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732073155b90af2c5515d42fbd2ae754594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a03bf73c8a789c112dccfbb88351595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8c70f06c141a00d7bbddcac620ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2638e788f0e17b9b100bc2a5a8d056597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daabe7650f133aa407b6aa0d77a85d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691da15f25e4341414a8d2a099faf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb1fbc058f433f692b75ba2b2c7aa8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bccd96f9f227429257e60ca47861b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47ca782cce58c7094f9062560466a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e8f758a62905e0c1391a8da1b602c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674acbb9705ae4c1a147a265103a875604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18c2312cfd509775540bef403d674605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d487f87eb3ad7192d7fc86f112ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8ac7c71382b2112a2e18e3b63e96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ed2fe9bee27428879cec57704226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b344c99868b54c112f1ada2a8f720609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08817fa8144a4e12c3ded9a0e0a5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17d0eca22f14a0c7de8221788badf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a11a93158ba7c6468210c68bb4620d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178527babf52408b3d709bd7616d7950613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c79f02c2c50184a1d686602ca71d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e2ee56e81de130c4bcccb02d12a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34079d722f1fdcd26b242f4453eb1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277befd7a339df568e779ef96649b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300a5ab200b833473293fdcc12d781618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800dc4b644b4de6a23c7a6d4cc02cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a52eafdf37e00b20ebca0e94ff0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6578d267eae2c92b3f094a5cbffc044621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca622cde339667e08efd7da2f53069622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09479b47f4e79b3a605f6b976771caac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6e523fee0a1241041dafa6d27cce5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0410b13f58e6b42152d06629c5c8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a639acc40d73c4a1dacd26bb4bad1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0e3ee3bdcd225d1c001fe3d53540627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3bb1f8ba55ab77698301871a607c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa2358081c12223a987d1f7a1a9b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fefbcb6341cc60287001a7bca06515630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c3bf5020814fb965309ef86bff7de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd592ce11bb96cb7d9bbe675ccc443632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07896c678d49478b671a0c9fd98763c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfdcccbb66934159922e3ba256d0b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2086c377e72c38f7ff759bc228e82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5e5428b08d91c505f5358d5fe64b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e8782481db55eb69b3e0c0699b0a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c32a72ce8d17a5ba25cb624451cf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934444e4268b5332363d0327f892b35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd153dfe65addaf48150a28addec9a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287027100966ac31c01e2de982c95120641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ecc2bdea7f87fa6d02269d4a6016642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f42e093af1a0a7906e2a66e56c395643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661fb03030472db4b6ebb8ab63ab398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80211c39bb91ac104f0d7e876464651645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a808034e290685c9bf0bd9a61872646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee5c2a69eb3011eccb6ac2d71c9475647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f227b068474600cb3a0045ed99b037a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6918af9ed6d82f0cec3a64499836f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac76f6f03d30261676ab5d93498ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c524d20b251dcab019139c5493c9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf898c3d7639a0543492625ea3d5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a66a413c658d34e5657de86e26be16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796437f8fc0793398229f058fe4e124654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075143f9262056c3841d36bd24f850b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771576701e6a1c96c9201808db9016656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23fb9a399ef09eef8797bf0f54fb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8001c398542db8031a47c26aa3bee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e532817e7ee4dc70a567234f4834659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dbbcdb0cfba49a034f545485b12e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8bccde21ea86af5123ebf17a140b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911d906750170f8045d758c924c51a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c0307a6536e38968ccd7cd256cad1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7861c1116e96619208d82776b26e78c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a9c93e27259a8b1661ffabe55fb09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc83ce4cb9d9b61ff9ad897ab690a06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696a22f2273b2dfac6ca03c5023efb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e76c71cd32a3b79a2c49885b9079668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607af44cd2f0049157135ab429f78843669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfae8c8c4c7a8e129c46ff1893e884670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a6a741648652ceae5e1f97a8ea6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f04564404012729aa95f90644dc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284616804cd91a13ae8dd770f93b20ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836999d49b163b49b82de7c0c06474f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f85b0e71fb60dddf94256cbf7902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84e1aed1ff60767d76967d5295bafa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7be90f366fb5b4091da16be6cc92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997c8e5bcbbcf5ade00ad74d162203678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d00c31ac498075adfb03b68823961679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7a43e525de9c4f059e75f2d4d1a3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4477d100419d7e8c25bc45c066a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e06004ccef05f56dd68a738bcfcb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de303c1746243a6abe2cc32bb53a8640683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839838e4e3bc737416a316fb9a67b63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45eb5a4df5a67896fe84ff035dab3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacf37e2043f3f67fd86ff02fefe49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a210b53b7a00f87e335184fabb080687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98082b313263173dfee4825b08053ecc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5a43accd1f2d3597756f860359d8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86ff05f2411f03f925fb21a6559f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c95d6432ae0e973aabac108c92a28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46f5e4c7c64819581422e7969b261692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a9b27c6d0119313b1ed532e6fcb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a478649f0c3435c8e15b63cf21eaaea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ed181d57c77a7779e5d76c9d8c4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d01fcd05abe4566dfeeaf1670d03fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4827cae7409a3260864f2dbab2097697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee2e74396359d4b0e97273a2e761b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c657f33221c246318ccf8b858a364699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4562bd399eee7baa544677be0671c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebe54fed616401baf549961a5253f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56022d566cd376847c88492e5725d1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa075e15d86d66ad33032e197fc3b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550082490e0eab372e2c7b3d795772704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde07951487e8a30f86da3fed0841e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e181fa7713814edcf8aa89a7d9c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373e5460265c7855c9014827289d0a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188cbf491c4e371121b9e6fc2f9ace4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e349fadab8370ae71bf2e2e14d0bde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee077cd5eb602d195c36b2496c4242710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c6d45c8cb042de689b2288c2e83ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab0e04157bfc8075bee73907450e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d164b1c02f66dc06f1e2e0f6441e262713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8ba8340e2cdbaed42845f7e5b288714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e764fd8a0dbbd658de237e002b836715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c58520b4215b55e03aa0f8912d217716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a5750efa6e688d63dce1d7c59a3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a3dfb58aa99864116278608b30f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb7b2aef68e4d848656f528b90ea7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9058e808331bbabb4ce840d2f10ea6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c893e30a6de601bd9c1314dbec8cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd75727ea1f7abb560c8a2c3b5a93d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480b4a7ea8f178e19125a75f37f938723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaf6bdbc41b88daf2f5e35ab72583e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f61ff81ee0ee03a2582d423edd74f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c516efae3ee0fe4593d436435540ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcb654c2e6e1c4f5372415da659d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac3f6468534c29527f14ac8b7ab31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed63921e836cd9613975f36307165729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506bd9a55e113760070ab27dcecd8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4409999607a70d52adc46936389df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698132a753a590b74aa4af21a0c78188732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a0d8a5538e805dd2d411302aaecd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908318e72d627f906048ae4456f97b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68927ac97b73039509c3393acedf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429061d37117263a9438feba469eb507736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821566f4f361caae87face39ca8c5bd7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5151fcf3fff4d9126737097db2bd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933d15b380dbff10c92a92bf233569739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d851298b496d0b84fd00bd41b3e522740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000896c458e7ba57b78478e37c27f6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7b87d68b3045cdebf984f603855b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89dca3b1f91d9bff7215efcbb88900743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8180abe8e1142923b217742a4a2b2fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5f2061a6f3a0f6ad1a84c2f4d95db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625180546b095aff94732731a48008a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e13839e0a2d30285bd867aeb54c27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bebe874e787de03950ceb0278d7da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afab6a6b1bdc6ebc2154a8305163b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5642ae22ad5aaad6e614cefd40c272750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305c2bee3b9aaad35ba4212a0641085751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eda1d56a25cec349faaf105e48830752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2ee2f8170af2ff5a4a724ff16809c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0203b668dfa838e0c263c3798cddf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9723592b25bec3c114b4a41445ebd93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add612cd155d0cbd80299f15a750aabe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee71800c019492ce66cc58bd4d4fb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8a87704636c0403b5b2651d1b316758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467add8ee120b14922ab6ca1b446db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6296fc49c95e1b1c467eb6252ec819c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3c8ed784513d88f04f38bed7c8932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea04a82117ee25bd91f6f6766c3fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76130b2cb4c81023248182847300b1104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbace9a2466dca7876567c09758a915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe21a7631410eb12d5e2256d9d61026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed0b5591edbfa61bf8f3b0bd794287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845da4e3e5f6611478a668410f34e268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741600fefc67350490352fb2c1d72ac19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa390efe63e110b40660d0a7bc86610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cea443b3c8c395f163c63e52bfbda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910edc61d9188e031da294926e1827f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3341c589b035bf10e7e6e4364dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1019b627346c13f26c0fa5e6ba6fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095f277e8da107d4ffc1f90f85135a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd31d17c09a89a90db1237c34067ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72027d142093bdbcda595d8b4af949f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500b7d015f2e776a032190b4b4c81718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b27cabf09f0cbebe88136cf9e44719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886629e6d237399642bf388553c80220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ea7fc1907a0fb607a7a02b942b6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece75c9b26d445e128b0d0d4ce0fc44222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d21e2d182a6c6aa028776e6f5d2db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab7b11c1255f5f58916e68f6c2977f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd339d61f2a4af042e9f2b8d6c3ee725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778830092a76a52d8dc54cd691c941bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aff3bd41e0e29891d9b2404e872de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007642403299eecd84860aed1017cdd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0af531605b28b15bbdc813d10f2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb58b2a3a6053f9a7e9db1844c50130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd012429890ca2994ec78d20e48df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b056a659ce1bbe5ebc43db2c3a084f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b0f51dc7612362de8a7a8b9088ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d830846c1a642178bfb6d5d87976534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e987ddfe0dbd799775c8355773f21535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87dd85feb9c0fdd3a2b91973657a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a6136dfa5728e34b38ee935defe137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595a3be57b4591dd4c1bb90fee819738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91571a5721fcef28ea9a22f1daee6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec81306094f67489a3b49bdfaa113a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b8b1b42b237897dccbd96cd9691141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c83413e28178a46d3c8ca6d4ed96b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a80e01121be8b3379b089ba634b50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5cdd800d059d3b826c157fe91f0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5386453e6572ece7e2d558695961b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b12d0d32620166b8b3d092bb45e38946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d76b47463b038352ec8eab2bb711347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f06551854d333797206b59ece017ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f784a871cdb202b86a7414159a2ab6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d407d440e446a597a1cd0d915fea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a8e1f5fe041de93c72143bb7bfff351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9055a193ab8bb9f740fb4116ac0ffb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268498fb1aca3b6418cfada6c69133ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc738be1239a154e7a44cddebad1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ff817bf784d5431adc9058702399055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffbc2baf8c5fe6b8518dcf175b014f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0a17cfece5149584b33237077eb6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed467ab445e6baff419131c4eebb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4961444684053a417a640fb60a1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ebc183e0b211c77f21b6dcd841cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f75f4cdc03fabb4c975883bc2c86e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad39323e77d8f3d75b86473f34b3ac762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990d2010bc89b83be62cc39a7f166863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089fd4072479de8a5e82ac226cfd7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e23130a4435dac6de9bcc7feb5992165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202716609f503f84a163dfcbfa70305e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9df0d11e76aabf8ff5f5429da204067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40774367d1b5fdbfe0e6f42c56e093168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20d7cf4e50cb601390b989c8a892c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75791d19b736989ff344601d67659270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e76de82f4f792732a30b5e54a68e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a26a12e758f1e2cb46e5207816c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d83f07de1a1ec100ec470a236b6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333590c9f83cd6e6b09122551c55e5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa882e330672f36fe075a9f44b333d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa5277a9812721f5e5b7d5c14420c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb9e140d6917b75f79bb3d28b1a5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b6418e843fdeba85050ba86e400d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbda9fd9c11b9b845fde70eb12629679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f69961a05c08154906d37a2b454ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8627fd0373a41404855f18a2315f54d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6aac5185bb31b4de031e694ec94bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6750cf5627d915eb73ebe36a823f2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fedd2a38c76aea18ccf7edb2178c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db982938370cc74ffbe73f7acf6e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf342d641639d1735226c4ac050121886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d79a6faa25562143bd30e81f94780787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae378e8fff5f6859cabc71e8ed9e06488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354ad9b9f1f487b63f5bbc80c4bc8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5790e634bb9c7d199a30d29fc3e6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a106545538d92cd320a13d1bc016191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7238acb4d8002e128c656c15fd811c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649fedbcf8ee3b7e479eff70fe7ce8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614543ed165d0d99fda8b118cba92f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58c66a5f2d64017dbe240046e88fc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf277ead59188b77c21e1b028901377996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752574273b69ae6e05db34c87692f8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d385986b5fd6ed59ae0dd6a951b5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57cd3b5885c4b7059d0fa97d02c62b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e46e670c3c1bb1beb31caad1e76504100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303772d9d9bc5d14930bccc0dab948da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955cb775d148a2334d4348b1aa48a40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a86a9c7d20ae7e118fac0c8b6f09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db057fb309c619c4d82f0babbfce3af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021ed2c762a80ef4d57d1816d157c49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c841a0c5c26d5ac51c5e71dc150c03e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3397199875739de95a3c5753f141f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96fbff1e4718c5c4ec82892ca96667108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf29a6010c46edab84125ecde56d40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea2bd146cd17a580f536eaf9b1e9df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121081a4445e0ad9bde7b9dfd64212b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292114ff74951f5114340f877c84f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed750c98574ad500a0e221fc0376862113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1cee0a33d24db3464262036acdb05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53435962c70e85d3aac286098a77ad28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140af6e796537bc77ed4bebfeb346fc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42641897ecc133372981d667e529339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e897116b4288dae7ad2225f4e04ce9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2639e9b072af8ba06afda95a592d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5688db7abbc8eac89b6f2edad8bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d863b3f2d2106da915536b6c3a697121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1f15fc680498d101227c26413e3b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf673b6ed1e0b73e2584c602633c4e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0effa50d53dc6e7dec474dcd77aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d60f8915ec03e168d86e9a07e385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98282c3b369c200d1f6357aa005035f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900aea94989531e89c2972d740745ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71cebc1cf9646b3eb3f1478449bd6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ddd4a2f9b3e39cb3afcaaf921af8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532f01d7aafc50b2c927eca990cc0f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bead1376055c0af739974f53ca4d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee00a4fe1c654a53ce124b825e5eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f95daba25bc8e2cad5028fefa8c64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e19a98ebe747e02bb98e3bd54220cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210486d34ed0e4b5d04b4a36cc162ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a94b7cccca8d1510bf6ef891291d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74f90b704b6d504684e8b4bac9b3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879b7e64942fe0423138a83b02d43d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fd6c3aa14a45075b0bc09ce1354e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c50b0621fda1662c29ff0014c2d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332cecb1d639cdd27d0f772f5ef859c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ac84bcb5400360943d105c3476d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd991aca893c18b978b89f7683d9869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb36c10dcec7ea9f7653271664392e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff916c54cb4fb2de50e6fb7a822cca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc38d15bf0ee14a0d931edd2adbae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb8e97a3bd240e3fe5fa3d4db83a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab9b4c22e340abc9dba9abbcd9acc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395917af6acaa9d98236567e8503238149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a83c02bf1a2be806dc8f2093be02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8059e3f5852ff48e4fce077168e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03f1681f8e48b5c004d16fadf992f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0e1be3b3386ead3abec90ee0dcb32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdf565850a7acc510fda8364a8fce6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726dc62511b32e9a448dcf7fe59b29c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990d821f94a2472174822ef4874fbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9fe5ed76ef1f60ff00989b33c836157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd31d821c7819994bfb52dc16cf572158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229f32c9c13b36ac39ca20eaf3a3792159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471926d5d347c57d56d5631b1ea3052d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb05ea5363dca3283e4e084d3b14eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e61546804c253063e8e55f2bf775c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687c917e637cc47ba69863ba3ac6b35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fe30562af604b59d801dc1e248018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af927911fb427e0e597d4d972c61f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a43640605563cec69a09084d1c10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edbeea8b0987c872597db764796ac0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005283eab4de4b80a54bd96af14d23fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ac44f94c404dd26eed08d3d408cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23bf87c302da1b5fd5469c761017e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c581e340d51b992259deef80c6eb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191dcd233d42b412ae1224069c527f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a6e9a2a71069677f98897a0d4fa95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f5e5bc9aac7c206a98570f48d5089174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c6e29cd8b4dfab9ea928ed100248b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8392bdd4300f825ab378f6fbd71b00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68431230b36d0f5367da86043b5c452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdd846e5af565a223e30d7bcd7f030178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865843bac98130e86a49a52d3588f868179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75ff373573def6fa2261bebeacee4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d41353f6ed5a98bb5a8e5d85f71b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4206ff36184d20467c263bfa48f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be7a2431c42a386b061093023be63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd427b529ec7fe2624e5cfa170bf77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea6188990d7e695700977f5621717185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec501fbe827375056de15817e605b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892607b0a3602c8db2c521187d3f554187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc22a3a2c30973c1584450c9fa7b1f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f6e96cb6ad94a55dbb4bc7a5d7fcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8208c890a744803c43855c6665aed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbc62c8bebc33f45246ecbbd29b35c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e1dce10753c0016d34f785b6eb5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505364a4738998348c2302818ecb529193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123346f26a0c2778a28b62b02add74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2d6ccde9903e336e5975c7f62482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cf1058d08d6268b85d7e4ba0d8da7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098975f62ee1f9ce5f71b397cf3a907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb1dbc65a941f2fdf0a0dde2976a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dcaadc100cb7509f3a4adfa7a11ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a152e37e5aa0401647506168639dec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b38eb97f45118b3875abf370ee182201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f48b6502c7d97772abda615ec41ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8722a1c4db712c109c761ca32953f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428cde481ab708846e64dbd0e2fc26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3535a7e785b53cde572cdc5ed9a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40494c7bcf4b7149755044281b67dc0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8feb98f72b397e6348672ff12c299b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93377c76dc52ea51b609f887410cbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8545527a6a3c82ce47179763fd26c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c256bb891cd6fc92fb98866338ff36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25462983a8b8335e539984ba245b005f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e4d4e910d69fc3f781b3f7d677ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6b46f2b56caf5c0ef2107d578f655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192b1ff2243af82c21148dd772e947214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911ec53d94e2f58a8d10d89a38955c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a861564fd8fd6e819242b642d95e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf906e14a5661b9e31f516b9b737de4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb363c8336d0278babc7812cb840bb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb355106778656f1cb7b039b7c83bb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d4d8b35a0dbd859e3a7edf6541c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd0bd7794d65bcad9ade09c894b1ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f0c65e77f8fd2c639c20f241724b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d5240392efad3b6ed6d925505f0fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76211861d66acba1fb1dbc4ccb9aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75ec8adc31699b3d00797ae10b055225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62024b618cd7729848c52d4cbde0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470b1ac06947ae35e27dc34ab8853b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee954f280400047dcb9293108603f99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bddfbbd053d24c7cb54d2bc1f340c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403db5243c28ae3ea0502d7aa6d7bf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed94309e8cf481a7be99f08cefe4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2ace36d3b20b5b66763cb8d5305a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e599965358b6a0fb19ae01efb24c62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05475f6641c95437b3200d3c38092a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f87441d7feba797839bd15ddb3b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2316f4d01bbdeb942acaf235f5f4aef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff0b54b8afe2f8081210d6f010d101237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891765479cac830a2b198aa5ce7d39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ae979a0bcacbba7be5e11bfbcfc08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3549b1f17634873471b71b76203e706240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e7d5c476e79ea26456f8dc0f9cc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f759fcb64ea2a77c6ea10b442c61274242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd332e85ba52d95237ffd16421b84601243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44530e058a7575aea0aea019c45a14b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600f2360ab6e7bcb6dfb3ae787d35d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7bd5e8e94dd5b3d90b0c22374d98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8cb3667f222f3c2f3bc69b903245247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b523e43595b5d93ff98ce6386d0f9f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f208fad30d396fde1693cfd78fed9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ec8beb782ba24f439740aab10a38e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c2fa93ececb8ce3da11dfd46c8eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238523a63a8bf0fffee545605edf689252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd4340bee032c1a58b5e58a4f4c13f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9366ea143e8210388d7a53508a47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e07e082845dc11adee366ca958ef3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92572cea873d7956244ea7b9b8a5f07b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8b8220c6209069bd558a1ba98de0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19ef9b8a76272fd9b4754fb6b3cf0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947717f3746f83b46cb19eb7c6c934259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd074e5c3fb5a6e0c86486ea935531b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5091c70dda7257b0110351bb18e17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538caca0d108d44c94014346d2c44add262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce93e05c5293b474ac28030effa3bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ebb93b5dccd2e85e294259ae4bee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd979ad66664f2bb6964f1d2d5f71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8258cc4699c0db07de41215e9ef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5863a749d268cb06ee3e15881f4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451151feec9ce953110a660e38831f35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab299cf95665f1088f1d28760a3e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22d4717963e17c483b1117ffe0c04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5763a29bef40a24bbf8ad7549307e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add65c6ee063c7802ae4e31a42ef39ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadaa603ed389f9426ae144a9a55c75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f06a14e26e021b110b4474464913aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5971ca218fb000b1fbfb814a2482c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec86f2510f1960c01b60c6829dc59f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d2ab1b5769bab6dc396d8f2417f12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8abaacd9cd81e98021a0175c3f946278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff24490aaff8372292075e9f01ed3dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d6ea324daeb1892de0e0865338c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03398e9cffdf35750aaa455f02409c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7898ca60380dbbc7ca43cce68782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd9ae07399528ed2c1f7daf274fa57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06d7d205b8cb45cb99ffd2c082dd80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc34271853dc1c91e75b9294cae8f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89bda3daeef17ea1d4904eab750871286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c5b7aa5122dcc4c0667b17a6b102287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0bac2c7b886ee4e5f10f6ba7eb6c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b67d500f3fdd84655c01ab5215d5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c133a9cc508c84287d30981e84900290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0bd7753c1ce2b341432446e77164291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd456facd1363ba204962b1841947292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f7f184cfdad4cb3348227378e7c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142df46c62bc0f924f808c242e7910294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1399d732ff843c2a054b3e8d1c84fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59932cd1bf814a96950128dae03523296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a1794ef55ed55afcb2c96c21704d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b315b47e2aea7734845f65d35a902e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b5801255fbc3778c87d5b9a345e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4c9676dfc5fe546dd018c19ac9f18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39afaa2544d74c8864a3c5c65e72307301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c43c986278769556d47c6d042ece302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c7435d18805a7732209eb23e577d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f38d97ab7d8cbdb120ae4b88cd274304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b465483052a0416c28e8a72aa5b35fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b1590b4f4e25a2b8b4913e5ff36b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fdfaebee5eb0843bc8ece4ec062c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984a2a30fbd229e668edc43d05fe356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38960049e15c278c0686f1a3e5326bff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3651a8086a49c42de2d683a94a469e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1322997466dc90a11db640b4d839311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dae88f41f7929eee8a1c76d68046b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c120e8c2edd7a64e638e83fb02fc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d1936ca89fd4268685a46b18ece5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee06733af1d4784d9acf53eb33aa84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494a4ba3d004915ca95a3ea7730c8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d528df3eb9db41a6d1e7a3b410065317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c496d12847c77b3c6799a8e9ed55f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8e2c59967f995dd1525b1f759853319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043064a5627c90d42fbd89ba7daa94ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e837d00a283a6b81011f77f445f40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818e97a5a44cee2d0c858e5ed0143e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a0e2bf4b57370ca90aa603e9ecdae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b13668a3ffbcbdfc9c5f2fe997c0da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465018f06e74b6ca388cccad6b6f61b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d5662c8a099b4fbf647b5efaaf7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d7786f4dd3f4d83ce6b291fe62532327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d4073d07a08d79fade70c994a266328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f165f8630c920cd6a3a3da73a0158329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04aa5cdbbe29e7b9737ec674ef5e78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a40715e60363eb2becc64af90dcc7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f94f9c1fc2f06dca050d655475bfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7278d26ec155dd391561018867de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a71a91f026e8af4baec025fc80f95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e68f073af9232e94ff54bdb94f3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb00008763d5d2be1cf8251c02954b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc493886f3e181e75f34b059cf89c52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a96b244cdf18262cefbd0453609e1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa01d9723d19c8dcc77dcb302f842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471369b0afa3574531b297542311f39b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9aa66a24f878d18de1a63d8eab2b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e7863b440153623956281966290e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563e914812aa5515f927e2c4b2f1e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee0941281818b1bac1b664becd791344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5917a4f31f4f3d1b329b9cfe6d73f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be165fc570c063cbf91ef10bce449f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f6786de7a4b5af8b2f90640dce244347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1c3611f5fbee15ca7c69593b158be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f19b67ac88192c62ff59bba07d7001349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce66f3d9b1a89e039488b5fea95df7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f004299a1b4397809433b78e52824351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0225f29eacc36af1da24610780b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff447c34823dab008375ecbdc54860c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc83a930f8d686bafe3b54fc021d9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477318f74a463d80a6e06db3499682fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a3e8d4116aa28d10e250e88280d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd998cd210da8507902fc897d4f44c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ecec5201305fddccbbd40eab1bcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821a47b49a37dee9843ed6c65267b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680238df757079062eeef208f1039c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c87d3732729678023f29c3fc8b9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21328cdda01038b0cdf0f20f31d27cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1623e88879f630738e2e2fd41005363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3492da5fa0cc5186e35ff74c191ec2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e0612c28411ea048c6fc3ad7870cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270a202cedae7a7e073edc798af0dd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b28a73606e1e3fd7b113a9e52987367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5809b017daf20f9d3eb91c663e77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2479524715be986a14712d28ff21b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e2befc8e34b912c24c63ff649cdb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313d7be500d0dd24953a20032fa4c77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30ee51738abf5946ed16b36ad456a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed0dbff74cec89b9b1b95687b1278373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609ae8f5664ceaf2d390e220354776374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d96f5e7fcb3f11a38706dc48a5aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd83bd189d5a9dbc2f8193b8acfd0c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835138580ce3dc291d24371cd7f14960377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630794f6fa5d8549ce301f745d9344f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ae6c5c01268805fc825ace6cf5fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d6b02aa25558dce10568216437c8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff425c8c6d5a039216baf3db49603381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054815716cafb3047d9d2cd8cfb629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d9902320a90944467392b588791e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa3b45fb779f94ccefd4d38e61ffdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882b328931c7eff7db500636e5efa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449199822efb91aaf29463976d5a2d16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c712c7dd3843eac0e67cba847633ef1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca4a0bc629b2c42d8c64495cd0fb26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602962b949ca73fdbfc827afc2557c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae8b8ad20f4d4ecf4dfec952e9f4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630314a6519952fbb07010bb81e8eab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba36347339e628fb9c70cc117b4df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea254150e1406195e9a6881804909393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab819cde6b7da398cdc16a389f54c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a66af07aa95bb3219a30ab3ba0b07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ad342b4938511dda42ebbdba1872396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cacfee4b57b84422b614c654a92c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082033982c58dae2ac630dd605dfc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48004ba8d35b5285f04b3c1971e56475399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8255a6514f60b6c363a548d2bab23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b4e557bfa2bd147b6d22f89f6f170401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8272ba8e0176a5458c4b33409521375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d924b20c0de5669822289dc8fde55d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7566745b3f80de62df6ea0d6ee7ec22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8babb9a58c3b9acf6ca9e184259e5ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16adb89da460ca95ea1e2e170b0a6d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4ac83acfae00215c43b108a1fc300407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860bb4b129978278e8e9f5a17a1edc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862e183c4bf8da410fcd6b9ecbcd5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faac5f9de692019b872d93cee93452410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a247cfa51d856be71d9b1d334f9cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f78f6c0a12ac27dc5ca735f964dd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1cbecc59600e89134df4938504bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc7703f908f14661f1ce0aa1e731c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4887074de6a4459748591067cb7fb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d3f514916d7ee48b86724c5ecfb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a9340b5fa2278c2533d12c5ab0f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d9440302c06077071990b26b61df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a63bc0910910eabb3f02875be3dfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74762a5a7cf99d0a7292f3ffd3a4d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf300550c4a6a8b3302a915a42711421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733c8fce8c11f3e13cbfcb3d8f60461422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58dea7447f18fb20ced61725e932f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58e9975c55dade44e7a0888a38cd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761d3b7444f5f0c182b0dec6241d956425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9e0d20f1be7b5af493ab5fc6afd0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a611244dc20e5a861e36a4c80e0025a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c7ea61b26d1a25b568285a36f22c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863bdfb3ffc1d5fd6abaa794efa994429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f878f2996911894d452d17314ff4a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd77e40755e0121b017bbbafa96e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064c77d6ceecf9eed238f327e4a06b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73190e1a40e3c023fae879d8033d7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b80b743cbeaccdd6426318919c401434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b3209a1d8877540043377c0fd595435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dfd2aedc66ea99e1864940cacf4cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6432f1318a8754ff72cc8a96343d052437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7ca79d396a08cd6d8d14aeacda2c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f5a3e230fa828a3cbb807a02c827439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827615039558f90c7e42b3409e020d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ffce55dfcc79aa9cface1f6f9d8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1662dd811fe37ef5f5cb7a9ac631e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408302ca3cf87b4cd432a869eeb36f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5986420ccee1e4151987d31b907ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac20e5b437a35057bb8320fd6c99c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5522dd3b300a1fd638a930dc3e0d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7af097a92df7a6681b337ac895097447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e1f40bcbfce2c120d3b3b1bfa2d2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe0e86fd6557fa254f9bbf065b7b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9b96812b7bcbafc715643cde58bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c7e04a4b8d5222c40ca86466db6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df993afa62b3f85db19a839f08c3d6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b22108b2c1a16bd6eb82359d0dc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bef7d927cace11154965d99bca193454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3c3c42b2805e85925b1a5f82d782b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4618adc49af351a006114c26dd88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbd8c984b2a9fdd63434baf9539034457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132217ab790670965a72c014242712458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63893f2f0f9313f59c7dea8fc659ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e759ab948211f9f67bb3768cdb003460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586bbb0bb73dd36fc4f85ec772ffdd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba27fe93794cf6259908380cfdc114462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b2bf6b2ee7005eed0a89f74adf3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf5b8d742cc9240781ba12abe33bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b32dfba467339760bfe05f4f2e4153465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce2beba7839ce4aaa663b244b8a93c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816f57665257395b2fa927ffd76b43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ce1187e7632b9a41aef65db9ff6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6913d6cc0121e975aa9743da66af5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f47ad9924af71b89d16f5cb82f001d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cf70e591839c4a5702ca84739d6f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd3f78c9ac2196fca0f7c964bc87d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617017244c4f5d6a9fa92338fd7cc67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533f163e4aa807ca4aa798b58897023474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2327b7a9d0ec61d7494b52e2d9527475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cbf27824dd98c2f9c501a0c57d3d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ae705868b092a201babe06e567c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320e99e9b45ab0ae6eaeaff553134bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481c5a9976024b2f7554dab2b0019c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6447ec3a63303668c1eea785e5abd74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a657aeb0eeb74f4d0205f51b95bc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1372ac76a9782b80c15f5dd36c29a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea945a906adb7b3b18b8e400059ab29c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b3d75dd219a1e2764db218076dd8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e49051096bcf4988165f4bb83cc871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce679e2fab1ff7e4c6315b12be96ea14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f55cdeb8bc992f369fe4d60416fc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a91f4531f9bcbbd230642fb0018ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4455ea80428a4e8a21894522d6c1a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e1a61e352788779166cf8e6e1faa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444763e6dc36e701594c6d852aa1ffc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e379f6e8fc2a391e65af975ddfe4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1753f9b2313ef7c6267ca03be432493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac072a8bffce1fa6fabb7ad5ea44728494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713e6d66c6168c43075d74daed6f7c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59ca31f409fae22043cfeac93cb81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcb29d262dba943716852b67ad51ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2d64b0681045b0be546f63456eae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dfedb839cd1b683f4752128af1475499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5cc2d31ae48f0e66cfb5b4ad39fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5bfcfd4df5a78b44c92eab21f8b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7117b7a0330e4e6f6beb39979497b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e57146a1b4d6b667e666dfc1b9d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450376fe3d4878376194e581b43d4dd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faa5f86c7a55c55a0f111b0163c87d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe2e5a0fc144a49af4fe51f8759b69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3761d0cdfdd68d8e1a7de956233e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce733615d3739c9fb6eaefeabaf5a3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99655796ff3ee88993238a7507960e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a389f1e10b5c9ba48b9473eee8d4fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141355b1969b5b055f2a952c13f8217e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999d30090de81cd77864b9e60d59626512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcb85ebef3d6b385e38315324aab30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c03495fdba6e1459e4225a2ddf52d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a7fc4974ac443a77b8dd5333c7ad2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed0dfb9ccbd21e11bad849daff5db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee4eaa2eb4682a7c6a75faecc6a91d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b05a668feccba7216239afaabcd6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb011b698c385ecf173d65b6f241ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e08d432b95bf32dac9a2097f527d60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad4e202413ad5c2d5e67eed2ca4aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2509d412eb3e9a2220c860cc3c58b9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c897399e0ed11946c98a387ad8ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0755842aedaeb47c6e84c8acf6ee6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf5cead7408f35b7b5b891f18d662525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c425dea87b87963e5b5b6f23b2ac7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3b360dacab97b251533aa579bbd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9111cc5f32e9165662d535aea8264528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c08698b10c0d8bb99b9ecc0203888529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53d7c7b63f976cf2795cfad73f13f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb7f0f5110fd5f76c9cef48426365531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebe3d0c39661f19ad13f96c2c6d5de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d3100a55c147b22b801e43b4c4d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85fb6484520c0a270abfbab105ebbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec974af19db54307ddd4d8d0ad996535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2015c581ccd60b9f925d3ef96b4a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c94dedcee2aa767e4d59e0881a563537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a6fc15d793b43aa4d9b23f1a8a90b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649be7815769e99e95846cfd545761539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd440db84592a5c77e6af899af588039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebbdcd64bbe9750a31b744a1a9d4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163a829e9f18aba20c0aa63e34960b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07025e4816f089b969f6211fa6a19a0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe457e1ff88599c1a86a8de4f9ad6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ae836b5f668d5b04c503ca9faa6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d890c1d7ef7bf32082eeabde7413be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91daebf1a5e44aa002b755033dde0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eaf528487fd88fc6f56b106d93ea1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1606cce7967f8689a1e7f19c2f851c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0355d4c981039e4c39835a9a681e327550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29343bb82088c8431fe0dd51a7dcdc97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa0f34c4a86aa905e7336253123a01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b1bde0529deac4ca4d303a325262553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a1680b5a7a544a26603492ad3b57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8162d973d4a7080bc48ffd32a46c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35272909dbf2890ad820a923ad54d87f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde9f51638d1db768bcfef3353ea69f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81c428dfcc7f94e304686981370332558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c65de69d726f594fe72faa66169b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae151369b2a0be50ce2af3cde5fbed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46dc3c0094179d53a8cb6511b42db1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0779cbd15975a654c4dd6cf1564f2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0479005303f438904f84984788f3a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a75ce4dc3467a3927bd70ca4b40146564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af9ab608566079276ae007ee3fe2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2057b222d48450b493cf9093c0c2992566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219668711ad846fa7621105b0b1419d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0d9206d7a9bda96a58d530291e75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46e966937d16d3c674c4639b2337c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db84941085a809704242ae610c58b19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc807d738d960c4c11ea44b17208258571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c92e1a64cda4a20e348fa193d56c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75637142d30a8cdb0e4125995e043bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693f9e2fc9023408b1a5b9771ddab0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650fba60aedb8a1ece6077af878db1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d577a94b1f7786ae58b45998de7fe4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f88888c193f9cb596ba960f06159d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb86f28fd27adda55238fd895679cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe409c187502c2560c41235ad96f4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087fcbbaa1d7c39c2dd83c59cc9ae5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9e9d4ca962a83d5e08456f6262662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebee5c156d692d0aba411ebb4702fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a43d0ae23278c983db85eec783b21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd06156ff84ed58ba299876de930c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978451c7c3613b307c4fbda13eb416585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a3ba0b76066d0001644544328d1da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57901b5268ab954b665a2c3c5af078587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc288f6066ce20a532880628818c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5fa803a0a8e1a72681d16b00348d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52153c02942103cd9ed9d4a11046cf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c534e4eee36a90472685e73634bfed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f159bc5291cb7e526dca9316f1db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a57e17a2825e25f4119ebfd97d7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4ca46300139df4c37c0820a373a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72434dafeac06350c452c909b32c46df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf359c3692089f25255ab2300a5ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372caadd2d8b716f40938565747942f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478024f981c6b65887b255fca11799598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f3ed47341d0a6121963008cf0996b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3a5ec7d0810cd244484bdce84bbd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a4d985e1cc0bf187786ba2c0fc7fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ac7d18b6eb91872a6ee374b699af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497c8d95c74fd7c6028e7a07406225603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c096d8a61a2465a1f5d0f63d26d1a83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8182bd07e5ad435e619526f824c8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f220cd74e89aa144509ec249e4a4c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075534329bd2e70cae2d748a58fdba1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a16b8929ed720d4c626aebef8d86e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ea6581a0f44b0495b25ed47e527b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1690eedaf6d8b9db98bd03da6da02d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac06f561174d37c0228177296ed6e83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7eaa11790aab96ed51313d4b3b4ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683b92af6ddab0c9745cc45469f758613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68119ee28e40b3d46c72a5764cc51d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1e68167cdf3041e1e0d441966285615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e6b9e77a38426f2f02edf33bb064616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acebd5200e365e2cb7e7ee32534662d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf8cc33102f51aa81194aec861990618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a630e371c3276a04c0a83ec55b731619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12702de2d94bed6348965c8ba275b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584d754be18d2ebdbfa944c90c8591621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649431320642bf2457d9368bc5bb45e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1c0787e81f202472fb8fdfc2a926623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7023095bf1a1d4dcbdecbe300ccd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889db3276b6b0c8af7027433d27447625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48677ab10436dba4d360dfcf04c5be86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d636ed2e5c0e61ccd125459dbab8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e70508e86b76088f1d5ed0419cdcf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdfb932ceca9bedb23864923a132d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925bd3796d5b3bccc8f49dcd774c4dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1417c403a7ab5c3c26bc00e7dc4e50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aaa23f3e7db129352af9224bb9c05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd482c4f2be6f6190d3cd83eb51133633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44964907b24ae0a13b7173f71eb9d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc342e4f8d70f6a928191e312493002635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2977e9666591a5d694917798b354636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d595f9e6ab5c33fbf3b017946bcb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee9b127322289957061687f19aa157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838cbc102ec15e1a00213f44fd3bfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0a1e0c5f2d2053e08b9b39237e1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4876188646f8ba1213de2c22b6e326641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f375def19b902ace39ce38c36c7dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4e7c4378841bd01b8ef1ba58acc81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e0f13cae0241c9f85f88fb638b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141088da248015e2f25fdbb78fc7ea2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686627a17422552d2a7a82d1fcfd5fc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87718157a7da424a3e43aa5bd74fd3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2580bd3e9387fcc7eff57a1b2453f5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b416edf9ab913ffb6aae21a720ad4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb31340fb6ce87d427de995e179c37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83589389e5ae9afce311d19b1bfdb3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb44e4fcf17e8a013bf573b43892c82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072409d5457d95800c510ea5280bf80c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7694857b6c7d168a18712dcab8387654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78bf1ae6fecca125b8658537ebbcd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bcf4ad653b35cf007ea77eb0b679a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697342c5578b48207ecfe9ed5e0e538657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c260ec6f54d119cf13140e3c07894658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a80b470520a434c7e65627c9c214659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9dc81723142c03056ea82c7389d8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672c00fdd5e818fccec6c13fc4cdfa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb7db9deebeaecae8caa32c79e487c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9eae3ec88a64652276815adf6af7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729c037571e876a71b1b762d9bc6c11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734499da8e49898496cee8debe9cf2e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227145a1c473f382afd919f26855a56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeec4cc6fc911183c981681eea3ae6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33ff88148c4cd090fba8b3d0dfb79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad015220558083c25c8564e6c25c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8de591b41cde41103e5173b2578fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab98e06f7a5de3db514dafb925f219671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e430617556d740171962d7d3a40bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14c667f7687251356b267b34b16b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377571ec1691e56aca95c694f3b6e41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04ac55776309556df278d323f4fb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596264a6b5a11f9d2bdc112dc6a131676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab18d9938d1086ee285be4d67b763c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9148fdcf7d76f84a55455013e62e0a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0fdda59206f3a765496301d2bb3ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46fa56020cf241c9e75c78ca21b7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c72ecfc2954eb8e51f6176258a928681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3cd0f48626a88662f00d8a61f13eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497cf9529420474cf3d9bb56ed6078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043cabf0b1789c04e38603832d80e8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db142356207493a89f496f0559c0f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd06b793abeede3bc5c473afef9179686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dfd5c2e53310f630ad9b814dee0a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d955e8ec26d875e3d6142ca6cfa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73ef7ec626bd360de430df233e79a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d166a993918820d9839da9ece81fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecbb63fb0c107682d2bf4e48bd701f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c126c6d8b3c6f2a09f8f3ffb703f487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e316b8a2e51c221a9da46f95c3bbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f93a50d34e265359e4de52bcd7cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0e7bf055554e7ee9125909cb16e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b3a2c92c08c3efe8845626f99196696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f4d4af05898975e866c881a3d319697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed274ef7d32b15bacfcfd852a98788698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce38991526097b170ecb3ce840a0214699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe7de2c5ef30bc1989385c88dbe7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f85b396521118a6c4c99c4d31eccb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b5c0b046099ee96fb3b00b43f34f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd9d9079fe849a0d940f57b01e97b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f50885350a116eaba540345e2e090704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dacefa2c4e5daef6e4790f595ef73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80680ac12eb6c8bca621d40605058b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5abbd373f1975733da38e06db131f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0e9e8ee03c80b52c1d483a15635a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997871aca236cd009a6585a677a5ff6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c9a08fa37f2e60799d454cd6d0b78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e154f419383d595a55f433608f820a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7895f82fbc9e7ce8406f6240969955712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b1f943237d9caad287b522f30757c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abed6ff55e26ec5901f6dfa04fa36d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d154437007d323c420fd087916778715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c9c544618b8035f003fa19356cffe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35ab186b8a23126706ab43d30a793717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ae027cb5d23e5edc9a8308f4f912718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089d47e0627755e71396000014e67a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840f60c36a67821ecee57e970fb00a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b5b47407788985abeb83647f82cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2865c8e9dac6c8bf97701223496f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2674450c92a1c25808e847c1eff08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfba0bab65864ed941319090b3bc0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d95440d37116a236f486f5cd8f397725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ba89311a5d87963666bcca2021e0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04263db88999ddbfbd672eecd84b71e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb3303a17473b98c958f9d6c81cee7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb4c780b241cc17e9d7e9b2ad9d57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a3984e1527422531162e846106f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91a6971ea90820e0ed3578265ca4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d184e6038f77c2039f5e7c13f725db5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdded6e3862f21fdc3ab1cf9303812733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e46593f4c4c87b9f16127a4fa6dfc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cd267c7a69e6c92bd5a5a43d9f03e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365e9e62bfdec6b01cff8b7be21bef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d86c19980c6d04397da3b4c1eba3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518398c300ee98cd93f21da4dc20969738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca6bb617803a403b3b5084f8909fd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a4e24ad45db9bbb114f5808de7699740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588bd4fe3b26bd2495c340516a20a4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8e96df47c052dcf94122a4adb2bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c8e708cb0b5a44cf956c074b5c18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab475d28a6070f979e4ffbca613aef5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f92143a828bc01d883bbf47cc556745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801ab6a54c917ef402886e78e07243c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af435627d0649fdf5365ad164dc0a3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b2a3fdafe4615ceaf78474df04aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aa59abd904253014cc807815039fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5aa608519837002b72254c61d41f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55315aed200d2ab9610fa00f85c4613751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909500ecd1ef72e580abd8f8f4bb378752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05619380fa0e25415c559b16e560264e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fcd923d34a5d67bfb9f88c96ebcfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166fe3afa11be7b9e1cf09b2bff8c8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937af9d69b7a2f8d3eff3ebc513807a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ebab360f895fac2a5efb7cb208f05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5aa2c63418ca0269d3b40249de9a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5f0a16fb22529e29f617f103e1f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>