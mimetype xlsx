--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368b6205873201ff13a9cb704c0c5031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11542af403c23868f33d486020fe2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a59a1a033d2abca2baa89c92f1c4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0c492af58280c75f5bba7bb10a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8fdeebc76c4d5ed0187bdabf9a7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f247b80e45f542d8f10ec744837a89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c682e6ff41e5277be5060f4bfd52037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792b38c31ea6afaaa38caa38eb02db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf064dc1f3063ead923859d563c7e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3cfd5494c40abd5040ab06e5bb19410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb41112b67c3da335d5bdf6d2a404211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754922b5c5c62303efa5892d28c9581712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61e989d9e4a6acdd535d7824731fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb911261851717f1a8a2ca2c91ba5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9847cbf87f6f4babf5ecc5a539b275715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb13e381d509c1caf45765cf9b1639e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304e47d42eacb9e94584ce75a6427217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fda72dbf8a1f031ebc25c36f6eaece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660f2062ae360e586afb257d83669619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e6428c7ebff8dc29c024b824a8bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d61778541bf4821dcff996a906c5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966c2ee5027a9a69f7d74c47477e5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455e1458e33d6bccc6cebd30448f4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823acf17a5f6d1fefbaf6eaf196c62924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d67630214557b3774ef1392343f2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4a9c628f760b72f43e465e297047f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587bb2d9f6c2de05c38ae2c6d937fe927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd0c7a1ed825bbcc2a448cb0cef8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20e2d70e8fc1a13cbb12af34bc689129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25397b6d470b33f3f16a36b009d8e77c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a281997ba6f79672699929b6c73531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6210baac9a8afe7890c167930a6b4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792243507ad1fb21b02701db033b2fe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dad2cf075db8c24e632052d127e71e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df4b6cf5ce700f928efe51495fe7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417db0a85cc4681d2552ec0e76c63b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8a1ad3a32a99334a4d137a96170e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03728549857ca75ce82bd7700f2bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741a72338a21a8881790512134209e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d6bb428d2a8e2bd9c9872c02dca540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d9d9d012ddc3d99f11d68d0b727d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ba63c18460eee9531f0e8c4986a1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdec0822a6761a5bf08db1272315e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d28a22067fecdcf8672586fbefcdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92fc6cc2289fe6dc933ce550387bff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0173d387a016075c02388d5b555e0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419542096a0e88efe876616b4c1742947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e9168e2cee7a2e3df52cbf2435fde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4975910463fa4a00f8b6c6b92c3dbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee62b6cc07fe3bfe9c5910a8fff9ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060977c8e8794b5b6b2259a8c04400d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d613cc517e2cba07a259e74a1ef8c2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fb85dbb540dce25737fdfb54662c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc788adbb24a1578e17e902d98be16e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19afb97e18c72a236e6d9e0aaa6eedf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fba1803f94bd226af63a5f4e2e2bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661191300268317991c18b82ad0680957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9294eb70eb138336a876a4b1301558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee97b1be0cdee14600e93572253b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6212ca0fec653965af15c510684360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e8d513973054b7f9ef79c2cf2ddc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7c3b9ba905e4324a7dc3887d8d9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1924fb02c38e0b6df8bda558cb7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1404a0b2caf0d6c53d8d06cdf969564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ae01c74b5243ba36c227fcccb59665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b3341c39a7a8d415e7286ed90fa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a11e44f8ff73d5632f8355b03e4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2da20b15c27c5c19bc581a6196ae1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad73fa002eadac7a587e58c14653f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d78ab09955ccc2f74db8618bf878270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e29616ab6c3ab2411362942dca7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954d45b3b85bfb21c1ab303daabab8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e9e85e59c392a8f28418e981572073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226f0c3ac3017943dbcd0425b956bcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc37e1af07bf9b39aaa482dc0898875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011976c17ad060b3ee709c7dbcc25b3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f632ae92805e8d4511d505e723948ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0663851cac30ed35413e20fb0c82578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2abb9cf3f9803ca19da97fce7d410679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0b9661f0d15aedc13a6c20d300f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef10af800541ab96c84802916712fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb1a57cdcb125396c2593865ee972582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f6d568832643b589532641ec15ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa524f9ba19c4a0f350736cbeb212e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a137f5d325e002ddce8eb1d235ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d98fea465a892e196684e59e351686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859dc7b4f65353629572b6d4ca440e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c93c9d8bd03e8eff6eb1b4bb0121788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427e64c6d76c96fdbe44bbb1fb22f4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce5d86b237b0fc980a6719fdc1eb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff03bef7fc1fa9fc2d0cf50e0b15f9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0253dc1df6724c532d0794848d6e56c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ed70fd9992d0a185ccb8542e60cde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ef7bf77dcebf29e1b8b0fe6e77a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccecd48a607b7eb93c83d73fea9d62a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6522285ad592dfeabf84ccb8f75364096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b29068ca70eb46bce8d192da24e2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581ec710c69fde3ade8a9331a14d2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa100a797d313315705351a70108a4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591dc7d90646c0b7dbc2a9dd285bcd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5431ac60c59cd82089d0b57e2ed133a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e6c34886d207e15f50e6e13962b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a64cbd9314030e58a534655950475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b476659ae2fdfed04c93a038a78fd08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d697f43194c7f109a7e66d8afb5fdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d31e9abfed97f6020391d8e33d0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710fcd3442504d1aa0085e8829a8b71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f0294c7a31e6fb71962c49f1ff924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77524cbc334e3b09a3be432cf175ddaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921966ad103d23221c2dcd7015546f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba8c21130b94904669ee6ca7efe943111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672cca5a1d43f90a5e8539aa4c89472112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa12e45549faaefb24ef1278d7018113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a211c0ddd9328c5320bd9f44a33d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def624a2039c9bdea0693c3ee9db9d82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee891d2ef109c5e7b2b3e1cabef5f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebeaed9e730012c2c5f891077fef52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224c200002f195d9554279d13c91686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7451d772fdb2a8e99c05f13421b5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800feda3851e41ba965553aab7cebdc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c26973b691baa2e90d51c453f3aaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8cf9005bc4cd04e11bcf695b01417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892c923282b2590e1b9b98a7a6fa137123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c1043d9bd05e479a29e87cf3b576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df858da922322a79546f11ec0ced3f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050699abf54c531c8bfb10671fc9915126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1487d564d6d70343e275e39555d2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca9cdb66952230ee47adb823daad3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91348f10f336c1e40a679098e45a558129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfb706ccd015a6c5f01060f57ee71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1b9fe9398de8a40004c99f19c5074131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f3a38cc69a091531e3e8d5cee02e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43aec6591f9b7d9025c07ce17ef148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff484f33917ac9145737c9cf71d9c64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95c823ec78805f49da4ed3798bb7f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5c29e2875ef989e9767576507d9bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baa8f2d7ff45833afa8ba8afb14661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b71eac69e1bb4d9019ec5c1adf7dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8245e708a2b6b37046379cd7aa9be1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38dd026c18c559ae4c77f9987d89bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50293ceb8116cf844b3a1e2900d5b8d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d5a87cfc523968cdd8c26fcd2b11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc05836ae8020126dbc022bb8e33e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbc25f696fd3d3a8deb23a57ad61c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe82fc135a87304f68f234d06cd10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c159bbf4ec3e5849fda8cf53261deb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb2599ad0d6851f52b06edd6f63f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62055cbf65e57038a43c3afb36a970e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cbbdc021680387396e15d4b62b944149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55ca5d46ccd89f74d9b9d9bda98dc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2c092388a0fdb6486eb9d01447a46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c485eed585d818873fbd9f0235b0d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26b955b394e1e38f4d14c755eb3b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb259b84f9ceeea74a90b6b1a185e91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04111db2df693c711e6ccb69b72a9cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c028b5768c1819781e6ded5c74bacf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c565fc5434b3c411cc5d5c1a10f42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494ef656a5caae567bab8f79abaf1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8a12441ebd9faf405f6170515653159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac761320fc25e673bf980b68281d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12940dfe573047d45b2b4d105b891ad6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603e80f480f606b3265318d44a6335b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa10d6afbdff5cde3a625f2a867010163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c221d92934407002cd8a2faf5e3a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e9258674dc2ca6c0135fc2112777165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac10437bc4191c4874964661cc17424166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970faa607f1bf5849164d3df6a905e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c497703cb77896930ce8c1dcf304f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a8c40d1d65ef9ffb785c2757d7220169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9ec563df04eeafcc976e1fbfaf9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4a54e1e1126b89aa8f605fad6da8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab4c59d670de8f298080217e605404172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de634edcd5df956232917ada6f05f5ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5680cc67dc37dc84b005bfbd82d62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cc1e53641754c5a3d45102e7d3a47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35817ef907f47f6d2fce2728db9664f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8561588f260b54298bec6e90bad2cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d906201b44a82f443f7ff2647d56d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ebd8a561ce23fdcb4c7cc432f1bf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7fb7cbbea6b99e22feea58c3cb18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747cae07935d5db462f883fe25649bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8195d4c27ceabfececa041a42f6852182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4742379456fb83b9b158ce3316a12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a532f028b422fd8c924aaa1ceb93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef1da9e3742673c03c252b4b307037185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7749e2507a7d1b96951546c7adca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662c67f859ece9eab5891525e2fa26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc78ead10b0c667c73e4befeb2fd26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e885f0047d54e096af7cc95a8177c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441bb0d37b83d8cf9ced96fd3c9e8c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700282b6b28e3c37e0b7d030b293156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839250d71783eca4c64d4e81b163df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8fd3b81fba48dd27cc362b710a974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cccefcd835e063f51cc983550bb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f36d6c7e6b42afd69a315f80e4ebe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191e2e001b00fe020e3f4caf8c34d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a2d807a7d1ba784e3769e0fe8b52c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9f71cfed7993df6bbd67fbbc93fad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5de0268cdae8ee49c3cb002b0b3c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ffea2a3d1a8cf8aa0739872fa034200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab57643f63b171ed1a0c354b20cfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9443c1960b9001c247fc0d45fcf187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193deaa82fa4819f2722ea9d6fcebf8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5456062c9dc7852fdd0c3d384533f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89679fb08a097b6043d5aa89deb5fd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435002b680d6ed0d2d26f669f0cae992206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce6651f43566bab7ca67f149b9f4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c972c9f68cdd89d53208ddddadf5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143610d31296a9628bef78a727dfac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a5ed67b84b77974c990686e278f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f377a19d0d9f19fec57a2c6a4b77a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb51b7e286a8f8dad317e3d68e107212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6c512909561872fd37d848828e823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd36de7bf8108e9fd996eaec760b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf52ede246378991fa5a881bba88b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59301fb3bab9e17a61274e08b355518216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694498b1b140b532939b46fb347627f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4b5c7f1b95719c840a89a51fb3fa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2aedeaeaa8641b97154252d051df3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13114d0cee7b947c15104d2a72d7c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927b8407c3f094f7add7eb7ed23b2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27ca8f6bc4fc1ce605f20f7de0c70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625223dcc54a398f5003709b7f272d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db80a73089220fffaf27a4e5c85d4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464d043da4ecab11e24e19e4a8a906225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818a40cf62afafd2bd72a3c23765de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e394713977efdcc31925cbd494699b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436984721cbfcb73819d748a3a21a370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933036e3b6af2064694cedd74b3c624a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107ac7771b54029dd73e653e443649d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aab7720a42b41c9abd45a84d67667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f81a1ec504d1df0da4de56e349e8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d959843902ac3aaf66510820e47a1a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0dff31ace1ed2c8314a0572f20c57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cfdd6a33ebf74dc6f181903129bb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610b34df514b3ff84eb6ce6dfe18e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41add893eea0cf766588ff38966f6347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9996b3575be99c5847bcb12847721238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a559de4e40dff5dd3f69be644178ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58dbbcf8cf961c749265b68f3f0b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cced93badbc65fc71d9aaf0369e84e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b312fafa75c501351f90490d621f17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04305c834ca4ee80b3390730273b7884243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60642c4970d72d235f5c61729c5a7f04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df5a885a373a60716839fa903a6a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7721f6a2982cc011ed0e05be288625e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0421125298e12254a20c696f9d308247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61448267ad830ea92b71b3b80af72539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae32ad914ccc70d0a3d38aa8cff68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2a9a98c3021975bbdf026b655b8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287f14edba0dd124e0d42ed023f64a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b29cd35d434a4a2ea31cad34f175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb37f61959bd52e4e24045db4f92c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc447f627ce210fe7ed87b02fdb49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af992d278495e11c4f0cc64dd217623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47106bd117bed6278f85e07c457249b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ba3e09f7da97177238f9bab31044257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1e276af9878a8fec809b70f828c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbbe913e4a74d89d4c7f68189dc6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05725fb98ba9e021c3837a5d13a03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae711257826be2f6cfed0bc1e8a5215261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d829361b4bc393902b96121629d75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a46bf819a243e559f7645996f33d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d087c512d8a7a32da64b4a0f122f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc19c3051821ac8fcd9d870b9f260265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17771d6244fbfcf751b214bbc4839266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9a7b5fe33bd7cc838932bf381ce2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd86d6a0b19868b58f6940994419fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1e4eca9d8af509cd1b433fbc6801269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4222d17a1e2149efa9c2151b2b3ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3497df9fad8dae37dd65d2f61c1a1ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab14797332d6b620aecfe5b6784b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c193bf77d4877e2f8f23e0d91834273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71698d731bf48521f016a8b56b073274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14b601451d0d62031e72d5fe1e751275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6810775f7b6e0a0beaf2c8c9d2bad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459a2f6f30a2add076dac981534077f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be95592b474a461535d814929075f93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e9c4837ddca02bd85529f4b4b1b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c7901c555d230264990783bb90c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b9f2a161313401a2111fb8fb6f2ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487979f6339c14e26837d40f48fa7c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede6c6f97346e3620a34cc7103047a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b694172799750a35bc78867b32263284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e574488346bf671299d5d5be8a758b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a33194bd5f79e90d1832bd9342df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb87c8bfdd0389e45395679bf71a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b371240246c3d757e49e960dede46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758b2d7ce3ccc9539e598830e3d4b34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e278f8beb797f0fac9a797c4a1362290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85275a52cf69119e7e04b78f79cc35f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d2354d7c8e56b719ba0fc83f1934c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801efe27708ce4e2086a5feec048ad16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5b466e5323ce6b2719d5a99f5d86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ae5bd7aad14f429de3bfca46097bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2309cf6a2f8bc540f7d1a38d48b9c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fca1d644f8637d0b45ae671895f0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36b1753d376c8a1e0d0c9f83883953298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118017a46ce6577d9e17a77f95d8769a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683304bfa9f0d090ceaecd3f393b413300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499e817c3fa1bc14bd6d59aa2e193af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab31f16451f35097fd948d309701d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea96274185f81eae11135aae87a22c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715540aa4e468e03390e8bd41d709c42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc243848818538d32fb76942b7436aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc3b15fdf2b162d6205efa13dc217b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf14dda53c0cc71d3cd3012c160195307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b98a5c1b36454b129f35a889c4fc40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01cce22afd84443581fd8e8dd89973309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05dc9661ce0258e22a3f2684b8f0c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b7f8030bc7b42ab4c85289eccffd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550cd3832666692657e8e25c97acb5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c81222c3ed5116f357bbab3dcac781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1b3e500b57342f549870509bf243314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8fea1ec5982abb9e605f26ae03bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8fb632ee1b33b9a070f96481e08b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4392f9a9500f30e5ceeafed58760bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363af6f60d7bd74a5406534f5143df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52e85495f4a5ec8b27a583f7f6b1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518750ca2bd165b8a95396442a3798c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8717f126342ae62fe713355734e9222321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314724c65ee14e4d6f23443708a898322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100c954391479950dd3870f89ded317323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364facc5213e55e43717eb80c3448e42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d74bd06963603c69ec6f853cd4ad32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8583639cf579b7a8dcecb6618d090326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc7d3262efb84c636900ad0dc1d612327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fff1bf4505b3ce2a9e166f660873c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62854e0a7c715c5ce84bda04410f500329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8a7c910322590e89d9759d06665b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15809b74698bc89deb780b227ccb5402331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd812d0572651e796f255c8c620c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208fce797a60879e03518c4215b9039333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c95d7c8c811efe1a71164553dd125334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d32bcd2eca2ec793573bd2e1f61d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2fe76c64b480665047fd751793eae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b8b63703b7ff93163159829d1585337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f037d268c40e4df498680025cd765338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec76957020ab00c912732b53a8fba5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c8c4c391b29b1e63e30f82f08cedb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15118fa70a191e129f883f22e5d5d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c8bcdaf3c6eef8c742d695042dce4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc3ba16e8646789694137095b3434d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c32a7ecfbf173d66a6fb92da824d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9028134a38797c0f225e0614b3aea4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc19413b64c13921c9cc4aa0157871346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723213ce8b99a0edb38cf6fd7572161347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397a678b0c3fb15459c2f08bd1cb1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2c44645b42ebc5df91f81afa52a2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb0909744bc4de933ebd143111173350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738342ce00beabb3f519852a9ae6c33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3cb1c28f4cdb673bd0d4494940fca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb1359ed4cd5863f0f0403dbbdf1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66b78489fd8df96865786503e7288354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f39d43b18fccd25c176a25511b560355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25cfb44513ec2627c46c15364134e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007095c966a41a75e341013b2a57ecd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02e101fe89a328a30a4e526ad70a35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6727ec5769fe8121d4a104ed8629359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c550912ddcf1c750a1d4cd181c091360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb9da5f5b476ea196139de41dc6d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08fafc0572d36e8b4fd6de422f73b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f0d46ab3ca441d2882d63279c310363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c787fb4ba47fce96f8c006481381364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2946c2992a4caa2ba06318c10b44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1679f679a6cb803047297c6195a677d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e55474645c36130594151a168240367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d6ee8c62eb9a5edaf07096b5e8c74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4403dc6c231e859e9a419ef3caf091369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c444ba0b227f74e5dbc046ef4923fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28917202d0fe17591902c7ed7ddb328b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549f10bbf6cd4b28f15e1baeb3b84bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81553cf7e54a45241a6a6bdd794548373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c8c8388823372b3d75b206a71d52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287df39ee40acb966b31805610e5a23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9bdb0efc5d70ab15aba5c97a8b73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7474eea7239df42d31680ac7910c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ceb6c2a578243015a9193685d7188378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b0dd87a155e0cb781c0183571399379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae1afe42561978bcb1a911c760261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21514087279b23fe050b6e2c85d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaeea1f5b729a0f1add707e9db9f34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f545e2c3df9b8ff63433cf13f4a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182fe9b8c4ba24592e88f0db60a712384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb9561ddc170d1f9ee1f16960b6d63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaabddb65ebfb59ddc05c063dd5f57b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d520cbf9af1a6def76a6c52f8445387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8176634b01440812e32c11db0bcbe2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ed979f2eb987ae1b167e4210116d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5421e86aa1d03f58bc68378ea653035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4fd21df05951ffc606135516e44e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64a5cd3bfdbc40648ca05cd9336b51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f986b1bc54c17f2514c65284f5ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2abab6a4b1de691ebc3a881a6ab0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904c37a008964c5e88657a026cea20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851323d8c2e6f5cfc1ac198f71fb20ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b060450e75393347175058830d2438397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44c044d7c83b107201304fe209672c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40aa9f44a5b98bbc14bd8dda9151f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213244047bd29c52aee25a13adc23307400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883602b4faf92048de60827f4bc374401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd500204ff9c69ded3d54b0c69c8bc7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aa940235734ecf9606bebac9e4a43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b4b4472cc3911be2c846f82f4d483404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fc8c28a0430abd036d4c48c0a320f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abda52faa6045a87d99af8a70bf33c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3b2b0816793efc95fa3064ba7051407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4377ad4f950b72977d988d454eaed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f6c193f70c1ae10aed08b9fb398d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabbaef85b2585aa0ed53e400999d0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a062963f0db6d928aafbefc58038e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d82f3a3d715f4f2f6324330ac40321412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6dcb2bb7a4c7ad321b8cb37b94d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3252b272286a9c8deaaaf229eee83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89098aa15f17005220922cef4bdfe63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe73d810f9fcde871b1d04ce0e40caf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b52b425497025c5581b3affbc5a64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cbce03a525e3d9238ed09914cc4ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3adbe57806c10052dc34075f4e18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee91fb9cd2acd3a572f34cf65b5013420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eed8a7b1c136c9c45b527d9c67a09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15928722fe4a7f5adaa32c624355e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8485c9a2a385881d1ecc86c805aa92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef14a244e38e4d8325e923b035d3fde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785f8d319985eb0dc286fb973648007425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbcd3d733478b3c8f84b1b7903ca4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d9466cb192c3c36d7cb04589804a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a21c5b24d1bafc4e46305a85b87b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c40f7581dfdfed4b4dac131add0be8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01579bee12a631420e063fa378f9a709430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff39aee9572644e10861e520465f55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da261fd2009c4f760a02ccf70a11318432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e35bd4c5d04922e030546a3508a263433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc01f5117ed92ecb5d938e1be640fc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277328304cf3ab59f723024cebd9fc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193764340a81d5af860bbb1d16b3d478436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef031f877e90cb63fb4b6df188323dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932a5d02dd3b17d5088192477cc03c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfdfec36e79766addd33171eecdd51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39612a6ef3a9c695f1b629e0e1c961ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467fa8e63e089f7041c3e10fd4f545f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007e6a75bc00462a103dac2488e6316442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5391342ae7778dff95a00fea0cc79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc220f7d3244d2ffba9b9f8207434444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9246a5300d37377cb86d54a80280445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b33fe02e0a52df8e36887f44c1b41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5394aed90eda73f64db2ab500c2dfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab5af43d002e77663d849d91f39ab3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44460026dfb95f10cf239ec77614b28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd03143bcf7665a766a552af1f9527450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eed374d07b0ba742eea1737e446cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5479d5ceea51fda2b0e501ffd8103d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533bb9873976bf5c4f02624abd4c023453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976b0695ca7e891f3da7a7d8a0ae232454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a95fd0ef092abaab8447d04be8d0c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a397ca2508ee506c31ca9f2556fce2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad33dc6ef6effa23de5b805fced2c7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc05e2c71bda1d3594d3b9563c7609458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18407f5971c2e44f23fcc72b667a629a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141984aa4e44b656fd5c3bfdb49fb1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e6d554fbdce63d270751d21d35881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d9b573869b9b1c559771afb85ed17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf10c64b41219a4e5d76d2b09621525463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57ed8a5203715f0d64286f90817f43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959318eec09cc11527b35b8993634cc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62184265843f1f4a281bc3d6f36df9bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8ce7727f5e45bf2f09daef415990467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8816eb8bd20a8421d70629958f38e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfffc1af21a2e71f7015ccfe62fc6f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6d8d87a54e8a53a7a7fca20f0ecc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a948c8baa550d6aa4acecf42edd539b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1b299b01b28ba1bc869ce5a69c3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9c6cd8bb512ab01f16c2dd9352d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c687295cd6a04055734de276c48d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb631553a20254e9a277dacd7bb4f5a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa8f8b83d9acb8fd565af137b88e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5005af51f8a217dd67aadbee0d6c8d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b5cb2cebce8a17bd140e1adbe654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d40b4fb7fb6bd80970e7519a526b61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f22a8e8985967fa089110f88d6063480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defe2a87083d08b8649c02c4f3e2739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5f2b3dfae2bbe06cfb602c8ecbe4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9f581bb2617d686bb69de0aba327483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792ba4503a7bd964aca310daab71f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014fed411ca589a001d5f421cbff6e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e8a47822acf47b165648b393f466486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a163d16c790c9549c3829ad57ff653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85befdf16e16ea55aa3a419eedcec145488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d5694d83e3f8ff385cdc36db6d8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aeeeb0fd0e504ff79efa0c5ecab19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdef881914e49f87adbad2f7582f04f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d926dccf40fb1c9d353a1b55660d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d76da056784b920346bdcce17a3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe8a1fc9f7cf30183435ffc92b2a6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d0db717ae18b58e68702b2113343495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99c0ac6e8a0775c4d383dc47dbd74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5bc1c9f0eb1334fbfd6d54127739e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868705b90c2ee5229dadaa07c2294d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b85291fff6ea3bc3c4197ce606517499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c9996426d67601a0351d1d16fe04c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e189bc57aa6320101c3a245ffc5cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83f57f7860f5eea83532e27e297a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f59ca2b73a6817fd59953d0d9621d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8190fbe64676c776131b23c5f5b67b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be82c8e84b8585877328412059af09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6c629a83b80c4247ca69dfcdb5d7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c5bfd9e1a0c7f66a4b798ee5f7d8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e32ff6182aea96777f44e0579b8fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab10aeb13a9fa030c4fd5a7220c7346509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e525bd9aa6119c557a71c5ce34ae44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcccd39fa7fb23b2df7030f630ba442511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7852067cfb454c12b384aa817845c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef1badb83a3fc8712729c065526ff6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e83e09b1009ef50d9b40ea0dc33757514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3b3500d1d97752cbd50796942def8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a809a31004968f2cc101abb5a5dac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14ea95460458f3283a3e01cb25eda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebbdd857280072d15728dd8cf36363518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb414ef27547134601bd6eee6883874a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d2d3c7be35e8f5f30c600c0c0160520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f168ca1c7a35127f45b03ce007800521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a56a77132b93cd8b930626b739f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe82fdc783bcc5c8b7cbd6003dbee0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e21c95be116931579271b9e0f3008524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e9684fd18738d989eeb98ed08f2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fab6198829b551468493a2cbe36eee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb0dfcb6178146e2e51ac752541c5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f0d8063a72bb67c54d4640174210528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc189ad4aaef5ec63f08c62de17ea57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0b1692b8c12212370db4717a8f22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb43d58aee5ffacc68294fac931bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abf0e3bd88adf45ab2d2353ea9891532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c19b7760447b210233f947251f4a91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209c408837481170d992805029309e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc81532e817eebe8954c70558a3ac4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d695302059a5f83921221cd7f7e7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757fb7f63eab3c4b9c2217632a7b48b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262366ed4d439279bc720cd03a8d90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3fd8a061d9b2f89a9a4a071a9e0ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fe589113b90cca8c373567a651576540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538825b08f99ce0239625b4584234ce0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81787c3ae0426038e2e8d38ba435b8af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee1fae6a8862d2602e859152793e3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2885c6947aac1560abf8bf513039544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c027d97676296cb50c2389902c4d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54e818385f622b0620d91e12de44c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f707cb70f391a14f9ccf9caec061b04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e6f0be0cb79b0feb116845f9fe55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff6d8f28220a074789d8c53b01dbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07817f8f7001b0b285ffc4a20eb2051a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ecbde479f05c90f7f66ad8bdd4ac2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f04a88de102bd011f2a5530b25977552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d50f01ae1ccc0a306bce54d6f65f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da09b9b35f8ce17b4c5254813536e33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456a4b18c10a029491408ff6b63d36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c63c71cd8940ec86f3ba9fa629c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fd3619b4bb488ec54b3cfddfa8f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc42c402fb908d8739983068ac6ea8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e1f991a93880ef0f98d81c93597f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c569721af733af661d5d7212c34389560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7547b92f6410153268649e1606f9d73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffedc52fad13280f1671e1c90ad052d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d99f73ead044b4cc4aa84dd1fe94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efb493a0dcc8b7dc87bbd050ffd4d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fcd5db8fd34791e7c04511f60ea48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5deb52e5c0660a09fb8ebbe957a246566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c9eaf7b301414628afffa932e18a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb680a8537dc72b1fa2e73f8208d49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca08a3348b67208cd425052c479b88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c757f2e643336e1056be3ff0c8ccc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcfbea25d4319f0e6a09228ff86029571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fcdf6aba5a4c165cb303079d47aa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640440d53724a5e92781ad3834f2581573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47046e5553c5e667a37a458e87be926574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e68c9b224c931d405ea3a66ffa9fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f261de5cfab121dd78fa70e0b68983576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94da4f1ead13423a0a08441b12d57c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c634d23800a3536239d54200130c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca9c2fd79d356ecb362ad9707e18b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724286c78bd5190f97c12913cac368b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b850b98b01220844cb5fcb46bf3b9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0015075dfa0f4e94afe6efd67dac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e97d9d71a8e1eab50994bb9d4ebb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58160883cb343d80e91e180da8875584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0becf6ad2484af7ce832d5d239be93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91a500de95fb7d6412b63cb168e809586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe454b2715f198371577e2f6a0becf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa334b6a522309cfcf634ec3733552588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fdaba16c6e8ce4349b6407a141da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a7034a1da2ff6e2036e010eb0eb9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aadcd5b5546bdff3ecc5829d48448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b850d574f1910285501cff90e2d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142ae2d94d9c99bb058bc7e3892a35e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c48691e4e287276e516d075660e25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb72700afd4393b1aacc80567de8681595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe896a35dfd45b5cfa89d435b131d6a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534d0b453f5259470de54ab84608a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c033a7119de5d58967843b2f514f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a376da3ddb8dc9e69ab73406ec02e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7506223e14bfc65fe83ac599d9b82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e37d3da75978e6a28c7f88359852e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b111dac80558acae8bc726f37736df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a3c81da65194d8c2cc19e1ecb3c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee95311e16611856a3969c1cce4a56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e07f453b31aa5aea690131d044afc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1376450626d361162d37086c2113162606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da5b11de2ef487405c466fe9988dc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271864da97e3e9788c673d2eccf2b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0577d9fb23d6806171d368e08ef1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2e00bc2ccff205adf05866457404610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d5f6d5d1a45849fab28f535e5754d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132460efc20e57b19f14889d77f656b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2534d41a0d89715ee87ee2cf50e1e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70492087d00249a101d18dd6f2520fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703622a6ddc7e2e9f174c68e030d7a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a277e78c66a17f6c6b193f58601e4b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1694d3f99936b2743a14585f9fa2f78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b17bbcc362f3cbb6ece62f82b5431d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ade3f84079c11615e5315b2e05c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf0954d51d44d045d42e73d7878e1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c72239c6d94379a5495defee3106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77d093e7c80b779b52cd582b3d199c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629976911ad9dbd5e84b52ffc6c396fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc39b176904035b502500753ae84a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca0121ba454c26051887c90c263258625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370105a45f6b9d3d9ca505c10878717626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f656337508c71c003749804deda5961627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151d6c9984fb440b07310e5fb34c0be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd802636330e35b362c35625e85b8b22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b3895da1e294fcf701c764555bbdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe96ac34c0c12aef610cfdc349961631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861e72ac8d2025ba5de5c77727c5d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c74d9d5668339a202e5ba174446f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f2aac3a1702dd34735c0c759be03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb59aeabbcf43a572472f9f54b2d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b85b3713bcb77610bc1b3517492b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d960bfb9bb2eefd3dbaf799fc3675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded597a5cc70775ba53a4da52b3f9d21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0364a2b29436a5fba91be5766cc90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159454a174a4bd5eefb0f190df55b6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc49829faa36f75a592b040fd6a4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f0ba53d60ad03bed5d73c06fa20f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d597b2bd40ee99f52adcb08abd737643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33f167c8114715a612f1d42911a1cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af0de97c2915efe7e0c59fb9a87fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9303c84e7874a3d02f94d9e905b9f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b3ba42e43065dcae8aef7fe62aef9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e068709058d8b97632d254b3e5ae0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32233318b40ce4206002881e92da7fbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496463dae43a5191e8c1694026f3bbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3537b5150adebf25c8c17e9670c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9093c41290f0bd3621ad0eda1b50133652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e141a9dbad9d974f750ad89a6a298653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744317b4b2c7823c55d26f8fff86d6cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c560c08ccd8c237a9f6fe17ce1e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff11923f51e303fc8ea5d1076e1c6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f47895ba11c978a1d055fd5ad69e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2f89831d187eadc1c00edbcfab082658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2a4c82deafbb03056c1a2056f4a7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2efdce8eaeb2282b9104fe118ff8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e1b603ab3d27a25015c60f309c2ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7765d433056e4cc1fc2bb68cffd03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c9229588e8da5089a8fd3456c007663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb040f5d2255d1ca4f3bb81e4c93ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562da98e310fa918763a1666ba291f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd521ed47c997a5966b0817849717f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c7cc5171dee3a82110b905f0ba7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8ea4d39127b8ddc5aa9f7ff7c4d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf38ad9b0b09029ab9bbbeeff3616a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2412fd270bb342932f8f0a7124843670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e68a75459ca77a994e8a14bdb5b64a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41174fc094ef0d04016b5fb905fea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4055f8975f5ce6c623cf75d9350bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810001bf1a25e418f2ce250dcac4af87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96af5e0f0e711ee05661f5653c60a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48a5d823eb5c8a7d1f59791aa50ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358cf1932ad69274f18c0db8961967677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cb581bd203566de66f4e793177c93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bdc17d67d9d65bfc0b3fc864a641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70d7a5aa3a5562a5c938fead2c05c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16247056985a6e834463f0351cd83ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9707e8bc72ca628a6a05c990f3660682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf282be98be59ec3764f58439b0c5dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c2070e0273a332cafaa789f193b67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203615ba0a4aa0872ec6ff1adf8bcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0c55f863cea1284b1de959e5f34a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d8bfcffa25f813ad420e806a6b44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387acf1162869a9b4375f1b2c077cc44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59cda6a9aa85ca9234233fdce6a3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb02500cfd42bd1d5c2782a500661fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064452977f365378c5890184609767b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3557eb0483ade560966aa0781c767ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a04557253304d9b02280dfb70bb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b220c7b67b100be7e5514a8a9c4875b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d56d08ec66a68d266b4571ecc3f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99fe46c5319edda3860a16b6745008696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ca47c2f8d1a24cd68ab0ed9306ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082b17e26005b78597ef6e1351ffdda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c780485bfd4ffca4b1e6f508e29e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6917652f939ef8fbb595604dabdf224700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914231c9af1f6a8427196fea7bac9945701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164916777cf8fbc3ecd853092715481702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979061b4e7938c4f4e5350d189641e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278597a9fb94f7a1e91f5fea16d96816704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abee7110636ca363763abeeecc717705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd9385c4cdb5592fb91bd22e2ef2fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0714a0441fc85b8b1aa44ccf29aaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f510b80fcefca4fc852b2d5ca622f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e660dfb9797973ca9293cdb2df0a91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f04b0c6faa8d9b46e7f1afc51ec1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07649e862be7d35c0af7b96769934e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529a9a52ceae35359bc1a5228f9cce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6c824b474e6158eea71c9aecc884713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070efe92b8536262f51e91d86407b1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e405798eca71cc06ac7920cc0abe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416b03adbf0b599c6d6b090a0507ecd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435982334859e3fd8819c3286219c2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb83c73c7e79a944c5e7108941ffd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f547294e546f231cd9dcccd9cff9fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f88771a8b09227290fef8a1b929e01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842e172ed027451897f8d4f3dc3a550721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d5e492d8e872b406ff2c55f6428a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b9a200a2f11ad1a8ff66d621d95b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c82c85d72dd33e8b6b1b7f251a1b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b60d8960d419924816f16d9b426633725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b599009a6534158f109b587a6c084726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78142027ea96c584b002e23c4082c1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820ec7213069b55c52c07351673954728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883ae4bed9cb089c9a1c8605ed92357729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbe2e3c4ab6f558766509d5bbe596730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dbc3f8dbc7a4161ce963f3bbc62e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0f159bcb7f391d1ac7f07c10f338732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cdd1733a44d4ab0edb385e11469e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d62c50f5632ff4a994238b5113c80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2676d0549b70f0fb0593f7e5168967735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea93df12a22b7c699545a91baae1118736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0575960bbbb91c72aaabfa29fc6352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32babb642462a177c68507e1a3a7adba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c664d54f6a56f57c46217cfb0f06650739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84527e3de8e6cb8be9c6a8d1eedb92c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4073fe1bce2482629c9cf2281d200cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332bb6486e155cc0f8b085d3223685c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f1b377c504c882655dbfb18230f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cdbf50ab28778b1675ccbd4c985e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4907a97ec0a402e07f1e1d73f584b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3c446bbfbd768f4d62227f8fbf3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7ae572efa12e04f8e4106477bcd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c5c5610382535ef94b399022e243748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120e7d5920f7c9d441ab216354f834749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded1d804d57d99184930a3315ec658750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e05cc61171418bcf02eb7495b693c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df7a6bc4cc972667ba219996f82f2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5727c1951087707388f55aa0aa163753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a973f847a06fa344c805035141da0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f656d054fa88e5c3fb9579b0a89a82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c414b2724b16e312c9d741aa36763756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35c054222a4ecc6941be5a2c08e4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999c60447dba0dace007828c106aa60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0804bb77234b7e9065b2d3396663a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602024444b0b1efc006a20cbbf7aecdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1eba7194c60037180940ca075906e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd78d67bd94a01e75e95162c1b442f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ae54e64421afb2a9a2de54b6dbc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a32a52ec42e8b026e5673fc0951b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaba923506343a16c1175acd4a37ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff0d451e51a28f9171fe34cdb76377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792f432a5e46b4307cd2409fcf2ff9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf20a1b1d5f7efde0e259cca570da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38adc98d36bb523f0f494807e7dad7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad75b94fccd6f8399e26f07a1fe38c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ab2d7643573af7db609080d8db7d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd98759f7d38539a01470d503d21e9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a69130b55293b9600c64810c63e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ef95c3d4e38f07feb071e164bdd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c5624b517233224b75cb9539f98416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676cc3164a192866035f636074363117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38acfe3bea3c0b6881201ee2dccaa6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beb6629812e53f48bb38ff4a8b75b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a59061256016365edb80f238c022ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1adf45b30bda5d8555632caf96c4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffe81bc23f48a9b4fffb9cb95a6aa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d762f0f5de25d5d3265ff87ccb63db323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc485f30cf1bf95bd8eef726a75386224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e863c66009cf8768c39cdcf28f3f0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1faa7c4814792d5f4feeee24c192326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa1e974e6f21814eb3b192c7a4e5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b186df40cd3ae0d573ca123e081f6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebc8f42bc31657334e6759e94594bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf716930a9453d9df97ee30d5700c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c99b85922fc29357594c31930dd4c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc850b00c283e34581777bff1f7fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad21213f05bb7888a34b37b96bf7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5aaa86ac5b65fbdbec229783dbc9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b8f8fb5c485be65fe7da8cda75d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185bd17fb06b63875ea0da2f0e93ab836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f0761bf3278d66ee1b2cf0491a7ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14adfd62e8e9f212793cb0462e7f54c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777b859b177c8dc761fb95dec42009739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3bff60d069dab3ee0d130e8e4dc3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f6d512b7471ba6223c8b41733efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e155d135404fb6804fe857fa5c15842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3596b25fa54570486c25b3357cfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f969700b93db72c833d010a936c9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccbc68a5a8a23058a23d4dc8e054aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08699c9d59077f50f20a01b9e4c770dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548177d0138f10d15c4ef7bf039e2ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e84e93376633f67a457c8537fbfc2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157244bbc664797cd29db4fa9a673aa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d4918efe34bb71f9a7e1cffc499c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6d9d7adc887a1cbdd3aabea853a3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298d508a0ecfc0951000d65945ac0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd66837c71c465cf5bc97a55a9bd8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e339a313724b60f77abcb8daa10f61554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaddde005fae6d86834004a5a6e850055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6722aa5f09c54f327690415ffbf24c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b18d0afb9c623afeefb7b9af116b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb600ac5630849ed94eafcf02871c4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b8bff32934663e9d4e2e670ebcc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb056428bd3cffc17dde623a86731a4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb2ce9d69ba40545a63cdf036774fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34755dfefd56d465185253a9825d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3c90363dda1d732bdf7680331930263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3137e4e1b77aba8ace0c089fabdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43adeebc3750f961c653ccb1c7f6ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c46e1241e1d547f8f99478632339c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3280cde46b7a216a774bb583de24b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a2b91e813df28329a8acf300fc2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e8095cdffe5f6477f91c4a3751a7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a343c8ce0d2f8def0ccffde93a417c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f7633944aab037ae13eb30e18f9e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7973303dede0ce98f97b191e7470d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3e0e28b0f07e1427d3234e1f5a9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a38349eb7d3819948c4419c07c2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a005eb1cb10bf526964f9c93d37375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26a239141d20ce3dfda517668b65e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a0e4befa494224aaa329232a94fa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e234610ed2c9a2e7d1b430863a1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19423ec3e61b10043b78c1b9965a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c12ace8acd8be07645bc14e262f7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145d42c01e306dbe4761637a55890b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e48f75e6fffcb2f211278289a38ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80831aa1dbc00d37c4bbc63c966f822d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60bfa0aa10e4d54acaad234f6cf7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f712dffa216a734727704de5663c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f91b0b376e2e2bd65f7c16c945e0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc4c8bfa1442cf55f42c406e2247fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206eefa6fdc02dde3566241d72a72788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469061bb64bc7bf0e77cbaa0cea2e4ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e6b7ccb2d55cf5ce33fd8fa756c6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4ca16dff6a3bd38708809f8240b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea7af894ddef9e6d0849ccc196df292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20ae8b7752ddb59572275f7c36e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5111c9175945aa00cd58800b21180e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743460dd5290717780afb1553dc4445f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad17f593724b73b7bd4700d51d7ce6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de88fb3b77fe585349debcaddb2500d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f49aeabeff70c754007a71c8228fff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ac6d77b96c5af96639aa3fad1eb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263031b8260360b04083d64ef599cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e92b39c4c06d2dd2283144dad1fed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6622907b230e360522ccaab64b57e70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a07b0c66a19ca0827abcdec33a15d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801173a4947b0deff63bfe2fb68e27e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f509c4255f1dd64594f52bf5719341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956d1adf913fb68ced28f15df1a041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8c63f8687259cb16e93c6de440af9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b38741e2e1f28c74cf21515be85a4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35a6570a5dffe49aa9d44c38b46c0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b9f796df32d8d37c99427cd2241b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8f3c895aa89d335858e2caf61362111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a5cef2ede11ce913f69efde2ae5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ad5eb12429ea87998dac564758e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339618861c38fd0796d7b44aab788c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b76816c47bbf3e420e8c9e44ecf7e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a69c565c072fd4a4976ba87109367116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4a09d766d63531f490ac8f9b3ed4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459a6bd6dbce99bcdf68b57072cf079118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1871d7072eb160fcd116499798d501119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45ce74a7f7263b25738006cdbb9b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083bcf30cc93cdae4861f6f1ee79b82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b3656271cebe555c162a1d4162ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79425908c20911c98a335edd18149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4d45b25c2781fa2876acaac68bdf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f7ae0274252a519910d1b690a0d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465abc7102332a94d26044bb65e7cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40be219bd50d93acaea38f2913a8da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e3cf72b8ab76e7228d8fe57a6bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56fc7e08a15b4963ef6c3a966ba6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d2d0ad8a216d3a915c54e035e447130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc73e1a2e2715ee4f160998446419c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90847ce650da1124b23a21fe8997dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3019f33f95bd7288252632efea9d83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dd3b319b0193d5d38be11deddea71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cace2c2eecafd1e7225e530cb275c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdb73ed796825edeeeaada0b6a5566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1fbca6230a17df947fed68ed2d94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b51729ae44f8a7dcf39b75d7d1b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2747840d6d4a7f8d65cfc9aeb8a7be6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105869051e858f364610c3c8321032f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfcd6a42aab9df2cf12e2f129cc63b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa516204ff29936344ea3465bdbd1f55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aca2c9ddbebcd2bc3565114357de9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5ff8aa33705564978affb383e49ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb78d9f91bbbf29739b6ee6100608145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ead644ec3e04a261710e88070a01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba220691c8de79c87f0ac60d082999b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110288a1d7e66f6359be31703f8711148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569996bc8f4d8578ceb1359a750ddea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f15aa0077c72ed52f5617e53ec971150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61ca82fffd3b6d94e7f4f1910a60c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a62c36b58fbf44a27ef5c5f4a7db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72967defaf1f3cb4148fb25d4f9e9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4920b5e44639ad81d93c3ffd6e993154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e98dbf246df3e94ffcacd03250bdc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafc651fb9b6b02f9cd639ecd30c26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f28de000da4735b257f253cd9a59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a37ea8d8e21efde48ee5377ec5a38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6cb9b37ffff546a2ef7a73d6bb20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb2b2a86d8ff9bd8d2e5c30bacad5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eec9cc6a91774415a463b266bfd1f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc03a71033bf9e4996c7e73f905ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804af5363dd5590a59974236a6fb598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ba6aeb355403d1c331b1607de684164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426907df506a9bdd4a671205e842d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47ea15c79a9a044b288bddd2a63441166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8809ba5f9624438b3589a8aa5a33bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a8f0afda48e55b8c536460384f1dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3169b2ee5179ac1cde109b2695153d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f0ea42642b5ab2cfc93fff27c51bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b93f882fbb20641ddf8fbd4ac2217171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e367c7254b0080cc2000482923bbcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c769d097fa86d207bc4f1d8af4ef3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ddfcaa7947df09bb63e429597c93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5188773f643006ee1d59e950cf057e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0612799c13652641fcca0ab5111db7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac61d54999fde001f0a9b9c690d71e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7968bbfcffaa13014ac57598837bb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95c09d17b40d3aadc15522d96dcbfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c922b30dcdc081d7750d50e10303f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0d08015b16178d98d5e30d25acb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62207d7a03d46b5b3fe612b5c92233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77620a7d7e8cb3f00a737517574cb84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7687024701f10305918810e067f7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf31ecf99906e80454c90d4f0ebb1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c5780b90a503229bd4ae8d7db45b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e6bde3109b78a68b0566d9e4840af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6065da95f4dd4ca53af2a60d5ad5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb10f936fce5fc1141bdb16fcfa5771189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586f5b7e0dd2de8bfe8c4e697177ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0ee14461280c0e52cfca1390b88e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b665a2e1c59fcfd6487ac8d6f046c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3bcc17db08b09ac8ce74dd1511be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7d936c74953cdde13fa6861facc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c824b0075a6573b09b6213cef4dd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908a743e898c6b4f78338343a740c04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab8cdb2b5d35d52ee7011b6501a8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1a32d3e031f359857477498efb34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1738e462bafb664fdbc01571328d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805a217e391ffeb166311240d5226c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131753dc3063d8003cca18b63e63951e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c00b62d138a0fa13db608a65652da2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3ef515c561c26c735c5556fd91fe3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a79b8b514c81fff9521c0ed750036204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f677adf66c28239491bafb263f6f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a43e1166d183c0d727c182b731c79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bbd4c56880af41fdb9834ff1f4a50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571fb15f67a65ed5b73ca2e4343b644208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db933f752c628ee77ac904ea87dc1f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623710596bf80d59ddd13793e935c692210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d97758648248f2ade76b2ec649044211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f079f72f25dc4d61d44c7b2a24aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b795948fcd6a67fb1310a0adfe438213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f6dd0eeaa515f0be460420d62e919214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8433d443fb905f09fdbeec2342285f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f3326b0965dfcb862901f4961c38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de3ad151c9376bcf78b2e696cffa03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dde536e8559ec27cacedec9d035e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304721534e5262b91f692aa0e29ed6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7e304e3d07fa7cc7b890e95dcf7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997812c481d7623c31ff0f7cc98f0d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8121bb39b8c272e66843e95c2bff2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca7842c1e498f5ff8e2735753b4e30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a19e359de38dc56c81a6648cd768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eab7daa816770de1b045848ee6955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7d0ba35558ff75e6b68168e9900f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf007e6fbb34491db67fba508b51bfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79181565e2119df2a017892566bdc77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91416841bb81ce8335dbf51c5778329d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f923f78cb6628878a34071186b9651230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91622cd8c362cad57d9fc13ec7cc1800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab2dd0be1c12e2745113093586fc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09f5ee9cfd3224481ce3d04d3908e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf8300032c0f0821c1164bd4bcdb99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906be16ffcc7cf93dd3117cf8e44c54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc7ba8ced23d0ac64fa3336fc95625236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f288cc456ce6e2f9257db3f56c22b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae449696168c56531abb0060cb34d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240cd0a8177428559347c48197bb5e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026b2c15739225b8a535decb8f6bfbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e4fd5055cb28cfede058f5b5e7109241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5890da1c540bbb4c217527b6f13d22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7dbbe445e60ab423cd4001c8d88bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d73e3a0bcd88584247334f9223f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc876bb4ff94c8dbd060d4bd052bea05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6cb535ab8cb980c96bfc79d883ec2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83d3ad129638f2dd9990fa438d253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf7647dffc35898f4af82e91e61cdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa94b42466614dbbbf95dfdeb3a1cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba48730fc5599851ba3fb613461d29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d8db2e53a82757f6d5d3b0cd49d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b000da2969c05eef2de0f4e24a8da0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a5211b3595b176150a0b10d1fcbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b90780eee0eea9e9f2b9026ea6490d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b985300ebe6062e9e22af871e3de3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0ad5e5b220972328f4c17f47864c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676176a7bcbb7fcba7cc4210aa966edf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674626bd81300b05c2568b6916ff551c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed9d0890dcba3b4af503c3fade9d99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553357169efbc2767e562fa4a3edbf55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2bc697786ba435b5dea00003b769e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c1b319a03c38e60d5fb7ae963463262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d127717abf9f1912c766115446e35a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52e2a06e84f8b2ba5ac1695a533d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cbfd0792bc465de4a6e13861b371b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5cc95b496e12e3d0fa35e5dffa47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac3613ac12ba7bb64d0eb6490fa3fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f09fbb0e4a8d5114d1cd20c9eedadb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051dfb5928e26d35f052a6e245b0dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4372db0413540961fc4433098c73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce17dc4514122ca96b49974bfc513b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6e3790de0fec427d2b7b872990389272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4aa56028818f8b0e7e46609911a90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4b62717039183ad36eeb1d33a39f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc65973bba35503c486d0ec64e919c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd105a32d43e824f4ffba837a0c5f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e34388286b1e53ed32c06f10b0ae7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2f3f9d9865b4c46b3e4760c71d284278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e3694d6f272a847f78454ee024a2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aabd388600e5d40ac33e81425ffb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23bd2622d3e49c8bca3927d41981c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9db4baadf84610d45d9ed14c61d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f598f1a83426ba0d84aa65480b774283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82268f8bcddb4ba675274f3a3cb7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664514f92389761a1f577661594cd49f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab312d034b9d8a51cd4ab3b81b820c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b06602909e52c68c76847de53ff5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f163ac74b84ee02ee3c9d2a159f656288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa527b460b6bb983b01e874e1dd1fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d21558f44fe3eb780168b5c02ae96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18278b36d46af7e6ff0c881d25514b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aa8b52ed67494eb1f0c44b7107f44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3915a5a8435f444ae9788f6519126293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c8705fda57bc279eb8dc4532a8d9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e47e40225e024da6d56c34aa6cac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9acc3d70d684a517554752462dc5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823caf336f4bbda65e5865c179ade764297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ba6d3916e8184f2da96bc83b87e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ffb634fabba1fba276b5ab91489e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539edecdc95a34fdb218732fd35f7cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4361930f90ae712fdc11263875b81a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382a3119ce2061e2a8ace702e98423302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5459ff61d0004623f99a70416a67d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa708fed008934f9a418da87dfa85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9241a13338bbd2a0976326d7529ea8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec757407369ba75f4700124e1cd8c0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485614024fad79b206a140ba9595b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade8042ae6e218acc3e63f8c1bfbe3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038aa8571187e04693710896fdcdb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4657c42c248a16bec22906d66a5b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cfd26fc70cfbeb7118b834e1336af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a72f24d7c2e1905d8e6c1b7e4c77a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a1a81787a72a9061493ec20c8d8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a61d21c6162e396525ee7eb37c6ac3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd978fb26a378faa5fce3b22580ad6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224f4c0bc709fdf950a0bac2927e10e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a7076f0d922e69f938aed743c75c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e26df26144d2af11ac0953f601882f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2d0a5ef36170e7b9ea2f10329aa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbede4aabc8ad37f981754ad17f62df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4288b7e0b1d68e32bfe5c67058bab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71011929c7e7ba35dd2ce1679815c686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804b1c88cdf5d0698abd25c32c383a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d6b7a97f66181f833dfcd5f1f2bba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173218af9605bbf080e92240c592b52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f995edc1badaf0510411029e73eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea913bf4b9205bdb3a51aa149ed97d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab028e645f94f257107b2990c48ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71526fa9e561c4c9b46a40eb702fa972329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93671f5364ba6f03d56626f717b16b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6f8252efb56cc00d76a5f5ebc4d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eca5f428a9dfa9a237e3f31593239332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e53984f35f0e509c2ed69d38534fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348dd1f768745f76b54e47c2a016690334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03749b20638c84e04cee791fbd1ff45d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4a2403487a18b04f51c526cb49d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552454c8381712f32146e43cccdd00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a072bf8f759bbb2d7c940aaa06d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024076e04826ac2c351c9275aafa07f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cecd65bcf283c3aaf18902daafc907340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39c38663413d6e95a7eb04ce763f56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549283ebd299ba9d02f7543b869b7ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90498f46d6c8a4da0db8a0129a4b9f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a8cff65e0ec50d354167f14bd5494344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b4383d03bf9397ce2a1094c4c5dcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba193d119321f7afdf3fb6ca7259e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3597ea52153ea1b16861a4ee8d1b7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c2b58b60b1ea816728084d693d58d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d82a18eb99a7ed165876385023e73e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db591ed48b460021c9055ff5ee7ff1a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667aaa88878c412e2f94287d80b3a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df34379c0a0e13f800afedf8175a96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9e383da60a04a619a1e312dc48c53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c219af709bbbe3002504c2ff44e56c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2b2ba2f045b72880fb7d926aa929355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab98a07cb644bdf2f344bf37f62dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0a2f1e460efcd25d7211ef90d963d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93addda90780c066cd20abaec497e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c484d6fff7db677d26659faad90faf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d8358cb749460f35c99ae7987b1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb6477e6b50bdb759b0b825640fc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626429a7c3d8bbfebaff703ed8ab2f43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d647dcaabe394253de4688d88f85eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a4130ece43936c6e8114c6e2ec2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286ca8c4d72e84ce99ab8ca1dcfde0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73feca2e520fcc0102a3657632927d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7fba69935ddd612cf34d25613ec55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc2c48c1da8b9371d59de98f7b51d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f7fa8cd4eab209a3165fd2b6d2f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070357c0a6a2e958cf19b90bc770a78f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6dbb6a5d686453419c46821c181a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fa9b69150b8d0c42bcff2a87f6ae7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe532ecce5d538962f4b0f58bcdd81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002310a02e488337349cd1ba744c22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c61c2ce7f1128ed585949b03b6681375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b68f13653114e382f42f8b72ce2883376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9f286861083c9f7a5d768a872c55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb849dab8bb3c722f28173d7cd7510378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c622f3028a132dd79871bbf1fb888c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111ca58715e5806fdddb40feec0f01b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a45f7ddb45d080df66747672ed4438381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6268145df03cf26e9d63e9a670f5a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd69b4c38dd55e56623cd69223d249383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929aff9d92035da955cf8e7568e67e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7c6b6bac209e030e018c40244c6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa4403e4458d11b5d21567e05bcab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31676e106fffdbc3d02aee02f67585c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd988bc08e2ba7c3caf6de2cd00b03a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4562f3e989a82beaf184ff25f0c5bce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dcbe3b8b3d653d28d1209534e8f0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dccc0b1a03e821530ac573701b026391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f61d19dc627bf7b505a5aa106c322392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cafec9800fba2b2e738746cf42e28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3a5a267e49e2efc7d69549e89510f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94b2c54a06773852392b7fe119ca36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a8df775e7bd1b4486b7d15641ec1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab332ee46506de60796ec4f87f01be6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06cf2a0586a53df399a8860923d3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b199c4ff1362c73ef27f6f192957399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9512c82badc9206e8cee8b280d361400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce7a7fc673407e2da3c7f1c7ce81c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fec96240fe91dec3978090a1353c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99be512fde0f04c1539bee45f4dbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7d41c3339019afffafc91502b0e0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf7cd2b57f42c50c7e917d1b900858405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625f137052c781adb176cf55169dab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baed7af0034af1a68615b82ff2981c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7293abf6ff5ae327fc4f555fac21b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0856ea6a43e3d9d18879ff26a4ecb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9f24d66f79b4052dec2caa0879d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f719582b8ae301301e50c73eb7d4fdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebee4cf9df7ab4f5e1f7307239c204f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1a412691e6fde8185c2fe45b4e2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552f94c878ec6373169cb8b67f8b44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e202fcf527fd54e36da700e764e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67d4329a968fb7d143b91215cefc95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e802488904b3b0b754a7c6f5eea80a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a508ccfa3dab61f43241eef6dbd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca38ccc0b20e666665c60287f49b64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c9ee3e2f29f1c39b965ef9dd019b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc476b42accac923de325008ff20b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e8c0cd54f78403097b03da546817422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e16e89daa069b1db6cc21f1b97db7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb692cd2bf1099f29d13e58f180cc1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b41f6d041bbf39b6a31e907b700c74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d4623b02e6e3ac06130519cde56e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f51d90f2575c0201b4fd4f0db4410427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320268d0c81b018177715a2460a18e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c35a6d85f6039aafc820c792ed467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa425009ab6d67b7b1cca309c8ff7ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b949c043c9bf76e360cc3b7084bf9ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b0c7b73d87f0d55cb8df27f5a43b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00808cf3c76bcd87344726f2665f1bc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020e710a1517933256e96d34c6a3d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140e5be75084210007c801e19b9157435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae836b4666a4a1e483fdac934f54383436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3202352526085b07aa11a1715215a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791b999771f7ed341c6ea042f163db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d728bcaadf453c845d99a129185c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102eb0e0260af20f2f5546f85cf1064440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71db82d2dc92b504441549c4cc6947441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad59260508b0a67fea0fb7c7fb5ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32123811cfdd9e11dc9868f5530ca7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0abc5d18fef416b2be31ded443d9e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c734879fdcd565c49fe7fd3a71eea47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d62af0953c2cf6d270790a17cbd46e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ddba738ece53b0032656ffa9db482447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb8c4f662dfab40b96a7ade969ca12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b89455d89cfd43cdbe7863404b112449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baf28552d42eb12ccc44f4388c130a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b026ba3241669405d381f01be425c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b06ef26c23286b71a11cbccfdf4377452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155e455c81b4ce01a02ef884e8d168453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc451aea0c3e2339e9f86bf0fc82da4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851ed361f16f8a253729e0c17b3581e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00f48f6ef2ef64a46ea47e0a74144456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131578190d6b2a513cb716387252473e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161589e5d887f8ca68cef5eccc1644c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b09664396bea6a4fab52e838f698a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d65bea477e7cb4e9fcac3a30631a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c5b5a1106420c168a2f3f436eb6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b01fa83b5d12fc2813927302c27233462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09628349803a158ab89bc843f8ae385d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28110206b6b8168398c606bfc9c6ca8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a805a749eb993e58e56a7c73b2978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c25f3308fb4b4859ecac69b7b1532466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797634601a4c2e14bc8bbe01c619a8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8512e00f9c43a950cc592953ce0b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7144804449a8b1ead277ca5e49c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466752115a553d61922415a0783b7b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbdbb803e507720a996a560ff42156471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc2ab536e358ef880f9468a3c7ab4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c38342f92866a1531936a1c3c6631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b46c57d55c86b5103264370651791474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d6a4d5159f050d5246140f89855a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed711187b4951fb1742ab29f842475a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e66a6ed5c07c2fdebe4790461e92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb52e826b6f8cc974483a184adf017478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192b159e5bed40eac82afbcf983d4bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21870f7bc5908fd1ee59fb364a7230480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb9451698d78e9708bc117992c43e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ba7db513dbc2749c3114a7bf10c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbdf16369395dd1f9e5a39631b727d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d10adead2cabf660957db848e020e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bb50bab0d3fcefb2312d91bda022f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b01ea3e93f1be7c566c508d8eada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e86134cb0bb896943ae51d4ecc88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565e2fbcb78f87991dba9ee088fea0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e835a5ebfa9c0ca30918b05cb9369c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088c8ef8cd0323573ce7d0bf7d108f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e903536a292036765df640be3fce80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302f6a9404c3d1f6f314959b65b69e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc73e1203416be2f24647348202658493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487e563ef7b8e18ef478d3a3a2ded0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a1181cdc79c1634da5fcd5ad35a3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1de12a40b2917c06fd9093066cde75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3103acfc8a8fed756fbdc156dd96a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576f0d1c8cb772ea87e5df074b6bfc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930d9d8751017ca7969e68a3f91d0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe33c5d15d6824846109322a8d236500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf848d9fe88207c386eec8492be16c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1613da92696a2fba337732f732da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c5fb7757bb34369121937441e0ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d95ef8b3dcabd0ad244b0024111de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce2ed62dade7fe5b9c81798434e328505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec65bad14521a5938199d75ab0c8d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad706b6c068d18b6d90cd368e7849f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cefd4e2b0cec9de5ef405afcb666d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a446b2840bd21bce7707864c137a03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b09453236fe902541d72c08a2b4701510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18518fecf46f0936d76c5744c6681511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5a15ead030100e9838ce4c7d4fdd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc1843a6df3b7a4a3894bda245ad3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd73b6a3d6acf5c05890e908af9e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1796c98ac767a2987fd4bff63e33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982caa760150654fbf02d408ebd606bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943ba35130f1a0d314dc1f243fec895517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4206c3aab5351f56b3454976890ce98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9427ef881be5cb4aac03fc5291f02d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd870b3d155ff9de7b84a369bfeea283520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c5e100a72b442a7c8ceaf018608f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a688b2f90576e98f3770ada09b35223522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf186958a1c4ba0778a037c6752bf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474362db2b76156b254f6644d3d5a4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ff0494a3a5480f826fee49755456525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3489587862d32ee3735bbc8e28176526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15631a9db7c358ba5c0dae6698b7fe68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7af5ee3fb490c4dffc8e2f1049057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623c9755b79df6336cb3a853980283529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100e1121d3185712392c2bf2c87e18a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91138f3965636245f7830699cfeab80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25151ef7d65467745738b0df96218e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb82b8a9482f59a6764e2cc3c6c96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2491be74d14234a8233996db927bc3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c7421fc785c93ea91fb6f4768dcd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07cd94ff04e56103f2e9110c64ec3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016cf8c1600461cc3910f0f92393f7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f8685e4b0dd16c5e82a25a601705538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f83c0bbef40d7e2d5393bdb808f11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f9b8c186bc8f3d84ff259d6cc008540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce1600096343a478f9bea96fdc570541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035b31018bc32e80d67f6040fd2ab1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4900e79b2e9c1923e40ed854609c50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5a4096f2d988f933eb521540955c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba3edcc4a16a7124c201c1798299c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c6027485155325468c359ef08729546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90a11f7bd82420758d028e552a4fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29e98e270ab95bc28275ed450a631548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1a5822c175a8241fa1afff170f4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613f7368525ced7445a2ddddacc7a1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eff0e8dcaec456bf3e3dcecd10492e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a0ab0af859b76890566781d9eb2d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268d942a1831cda54a31b36080637fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851480e1b18558506ada4faf7aee5240554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85221dc0c232a7005402ff5d4d240555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e8fd0ea91b899c279399619b9f368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083305a3b1bb13ee2d2ab2312543d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ef87924031c1e410eabdc716517e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac8158e11217ff778d03e6e596ff5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365d2d6b76ac82e001075946f0ba342560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4732162d799d760461b9622822b16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825ad4af964a3f26c28815c83be96c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12de0f4f12b5c74d1fca45c7a5a76f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b70c36b4098c256fb191ab5a1f507564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa5d70c2a60d2804b0976a4789bdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec120d28bf77f112a3e38f12a805fa1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8bea6188b750bc40c8dbb4aee2b98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dedb10e8ec387992d06567ec604060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2adea7643335c279c463876c73472b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5204a2b4d54dcc061a09f51a2f03843570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489f50942af4b2ed93713e9905e3fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daecd806dcd2891fdec78f10f5f6bb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf148a4a37a010adb52c28f98a85b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3102f40b3879839cb4fc55556f0f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa68c6542cc2c9ad5fa78d43e1a670575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039d0dbb9b8621350fc642fd40609f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868e3ef080e6ce514b0dba8f999f268577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e78c73ecc2fc98facdc49a2f09ab3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366b7a4e9e56207c5f52816cf49c03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61994c49142e190e78d79abc651c4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1155d550ec81a0954f613d8f22912b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730725fcaa661a8d33c20826c8090272582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280eee49ff37832d49ea2609823e3a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3f180bfc83f32c2ee7b650100871584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d8b4fc9e3f9c9cc4392bd0d33bd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0ebb1043dd4ee270f2f4a03098bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0df6ab095b6d1e73e55e90cf8b6a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c864e1a774428f8848e160011a334588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4356e72d165ef7664b5aa79c3ab1a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef317b7d1fd150a140c4d03e2e0111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581d646fa055eb36be2042672fcb22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62674b0a6a3a4713e894f2d4243625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f14db945edb25916bd353a49b5df86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded97311de1b87291b2bfb2cab047d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250980f95126b1b0fefb1dca8327e6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938ac1b468a34c1c0faca6d45a319a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d07cd8b0fdf6109fc7002f2a13bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f0862de615d5a361cda2b50cfc645598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbabae70f0c5811530c00da9c2e63a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666a86fe3bc9501338b7e1fb448cd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6970778684f361dfdafa2d9373a11a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2f960ce86bec107651dc1f38b683602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feed2c29caf1c2f8e9addded87adf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232995ef64b6c3fe4a82f93c04325db8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea668f008d0ab1d494f6ad41b72eef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f196f7013294d93f2b77ceb83e19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73a5f478a63f7653e835aadfd73ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef79d78628fa0d3a4c59cea325ddbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0569d80f64c1194ed372ae1376a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab3934a84f6d7980d9b2ba4dc3173b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf06058b0d839485a66b5bd711d400611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be403428cdb89e50a06c53c49ae1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab9c39c4a503d6f6e74472efe0cdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa67622a9d281cd9a2b16642de2ae4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cd49bc9f5aa3389086a764a2ff210615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a607656ab8dec52934242c294e215a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4811d8ba3c342fcc2e5324793dfee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867e8eba306f7ca1196a2e2570b5ac8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29159e377a457178d2a400db586a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf62b36d33d76318bf2c4be1631fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646f1e7b88fb6069624f59c8d38fbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51d49f77c0f4e4295feafd5cbd644622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49a3c4989f053b65bd62a220404f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbea783ef4c313ab2ab9251cbfdfcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c2635352bfc992e43eac1ef057365625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78249db4e18d2383e6fa612954d8366f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e0c3a40aba88af8c2a6dfe389aa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec27da6347bc2086c5536124ad9a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b000e06dad455b094d45bc9e781651629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0807bb9917693e99279d1026676b3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90dd7d0151788a8a70d266e5ef31d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947bf5c0104b20e51ce70a81540f65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a0daebc654dbca4d606fbd5a7706633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a49f0cf8e8ff7977fb237a5a745b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f1aba87afcfc0a3d029d682f42a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b9837bac34ef14eef790b06f75dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e008a6570a2a915b40252fbf79b37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bc795ccbd398d45ab5885663a51f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc9e7ddadb6dfad6c1729922ce6df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d157210503e87b9a934e546a5049e30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106397a39990439df450d2be9ad78d6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee161dd299311de7f1aee13fcc5c8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03b3612668d22f54c8b3b5d30268c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d744873c3faa07e883113e2abe35da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca34f54d6fbbcabc82e6fb9ca00d53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd840bfcd9631daf74fa5d6416090646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038033fe7ea68e4f92aba261f46c556647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdecc3b73b0c18606d5f751efd7f6ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a4a3745cedc5d8b7fa94ebf273a5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9326b011a0ec7abd68f4eabd59b79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb587c35e1268e4d150e0876e4fecf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d79db32f9e6359fd1abcff25d53b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79411d1368075675aa7e5e86808ab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e0bf0f32b846b6214d4adfd0be38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c7f31343f75aefbaa59d0b539d0cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db826831419a1431364d93e8afd6a93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e4477d2ca532f3c2167d7fcdc8a98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e98af9cfd5342710dcd5ca287c0847658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215588bc8983e98500844e5a94b49e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86a79b42c67a14158155ed1bf80a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeace2557bd874c0e83de114b7e205661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669aa940fb17e6b3a470578a1ce65ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a0d5e999cc0864ffb0858bd10285663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf150d9f389d54ac69b7548065309664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40e522bf99c0ef3d63d512eef79253665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd98779a2149e526f8b04601c832181666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c848b806a5afbf70c6bc7078508d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740147d413d89107086970d5b1bc223b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca77730165e0783b0f052728462e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afde28a1a4a779903f78462cc44b8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4256e80610d0259fd1ec54328d0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03515b86830ef0142195e4bc49043d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0992f7f4af7494f6f0910b4a204111673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec4fb96a7c3e72b18b80683513b5ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302a3e5c89ecbad59a6fba4d9f9e21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f21c96bccc4a0c4864562e47f5266676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62ff3470ba40b4bedde44622847ff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66800409932aadf0ee139defbfca8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ebe5715fb5e531d6e2d7186b686c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b7dd3ac5320b79b841115155e482680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf2f8155461725d88551083d2ffdaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e321cf05048070a74f28e70a068c2b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674697f33227456d813c98679672a85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e694ff2c40c67995ad2a6e2192601c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d07c6a7d4122c8607142400f844ef4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aeeea0553cc0f43f6c77853fbb49d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd867dab847fb329ea0c40f6fbe281687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ee6f75ceb0b4611f381d07d5f852688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f82e7d25e40e197a75aff6ae84704a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22301f0b5c5c27a023beb61a7f402476690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980a248be21cc0d81896ab326a4eec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabf5766787e393f37a80790efa31cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134733cfd75f077efd3a7e864042036693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e302f92b71f727429aedbb449ce2263694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a64cfac289163b12c970c09e635c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979fe2b9e4da1986d8cdcc50ea6f9ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938addb85c0167d911699867c8e7328e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f66abecb4b10d313dc02c3fd8940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad99427099d227223df139e950b697699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b441fdb7945cd66155131c6086e66e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d268d4baa4f3f4983721202e4b671db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda79b0bf80efde8ebef8e6b0d258de6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0b5f62981c6d4a9d8b461cdca109703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4a9c6822cd8173457bf3e39cc22cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a31e5e068af15f5fe77e844b31619705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549e2c140726db8c930e7818db1874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b09aa31af0614e587bd38624733bd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948df13b21534a245268d3decb95b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530d0f12a24a91a2ea0838bbbe50914709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737969b8cd5c05a91a7596f2c3ceffa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ce900ae7f22d29945662a3cc5c20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee4815ff872410fb3b74e841392778712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89126023dd76a3b983b2c423a7eb0966713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830ddd2059ca9d7fcd64da5d0e49d8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c81d0054107d41fa9e12b1d53cfdcb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93549510f769a20f474f1a384706c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26818bad39e7dca267e2b8a6ad8237f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a455a3cccbd3818a5a51a3f763eb0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d119a8a1cb0e4c41e02a6e74e025d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b6e66bf165fadcf45c18cd727378720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da3a957e454a81e36c4e02c827c215721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544514900be8938a9b7ab4c7f3e5ac5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949d6f27c8bd1f97a074f35c66387f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5bd044475144b209d462aedfc465724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555640325712cf0fd254e59065ccfce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7429913be89a725b5d4f28c86d3d31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf0e09fd33172f2bf8c10db2b3e3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b43c80cb5c80c41fbc5df9e54f7209728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef040c98089f56153f6647668cb2b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f123a06371bbb926f16984606fdf2fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c2c76c7b1c1b9df3a8b03127f7b29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6dfd54dc2ab53571ba0f661fbabb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a2af51b4857caef10f1527728db43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31e6707baba63f0ab25ef8cd765be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63268bb004e0c99e4490de131f75d01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db1e7bc36c4aa275066703ddd85e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce445d8a99cd8064520c357c0f743d6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b5472181dbb2ec14064600a7e6a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e80144400791abd04f4a0fb6ff879f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b39f6a17cbddfde2d7a2108f46ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9fee463b785ae92874317a42acad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b852044afec165dc20cbf52f4ae38a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c92188c484f98529321a7d349d39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d3eb0d56e2b4444353ed8b7a5c21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20bcb3cdbca9d406c20ff0eb8fcaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56002e3cff8ed45451afcd3b6bcc6da5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981277f7c688d8f759f6259f8800d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4f426b99b31b0a679931fa049dba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db428b1942c324616fab35cace37287749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b43ea53c6b29bf84fdf02a928c02c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240d0d3c7289b672f77881b9331f82b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4dc68a64906323721089d88e8736b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd485afd0d399d5a0488b6933ca36da753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>