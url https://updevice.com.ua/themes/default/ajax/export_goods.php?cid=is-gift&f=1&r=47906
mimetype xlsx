--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da76e17dc89f2f63aae345094071431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5116cf4efd8212b939606199eb0292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5550f984326c4dfddd6ec77c86a0613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d6f490487d22965feb2cbe59d6ced4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a0691007255411210c63034e841cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc78f87445e64c7cdd4ddded2ee3db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdd233cda5ff4036bbb717ba2f0fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8a9ba862b87a395e1236522e0aa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e8537b6a4f41ae91762c92ddfe0c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2b3b8dd323e52a94d4a1fb0b2101e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58fd68f236a8527c104da20512b3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4635188fbc88b000f1f3140614e2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907e64a8a1fe28cb1be524ff8f189313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2cd1dc39d71fa9490188d18ad82914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce77f028630f9a4c4f4454799a68e4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2555ce01dbcf1466869537934328f0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf2bec25b162f3148a387fb4851a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e67d572ae83e0039486fcd68c96018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909fdda80f8034d41c1f69648ce98f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf96749c168fcdab750077ca86ab0f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72e317a0bfbdeb2239f0bf42ff905521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3253b0018e0292c9b0b485873983922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df44f8b86b2b080704806be0bf02823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43b121c3185ba2d123255a1691dab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a08817e8801a5bb8da1632e7c69725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ba1b192d060fbf72783229961d5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ecaf8ab231a64536a59fd07d7573f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823057e75081c5f0651da794b680b5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564e31fabaea38e0d7f40b13b90aac329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd0357385749c3ccc3c0cd806087430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835895061b775120c24b03bfac1ace6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa95b32011d2cc9441a5c6c7a47693632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78369b33245b44041704a2f9a3d65c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9cfb426ae4cf3b397a44a1147cef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e79eaa69ee9511fedaeb87bfec60635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429193e4ec525d271f98b156d268a8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8940cb116ebd3ce02a2809bb8c5de737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b1ad9dab86b79a990eaf408797ebb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a6354b50d23cd310ed2479fe6ef5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170be9f0e9d80f3c550c04b2f1a11bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854dd4c3f7e8ddd559da0747ad465e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616e021644e130f4f80566b23e6dff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c84e43a360ad0f6b9bc1b1623385d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea24d56182a95aa2918cff045339d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd8fd272226c059aa44eb7c9989c5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913719bd1e3ae4c3548175c1ac1ab3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3350dfb4c01933fc8410edc0d2fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e599ecc1697d1e37379fdf90e76f4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e747afd209430a80657c658a95de9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11c377c91d68ee30dce6c51d9a949c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95f809c5d51af7d03c19661dd7cf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c888a6a3fc46dbf4ef7e4ed85119652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e76ad7ddea64119a7c83e4ba6f4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da667790898f0b52dae97c1974fe31554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21388c13b70caeeaa4f54d602bf98f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aefbeab566f583f148fa14a218c00c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c167931d5db079092561a88659aef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7842c703b5aa0604964bacf19c1376158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6c7f2ce19ab482d077b41e60b7c9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ec14bd68af88d131737bb8e1437960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288af86b5e88c4a9d6047655d5f2bc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b62fb3356afa6efdfffe71cef72c4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97876a8d6ea701009d0f4d1b3f765263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e1ef1040add82c0fc64980fe9a8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb56c4dfbe78d701eea556bfa405e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8377859c56e8bea92bf0fdf5eef3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a096b0ca92944814ed7b0ca04b9a23467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f8d9d50f46bb72c0bf61e377c1e9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec189aa70735410a6d9f3fb5ddf7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8285137d56eff609b7e6f842f04d6e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d43bc2f91789a7ea09ae8fb783a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5263c0a72dca305257a0a9717a6a8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259285cc30841b7eaba51fd161f45cb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4f57e7817e88164334112688a76b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7024bf8e27e1e9d8ebbbd82ad653f4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664bdb0113eb3667411da66a4e373776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57bb854e39294376406c5d68ca08977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866cfe105e00a4bd7eb9050921f56a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e438dfcec3b16d4480b75c1d2cd54879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4018774bc02a9a1b069a0a58abc8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525159ac58f9dc9fa19cca37638ad78381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ea07f43670c34350cfdc5fa1ec6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc4eb0176f046d9ac4e8b05e1866d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688f660d5d6f0bea27351e335a48ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f047c00d7095851a4979b2ead2881b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df07bd9e6dd7a3125bae5a73976b02486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40714182d6b53ffa70ccc8e69abb713987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8015a9f942f289d1ba626dbb86fd6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffab9a4981fdefd08a7a83a863479d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3fb4b9eb71d3d4913487c1237501090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fb2ac326aa5e3ecf1cf9e8e7e85a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba80c1109b32e2c653d4eb7f1667892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189cdb7135e94c5c2f18dacda5d31d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2004224025896f445380a00f3f3eeca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d40fe85d00dc34e292a612aa6eae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c1ad340c5511469c021be73bb02996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143751999997bccf5941a666d23b86ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c9cd3bf8c45e2cac290984c0ef22798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62db4b8ab7c35a7179d53a5c7cd6f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118a0701d20bd9a48d4db783f01b58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f8879fc90867119890bedf3ff8af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639e64487291df655b2cadd81e6560102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65112724be48d57429ec98a0843766bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af0e63c3f7fe483ef487fb927cd87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f471b0403282375f33a4c34af6654c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e50f1697483bb608c8145122dcfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e2fbeffe3213b78facfee25ece5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7ba80ca5762b536fe6fa2ff85423108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713efa914e125ff2cd3b0e4ff22786109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ef312552c74e5a7c25681d098515110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e6421954a4d36253f082be7cc01d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea5dab9dd4e4a39dc287cf57254394112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de29eefc8f325aee1e4356150e25d33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191c9780c7e7110baa074e9f984cb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36ebea0afbbf93567e46e7faeb124115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807a0562f9e21c34f27bcc56e7b9fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1ef9020eb71f211ab6f60f4f9903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762cec70fe201860df8d1de80b85404118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e6a103eee52393678b2b8d18dabc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fda3bd5ee990bf68d5b5b05233484120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce148434336bc890837520cb7d666d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8abe184bd2fdf8b4a8212fc12ac6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414114442f47cfe66ba9ec8ee2ec63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a908016632e5f829ec028ffa0fe27bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333eee5b0088deb5951008274249b70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea0a514eac77003ee33f505ea89cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024e866953ae3c4cf7ac83fdef512b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059f4b3824b5d41e6950cceb78faef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e407d065dc9322ec4d39e6701917b82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ead3a02ec0f9efafa84c5cf6b93b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda00f0d85bf93a3182cd24bf3321d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ccf870e9eb45c777f920bd74be43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1568b10f27d601a12df2edd862b947133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8916b6eb77dffe9c556ca5c62b0e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4e7178259cf9e4b562ff3fba85b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aba03ddb0d5912268487ff8bb51dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eb4139d6f2c9cc2e32f4badb9f470137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6c058e0af1778156c99acabf63439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456720f8e65d7a078f61a2cdd05f4db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a0082c188c107783dc3d89df82d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba456014fde06ca243a5368d879a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ef2089f8406b8b4a5cee5c5defaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff0883c708f3997442e05314e6739143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319996ee0c638a96a7a083c10897e72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd07afb8118b54e4a8c7be2e5f7e32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715906574e3815ac93d5dd270b44988146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b5b6b1c564ab762aa4cec48d9c6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1befac713f765a46706821237d1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad0b164c7f507507450e3c4cd0ffb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a910d05addd4357e685d0bc0bb260f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7acc4cc97e212b1eabbd897dd46ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93385cb2aea0f654e78afd545932c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d806df1dde1f9a2ef5bed88d3a28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a9dd014af7a3c873a3eb3bba6c60b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe32d8e73db333bc4eddf34c92f8c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daacec3b90c21046b3f772c80c3cee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f57229d2f944516bab68e53038896b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cbf87eb2a82e5f6baf8d0136b400e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4862aca28406dafce5216f7df35101159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee196c23bbc5961688e9d0ea69618f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bfe2c8b209c089baf36a4bae31c33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a61af78f97c6cf6804feef1c61c57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1f948bdff6c6afe63049d690985c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b575625dd0ff7cdf77cc880b4af68e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f2b2b4db55d36af585a5236928713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e9e949f6d272572abffda2b816fa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc5003869db978b39812b50e9be58b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd761b4e8eea2e814390d55fa63d0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506bb85460df828abf0cd068464dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340bc3e8aec0d3ce3efe121b1c1a346170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5705dda187f09715e23284ef15c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c0046af07917d4c2a9f69dd86dea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311cf409d885513385a2c1c673c3744173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1aa4415b4202568d6b639981dc3cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c73c6b3c6994aff97e2b527e623e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f30d4b3a410053cd55619dfc65311176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0b4c883938a6ae72b9ea9f4596a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c86a4f88d2c112a766cc9e322823f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdbc5e964a7f2aa3d3370797af3253179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5ec06a27e23c89508e10933b39cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f790575fc6d06d6bf6d2e5e1f3589a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec5a083d0b31241cd8c1f61d0f922e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecffd029cef508454dc20780ad36e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd351f008f9cb38f4fcbce16898f69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa5eaca1883d1e36de41495478930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db88d7f347bd9f610085631ba37912186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346cea8b63d56af1cfa12f1281e291d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5346cf67235f311c9ef5cc059e71f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda56aeff283d6f4ca0f5a9a28a47a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5dcb180529604a6da92810551eae4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79969b14a86d1481bf8ecce8b599880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222f0b1a450e89aca05df4c0a807a43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63ef9bbc57ce0df7a632281b310e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9ebf02f8e503fe462a64a8fa91dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d314d8835c0d0c9f690c70ced57f53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2339b6b3780449c4a88910016dde58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603c6a8f2a1b2348d196332107e4a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332152707b4472aeff9f7dfa23f4c60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d1d9d1b0850feb73b26dd1774982199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421925b8069a1c6283cf241ac520eac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117537f1dd51b423f07b1fc053295ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d2fe80f5e39dd1e5323d56ba1edf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e1091642a8e06b02773c8532f1e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a5796fbb263f89cf05bab498ea47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86da8af3c35610af01a7e33afd26d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc68d1588a4d4fde2a7557facf35f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158ac1639fc0cc98f612155bc652ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a2bdee226a86e2309ab357aa9b9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbcbabba47052f8bade8f70b05a634209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e217a1400412f44649e270980a46a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9680ee77fd5b980c82546a534023555211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407d059bbf515f648f601f10e7f8072212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48521a495aae512809e13d0361c37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba2f523c84d0a6fcb764734c3a6ebb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703d30b5847940f2d3b3f5290e2721215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17560bcca2f06b19ea6c78d04c166aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da5cdb66e2c2b2eb5124ebba516c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a402df6ff0da8981c3f3f6c2e8fd00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f013774752217ab181c5586c0295219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33a5a837926a9c61c115e8f11d5aa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e513b8eaea9d67020c4561f4ebfcb0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d53c0714298957c4343d8c8ff1d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2085b76ce8ff8644be1f75b5f45e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ae71ffedf697bc7bbff957bb8610224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80223441d26bdc61126d5e3e9796b77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3748f63df22dc8b2137ea312f06adc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206567a6e2fed0457e2d1511f7ee5d18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25595a604ed2ccf2a4abf0d5391c52af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446a73be42b2bfbb427a215ecdc129229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b946f327dbf52c39a62a5edc7b4ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571893523a90af677c50d9ca7e86ca2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986c0c8d310ce5d395ede15cc5e11f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae8797b08862c5d6aa6b9bba20ff7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79467fd768d9393d04dcefe0bf30af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dcba297d4faf88b1c10f0e54702f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f989c4a2ab72e526c3c0752a01360e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ee3183a6ad84e4266d115ceddcc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a213eb79acc1f2addaced890fb37884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79534454696ffaab16ab50c61bc26475239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f1dab3c9fe731f9abf0f9f422cc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20a71fd2405bb862669e0f8310a5a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a639a088ddfeebd54149401e8b37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269251441ff717d47b06f7ac2d6ba9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea736f7b568c5741e73aae6c962c8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8d7db8b2e088190a64ae0d6c37d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaebd9757461f86afe80b995c312ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f442af813fa774a2b6e2337bf35ba0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475c7f807c67787ef15fa9055fda2e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1975b75f8cd4baa8cffcf62ba397e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c7041fe4fbb0c163b5cd0be86d361250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769c1ec9dd1bb5dd28f1476f1507780251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c61294da8a03b2817b15069d9c3986252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6619882d321a7a18c8a5afe17a8d9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09397192776b7b5bfcb8000f91c1f89b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f3b8e387acc055ae261e56525854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ef6e5d3e3dd2767a78b16d1f13b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0170e70faa456797c5520dd93fa00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ffc9e0824c5136785490a4654df0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b3809ac4ea3ac1ac1336ecefed68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21e93150126b2f81dc6d9f286a1b49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72cc334390f168bb4056c8c3e8af1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976dfe9d0a020378df2f3a0663ab7d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b366b20ed82d3aa0ef818b0503b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1c48f2767db8044dee9919ea1338264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c70210ed2b30b7a83ca6be121a5da7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1095bc99951f81c6df6cfbd2350cd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd38fe932dde73ef00737cb9a8c40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91cc5c237d38f6e36c141cc186b3a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c86e473984ec44161afef0f97c483269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cde372c6dc5bc65dbd737cd5a597270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb5de4263d93b764c1011ee186b240271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787820966ece48c1ae9118588d0a352272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf922146d16185fe51eadcfe6c1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de744f3475124ca842b5ec70bc4f0209274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f778ec97421de3b49afd400ce032275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be51b13185e3b6cc503dfc8caf57d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb64188c904a65cbeeb3fcd4cf70c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdbbe08a051b47f21551f23ac4277278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d96ec32d3246ec0b79a00b99dd7303279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a042ba2cc5f63e0cf6a299bb1f3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce8abaca443e790e3dc82e77867ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b53e35730179a3935561226cf9cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b33c42720baa9f139dddd930fe32a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bc695ae01f75330087888679c54d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d13992d30588cdc635badc820768c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03735968423ac4f16661e6db2ea486286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5127a015a2b07f974ec2d9c3d9e47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9f7241266f942f26de3f88463ecb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ccb807c53cae13b538c6b3b11852289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1efc8ba7c974d1b3c72a118748a8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141be4e5881137a15df351db5ee90f04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910754be1a03463d45bea1bb0409f83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9c92cd8475a8bae865e0aab3227a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab07f858f074b42c463a359ee97dc6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d46f7fac338be727451fdbfe88df9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5827282acc25271cae4e0e94e3b49f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48406fb82325a04bdd0b45bc09bc4a2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31135556d59b2aca1073bc6eb7159298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bac65bb1aa607590ba31fb433e1ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bff40b797d444a912758fc953187c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244df83b614c7198bbf2e0f0ee14d9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68aa731f972e80f086e7f61ebc104302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd506a206df57cb1b8feac18a8b8a451303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22171ecb19a6a836019c4dd8c2010e2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade92e1af57486d28a3336571d77ef99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea88a60d4563f05423f5ebb5e78ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e2d41931191ca04eb714e07297ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986833a3c34f6bd6ee4bf1346a39e7c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a433abf344992553cda9c2202cdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959190b199dd1e2dc46ead516b7241310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f003c292edb86262734ea4cfe933ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce550277f6b063e2e9364221e4430312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec924de179df347c7e6410cf074cce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07354918afe97d7785000f8bb222a137314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911a9e8a02189c9e18dbfd629cb1a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b0c35a6677ad9066c1e664671b36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550386e13b87b1c5a424a1c989e5fc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92085f8e4ed9d1b9d702cd073fe2ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd7698edf219af67cdd39ac7ff3a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c983f90098255bf0de4acb0f55e13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d33cfc28f2518090a1630531e40cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319965fb72207bdd3a96c5e225d2c41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1a8651ce9acc54caba9e64d150c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4db08f657a9c1b8e8d6e1d5b8cb35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13838b7789ada469d227c880635efc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db3225759ffb45412b36b2a71603e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b080e4bdc3193fdc5cc8ad6e2aaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774c44cb4ba3e7de6d5c8a3a544a4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84310a2917384e56c70467d20d3987329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419953b610df9d40ca0a35725b986ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137550682206746c38b11c5d94ba2031331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f82afb6ca7816adc081544d41726332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14e87d084feb1312b2bc2c6afb57c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f2855f56081f27a2c65bd822e61cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146d7e005dd78def682ab8cafe292ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3614e0fc055c3f5a448dad0795ebac2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bedba9462bdc97c4d3e0e1b30cfda1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994211f6153b4b73dc9b9df8f685bfd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffe0e62f4a21b43be88a8217f17e5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979324e0a9a8008d989d18610b0b0938340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3adc9d5ef624105ac428e622b3e7c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320950ff5b1593c64874bf3f366aca98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4119a2d074014d4438f3785cffc9ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249225e1aed500bd199c1cdec69d7e4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0675ef15b62cb3344999a8fb7b1582345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bb5a1612051b15b141196d2efe92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539237fd41576f801d363adf6bb8c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991eed7b03c6f71a5c7ea8caf7a23f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359049e9ba290de0e968a0793ec92d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ed2e61fd6f9d0f65842305f193b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208ec2a16b8d7189f86e3491c43cec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d14e59321a3a9d3f2d5397d263ce6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8eb5156d63974434aec36c50d2a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7785132f85fdc11cde95e0082c06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539204ae1cf41679d22f392eadaa1d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d30c5689738ad23be9d027e396b2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da835e6c472b04a971ae773ddaec9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4398635b28685cee16ed87e73e25b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14c7f283dcaf3c1fa22f34d156d810359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196a4e10818e41bdb7d941f5406e64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e8bc69fd61a464d3c8072ea6fecc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b7ed3fd2ed1910a9f238f4dbd63ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00748e579e56081012211385fb51c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df6bd0a7e84e8bbb845e24a1299e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa86f84e705a77d9a602011b67cb06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3474738455bf2fc05a9aaf7bccf4a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b9496c6ec0b3d149e671af3a4381367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb9bb2ed7557de79b69bc17696e947368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe09aad123ff163ec553d63601e1c94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723028e947922d86a53f5fa8788f7fcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71294948c626f87398b83d2b613492d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98bb383c1a408a458d81605b02a2fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a825b3dfded33ef430c57d1a8bba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69948a75ff74c896f75eacdc6f78057a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9308d58336ba8f0113f184881bd0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06f4fc2c54c272e5c80bfcd7781827376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66363c3c39d600446e0e48996a8602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109a17c12594894264feddcfa007b31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4058caf63af6eeb3085450dec82c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b918cf4dfe4cb41a0724faf419b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9753cc6a0bb2ab3196bf1f14a2a5301381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa78319bd13295cdeffe1e1289607f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610574d749026cb5847fa55092f055383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd14f96154caf335f8387cf380e9504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f0f61f9155ae9e0338af2df2e20a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355752d967dcf205b67f1495b45cd2cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff870aca5f33376253b87e92e788d817387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06568760b45bd70051590696c2b7ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d8d2e344a177d5490fe025b09692d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b020e698752fa6a8b8379a663e99f4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec354b779330668295a353e42b4716391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78148ff09353859ccfa834e34a56eef6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c60ba5ef83b51023e2bd4dd2a3de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537368d3db6c383a9a8f2da401f4b296394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d284bc7968050bd1575091824495611395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9afea6763bd00eed60fa0bbd0bef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d80c3542d6e576d3e2c53b1c7c422397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08e20318e824ba789070a7bf2fefe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7320bcdfd2374f5dfacfa71d93931fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de5d07aaef3752af93dc239dfc98b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88225682f39f0e66fc052347061f5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268d6ef0c9057fc6464d95d56f0be2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c5a79ba310cb17e629122afc628d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91fc56215204f2512364ead651af2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362132b1fd2b460e105014a3c7e896405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85903a5f07a82eb9f7b754d36514b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abcd57d4426295ae55166ad012e2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce08a3f6764dd4c9ef0b054c19cecc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f304885f18dcdf26ad9279136b90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed5a97cdd752c6b7f8c2d323f7b360410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae9d0eb51f77b8913ae066e09eac9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62fc36e6833c59d0c01209b04a8e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe0ad18a5b517b57b2d94e2188693413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a73f67d6052fdedff732361ece09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54d418b38297d12f798c14b6ecc2d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7cd17fbee5d5e089732028e2bd65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb148711a4f1e3bda84f208fbad4f6b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b13e9752a7bbefd03698e5f81fbeb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141260d042d980d004cb05a774b90f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe587cc5c76238e5ca912a4c1d4e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4c154a99391f27080a18628c3aa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a81e89067d2ee76e48aba25938669422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48a2274a55faf44f2cd0047aadf2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11a311c5dcb51322d579d113bca3fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437a3711472cdc1fe24677b909678c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98994f2ece997fcececa2eb4ec6f93d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363efc70ecfc7d4524f7089720fe1d9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914fa348013442f1dbebb53d133ce3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38974f8f7233c93fa31f0de513ab3aec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41111618cf31429ee105a24e5a3f9ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858e6fb200c703264db36928ebee0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b4442de29c20862fd61ba572ad4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932910e1c6f5909926ca78cd3166df9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998597095e0ab57d7336d82b467abb8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f42f095513217ea75bedfb3077eae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a18a46de3896a8968b3cae2329757436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ba122075fd3011ca5739a972d2bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb825d6fce2501acdb0aac3ec379de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e172c3e0819c49ebc7d63ae22bf37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a8d68dfe1a06e92c9ac5db53d3e23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb1cfb2ad3a972ea5ffd43fdbf9e6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841f1c7d85cccb647974781cb08c20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7862db840ea72095ccbc0dfbb8e68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e20b94facb0411d4bacefd892f85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9705d209ed07d37b6ed72f9aafe6e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf4fc3765a463b1dbaf8bdb4e98e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c156b71efe5bce28c3e5a50f5af6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757a517842194c2458cb5547f5fd25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28316b41d41fd68af64b44252312b5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ee123d28df47bf46e90173105c0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea009f8bdff0c4f775c421b0353405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1c104b5284841c946579cd83a9570452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee64f052b0776637f8fe0efd77a2c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd697ae0956c3ba00386c2cb43c720454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f614f6a9719f561defadc455b0e0701455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fbc973207bba32dd49503de87e445456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09750f54146cd177f1e73894c58587457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdd1d8a672f1c0de2dd393e42430c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742129d4d3600d61d92e0d80d88478f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b60db0008a50c313ab36f81726e73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50239c7b89df65284df9dc2b33eb860461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442746fd2c57a1275158cf990a5af2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a8329949ccd8bffdb42ad318986c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd39d870cdc4092a71e2041a4e54de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b43237079e6d3957c4b313f37dace465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3782dc373262135c3f0aa612750884f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94921c5a47f335524b3222b151815c9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65eac984dc92bee22d4b396efd2cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ceddd3a1ad9cdd439dec589db5cf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd4582a082ccc70925dc0c41db3cd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb81ffcf8124ecbb69135e45568d990471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ccd898abccd65a0b4c47ba08040d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876863e595dee88db4d1b841ed65dbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab461761e2ff645f7ba06d3b550ed30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21363ceecc0318a7ce0c77633b3f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e460d09d24cb9c876c2ac34f29c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874da24baf26d3a6406f21d533a6f9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa742789fa384c9052374f1f22d676478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a0900d7eccd0da5c8f2d675656ec4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931fe4fd3bb9f22a0f9d5c7133ca2a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91035cfba716d87f69bb824c8ed04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaf0608c68c53d154fdc6aaafd4d7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa93d5daf3ed419b4797bd89852935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439046214716380b163382ef845815c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0c208b90291dad0cc538aa8e2a8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c76b8c01ddf45bd474d28d94fd813f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8301f0389aa398bafd88ab10af0844487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571d14aa471ea3e04bb17c0a6565c51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cf474edc5bb2baec085d926d3598e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf558d8a4d83d1bdcd0d99942e6abf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c6609d093550cf7589ebca42493a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aafc50d7d079cffb0ae456846f0cc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6749a0a99827661ea4c65c339362493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbbcac267cc8f7b086d08ea7745e8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c9d3a0ba58b85f5692b6f5b037de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dc4600d71dcb89cf42a9414de0dc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d7f39588e181cfda5440d7dbb8be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b53a5d01efe33186297a7af468c071498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c19f76d57f63bea6b01a9497cd7f73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5a8942f9aa23298a680ded3d3e58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e160b09fbe5450b072aac70074c576501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab09710fecac47555c9866b790b64c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a858ca1c401fd9213522cc2d514f00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741cb8a3ce271dc0e69736c8906f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f597ce7be4734556bbc3bddb34093c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d143bf4928c64076f876afedb42f955506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4b4a9424a1961453a93c19976c67b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df777e7e23921161d443651a9bf2a41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e0b8b9ab145c0f322ce25ec0fa92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e4ba2063913568f04a755b5f0ca8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5e4f6223fb7fe6354059629200ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecf3d86c17d1dc000451263fec96d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372620bba26ddab448eeaecb09b5146513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb00bb8b454c4bfa05250eebb48e7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918bfe3317bb9e05fe467c5fc3067a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c97906502f7a890c410d6413e4f7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52ff314188837c2237044db18c7a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac8cbdf96f12dc3c07bff74ba3ab0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78e45166e3f07307d906fd7994f4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bd9cb276e8591f77ecd4c96e92e0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1c3852ecdb7bd9b0a002c17fede3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7dd58f644a9a58b763dbf8157904522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca6a4e6682c04b125c20d75b5a398523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d130feac699cb8e2f7a1cf8a29e3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46aaa4997542204faca2f99e5dda7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0005be52b19df3eb339038119adee0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f55d8d0fddd28f9cd9cef00830023527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602311429a856593caa3d0cff2aa21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b07c50fe42f6e5b8846f827b762be3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c256aeb629f7d8a2cab3ad99c938530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfde82c90325be34e188de29fe2521531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723bdddd288766ba72db23429f81feb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e311a50be95f434978e98a8f2f316533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338ab2b28ae3bae785fbe176f73902534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a5c2fe4c30369295d6cad521eb0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c2b250e4174ea86b7d284e03b4a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279036bf566a522159298c6c5bdfc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4c928cd6c3528221f2b01b77d7f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80aeaca1378f180f00a84d27ed5571539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b30e2c901d5ecaed9b016847e3b85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ca6253d75c4ca59bbffeaa7bc396541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4cfb971f09716ed126663ebb3dd0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5ae22c0fe7c2158cafc84fc7ad94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f63dd3cc8e98467582946ca759906a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a790a933565d3d5136c064384686eca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407db6a64c63408a4652884f34a9fd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1653bb0f7a2775678e89bcb90c4ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c57e7d0f7b69973d5bcbea997046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896024a18308e1d90ff05e3444a80c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d012dbb0846f87c6db3535ae775d8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43b15535ced4199e13c05b5570f817551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdb833c8c3f3613e15ae7a3312cca0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d070b61a06a5502a3a4d1db934cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf51a4c5bf8d4fc8c443b0cb741b0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64524b96b79116d793e1d6743ebb78d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf6c047f4c0e9a75e8c5324dbc505556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47dc3b2515577dc7fa33630aa57b20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd73b854e36a1f07ae5c0789522cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846407a121875eac492960e51bcc6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275e36add56fc3a3c78df40cc44b67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209c3535c872a21f4c657d1b3a306e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac65094162eabf00cd016b9a09f912b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c3ebe9406b791c15d69080d3a651563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235160807b85fa4349c7e874734cf563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239046329095ec49ce6053acbe1b8196565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dbe49b310527c3f3b68cb101cfa5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013bf9912d1149df627a602d0b43662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9969a1453a109e76c839561f474b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a669ec0155629ec32a8b9ad17833e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43cb6813ad991039875742e700bff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761a79c2f142e8f33dbdd070c6e65c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7564e36aa0eb05a84ee807de226a43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c8cc22aee75745a5439d4a7eb865b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2ba6d69ceb445c166190da05375e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f08fd0ced1b7c6b9f09d99177351a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30637c880538a546f9eee7f623b33f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8fda5a5ac2752cd849d18dcb18145577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cafd2f7668add7b96d1af9e706374578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5142221da48836828ef991c7adbd04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af365a044ffcb6e0f524d9f45b2e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94350956936aca4d3170b8a4d5361f4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de56c907cdbc83802dce899917ae5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83d1a77bffb8d4a2acaad51cd9772583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549f1bbd064e0777fd218111281787c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5730e04782062dd769f1153c4c45c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca5eae984ee3be5c21bdefc3937d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126aec5f68235cfceb24a1602e5c499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df99c41fb883a35afd17db8655332588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909e2140d9cc3cff006ca2a79619ed1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff60c5f124eb7682884ffa0a0d529590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab929cacc56487cec11f0e7e07fc9b81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffce85def6163b6291f719ac2517e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a028b27e1e6d1e7ed903b39ebf4c7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb3c6233e2102d63650069a3321f19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42feab3fd01ed779699989226fe4cb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e62c297fef7afdf7c733e5f819b00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd656cbdc1306db0db545adddb604597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0473dc4e6b3eeb88a4418e387355a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbde37be0841190453ee593895e3355599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007446e622893cc5b5bc96f836111408600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5382005dd19a8185c1a4a60677bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1f4b6116f7d630dc8341ff2432cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1784b5b389049ec0a8e7afbb54932b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79376b8ab2edaace9aef0e32588dbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7f8ca025e2479debfbb2bf76d3ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614371e66551642b09d627b05054da6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6411421d5db0419c52fa42053b61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c46d81ae15cdcb956fa5a19b824b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31573affc297a2b30fd0c97ffe875b59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf6398ab00f4fe368e4d37756feec7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070896604ffc39d9458443dd061183b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dcb2c85a073737eba7d65bef517c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3399176996b70a8c9991ddc3e1d33d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b4f22c73323d80ee839aebe8e6d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd2d97e8345be80d8dd4bce1460ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaada101dac3b0be5f2c5b3ba2fdb50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf843e3be9e9f31a01ab9b4b06e52a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67819f9a156d8005289067c140c6a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7afc5bb22d1e54f398ea1b70f199f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3845d460c2cf60aab9885a1da3470620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c324c7ac245d026a0772df717510621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b6c643a6c06aff2a2116f6a926c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebd27e2133db0288609330a83b0d36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059172aae22f792ed01b0bc6a2091a19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d02e45c3067c6cd540f63d716d57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ba18e6cfd3961c305e4b6604d7a7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45bef12857ea3cb2479a53292b059627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c69b4aa45ddf8ed9459f7a58d08c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00284092e2a48203c4ff45bb689300629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f5239090e23b0ec40dce9c1889bcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892fcebff58e240421f0a292acb4ae8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdabfc2ca0fc3fe6feb5e0a53ebc74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109297c526c8abc61f4007e8bd57e72d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5175274906cbe5a9111e40ecd788da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f6e1b7c355c59d9330b223b1b33e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5a9ac1b3b9c868339410717a288e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ffa0e2c1dee8e383546eeaaf458d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d333ac5dde77576c6ff7ddeede55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab427e4d4ed6c31be841eb5b6c48b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffdd87265f750b33c1392689df4188640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4705849ef8da45dc7bd0f8cbe8620641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8cd9fc40d03a2361c5bcd9bbf8402642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d937c1ee8a4b0eeaab8c2b769c37ab8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f47d381b8b696e11c2a12ef9ff58c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed19e02591e960f65876720305204645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6ba074be602fbf202e3ea6569a878646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402baa6b5cc25e888bcaf886571398b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5291aa0062bebb9761634d17df71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12996bde98bb40468437f9b572d8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486081a7c50eeb4dbde285e844562a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd8f3660347275bb9f85cebcc251d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f0c453976316dda0205138a54463652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4de84d0082cefcfb18324b6d44f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08637c530d8ab980807363eb4b5748654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8e984e573302c649f2d286ba0ae1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ee8f936058156e7a5d35fed3158a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39846ba6d40efad985da30e59ed7dc3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298163be3ec19c9158415e642c938bfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f70319d28141fb569959eb716e17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa687a7d1e9ec6597fcd4dc46f3c325d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341376001f4f9c8edbf8bb48d74bc0bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a34ccda9b12f2d00a7cb0fb48256a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5643b3b27093cfc7aeb6cbec6c935663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c93c1db4d22e64e74ff15da6f747664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc4d92a664a39ecb9c594803c8d678665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140f0de39c8921e9e98079b746abc4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b872f3600f2b87350dea9fcd058d378667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea67b5f49d28f2db65f8a1d0152d38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742d1f789de6831617a74e672d2067669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c3ef04786f283563f27f424d374e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed345ff6a7dbc604a6d25948621e083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9acad441ea8664694ee3db36a1d3d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650cf05ba194e355e91602a9348a28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e881ba940a199ed8c2c75d5058d8df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f183f986fcbad55b3def8b3aaf139675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc85d6794ad08ef1945ed7ee767cd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bba476534a0119868405e7dbceb25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96225eeabc97bb1c46c815719ef4fe70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a9bc4d2434fa9fb3284fadc459324679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98eb5e41772bcb9184f3b98364fc5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c07393edd48e0f970c67e260cc9bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b62767bf0a3b9219cf5cb73cfa803682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc4d320ab38618593d9c1c54f28f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0de286c7d5ebc1ac00c8b428fbc78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7e86915825192d8eecef11405eda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041988e51432ab615c3bb4a2a2c47c4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d417393f8406956a1d8812dd021d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824286c145b4b1ec1bad7ab696470fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b7aea96140723e18eee38a8fb160689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441453a2ed9fd98efc1384903a8ba2bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df974a8252616c7883deff3821adf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65f154ec626bd443e8d093623d8a8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40204c66aeb3237b1dabb41c4ae0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917ddd708951a27c661b3b70e36ffc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c6e5e93a27c0e3d033f0ab841acf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc9a2451988491cdb80bc5b4dfe7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807ddfb5206512187dc9e063ecda4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536d7105bd8d8687df49facd14a1db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea186b2dbcf84fd0619de40f2503d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad891cbb0e2d7cb713c356679a27124700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26949271025c62b16add8d4e424dcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7882d2393f7d4c46b86f57be8b6095702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb96027a12170d14c61f0959c1a0b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac25b3886d41fe0d9dde6d0723dfa21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad701245b21ee7c6c9b30b766feb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8b890c9710d27ac7ca9997e277c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5788ac1b50325491fd41fc3f2c9b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d26a13e04da7fd4cbc31e6ed4a02ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979217948679f1d564868b40cbe184709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548130ab43abfaafaea5e8d60e74b13c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c98691e5bbc915f261a6407bfa642711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e83f9cc7d0d3bf35b019294fb57885712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ff012d8f043dee498cd838b9774e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7cac4b8d7d72bcb394d83b8072705714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd598e1eba0fa4b75e11d1849faa36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c7a8318346c9ac32b0b580f8b8620716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e5a5ec498a8a070248f01b736456b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42e9735d4e97e16d3865fb84da4bfd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad392a0e57d80013f0960cf092f7d29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cdeadc84fbfdaf94ccdffb34e3b08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f665a6db1bc3870234522b362a69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4580a9affbcbe5ce316434020d2354722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82790d5ea0a9f8556a62784f4d67c8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30740722f44bf680450d6593deac688a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74aa7bb6f72e1e9d77e40672a310e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1d4cb6bee0e850fc0996b6431acf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f5e13fa24b2b94d9468f91df13594727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcdd5d390ade8be44cf25d9ffb3ddc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f1e68e4678d36c7beb3fd7e9f49c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f30039e9207f748bd638560535ca4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca5bda6a2a00fcf5214bf3a6db9a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac611fb5b3197f0abe3305710031752732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4070e3b7e1769bf2ba5d2f3f57fbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02372844473719f3fde8879b542fa779734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f22b8adabc7bd2c97675c1efebffe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8ada425b83908ae53d2df4ffb0c9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad8f800d4e32577c1195426ae0fc35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63acbb889747ec0fca8d80922f3bc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ce5995ce4d38a9ac4633132755e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea14bb7218ce73431c5c948691cf228740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d22a43c64c2185336bab7bd3824b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e3460a68d7c4b2a09e6c3273f4827742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f655f76d0c7aff80e01cf6b7a17516743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ead4a7bd6363139d3ece44954755744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f9a127651c2b25f80a9d78bb8e9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8fae1e6e0c83cc32b7d1a6ef48451746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d84f290fd3208e416f6e68a40c3900747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987fe6a62b6e3677e215e3ed32e8c88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e6c60cf96359d82fd6846b948109b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe542e47fb372366e094b0609f0ceda3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f01e4b5bfbb2a3f1376f981d1dfc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17410310045eea02c6bcd20b41b6e65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3514ed58299ee091f339a0499ccf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea7675acc5e4a7c536b6da31839823754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d30389243d74bec1a9aced47c9bde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292acdd0a347e0795ccaeb63faeda35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388f9a9cdcfbe79d07e0f8ace1ce2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423ffa9ae0fa89ad5739c691b576e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31619478b99f9f8c777cc00e45512759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b5f3160fa49b188c280d9d563f3e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d54ac13e0b8e29b0f7fc676b067fd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7836a7621d165f621e4e654d6a77f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458aa8be9a7dc836bf2e363f8c6e0c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c1a706f0557d51eede126832596c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b778bb7962bd7b6a06fa57b2dc02f8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c713d0e19ba09208dcecda7e2a6887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab02e0df72cba09f7fd0ac567e45498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295315f8ccbca0ae5708cac93d64a05c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73248d017ff368851887ab4e4f9111310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6e29d2b87ab8130c1e6cffca046511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3bb6bc3b167871b8baac54ae6832612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ef0281c2deab1a6327d9804e0dd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56e9a150f6d0bda6d0152c7b7d1bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72cd0a4855a8156be09d7c2e7feb6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814d98d75f113a159892daeb08dfd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d042dd059774aa4a325604eeb002ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14192adfd7158156088e7ad97057b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd747567e12170dbf18a1bf82ded5a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f54d22bbad10415de3f54a42983820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e6719f6bf6a90a67a5711ecc28bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a8e6040fb8f94de27e7f1184beaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac97885bbe6282bd4ff547330952e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df3fe00a5082fe298c1f128ba071824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e3f1ea7a0e8aeb739360cac7f349925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a88a3a2b7f4137ad61f1d574b98826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991da3eb9391c5cc0880b06929fefc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc7da9776e8a88ef28168dea660a5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c8786233143a0b77b6f1642cd3dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a889bc3d42096de97f10d67ee0b9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e4f132d3a0a85cb16c62006b9f9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df46d1963dc373a8384529d2413da1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41ac6dc9be1669ade576afc21c3c1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec44e304c8c96fa3b267f54d11f4f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855935d027c4631d163d5d21612fe0a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529698dc1bd89c2fd99a061982bd25436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c91ee9863894e1149e10239da9bb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf5a053734e1c7bd3c97cf49514d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28651794722688025d1f3ee6447c6ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610eb8eb54cb8e71d4b30ec637083bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af7010e919d24cc7904daf688535c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a73d5ef62021dfc5a84b3b83b7ab242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fdcbef5e7b7608e9d9110966b023b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02bd0a1b74a5c80259001ccbac6dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf47f2a130bde58a9e135f37f997cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689824bc6db627a2aa74cdaf00346a2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d349905cad4060a29aea503fb5c6ab947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90651a19748a0bd3d55f0d30f02807348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a037f42ce761a08d9f765f415ad8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f2c430808e706c2dd0c5f4944c3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8352cb6fa08844b6de1ba8f56eb0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce915c745ed30e5abd79ce8a80d0d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4731abbf9f19b5572305d00518e06b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131fa7a9508a3e7cc027e6910672d3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272fe25763be711da116b7d3b063ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b20233e8a14b087785efff96f5d62f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173c2f742be8cfdbed6a1e2aaeb622e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2f6863888d74d4836d7b1401c776758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07864d4fa61a49ab8010de925ec43459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e5286a15c9822adfc3ea1a9d13c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41967f7629c4dfdd6b69acf8d507ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59b8d006a2d8e3c722e62b7823e2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa41f275d0461d80341f25e96c6f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d5794079f0a76554604413296b8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a70793d8cb0f1915e351af0bb14a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46879329cdfefbef31b80388fffa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f15ac0e39caa7e8c63eaa0d5603c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594fd860f3c92fbc78ee659b57c3ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb971fe6414e8dc8bf999c0609569de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ecc5e01b77006ddb32870fe1183b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250dac390a613ab818d8042900e4adf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b684e16403e25ce939ae9f5dc99ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1d56d8ef5b67c2a3a62073e15742c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c034d87ac02cbec476cc4f42eb8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa107699ff0f317cd0edee3e161d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908083e260181174921578ab84a06876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68da667b273b205a02934a86cfb35377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f318541d056003da19debf722cee4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2faa6609042d21906fd33162d65fb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0663153cc9813128efcc8db0a31ee880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a581c1ee88663660c7329853cfae2ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1510ebc82600db9b75f2202f12d7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49b1b80a3e05d59f17391e1642e2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a5923851e408b5b1a0b035103e7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8318dde70b984a321e871d665120be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d4e243085c538a2971294169c8d7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0407fc96f5ccb58595cc33f5508438587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8a107c063f27a24f0abb9bfc01a3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796d4265f8ac5009f808d5d10b0a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dcb384e0ffa91f123174ac338323090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6392424defee4027d4fd9a42ce3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b37093133af98d8f45dcd0f34f1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1aa13c9c4c2a35fd095ae302e88da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7059410de4679b7cd79c2def16dba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28af348ff06bc9dad8e09dcc9d4bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44264b5dc6f56e8128375b85816c5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65adc56c831c407a844a3666e4ab6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a0d1a5803e59effa7ae828d76817098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33298166c45aa59bb0a3238b05a79b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddf5160ce152143c66bf054c8707a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb571c804aec35473ee1def7ede74a75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6b5c2d3a9aec1de3ee977dd744b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffc4c89744f6eb045e8833c16e959b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287906cc370ab635cb68b894b94a76d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01a17c19a26c48adb9f84764536a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6af12670a80a9169a96a6130297958106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d36b1a341d663269cd6ff491e665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c6b20a6a96efca4fddca9d15bfe8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4cdfe25b10516a6793b0be793e5bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4cb7d482e1e135e44ff3ec9939915110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d2099bc777e9be40e253a4be281ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae00d4f8fd93c5a3f6d4d75016aba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d462999c2101a826b1b819d73657d77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a5771707b4183c626e9a73b607514114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be768e3c91d22a79e8d1c537bf019a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb840a2d697cc24edb8c68e9332df2c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552577ed2053afb416c275a9bc43e527117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacddaf322d71ac4a18107c8cea6f41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d312bd9d5b2f42426b5876cb9688bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2bd788e8d228860dd1db3e0442cff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d781123a112b68acba36eefecd3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03394e68cd3e3deb3032d4521524c9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e65ba8e5b6cd6e407467bbcb32ee4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927652e579b51d59d3a91a2e6468c3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389417a12f592ff2ce2640281c70222125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64e268ada138dabf14d5048472f504126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae31db8724e074b7cdab4b3791e8b03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186380b4601a1517b5e91213bedb6c43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf8f822ad1e215a6d79f274ef4be5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bf0ee479beded7408eea17fd2bd7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62211b1604c653632017d3de80b4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41102e88b648a7705f3bd3d641ba46f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c707a164b87c868118fda3e256f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a1b6b8b67999a3fefab1a219568bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c6d5c0bdcb72a4d0b97a59c1b3f81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20656c717559eb1a83ee86b9536405136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834b74ef89978ea5204b78bec1abd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4f4e8a87ccf92ee1f875022f7a7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42c302ceb75208df1cb9b28fbba863139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2bab63e32cdde10c87d56730b5f8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1fd37e89a35a6ca517b19b0794d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ada80c197ca0083e264c554ce8822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ca2d269fc0b7767f47336f7b4014143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb3875f3575b4371987bd73757ff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e7f398d1986072db3c2b136ed9ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb178417bcc2fe9502c1c3dbbb28fa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0c7f381bdb234e215b563a054b8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38137dfca6e9cdd3c1591623cf819a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde603b20800625d6d46902d8e36da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7ede47ad8446536dad1558033586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b00ed99bdb45c748b62f4105edc070151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f704fe1a672f39fc9a10fcd538c98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51427fc4dfa58aff6841560f8ff0b6d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b1bcb9aa018ac285fd829a7cebb2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e3803a06cc26fdd1992b46c8ba6cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f40bb30fcf865b113eb68ea8ecc21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d3ce873e3d805c6acd5572ade98d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2754a768730608a585b9a7970d64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5b84d7b03a743593f27d0e2798c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf7a4736aa043a4163ca503161400160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c48c9235929759da7b6c30d547675c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb925c6eef67ad43acf9142a9291d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bed12824cc54b25fd7ce6947e50e23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1329ed6cc81704be8fe616e6b9f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21787226df8790616c992f7347b955a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a10a421e1a41f19b63d3bc76d6142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32405debc173b36dc3751c097783c6a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd6697054a44269cddb19c1578370c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc78f056e99eec03fcc0b500e802e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c28c18558fa7bea2caf01aa674af1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e03fd2854967a2c5c74a434fd9230171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932c00a2a1af52930736815bab863a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94daabd88f79639b7d74b4493015a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908135cb4c822c095e9e3db992142f09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e163037268c00632ca49efa8fc75e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac99afaf991ca80b2eb2e185857125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee57cbb911daf6556640ea4991067177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef82311be31b65113caf02fd8b822178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c93dbe5c9efd400697c9de2dbff65d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f378decb684a001052a08509bf1a7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1121173cd0784afbc8f99d0258ea4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9d9df585a31c90c36e9d4184d184182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b30171b3916a4f2805aea8ae5aa95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133dc7218277f83ab6ee2ceb95b52e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c52b51b7c6c6d1bdd77dce2a32a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039c49f33ab3c518eab4cecd2c170d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843d9609d4f466963233b93857de61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464129aa5286aa013092417a1e8158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a1569e5b9e723164e60142d3ffd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76939e578547adfae8ec69b9f8cd8d36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d188babce5fcbd15acadae1d1e1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016452680ff0f594c1e14f4bb2ea36d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6fc761eabf7ac68cacbbbe9b1702193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1622720152cd38d6b4b5b8f6b9fff5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54c24c136e5ce1d0393836974da97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256276c373ffa1954513a32d6ce4748196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37559e84d566e93148fdcacc22eef3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee0ef2640bc2a1e11a1cafbfc48b83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc5042e7d59f1fc5f8f3084ba30bb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a87c0f574824e8104d22f640ad051b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0b6fa8542836477a024e1c08e010201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6d7b72ee0dc57786e356e51d37f86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926cc40488b8f02e00b81f0b6a52cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7924f5aee0459d305175fbfee4dcd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f3cc2b59f1c2bade6b308a6fb321205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24406bdc8e1a0ff8cf7d0918eade1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116b87c38a9c3cd0f4283a04e36c82c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823408ff21112e1406cc6d768a4fc6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fed06165b041ba880ef27785e4037209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90552dc5ca5e386487b4fe3d44cf70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eff9e8fc8f31a47d0d1b0d7280577211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35409ecbdd470167efcb7a527222a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765230f86b7165a5350291452414285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c6b1d2341d9898079a96a562da0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49947b47bde60f813059cd82d3f815215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd675bfce5a6398cca4d7bdc027b80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d683b59776403c190494ccfdef78da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e0887f5c0af68df1e0d6e401b24f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723cb45c1a0ee618be6d1bbfaaf8433219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941eaa52124d7709aafc5e75a15318220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f07462c21871836060fe4bd069f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f826f5568cb8dfe2815cb6daefa499222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb91a9993c3533774060722dcfdb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827151e773643e6cda9cce5ae869301c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7231fc7d10093c3a85e75d563153c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7ab66d92c8d45e965242c1d5b33f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e8387a46ca5cf7b4e06435f8b3886227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393e096ab10f0025ff9c024f26f264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb003265e15df8251351ee23aba9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac285c039c1a88e1e931f8002f2313b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae539aa1e788d56f3520abbb3efdbe3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a00e06079d71feb5fdc8b2e45a639232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea85601d98ce0117ee52b897c79c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ec3db2b66cf84b49bffb1604cced234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8faee644f0a103d4d2406890c30e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82334e4b696aedbd506dbd142305b8c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40e5032541e224bdbee4fd3c21773237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d2a5936bc0a8e0f01d4acbeee82a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52038e2c74fe2c02a083e78e64eaa2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb131057c71d51b7e0b81fcc156bdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdfdc2a8c07dbdacef352209324df5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c92d68ea8e9e303420db29dd3843d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6859e312caf9969c5980473019c4b67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed39cb4bb022927f7a79430e865726e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b7a17bf49e5e0162faa3c5facb28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb21fe4671f701387e3bfd90158675a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7b7b2ac5040d5b408bbbadbcd1b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0577324878dc05b6769892888e25b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5e971a3ea15f71f4caffe17519a8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfe3d6fe7e7ad895ae8a4a544bb528250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260044ff899d0571eb0553502c323ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff49a73c9424f156d6dd8eb07b8c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855975f32088a91c5444257bfa08620253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb020012c534ce2741869c8d3fd14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8b79df0f97e78a9344103edf0d1a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ecd49f9046a26979703a6a47a673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ee08e6364e1d2aa0dbfd84f482209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c4e69cfef11abcd2e6a975cfa4d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344db696d65e30cd9fe7da3d0a199fd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56559851c8b3b2a9a4be63a97b3f074c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93ecbe7636245ae1971c5203d85f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f5e5aa9ecfd85d3a86faf169366b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e4a54044272ddb059607ad8f5a2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227eb9dfc17ae47508b4b8d9697b384264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e967d55a333077c8d925cec52c9c40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a48722fd173ee6a07dcb0d9ff94f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff7c8bedb97ba7039960362c0f9a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037383927a310a07b97dd8fb9fa10b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3c87718782930284a983cbca5b30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07093a6caa23bf9cc5e8c44710be2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c936f764c7f71289aa6e5d13dd95d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90f6606077cf457fc7bd5c8dd2086c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79516d493922841046b4f14445c52a97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae7f7cc5405d33595965211988dd80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1f8799fa9d9b08a64a244cdb5de55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e796b58163d0e1d87760978b81ca47e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd424b3a77fd15464afa31f24af7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06872673eac1d2a27fa29bf9a238fa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d03ded1ed1e2329ee3dd6d25213765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b4f395e77b1b679ad48c1f30e3f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a54c303123f0f83a0d7bdfa4ced7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd3f7792ed39b50d07070be3075502282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260cc1f4e9370182a66cc3aa91d6ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4ccd1f84b34f1a9073e7765888c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae145f02bf82bb2f4733aae055005f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b3a788408372c1943c6b68d3c75e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7bd46466487988735a6b6234efa13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d82c5826289d18ab62785676d00a70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1aa30238fe83207f5a90152a0117289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b872b5ba48f68198c23db51b6076592290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791423ac192b1543bf43df5552b3d1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f77433a97c7b71eb83d344617f658c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33fe825b22f45ce74e922debe9c227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811480cc8dbfec96cdb6c5a19489e57d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511e68956a8f45249daad8b11bc899295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74ff4357f3814c64c863af67fcc821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0b4d1fa10116981e1f95217901ae3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62d899be15c484da34417970cc61f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103adcd1e743c4f744eb7114c91dfc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a92f7963fdccb494b4a6137bcc9f2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3365dd4214a199e4a0de85d5713d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caf2b3fe1bf21ae40c89558eed45a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5ac192753e8139a2c15dbf887858c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89372c52b1b6ddc466df8671a3d13b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f888843149a2a709d3e89d468b42107305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e6490909e8b1b439a273adcc3c165306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304364b2f5b7c284744496e29a75d980307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1be98f734679424358c1bf3ebfeb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4864abd3ecc9383ed0c115c60489985309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ebe8f6b004284441902ababf808e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255f7791f358fc4d26f8e73eb22f0bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03827c419ef20c39cf6f3280302a090c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cafa002176cd839150ef5bc589bed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa211fb25e44685003eaf40b72c39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8428d7c4ccd77c9eac6e9ef89cb0e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35c6c398b147aca638a5bd7706d2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c97d1d769909b279913cb964e0a6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f11f3d31953ef1a03c454e5501b32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edfa8b722b7ce4c48e91f615326778319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a41c53598af232b6b7b1abd53de6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e60f76a28eb7224daf695b5cffb57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197d189e33d11d6611a6f0e485c9a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b936ab7f1c83d9fa8f399aa26ff781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb3ef6dbfef87e1f306781deb60a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b972db87c87cf5f0cf4e568d074cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f5d2c6602094374838dbcca9305d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210199dea5ab1ab92f00cf357f2e1ffd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac7c95e7fe97f315ab5a7f3ae5a1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c48cffceac03d117104dc8d09b961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cf13f9c0399f39a2e4983b4382dbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51141b0113a15e33d664ebb2ea4f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07abeb43ec2957bd6ec53a02c8ec78c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f05c5878b238724d9fba704a7f15c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f64d1f894d1c008edad6f00a2ca258334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00df4e65fdbab33fc811d9d034c4fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ff68085c763496a131b86491494b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f9c966a9a7d60a1e5d9c541693d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b86c1eca8ed5cff998a4853fc1995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a9a7bb5a1c22e3e11412ccd456592339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87db8b463a518aaaafba95d8a936d65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabb541cf7fc4c3425246abb171b70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120689449ee1b2116329680d1d93e574342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2b10876ebb91daeaafd5c3ad6c730343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fecb9b1738d7e24e143bafb48b938344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353290e1ff0e5fe62c3b43a0e7d8ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e310c7a30728c77ffc0ebb4799ce05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71618b655fb9b616a49ce4aa888f3217347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946a7beebcc1f991716189901c121b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b7d8105584cd0d06fcb9f7a35d55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa7bc41a5f4ebdd2e9e95dbda1397350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594062cb6fb6a094bef246d228feb702351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e16df95e565ad3b48a97862d157c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320ebfb55b6face7169686063fee38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e266c291910887aceb4f40032187e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe36b6b99eccc7d00c13274b94d17e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a863435b4d7e5def409b26d699f4f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a9104fbe374b6afbe305e645c586357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500fb2736de218eca34a1426bb0a9de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf63e571001c6aa8457521ae1ea02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb0371eae9dddbb971a001ba7df51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9830c1a874b51148ae85092449f57f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088e72fa2dd5c085ffcde5afa11a4e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffa340bfd1483f1b495ca3ad61e831363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d366143e42239f7770edf6aed6e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1149b2e9e6eaea2d6a6870e397e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b10ef33f02a5066a2bf2e35e656c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ade200cf5e6de164b75cb0c96282367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8740ad8cea3925b1a51c1ef5ab1add6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af0eaa124265e8f4c18c1d578d28d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e557113a55aa1c2d7e3657838f2776370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe75cb1835abdf53548d24786c9cd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb56da61ad8bf2c016ab4ef15c79c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ad4f18af225b8033c4c9b7ee0104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747bcd4c8c852215109bc358c80a31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5000f08f6b5f756a6706b42c2fad76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba42781107b5d0f3177d6becdc39bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478eaef1f8bbfd2f5a23c199efba776377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b49677d6a635e131aacbaf34fbab41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27518e6b2357e50aaede8171627e9ac5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b488cdcb1fff7fd68a17a9881b20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368ad6831943901d0f92a9e2bfcc1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778fdea6929f75b92e531bb348cc91a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c21ca2bd6344da6d4dc696d1e318383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c511cc27684c6b30e9e628c5b85ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b58ed780cc87d0560cae53fb482ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fae8320459607dab8b377a7d154a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf11f83533f1af80e203bc524631c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6893bdab198262746aa61f99b0098388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae7e447f72da8582d41c76a4c3e9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e9591cbf28ba1abc5dc5d2f0504d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830c0b039266a7e1d19c64a5b05db08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8674e12dfbb612df90277fbe223cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e181dc9c668471bd6fe4f4e15324ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9077be74b937dc861601ca64f409e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c2584ee77515a9f5d3ca8f4d0cc76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff29fd9a0e4aabf591a1b52681844396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716aa312c347ad2c6be920e16426299397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4fdf98c67530f8709672d92d9a3c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c0fce2ed4754d6749baeb6313a7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f94d79d39a25b3a0db33b3ba0cdfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dfc0b63f3bc30d9569a9a906dc199401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50b9b06f020bf3b2793e5c2ea56e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87ec28f6fd7b7d41d33977fb778be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5138a0e76812c75539303d7d6a2c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed68a3923bca89fc9eae280a391196405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57142998cc10f24999f18a73b1766406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf3a14e7e6afa0d5d1efc2734faf52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ee10849f9125715be1fe96740723408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d232024b90dd94f39f3d6522c46a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f329b5c064bbd61bed919530acfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757c29ccab2b6adf3f4c09861e0f85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5dbd62fda1c93da2e366cfba9a20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712912a03496b9f1d145a27720f30a84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a54d4ff52282e03ace3acc77d7342414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64048ee74c6573c31507faa781608b99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040ff6baeb5baf021e704d1661601cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862196b6d54292a6b884ff20297d27f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28349b3f43ee3612e738212c964a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a780a070d2ce9b89178e2ec423f1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fb315ad203fb530b634e11637db8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd19e99cedc403a767f8ac0601691a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e88651f89b1e362ea28035ad50a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1ced98c616339572cf80e4a856ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799608b0914326e35e450dec9ccf4d19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f7dd7289c79657866abcbae10fec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964120a7886b1b6c07aef3893cc1b85b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e33877644080d6d0e3d6b0d7b90ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f82aa2108ea201e96084e50a1039428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c6437ff9d35daf14f858817f90e9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16503e07072a5957b3a18cfe92611c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af328fcd9e22bb6d023052803c02f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f079ae52da4bb171b1d1df2fa9d7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6439fd1b8dc7c7319fe80c1cf7813f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22434a46dea5f93911af5a7ecddf00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7783ead48e40211036b319347cd152435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133967f6c270f991ea26f810f84e5524436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd666873e47b22403d9603b9059cee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabff83761b1875bbd8cd2db3b1756438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199a75d1fd11ed166e1dda5f9163fd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455f2b243f9dcff43b9c2cab02b0a16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb56bdb0d6255d03a8cf40e8e2634441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca341a151a181c4cd1d124b85bbff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b414ec5dffa84349929e827f819ed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c95264e75d884d9aae3a3ac73ca9a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ccb70c66fb258ecf6b96cb0cf8db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e594fb4156934957f7ea2ddb868add446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c6b792563bc59a8ef75f5b22229b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b922063a67646128706114f646660de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0890f4b8227932f0a93b5b3f4469346449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46361cec6864cec083967cf6dfffe081450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8846348fc67abbe556b1f4b3e4d3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f1da9346852a589cc4bb3095b17d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a3eea723d04690b3c304d7a84f9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7b141736c2d6cc219e7107773dbfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b95e72f7e5693a8171a5284a1c3732455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389265ee759b183c0bc23fc2c728bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f329abb5f96e51987a347edea5a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1e252c967dc05fba1d40f5d9e4c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28727544dc46c0256f574933450314459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c9e16e1e3c7b09618c72ff4f91a85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c9a9f57ed43c71cb484b90ab6883f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dfd93987ea35bc09974d5cc67137b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134aa6a4048c1761554804f7e88e03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9bc5a9333be9545eceb69dee37bae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0dcf72bfe5c116092934225678fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef383946869ae55c8311958ae257800466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3d40df78de891313c608ecef4b5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf25e292ee799a0aa5ac7f58ba7660468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af84a5d47a61f6937186904c5ccc56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f04b615e499398711ffa073c1a52bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9b65b542cfd808950e197de6d26a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67e74ad0141920249ce449c738380b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191024222a83981f94039a3b484e27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7598c6c9c50ec0d0267aab5fc2331474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a1c42990309330a9ce022c8fcd493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebdfc6051febbfaa10acff3d897fc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da796ce3e1419bd2a3c3bdf1df189129477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b6b422a3b11c6867dbc921b1d0194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61002c406c0787ef5e86bd52c81c5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d636187dde47c61bd273656cf4aaac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c44c28b4f6c63050b3ca5c253c17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1016eedffcc4fe84f330394caa5b4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f820539ca6a84aeb9cc68e31e7a528d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74069ee7aa3f06a04845dac0c9141d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72512a4c586804289a1d2b55ea6085485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691349cf1912353c5542513b840cb030486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6a0ab2f23873234e296a906c026fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c14b0d0fbd0fcb82a9ded535563967488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1198ea4980bf529981f5dea00bf741b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95990d452012296296f38eb473e771490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdcf61ba09e70c67cc79cd3429aabe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b635b6d76ecb514be7da259e9ebdc5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3270b4a12429848ff6564ebceb31f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b4eecccd9455726be3712b5732b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df161f34606d1fa85cbdb8b108f0d34e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a198f7fa5697f4955224b8e25fef599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f216ad724db04ee0fe34dbcba5eb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f954121ac6406e6789b6d13568d57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a58643f6df5faa436adc1e24845bd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ab7aad47490b1c541c4b17974fc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495cde7a8845269712e2e302922746d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceaf7cc98d97ccc58c58f7eeed8765502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb560b86baea2f40a70c1f69a8e7104a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de538b220415f55088a57702cdbf38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc0fe49ca0643164b222958324e64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0f56a9d30971b60f0939dafc54bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af60d69e85bfaa05bddd31e12e34c0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3777a7a2548343257bf61996c5b28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd68b95c7bc75119395af71254774f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8202bd9aef35b67463605e9b00cbc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3104e4e3062d38768c0c50b2832a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52736f1c3da09625cf206ee35ff0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362c9df144d0b6f995f6fd91c3b060513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83427ca35d93bc595bb46e408fc7305b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543c7ca9ebd8be77fed847c8a55bfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4945aab627e4ccb5f870b987bfff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371154877c6f065dd597923a0fc36e8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd50417e76b0c58b6e17e9f534683518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc448fddff248ae1d907969acb3152519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155efaea67e3680c80a94a21b91af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673f6e1edcc15ec3296db36c7caf7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14300c4d3c5ed27007b07015208c3b8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb981b87e125932fd21e697fc57e6680523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516512b58a88e15d940497cd476ea5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f892aa18452710a7e2faf6e2142802525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687ac8abf323d3bf2a904b888c129ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b5ff5ff5904f109a881b58b86d49f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c5f5e2c5e1f17de5dff11a2dd25c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa9bbff03a3716cad977eb66f2797529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683114030bee6479ada2ae5e0b6d9d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03118f582dfba99d48d59afd26adbf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5758f0c97ed24390c33a1f567f3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e32945ac256a6b14eed150626e3aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737c088ead19ae2275040f1970a50e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328eb67d03b3b9013e4948364c87a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236d40fe449b1625cc17b1c0d1a6b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad120814e476634f1edbf682cb16b01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca8161f89265d7e49708a9575abc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b859da0da8a5a76d2e1afe1cb9ed3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8fcd076176b6675beae964e8e3097540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb3d48d8e79e33fce2c07818af212d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f2fc4465a348cd35704006807a3b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5244fbedfb52a3584129b9b36e5859543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432b012d0354919127c7aafa2d3671c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a427caff4a4d945b4f7d37e2062d81a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493794dead007bdacab97f772471e006546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f93de0e752ba135aa1dae5d1e898f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc823487c97525b5c58f5f7712aa5a81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a733960d9b8c2c14075ab9aed5f5f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050154764ba62fad86c7f90240614b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda5b1edf35252349d5c51505943f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23552b3886e645f73341aa2aaa5a18c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b565d7d22780ea2c7c8d02aff2f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f677d1d7e3ece7cf40daef70221cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4580e849e7eb8e199fd2f8296e0c24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac368f2fd0f273eed5a656046df9a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e7d83e23af19688708dba2034f05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00242a49f3534dde15197fe682cb700f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da6b612e461574ab82684fdbeaa9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5ff051a9de05c5949d579207190c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65795b1e15f47059befb197bbf579662561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70a35667a065411f6526adc84d926562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a0b5a8648bbacfe594ec4224b6e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f6d6a01c0dd95957820c4c32d7b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c20b9dc5b1b87420102137c960ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d2827716a207b1188df4facc8be6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0acb857c6784638adf3781fbc53247567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba7bcd2b7e94d82b69ef3accc659f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54cd320ed1532fd32c78d695ff844f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a91dd9653036babb7cbc6fd7ee45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b8ebec33b0152f68a2fcd3f91815571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158fc498f155865c46adea26a171c73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e79b96ff36981b16f22d248d05f330573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b8ff436a1f3fff42baaf883f19d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870090770d1b1b79bb18c8b6ced7483575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4fe9ce7fbd0e82ca034a5706604bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d155619f1ae65f4533102aac90827a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e6bfb84494f8af21fdd22fc60d41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66974ea87af70cfb333cb9a355eb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc149141726de851f06e6eb33a01e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e205d6e8bf30a2d9d6db2db22e58b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a9e9266ca3b99b5a1a55b48e559e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23958a4470ad87c755f4beed3dc9b894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e779191e4bf5d2520d1ce0d212d54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99dc714832a3ccf941aa5b36bf674e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913b9de4f7792e9b7ccb6023b3dcba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dfb8c13ffa664123b63ee6f5aad78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41abe47b7f3d3cbaa38af98d0b0503588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83fd28b6ca18e48f78e71e55c71c66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e7b46b0067719f629f2820159378e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62373bf79098b92eb34e5fd8e4d1a488591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434233b201a457172e5142a707a8deb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef82a4439568de3e16202c5deb62b36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946296e8fe050c52861a62adf40551594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ac30d9e8e93b16414bb9b83015ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12378a58879e82f59cf5d59eee92a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861e53b68ffce259f1fe1868d19d90d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c27f5aecee24a7d120ae0e61231e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ca37f9a792ed5ad1461299288b34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc4cdd87e2b84b5773521ec0c1c382600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873cd93a5b1089e5417ff56f8c8a89a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd8e211ca72cf5c74720b7a080ac9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e56b74890d0b33838b4561fe7372603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994a2548b5d5f6ffb1451ba5a33fe9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b62f97119ffa39ce7e0712e1935ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757ed93b84abdb5d828b7e600aa77c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75d9add1077bbb8de11cbc6379654607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde0b4f45655d1f4fb12f13d5866fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a29c08140c8995f5b567305fae2a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051a221a6c721ce514f67312003dbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403503e1e79ef88ad1959aa3d6b3c17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e328257283acb22e84e2745dac2a2c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc524a63f529caa38a047ea24ae8b58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c23d1d3bd62eb750de572d8bbb915614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c198ebaf7cf1b2ec2647a1110527615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c8a301d0774e2c54ddd3a94df0d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a726a231548fcd7a6401fc83165550617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3a06efb8651e39c9b1c18ba7ad2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71683c5cc412fcb835dc4b6453af3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767f8ddb6c4e7ac5b18446c7e21958620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6014a557b304867dbc924c4230478621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800653f19881e8f0b12b66d82a1b100622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebabf93b4ebeefef2c8ca8363bf02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c06d95c869cb0ef96172fd5760bd55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea358478f679deca02fa06fde09ac5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f06ef161b2706fe9e169fe9efa83f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931e6b3cf904fec148685e7612c5b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1786650b32f34b1b5cb9a3311eb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ae0d7937f0ad60128eecb5ef688a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329db2b0dd65e7abcc6b81de15b2bba5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1769f7780b13e693d941177f95a74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b0eef7f70b6d204ed95dc08ba4ba9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306c832e9e11223e6850ee511719f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbfecee68624b41bfa6af082aaf989634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb4493c04d9e645ccac6b221fcf886635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf1d19014fbb295c51d8077b79fa91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2ce4a072dcabf8bd240b1f57bf07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9bed2f5d1a3ffb141ac5192c8c4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408eebb039fb5862e2f8bfb344cdcd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7384bcba6990f96fae556148878ad3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba60a83faebe7726f67b50f7a9dd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c64b12d16d307dd8974adb914e5b48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228217c16a9b91b4ac609f228f4553b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3e27a23d25a6ad46e661f8b8a418644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268fc4803e572d004c5c3bd1fcd55ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658674bbce809320b15634df7018003646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e8554d2261abc35ee9c2f487daf06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d929c418459306e77c8d0f81fe56c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd078710daae612d54978b9373e4c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cbf9ab787a5da2e31785c356f6c7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6cab04074d51d954e8754a0e14ae7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3caf94bc127cf12206636e7e871c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b6639cc4a61ff6673b4e2515f375c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d61ec52253360ab8bbf50512b5067654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ff8af99551142cd612eb7e536cbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cce99bd3d48a650ab295a46feec31b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca0dd90ff622d62f76b89e8319acee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c101e5b46b3eee55af4832bb850a040658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e89a8e942aa1984b376b6b448bc39b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e8fbc672afe693721a52c656cb32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081571eb8dcd5dfa5d12edb0654783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfb851280fbcdcf792d618018818c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5ab6386ad3b413568698f5f066c9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5494e5cf47b9b9732b6f3943374a2a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e417e4435ca4ea688400ff00a9cf1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c6f8b5b52e3dfde7c20731735eca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9ff392e47676d5bcff52710c3c301667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668ff045e5ab24d3949d086817b5eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a656098443b581872656d184eec40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40354a4403d1dae822e47e8d5f006670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af096dbffff6983208e4d334c9a5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d8a6fb32dce0444556aa6b2d75f34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec86f2303811c6bad9c1b97dee7a8b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6601a4325462cc52ab9474ef132fc32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e3adb3ac47ac3fe97a5c55e2e166f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f7cc08a826722fa0122ad59d7a0a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e64bdd0e19dd2a22f68beaa3f0a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10afc382c9618c63bc31fabf096cba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57913bb4e264e59f683b7113a2df7b32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4cd8d739386a0dac0159733aa8245680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4893f509d68f88b03e8507d2f4b15b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df02db8496229cd0f17a47f8a36bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524148b6583e57b8af4faa8809b1783b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfacff89392a254fb4ee710297a6c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c417a13706dc60c7dd631bad49804685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b999ebc6ed9dba7206fec4dbe557ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7591ccfcb247ee0826c8523de05b28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cebecebf6452578ca0337daec339d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048365e05f253463acafb20afa51b049689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e31beab8c98ef04b0ae2ba0c6fe82e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f059539b7b03710bf595631cf2a0c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b01ff41b7cba62acfe58c243bd75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aefa56618e1c3ed0109416b864a86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c131b57475e3b5cca46af9b225a28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992df97bcd4989ef1389eeacfcac3ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dda258b635af06276734d3ffd51a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bb925ff389aae75ed39efe4ad5166697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663186730b3b9b7d5ca1d41b93cf35a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f866fcaecf0b88d2cb326ef4f41d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8566c94407fd0f264899727faab34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcc91918b282ac22249f0110b9f11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a5e0d6649ba9e02bcab6b97e8b1ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b4f2c11261406c13042502fb502c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f450bf355be28baab7d6f392f71ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047facb779f8615f0007629a551ea6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777ea487f067942c2c7b6edb86bdad6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977163ed753b18a58d5d0ebae9d3f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f555dbde4c1ea83e125d335559ea40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8371255f9493787fc80f667801295f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca620b8ad6288c830391bae8b98367a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62106793290512822feb37e72138d335711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8b66be2163d5f955a7582835a76eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f116132ad114800fc25b2fd37f9b88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c801078a23300aae905468e15801714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3f5a6050e0e14d62b3bfefa5af85b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82f46ef6702175fdd6950e79e5879716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cebb01c46bb74a5647df5d9323d02d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd132f36776ac503ed8dd64a2bf32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25781ffadda91faccacfe8e90ca6125719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72c75a75e4316b64cf5b2957787ae9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b5d595a4eb43778c9b1da3c2437e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da865ae88661de4c545c8ea908ef248722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bafe11169601d09e36c269999fb616723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c6dcbcc24ef759bf0a108d75dc13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9a96fd91fd92c98676e6786e7a27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e0da5d54f6187ad41feff6727aab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3410d6db5a86db8e99e8809e79c8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f669e7512deece49e81168d32348728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60defd1842c85aef67b6103af3568729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54899846986e4c6d15dd336181f90b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236af90f3f035c26837b973f689c43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026a20c77104824fdeca4ce42f0a13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66b6c4b1430bd8591dd3b5c9764b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e97444d82a09df03d7ea9f9a08c08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73476137bef32389bf0bc162c33a5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921e0c51979956d4f98dd1a44e34a81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab0af5f80433952efd71642c88a95b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad9c39a81bd27729e098e8c7ddf90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201e19a110b534674fdba13a412a0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b698d1e959d0bfdecdc052a13be4c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc3c2850358fd3ac08009847d6bf27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aebbc1132e9ebd131efd4a96d931c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1509afbd043aed0cf3a768101391b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a85b098cc5be80025c8ea089d3bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6f36b05d0d213651b6cc57ef804f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81759a5256c66598078cdc0446a5add746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ebe9c089f5c542610a985c0c4a42d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277cbaf153eff4f82c253fa60ccc3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882849e52110bc55ab24cdd8009219749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0b53f197b8fff26626e2a5830900750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565b60a3cde7bb22b43ee632df26db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6974c79501c7e6485a99eac923e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4980a2b64e8ed706e0c5fb38f43b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7596cd50d2db685acfbc4cfc1441754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148fea12b0a9d723db608ecdae9ba21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79247ae99e48371f58bc34db6c3b59c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a69692c77862541ffc7c1a1aeb05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b886e9caf99bc3ff1d8ca70d1b70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586868a3b4fb695e5225402f7adab1c8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>