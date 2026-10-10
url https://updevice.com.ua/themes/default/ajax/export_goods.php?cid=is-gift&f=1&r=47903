--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5512f28c7cfb32cce7efa85c3ab6681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c022ae0278076e4bb756795776112e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf99f22a39a4110d7dee82bfeb24c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60754aa2858f6da8a009a4a52b970bfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a79012c6c7e54397badc1fa63aec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d9c127549a17f153ae664bea283d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e572d9913ed0d1bdd8d5b4e552b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae0bae6bdaaee5f07f40ffeb92bd6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a961486643ac3baa9c91f45e44f7df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832e25960c3252b8bd34f5f2b5af1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e62f6ea487741fceddb117005b0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a19f1acf5c71196003521d975705912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b404151231c0351805d485bbf9ef0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe818631e3f007323eb65e51aed8cb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa33148ae4f010db1dfb06529d06115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297fac58cc187c11ace37cacd14fec816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c61b123fb45d4f9f5e46cba60b1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301868ba19700870f606919e75b690eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731689b14be4c4b4d440b04e03b4a10519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e638cf77f3fb07db7e7c8a0aac65b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415208be0340bfc2d88eca34f724e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576ace2bdae12f951d40114f71c179d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143dc51f9ecfe48f26cdb236a1d51523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7037535f54d90d28ea6ef51a346d4e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3205464693404240cb1c48f0188e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a860b3d9561f246effa43faa4c8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baf3b1f89c74ea6295345666e68abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d79bc65d31409ca638e94c0ba1895528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a234832c8deb64b5605fad38f15e88529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef8ab04731b3cd3651362737ee5f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6ab95fc4ee6e3a8199129484536331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb9918e11dfab5125c2fa3b8819ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7a80661d8bb35fe90c19f995735c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d62049b5fd1c0e7bd77db7129682034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90645364de471a37e38ce407d404e56d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a986e9beb955ebf38920f11373b3a3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a3813d166ac1243c1501d5734c49e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f8f3211fa6ac168f5f89e1cf855138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50229af65be9a9780858f8005d17239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb1eb37c2d6ccfc2a7b46cd369a8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ec13d65fa3c10ce8bcd9242f279541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e1c4088e9081058b5a3efe47489e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d3ed2b1e74803b1959c1b713226df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039afbb2b3cc53b2a1863e48152fbf8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf20290c5ca436f9e7bc57e47cac4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b2d876746795a88665d4b2d749aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7147b65bf7371c5ea1f330589511947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48574fa8630e1ce9486abb564288c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c4ed4a0778c799f138062dfd676249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6291456f6d076e0de95de6ad2abb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69680e89a5f657c340e9a3267151c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3efa6757c1649fe23f63ba96d7dab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae374be83232bc148b9fb6b7cd8d9e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3043c995822c046f4092f232a889f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f36472c3273a9e283e112acfe927c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e293f007ef81ba2530204e9a37a79e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b361fd2a59dfcd83c1de717d5fdb4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c286bb27849df798b44320d22db558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714e75ab28e089f7d21072f2b19a2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c6ec57941336c1054c95ff9a11ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089723a50113c575aa27e10d369a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c61fc75d4a525a40652079ec0130d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc29cbe7b5cbc6242d9e6c59e4bc1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ac24e09afbd43f87a0443c1bd6b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9f75bd623b12d08dfad5e7daa0d0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701944519b2d3513079f2c5f14faaeaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047623c3bd5832b283b6a375bd942a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6a752b7f5c02325d206df20d7837068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89dd6001c6c9c197b854dac3b6ef6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0cd20810a52452cce6d16dac34f2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b488d52154d6fe9b3570f2ab1498d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe28cf23965ddebba016a4155131872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0b1ec5f60e4a6d5a50dc317fe7b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b674401ed93141f7b549cfcc2eb2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166f46c981d234c00b799907bcdfca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c58627ec28c3eb6e44e8dc75ae8df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0591aa24574fdba03a70c31507bd6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdbb1853e62222c74992ab9b52598e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f3a7cffcefb5b09fef5e27676ed4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c6a14ef9c1ef6542625d7a11810ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd75f41c0e54938f26716940110ebf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997eedb4b5e7b0c97783981487dfa0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a156cd415806d15ce81b82c15ba45483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7876596334c63100f37f5ffd927b6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d86bec6991ea100d8c9f5f5306d8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7134c8bae8048653c6d4ef73d62a8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a42f1cb1cb85416f888c248fb828b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e004dbbd185f0d480eac98abbdf50888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad921337fd874891c9d8042d8fe8380589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62934b751af152a929697c38a8db4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792cc07932a8b569aef9f9263a2031191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0ac35e6655e012a8dd069dcbac4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98db19c304dfb498cc47406ec98d0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd79e73dafe97b4376454ddd7a35d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26cabe25a13530bb9b1687d923d5ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdc8e352b9eb71fdea5f136f37a7a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e917900faa278eafe219c07662204d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68b0e97b5394b3c4695099836c772998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee229008d5674a07a8f10a3e571a0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059dc82f9ffacb38d14d4b5e290793f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee8e70906f041c58e8291f855fe8b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a64e58d2c645fced60afe5e1cedb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5a2868b4075634d4501c541efc31d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77938b500ba9dd76a8a78106cadef19b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf728c1d29d1011e0806f9d28f32be5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cead7055448b8b0ed17536d4eae5b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c837317cf559418e9e8b6bcf1b6a5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24805613fa094c8f6b89b4f14804c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5b8e156083113c3b675acf73c34f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d95cfeeece369126804b809d5a7cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca210daa6f49e0f63dfced94c255ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a51373156ba57653510d7b180398112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107e256c990720e8aba074e114d6f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b9d2dc8d796b8da83691f80cb6392114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268619b11a79f08549eac6a6d046958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7703cef2ff6471a8c8a9803ca92eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d74ac7db0353dc33b17ea744b7651117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7262f69ce6a9a716314934d1354bb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e799ed10598488644620a35171f66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ab03ece07a0762156ce33d787097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050345f8ccb2f31621e90986baa8638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b87b647c832f86f4c4f8782420c46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f62fcf6c83e2119c52f6b82de8d2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590aec830c9fa222d812b6a101d17f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc9205351ed18ee2cf6f89cf1dba0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3180df193cdece90075d380b9618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b0fb1dfc047901e35e928232e5fbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46f95209c53a3999926bbd7078b0b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93822fe0acef2f6d5f38c9b1e0a6510129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df3dcc89d6f7b627eaea28b3ed1ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fac131dc68f3a75c564dce00a0cd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3b2183d428e98e8883ef18096483132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8c751e774ecd69d9a395c46157a6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce5e277cfe04edb49ae07af835cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c0b2a0e61373cf22926e4ff4cf524135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a8a73658514cba04adac57338656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab68bd06846dcb9c93e62b531bb661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db0115637eba1d3d34e438b45a41d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c963e19f34669348e1aac572a37de77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef52580f6b303bdedbdf25b9a6e328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48041e6dfdc8c98dd5364f37088387141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d3fa6732bf6e56c3a75e7f8195681142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceffcdc5bb430da0fa672c36002a09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a34fc1d6089db74337fa916baef5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9d496ab7b0faf8d3083ba32f0ae6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb83e4016ece6a7d1891a73e9d82758146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719f1486c0d7095da36386f81a0056a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b455bb06651110e2abf92d1e8ccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee83812a8be08cb5342bf32a877b2d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13765322ada42beccde5dd6471a608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b4cace0fd40ce13e60131801e8e6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5b60dcf4c28b8acc6a0f3ccfa099152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2634b91f4cff0da98872e86ede3a0ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1963ad9c7cf883d32e486c3269bb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8dc5f6b7fdb680ae78dea301680ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3395438f6de7e3df5de537b2bd069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373ef058716074a2fca9d72cf0cea3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a55c97323348f970b39c12ecf23feb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c634dd69ad4aa4cbab74e5d056a406159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797914c3c67747e16e5c38712509d38f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460304796ce81f94490b34cf05b449161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bccfcadf23e310a5add9c46c512a28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d9efbe858a279952dcbd62ad2d4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1691f893eec38c8969785c94878a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a4a5556e90ba48c8f3cba59347ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9901f3c8d404b142b13d3a1ef5e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e70e2dd2a154b0c730ba1fbc18de9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1499587723f55d186cbe4ddcd5d4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d9ffc6537150cc96600f043d9825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45241eedce772d861c45c81543a2097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c3140c80487dc3da54145d168254e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961930567b1f5bd4caf373747a23c43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47957807d5ed9a1c5e3730deb9e31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b394acedf8f5cd39b59be9a7258b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f93aff0155fbaf50d463b2a1621a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0351eadd616ab5f7abbd3f4f7fffc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3298d269063379ace232a70b4b71da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e021a838b5aa02992f6a71111375fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6533d6ff31fc610825c072b2cae00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f67e2276bdcf07c0c86d8653971cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27ed0ba38b21ec171439850bd2310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d9212ed91b057fb65981406aa89bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365030d06c3686bcdc3b5b2e9bea3b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e1d8f73c17e338a9754f24757966b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda20afea269bbfdab1c2a939e797672185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b63d0bfba0a7cab8bc8f4625bf345186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef02fe4695cc1a063d4e7baf37db43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb818f7a554fdfd90bf45cd4ab201188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddae1181bc1be43b4e3876871693d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986c6fb846436c2d426d3669699dc23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff24a387ba803def03e4ff9a808fea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e8f354ce627951d568e6db95a1ed6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d74f1e09b4d3e81ee66a43bc139d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53a12557a723336e0641deebaf62a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31d64366f7ef308d05ac9ee89a106b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ae3a758da5833a35fe1ebdc66503196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579582b465e8e9150815ad25325aa52e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961e987acfb139a0d7f8e9d60224b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c75315d52f70f712fbd2a194e8f44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48aa12fe97adf3a3b64b13918425ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ae8e2ab4a9d214cb6caecddd8d8ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356de6dff34d0e308b139acab3ab1a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eae33a43cebeb0ef123f4f1032ca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282ca0fee3a4685e7eb22587444626204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3c5558e9878ae9144f958187d0e10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208273fbca55eec599ce8bb5b23a79d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87559d96fe08fe3319768b372825e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fa0d6e26bb0cc5c1a0795041cb6cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a47fc7b59134f2434b6753faf5c3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c6f6fae7947e5b231ba538e25f238210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994b6cf2f89200e691bca780adb1912211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c57a64ce1bb38f1768df5ca3ded80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787afddc1ec7d4c34abed17d58dcf3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b3543d1121153e703c2e335b9014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b2936baac66065312a4b7aa95e60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd594372c4a89d405dce07f7919f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d77afb2ad079d5fc439aaef8ddad1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55322d31ae546a5775dcd8b5a5496218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65d2c8abfc0d4f9fa44e6642df6d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1f91d9bc37a00185e1e17ccd2c13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ee6fdc3d5631c1f178b11c394057221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac1a4f383a8f9c7758994ce02e8841222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8692dc8dd6058780ac238de88245a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bca8271d7a145361e853da3b3e402224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21afc39d3077346fc9e1a86175c656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4acd737a91cf44ceb8628cd5bdec2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5bdc67afc4f347af6e2a21965bea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4940c8e63777ba5d81218a0fe5f46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054b8aa84412ac54127feca7e11aa0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8c238bdf44caa117ad217bdaa9d5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce61957f6ac2dc3958c89c3b2ce5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7982a74b3a2d8ba177ec7114d89a1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b455c4a2e8108f0943d6f5dca464d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002dd636dc20640b888df98b1b82171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc2e603b18e7a76c75e27340b2708235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ca6db361ae81a0ef92fca7720d65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4937bc990264d877f11da50d0818558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05bacf57f1c14b609eefac0e4c0d11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2262818ee4d563fd4ef53d30c7d64fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173067559d41e6142d7245fbe0d5e51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919d251ae9c33a15399ac29226918fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897de9ac0d3e1be103e2e7abfbdc6bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed21593644b39afe1d6b95b4459f118243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250a9b258de2615f87a79d3f106009244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0a7ecf4570f2093cb8272abac928245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acabf7e30d2052912bd80e28dd5ec4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f5d59f8fdea8c7f57eea4e9ea4b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec79c0b619d06ecd7a9d336979a74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed4701eaed2d652fe1a973595fb12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62a22b62024093a463cb3d8b05b79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a1c31c98ce59a15094d9476ef8dfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632e91f3999bbf72cf1822a9fe173e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf9fe54710868bb178ef94cf72e522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839ae837d2c39b905556a7ecbdd24b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f065773a70759c124b03a0960ee6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445ae92f2334f7a81fa62405668eddc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904f90160dd69f57c588d24dc5dc17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4959a3685da2eeea8f3d1e960344258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e64ee35e60241c06c85d5f455ae9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6fe404e6346a499dd2732abff419260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca924e548c8619ef112d8e40b94e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de45b92a6b03e4d98db2626ae84b25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269208fb06489c3f571fcea42a21878263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919a31ee4d4a0bb5e4113987561d5eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ed97d462e103d6e72fbf58dc98eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe39aa91ad0c5ab02179b8e6f1ae3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf090f9aaedad66a82c7adda416378267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef7fbd50e13985bb814a07bf349a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232d51c7b0d0564c562923bfcda05d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b273ae3251490b8baad844d8bebb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0178e0d8794cf063be9e5dd895ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a2e6a6a1e58447acc24b27da34954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239114e112321c2291a2d356c63b48b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2d48ee95020f3d6476fa7c8076d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8997437725700cf724aae0837842aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efe0ee099085d41317112c55503c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017b4b16ffa81d417ec35e238d98a0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294662737aba2d5d67a162244ba1521278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaccde0d0f7d9095983d056de97df23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca67cd100b5a7bcd207fa8c89db1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2b28c041bb53ceadcafca43a1937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85da59a1020e9f739735c0bbcceb1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08d85ce5a947b71942839ad39711e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c327621f12699ccec189fb89a70a830284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35799c8594700ff8415e1edf1c6cf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157ebc2e6d6863e8f7edfe27ceeb34c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db689d35fa62e0bee11b09d75c34dc51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e1a154accee3f150d0e5af2e6aa23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c841a714278b88671753695be0d5f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922b3e1f14a62c80bb053910ce05b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaeca4931d134e9f0353918b6ba01c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44471bda15aa48e239d059b605893aef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fdfe01bdac3b1f20362d0d5b558ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cd64a210e5c5262740c075834f89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6817a7552c3a4072a856ca4cc2e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b267324d5573f9dc771189b50dc28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae09c0f9b3f20d7d34900b0beed003297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c76d640fb7f0ad38b1c5fe6896cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e548b506304530466447a6be06d8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa5c32555872cca3622663d0d05825300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46db74924cf9e5fdb70ae42e84287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d1c11ac7e12ee9f31cec1364a8c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050be1a43795df68747c38d22246b02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea810a2db81294915444dd860ad59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62604bb703665acb04d3974d031f72e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae856630915c326b7a26afabd0bfee5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076cf4d17604312396aa2514ebc887a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa51294fb9bc84af6d1817da88c3f83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f18500b9983601d96ad7ef92006b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70232b892b0f8e1ca366e08bc497ee5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dfa80e228f45d508c73a8b70184c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2254030a15b9dd6342b6ac6c26dc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea572a084fa033bd571169569c2c176313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31576e2889610d7b2b6583942ae6e324314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4c955ea841c8dd9ef987610ed9d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac07fb18a71c64cc6418a50428df8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c73be9d76666d15f27293985d530317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044f5ae10749b09f18d23733c79574d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d29724c4efc3bbae1844046f7f0be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b6163b4241e159068e99f46aac14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534d7f160e440ee77fa4cb3f3a824f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211871084c4108d22e7c657005a5925322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b469d4a6308feca0fe6a8ae00f7a49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf29619ce5a9d135ee2f4bc53b42dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab14a303e77a864aad3e52c1dc473325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f282ee22e0a9eb67b96a6d3442545326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e65a608dcf364aafb3cae10375f007327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245e16c6d7b53c5a8c19e40aa8c813328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7057b75200a841745c0c44df018d13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11eb5f54f7f44df5f4911e3d1a20e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac46b025d7a51689690fbe98ad069b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e937c83302ab3b1c06f01aeadb4c46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d135470a9fcdc807c3e1f0f9f4d5f28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5747bedadd3b7faba8c80000b9fff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0f664a7e449721df58626b4a43477335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388c9130cf1e528826557a8c04e36f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c82b117c0953a3caaa6f9f692f778a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de701c4da0f6f6ae0c35fda653e8053338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163429671c52ebd14eff73eb1c07266339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293cc2dcc8e9c037c146369e05735d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb2c41d7817c47ec197590539d27c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcd5edeac21357c933f49a090e7aaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c777a825227c5bb5566fcd43cf1ada4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864be34558f2830e2e6b4d5870e132344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb217c3fdcd4c71c8557b4a96769d29c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9fa89b7d92e69c93c9e140cf57f23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc395e2de75f439c7e7ce0ecf4f422347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c84554187d5de40a65a5bf57908f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e602d1b75bed497a67c4e6a3ed7393349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae312a9f8ded4378dc2b547614a218350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e049418de6e9eeb17d90df95aead5e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2f31dfb33a57cb9eb60496ded1d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36e6942549be03efb7066404bcdd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e5dc1d20df800e01f81fe30801f18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e72e64b00256588f714172306bff7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822524139a9813a3ae2e2e5a6a145e06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772e86ac7949be257f2db3d6afa1a95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39a63033cae783c9dcf5ca52b0cf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d145b5de0075d98e351d2b11eced359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d106109ca02bce56c42b80b4f19ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d430554d29e4304828f89797bbd0a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c23487572d528ac3ea54222f48c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862144f60696df3fe51980b836f9c959363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75392ee840471a90ccf700f8010f6991364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348f4ac64d6f55c4d47deeccb8c5a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8db69a99b2a104dc1d7aca35efcb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca39181a2220d8ad303e02be745273367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d37f77c9e5b620c58f9042e2f11a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094734dc387bca8eae3a4cb18f727b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855afd313d5e7438e464bd0c0094c68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02edcdca7dae733b1147f6de75ede65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568f8b0f15eaef3cd50b60ad2bf9e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572577721eb8695c4ebe882f6983d42b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbe2226c8ac14c5280dcd3e7e946a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526828adea5a8d09cc2bb6badd7fb1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cf3913ffe6408b252992e260a38d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d4d741929b72d9e1234051576e61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9079d34191b6bb16757980d48016a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa7be8b020bddaec40981e363ea8bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e19326ab81bfc9483ab6889fc9446380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c9d540b51c6d7369219cca317e9e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd51e3eee4bfe215aa9c99f21712c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbad548d7f92d188fa18b328bf49a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e13f4f1325e8516803425d4a5d52c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d424557f308fd8577e6af72bff5672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dea7f0b6316f2923680e03b740474386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381d892f73494d3364e2395906cfa97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bb98f0a3f2ae84401765dc1c84b99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3866372ba9394fc40ccb44a5abf835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ecfa789eff7db920a266bf04011f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b41dfde97e738916a2bf086b1d739391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8dc38f2b3c2fa7609384a49b6005392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cce7f4e67d6568e566d69c4493c72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a246aca66c2713801c51452628bcbf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2dd0937ccfa9f573326c832a6cfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe96a07fdd56ac34995bc6f6dffd93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505d410c8f11889b7582b5e8991838397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361cd3b0a131bd0aa0a27f1e52d4237398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadfa6a7965529257e5751e0f21b8ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d28c8f2eaf42ce97631b7b06d468d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd519135417423cc9a5cbb9aa67e91ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8363899bc602af8c3c7443cf280b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9378c796c30c5cd6a3c82603b1333403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2181c7a1fa6f6f9aee3ed7f45a1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afaa133419061318dcc88490c5d913405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ac8e622f3e9e6506840540348445406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13c5aa7f9066be1eef9e0ecc4a1ad0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0a93016f9f85601f5b145dd8e1eb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e36d3a3ae389325f9a0b5e60ba637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644d77056839a1bd0e9e55c25f78e81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a39ac331e8b1ffdbab6105ca5f791411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ec94cd615df99834f6cbdfb0fa9e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50926cfe84c734659061cc6c770c8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846846cdaaf339c979dfc5aafdc2b0bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1a0e46eac7c411b1ea725d13ba6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27523c8107391317e0b21c1e72cc32e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9ad01ea037267293fdea7e9677bc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bef80c8788b795740121d7fd401f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa18b366d90c02b4844db89bde9766419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593b6f4b836490e0a99f19f13bd28fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2e2ccafac836f4a60948247b1c1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a7db97d5395c002db08e55f717f66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a67c24f1f6e94299c1e9ff72f68813423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb0adf4fa1275b9ae2d0864b593f29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3492fdd0c02bc6a850181bc0f342425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9024137469db59551fe2314d18aeaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811b239be391f80b82d96ff4b096882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386285646f4ebde8f00aa0390d4757a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c15ae18741b35afcab6bac1a68111429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429235ff710738035842e3459e437e79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990448257ba88a868b57eb1ce92cfff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7896565de67e7a7752aac61da2d8b7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dddc87d4e25fa34bc90628434d319433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1108a6febf6f174557a6b00c444b16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ea52e2c7fb14cd753c1ee39bbf18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94aee39f8459c8cc44454f1d4f15a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e3dffce0de3db2b436c89cca392a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd7ef972a83eb903572ae029e2a32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86524dfdfa4a982378823f75197f88ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62b6abb1f296e98e380857034adeca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab0540c9d26d81d3099ee67bec5c03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a28395b9dc5d4cc640200f8b8e2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce9e6557025b7d7f5f66dc30a433fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f37618755174d27c7d9309911c97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa154af285ec89fa9df55158b8097a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040326fa1879e335dc3b4207689090b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35893952f4c3c667e29ddb9fc5225a63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb389cd73eecf44cb9841ae1182e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca16764cdeac3be5b589d435df3129449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8659ef4952e401597798e20592f5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722fa0249a969823e03c5fa2ac6ff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854064e89642d506bd7116e40f9c0ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7a78e12cb1c258f9ae493a4897ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc4e1ee0f5b53c34ab7deed2e8009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6576bd90e2de5449f8db970ec3914b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e338d874e8faa6836ac56ca7c590a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900d85b4abc433f713948e8b05c934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d5780c5e8d94d8718fd1d0299edd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d94626f3f3587c7091d521bb35aae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c287205d24934379bebc2659ea56c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f03b762799bbab2a37fd32ee4360f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f7d2942775ab58573c9f2fe004ce6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96cb579c782afa21e02900b202846e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb08eea016c2fee41c60d126568be6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bdac38888b4f26c4dcf5d6693e9b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e4f0e7dc3461942cb13ce0ff03df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab8e4135a29d4bf684b77b4a04f16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa21c6d136e8862a146484438f14c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb1520e7cadf8cd58eba073f7943c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735276e3739715509b71bcbf83bf356470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a219de1047aa65bfd1237bc3ed8b50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c1221e7be1d9b3f2db93f8063db5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2805a5ae88157887684cbe312f5c65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9007eeedf75459ab2e43459a86ae1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5559526e4bd81b7477c86aace0f76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ee04e0e641e4d0ea51496c97dab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c5faafc4403f15a4dbe4325026d6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ecc3a078ba3b8b239ef287145869d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561520bf72a33079b5fc55a37f408110479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1811e2a91cc7db2ed31ba31c49bb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f4487b1d552c44f4866106765179481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7d637294073c571d4ae1296655a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025f3001a6f349eafe7f903e9553180483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1cff71898623314a18b662f4e5c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a05d32ad911e8e681e55a22153d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b75f65db194f504b057d49e290e62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403aab9a0473c06eaeb0aa3853e83e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ff921461894b931d7fcfed93e29b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307e6f80375c4b94bdb8ee4c2ddcc89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e88b7759871a2d7640303af876406490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17681cf3b32043f27a41e19ccc2ee7d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d5c82eb8dba4fbec2ed4808dbfdbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67cc5a388ff28e4d24ec0729567a99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f1253e1303fb24d3baec5df45ae52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fdbadf967233bfdc1958d96bebc05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375f169a410ea3ae56862d2b01d9d1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00192fefdd06672d06ac77a1d7ac52cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1abfcc62203057600671f7d73cea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433f309731f9be85bdc08925d46a446499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b4bfc68d7a89626ee3228057b7a8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3aea496ee280e7c050a1ac1b6f660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e52b619ce9b6ca696d792f1e6f12c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aefd8e18d2920defc9d7a488ad5d87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b23eab5279db799407e7d81c4a46d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c3d7a5cdcd856e31b92f041b02987505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34a92f7ad209736cf37244bb336e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8557e708456cf513bfe40f8366ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c764f1b1e512a936e6c75b5b2869e4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f63c19a2c12a29039de3ec94d169509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fc2bb598c2a190b55e4c62696a0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534de94f5e7b599999f22d0da8bd556511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d173afbd7e91b8b48b6d21486105d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5361765b7126096bc9191afb8ad477513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c5b3c4533cd8421e38375b05a10ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35ede15d7f1bb95e3f4de8682193a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465861fd5da903abec1419b9c59793516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c295e92d6d8aa61bf8d9366b95143f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b5cf7d745e8b65453a376a2ca614a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3a2261611e1d379a06b333cf2dce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ac4f2eb3e5eb8533c259d78a2d820520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9ef5756d0b72aa07e0ab12a86e2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b16480a600b10156c7ade39a74ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316194aeb4b9277c5e8270b905a6bcea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c370947f274b4174e41f5035765ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8952766d2549a684811fa6e8d9bbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8677bd5535dbd065ce9f40cea656526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12fe54889eee2418e8e28f123c9e1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b3254d0058a548b5b1cb64f47444528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e886a961dcf33d3b4b66664a53aa82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853c905969658117215917a02b7a41d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e71d024a0e80f18f12b4ab2fecdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5afd34020f1410ea6efe76c17c65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a77e881e870cc826490987a843d42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f01cb3a1fb2813294f121d83a7417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d23a9d0aa33abec02ce66803e7f1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e67ee8223e49916f79e4ff4aad53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebb7047dd7223fda329b79603a098e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb63330ae9a2f20c9f1a6b7302bb48a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7838cf9a04df346b87828c21aea5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab799e356899f572884dcc7db4194540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004190f20c822db9e7fc1072a65af59d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f7319e487952f3beaabbf38932d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d4eb1d76b2a66fd5dbdbbc5a7b1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d96bb179d896e95566fa06e850b46d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df72d369ee143d845c8396b8cd8e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1d6b5fb84aeb02b01165d235691a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a8ac41f84ac3896bb39f565d26895547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698df310a0f4f920a62808130b3d71e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d940544ad1d662838365d5c4bbfb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724824e234a6d0ed4d2cdd4e1e6de84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e4b81ed6867250ab06eaf70a0123551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b83249a56afad8f48a25eecccb1482552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcb746877e39c22539d4451c17e6c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee44145deb9b476febf09c1e69335d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c069a83d18e15db266d53ea02752ad2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c8f6da10a5ff7f9c0706d89c4caa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb32506672cbe431d37a2ccb6769b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc4596af135a64781a0e2cffccdc03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f6e75a70d3cb253f8a02e9a1facb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42235992d8825e608010d5440992de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6efdd9b85964d38d81019b8cc6e56f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d26266af4967557a2c13abf3eacd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cabc66975499872a1bdd3f2e09ee55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac36aea5cbbcf8818d057737caf56fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1af18f6fca442a76f9e4e8b7dd7219565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094395aa81c88a8059031672f2f66183566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767514f83f590e3e6d924871c1362878567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a4d436eaa7a7ae908e031c2e970c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcb734a86af958633e9a5fb983a27f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26908020a69a36a935a06c3be23f7001570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb8a7ee8b0e30d2868cb45215729f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56256170e6fc47444925ae908599250572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcf9fc7e81993c91ff7296f186477f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328c499cf457d950c2f81f77c31085574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dac835f974ddaad0fb5bec0613fd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863fbb1c5a175aab48fc6fa5d3b4c0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e4d16e609431af1a4597668466fcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5a2fbc069c30f163c5781075f57d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d5420f633b5d495db4a815d7a03a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833cafa96f4e0074f660efe91b707e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956ab6f99ff13a66e9920a5b9c28f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d22c3e2054d77538fef6c7d6e11e14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2528fee6239da6cbdf700127ff612583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173cc0f57dec370bfb8ecd35eb8979b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c30e41ddcb936627dc39966d49bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faf7c273c09391e0cfd2304837e613586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924515de91f83475501d9802593a8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863cd8d3a7890c4dc30ada0f667400e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723f2cc21a3f5e59ae228d5957bbcb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405884d0511a40c6861d0aa7bd4daf15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0272a66fadba50c3116c2e3fe28f43d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1a6befea3465f829069ace8f248a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00571c072271ccdbf36c53c65cbaeb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef8e854651a5e1ee54899a23dd44e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f6cebcd98a46c40aeb189068ccbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544178902de7b42cf90f39c58ed44a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fd8e047db8300e5ea35f2269224ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebedf8a922b3dc98b24434076e870598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eb7bcc73e17146dfe4dc08e70ff12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba83a38f869a528714164b30bface3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5611660c07b54fc88a2b101e7d48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde21e56a0fed2e9c4eb287d30c66e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d56d8642c1466596883130ff49024603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5fe74695ef509c0405e8d288c381604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894398415e8cabfa564f8c762f5c54ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873fb22f81c23be30a143952e40293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d47d5bc5b9f48e9327b26559bc89ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7d88c2ea8fbd1770b394f50a3f779608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed1ce60799607b498b150b4285e29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea80ce682dee53b44d61867010f852610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c0a19769f1818a4433b3df403b3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd529b89b05fdc6e672c86981dcc55f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b67bba026ef339214061cb4ba0a8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb20cba248786abf3742546339912c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322a4a3a9a6bf78115805def02e691615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929acd28d3ad8bbd12ad7daf4c7589616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ad811a2e77ebafb1e542d1c03d42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1266e5e184ec916a087f281372ceac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caeda03ad7507d9aa6968462ffc665619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b312464b36a9a1c02341fdcd9635620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21defdf1e00ec863158851670300ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d12ce52cf39b1e2d71d8351252f4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018b8b08a002132571b5abf64d92d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ef9d97c4e9b30e6985d9475629e0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0928f25881c791ee44debf45d5e3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf44399d5f093d45f129238b358e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923040157c9fa3a6a27513535c38ab4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dca36dca362c27b894d4581a21be1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e401cdc9dcbdc5c7ecb25c562a287629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f022924f16adb3cbba3d0e2da1ecb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307770bcfc65f45d0a58b53a844288e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86b3b615c9e1fd5c1a31185a3d0ba0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fb577291dbb73ab0b74dfe03afcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c774fbe89891f27002db903e488a32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080e31c26fc1d3b53d7b55190b21f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b564fd6fcf5397885ead6a782fb0549636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b68aaf64567df03f0dde2fe15df3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab800603b10156dfd1a1016d64511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97282ff0f48871c0a208689abdaaeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653173e055f4e5e1c74671147e0d8b37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6994dbd09dcda19c83069a3988d00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff13b47d69c3d920fe34ad6ecf97d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682976f04c48300fa01687e8ef0a197643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e17da3af39ad85924d51b8d26742d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4b65a5229b268db69d13e45c4113f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f1bf525f2f4032eda2a62b4513bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be073a582db5dbdeefbfe2c5311bd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80025ff98f146264aba77d8819b66c5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba43ecacbc2c22caf5512690eb9e9a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfbf14eb267c72eadb95754ac6ac71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3666cf626e6892376cd4982b5cb93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013914dbe554dfb847827f2c9548f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c781339833a18633270db65c083a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43351cc0bce7dc8ea043389e9c36ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a49b749e8d3b1ec7f47b7b721427d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f5553509f65b8c9fbed4e87b12a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8452076c96b458120c5a81e21b6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c783bd8a9ba0fcc85834c6790f094d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec6929e0256da1e9d56ad2a3d4b96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626687ef0235e112ad045309d453f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600eafa278c4f8d8f24962b9ada187d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9255c86ed93aea0ce72a2a33a3c7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f59e2ed8d122201b2712700e64fb42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1548890a37beecd9d381dbce6ec97d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3058ce26321b20227af744aad75b9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effeeb6c2da8d2b060a5c47f6208e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752516197c8eb82121a5ba78218b1370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee37c19449f328a8662913d2429b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b20cf543a67719e22e94ed703ab5cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909660adea53a257ae842a1086bbce3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22789ff6a9d01b2a47ae723c959658671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31edd1d9f54b372c19268c3c531f967672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd780b6d0af910021444453cb223a09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab1a7a90f46298c893afc76897aae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17a7320057ce5a556acfaf4598fb5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf49b90679a6d0f91bb9517f409df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bba60a720bb48a518a05dce5c62cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e2b347bba6fbe3dba102c4fba3a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352425ac3ceab638f3f018a93e93ba2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c68443f4b9d9c69ef05ff8a5174dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780d934382f1a3124c65c86f24069c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2eb89b2313d77570e70d00524349d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3ff2a1c9dc1103cfe4aa08a83f53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe81ad9673881c297daef129d09e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850bbaefcbd8fd9dc2be10676f1c7c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b66b58fcc739d2109931f695d93086686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6076bb32eafe4273e021df64d2fc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e98a549e1440329a3f30b4aec10970688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1643df9626e984c3f61edb596efd0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab50de61f8efaac369e12cb3614ac8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce4fe4180ab625a73b7e28e8411aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7786dcdf6d9c6b7d1745ed5dcf77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa4977298875c827f9981d0269deef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f889fb3d1aab1ca4856b52eacf3559a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea424b8f02cd562b89acd6af4ebfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93df53a6d41fb210da24c3e74a3187696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87341848fd2a554c01dd512786700c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40097971c4415993612f7a83a89bbb55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b56f25c372f345ff7ea6eaf1b4cc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b84eaa252fc838210788293729664700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5076b4dbd7e09a7fb80845678e63a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89318940757d709c5ea010dced717702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df71bad9e450070f803cd95a3db010703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87cbd83e0941ad10aa3532fb2493d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c312511fd3be7d90adea12847fbfc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b86323ea6de9bf4cbd4684035802706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b412be6de65ca16c48889d233480293707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618a6bb00f19ed6e363e59daa17db1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8139fa6a9b9db9f3b9bd8bb69ddbe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b0aa2d67587db1ed4903aa95ceea7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c6ed8d9e8c78936991db1da01bfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf379d00d5e4a4c522c1b9aab2ca6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a12d84be76fd8cd5b1983cf375f2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da24d6a59ae1e0d76b1ac253e05398714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceac4d6c42eaa1b815b6cb250adf100715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ceaa9acf315e2921b169e9724692716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb260a3026032544ded7f27d89c604a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3030f4cdd1111cc0f43475b258533ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c583082c2a2330fcedf817218d27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de620a20477617b9ad7d59ec69ec5e8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c868357765690d6286718586bf7c9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab01e6fa5ccbb33c7bb23efe1708948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94fe83859a8b8f0fc94a647b1b86d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eac19923cdac09a3789f9cf650956724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083cce119d5b27681549e6e32c33014725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11f10695be335d0e83c57f84104f89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e66bb009fa5ec0f31431d81dfeac91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9963d7176676398d4993870fa1b730e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987365f6d1482eac5d6e78e5c4ae5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d193f4f8dfbd4927a61c74a1b9182cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb505197685400f7624d1f821f4312731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ee9ac8063a77cf1e5d71efef067df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931b8d67bff97123cf1b9ba63bed2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee0cd13524c318f18baaaf9b5965f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5b2b82d4f2a1aa2caa7b3a40e237735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63c224f1727c158708218bc55d794736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb5bc40e1800c2a2257b7ee7f6e0ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2616d232ffc84acb08b3f0c943469738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a21cccf7d72706965d52b107699a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa04fc692e4abb6abf24dc1331d2eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7673f62357fc9c73a0efb8136591741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c14ae50ac8471286d0b768ef9a8fc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11dfadc75307e6df9ad83a5a853bf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b93bae1284e2d6a5c878b3301b90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b7800165b612993fac025fd0904f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25bfef2af333bfd71c12e7fd7ca0a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb4dd854c015e8c3e2ac25a75e357747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7670c41d761d1717808661b47585a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bdccaf399f54f783470f7d0ab5258749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea295ea19a36577095b8f8e17267c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2124794546356bb71365f3447de09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8222e7e627f022314ddd53e9d1bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f002b4a152b75164d2449eced52e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d86ef2d39a554696555b3a873086f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31533a99000bec11c61fa81cace3c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708cc2a0702c605bfa905c7db7f2e53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a291decd1ecfebd86ea20f73de3b4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c7fae0aecfc75feb7cd5c4216433758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b5cc98e72f32d26aa661fa86834b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f856f6fdbf07612c60930298168a6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527d06604da6ef50dda070b97b022be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb66f9379c355d4d311cd7eb0e8f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab6dfb82ae680f088c33da956220594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650fbf30a2e35d984b295e9d1d3ed75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd9b85255ca65f08156e31b2201ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a7c73241f7b27e66b6f4baf5395197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbefdca65687be5ce56a4d6af827a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d413af93b5daaebf1bc7ad6fda0639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327f9ec2cea20653bb1cdddbf9e94510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dda2603a1f8fe3ae63d78f6a59f8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d2cfc358d2397045016d13ca3555212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a4929d015899caa3b3c13c1384fa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0def8acb2c8a035f833366cfbc4a1b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118beb08c175a3af86096654eeb75d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a0d0fbf5b3bad3be1ffc9f73c4c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7839c5cd644af621b79884ae7bc3f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc1caa530d0595eadac36a28edb9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fecaac26983b01332c4cbdcbd42d1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060f3f26ccc0f21c017d0e4530689a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602b1878ec2d24a05e7ea0a24282a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b35651e1ef36321c769defed06f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3e1d7905171cf759df826ae20f2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec7184f9586bcb789a01c63e2b33724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b762c873debf652a896e086d9356db625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12401242ecc80f50956f4e197c56e97626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984509814b71ce1622c01747731eccba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7ce0aa8dae926eed665c7c4c3ba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076702cd105805cf4e3a54cc091cb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335cbb5e45059b1c6eb1114a7cc4e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e01f5e0055b4ebeee82bcf0bdc50b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b77f448380e522e1de1d3f09c698432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf53963590069a276bfae6f7e54dc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8537c095bcba3d302d7fd3bbf0fd2f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c14e4ae6266085c45602b1dbdec1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195eb03f4920b4909f72fbd264049936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b7431ac7c19fa8ce9163783ef8bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecfcb515b62ac3871310a7b0148cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a33f593788df1af0effba2e17e10d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd2a355190f633898829bcee2ce0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997116cad87e50217a27b3a4f10f111e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc56cf94f4a3873adbad6c3eecd0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e145aa4d3a99fab298778ff95d911243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7bd4eecae3d407e4c77ba6a5caa1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784e5d50779d3b03be6a509d16c488945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b7271d653c59a00b801e781670fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d385769728d56883e737a34cd8c34d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d36e591cb90e6bed193321dac2c2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b460d8fb2656010f7dd563a772ab4e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e5c8dc182f7e988b1cab8d1ab55a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa896d8d5b483d313c8e84d7f5deb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e463dffc0e44f4670e2b87da00a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaa60dcd3c23319b75679a6fb7513853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ce601457eb4be6139082303c335a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1162eb718d62d1e22d89147810fce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e3ed3c9f6b09f43102a29ade2acb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d813fc2979ab012dce0811fe8928b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4915818f22f1fbab7ea505f0ed8f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c29cffe80693cceef1ac987b031459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6a6a2109d0ccd9f99ef4d647b77ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15451d4f1df4fa85ddbd4bf6a6610cc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceb6f6caae74f58f046b0e225067de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea430ede1b1429dbd237c3f23e88863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb67321ac688abad9c2bed344f97064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454ff9c94cffc468fd31b9d6ccabae765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c15a16ab0032e4fdad42d3d09c6fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362a4bbfbaf76e376cde65f046e22867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c481d1531d7a2b97379632650e1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9b5a222089c874bcbcfae1d9c1be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d20db905c5cb3dd9c4a5f70b14d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289db9d7fa08cdf0775f1804cdc4dc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b386ced96fec79188b21e3ca8d5b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7bfd83a30d42913e9e9ea11a716673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b3b1b117883ecc3afc593566fcac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc786731656d57fb39be8ed9bd14ffc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095632367cbbe8ed63916c97abe57eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee5768811b0598fe1df6813b33439777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f643201c263a944945729baf95565178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa321bb159dcf72e6988c2009797c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a0c48436d733102b98e74614835d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d043b4af1c002e670c9b03c8d56e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8fff459d92039579c6709e97ee13682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f9f86b0c71c8fa441b97dc7c1bb9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857a532cc4074775358fb57f199bdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb222a2d44707aaa547cec12bae1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fbcec050c1d3f3decce76735a820386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b32a8360ffa0d05db73293241aa0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a83a43f359ae9aeb07510232264388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e64b194fbf551d8b2fb7a26ec52389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc502069075b482c0476fb382b0c28e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b9725ac172ea6c138012942672ba791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b73ef401d658f2d59d047c22f022b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e7adc5f2fd1b5627df75fbfdcf0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9fed9016ca3edb36a5236a3f104b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac6a2895b68c2be2f074f9340389ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be85888fb814778337b21126e7ed0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abccf11e1a05379f5b93051f11922a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515239d8f7006b2998596c48d329cb1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61891dd22275d40ad2947912bf26b56e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3754778bd96b8759538903eeb8496100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f188a35d77ceb50a6f2d17b936cbe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799254c23eebe5c98f659fc19c872e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f457c462ff141591ffc4bb208d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be3f3c9078b8745b160905bf8fcec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59bb8e28f72f45a167ec360a5621a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411787bfb362a35ae2f562462c12e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a142ff6a65cc0e0ab9e49dc572fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04843432ffa71a78acbfe97dfc6aa06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee3fe5a46ea7bb25599ba377ff87b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab21bdf0aa76fd7a1c582d7bf26e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e369746bdf5fac592992f853600803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92802022a51800cf5c86291cd545854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbbb4ddb828b34a8b9a270f84934f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d79273542ffdfbed58f283595bf380114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fb3d0ab1878a340b561a8b9c93272115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5cfa4483c7b36a1732ca1dfe6cce0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5339d2785bf8103ccd29d206875ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70754fd729074fec24b2f84e193d0c80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc04b9b42716219e3395ee37c4db2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372e8146de845941ad18805f6946d47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85b45e82aada8d3fff72e00c42fe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2979e02c814b48d79c1b03d04b8f93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9487f6d85a4b80bbc6c68f550e63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b28960f8ab9923e74e1301c6904b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927d9ae5163de19303f7fb72b10811a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e83cc4222ca78670d4ad96107795126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3794c0203bfd55d7fe88d8dfa8916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e738a799bbec02bb2b8176c1081cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c221638d6d7a1da162a54818a9f1222129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d6f4209fe5c71ae52a7e4a69c055130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f0ec3772b888d5ed309eab91aed6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef817dd3d308599752e0911e8f82d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651d14914eecf76fac6f4cc2e29f1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c584854ed4d443ff8b6418eb88f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e332d450fcaad999d74bed8e7cfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e89ad97a89b9cce6ec8baf3ac9078136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f09bfdc714fff05e2ec4e623a102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393155b14896cb01377841911970f0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fb29f8df2da9a46c53046e131720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf19ad368bdb0ac0ae73d38cdd1e2f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b1889fbbc6ca511931acab8b6f58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e39478f7c6f8d0a671a0449bdafb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc673b006860c83d98372ac1edda6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a0ec48fdf7d628bab2a1ffcb12942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267edd30d3087a8f461b8181db67218145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fd1a4b99e8e142e5b3f57edc1980b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500b08d0a40c97e9adbaa80e14773e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb31121c4a23d5fad0cc39dcc5ba2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647109f4e32aa8bc0c19d73d7ed77243149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198690bae8327f2f685659133a297a55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37daf430c2724cea0ea506b479e28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79369973eb4afa1f2c5d24143dc5c817152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67eda0506dbf156819cf3212d6097153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32708d049be0df33e61aafceeba202154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c40a0b8840645cd423066f5add490d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3842a787c9c52a8857c63026657314156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047336839fd1b488af2ca2562acb43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb96ac2d1f232ec2a9a6816ba73386158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225d130a9d9ef4d96447acbb466d901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03743fd4228c5421ab8ea64162dbc1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4a08eac3384ccdf13c686147d305161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64063ec75050ed5445e07dbb79b1659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e12570aa0b42219288d18e89af4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f923dcbd0a941cd9799074365f2d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1657021906740508eb9b7a818e71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b44cd7fc84d29e4a7cc57de343ce91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749907bd3b65094a9253441424ca5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7de0bb6a2a74836b70b678e7306b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bae354ce9d4399b10d41fe8d783a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76244400bb9fe64eabcd1a580ae20bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1cd4ab1efa0428bdccb2e685a1dc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb1f3b5beaf78b27c506111f4d5831172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764bd3cb6e698d3779cfe90ec97da72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ecf1650f41e7f6672168abc14b141174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f616f999d4509f174e41b38d38b67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e783bbc88a55b6ed02ef0ac3964a93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984ff13a8d3c70d11088ed77c14045177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b2a0111df097506cbb952ad9b7fc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5519c5d92872ef3e6764d571592800179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252594da834226951b900898da1c789a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb22c42a3451be871c47c7b570b3db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c72f98c5062504413eddce9fa2c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f1d4f7d3df0ce9732bcd885839fbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae3b0ffa4c08978db50a080930178184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7814d1bd5f8cd8d241136b85ae16a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e115d5685924e878e94e0630218dab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414915c8f18b3e5a3e42a9af6b4b0b14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ae0eba1709237ed8f25a95b7e020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03851de2149ac881652b96d6f9ed27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d501589129136063ce23dea6b5ccd9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f9710f5aec4e7a4a88789e46d0cf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f30b904fbd2d7a62c58587d64a1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1bfcdfa647f59ddbdbddc6776869c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316cd28da8a278b3f392d69eef062d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982a780b711d5aeaccd942e28d8b10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668786a745910237e622bd9c3286f9c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65fc6ca377b9b48da1cfbc4fbbb61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4df63c79863d21f89bccb205f5e83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef06388fcc540535a992fdd7620de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7a9fdb67941504be1fceb4bce7dc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9937279756cf04c9a56fdbb91330812201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db92d8f96d189d89e208315eb178e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799749f9f5cf249516bb5158ee316a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ce752b598a8180d0145e2aabd420204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a833352598beb303beceb062c88d1d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f32fc0eb7ec72d324ea12704e501a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3115e1b1c0b5b8e42e5ff9844e27f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d427ee55b108e8ef2b0f1d61125ea5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ab59abc0dce631b4e9043dbf0989209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f728558fc5b617b171b6524ba81509210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f21c082f94626f4d1a00d6e0bcb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fce77a4982bd91c1326c14aa6f655212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178401eadf770dbe4a9c3e786488a59d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2669d2dbcbd4d01b7ded97a91c11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e8d4320ddc2149fd6adf116ead80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6056903b0bf1ba2359bd7d08196336f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5efa89a5aae4a9e28e6abbf9cfea31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7f93a391979b6bd61039434dc2c6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a43ba92f57b68b60eddb59d28b003219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db014e1e3a21a86145e61fed42fac6f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650bf6f8acaa20b2f80106a7b71fea8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d262b56735e936424c256ce2641c8b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa01fd624c079bc7f627bc13286f994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ced40105f95e56e5c76e21535dd74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3105ac653595d9c8f63a27cedad1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856eadeef9ca22f1b35b356b4fe8483226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b240c5d4aa3075384b08e64b11179227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd153293bf012ec2d4c46e75bf62b15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c6b5c4764fb53891b3dfd6aaf2f82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667348eff7df512c156fc23e8f28299230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01043ab1c4001e9c0cac9524763698c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab19705a8766a9b7ee055ea6c70ad78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f9154c480e8465595966f15e90e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb710cd89e041a77de4dfce1d1572b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877e390efc4c8811aba500f07f0d6f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e1714dec299586c6c75922f0c9c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e4484cd943a2e08a95b54831cb79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffad26f28158b74773b0d0aef83264238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7995cfa63802f507a5159d511de018f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf500e17aa6230664f8801d5ea489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450070c4d47a4c827870063298a8d659241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674283249cafb7eb3847aadaf8c40ff1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f969fe745b47b288d3f9d4c55dc787243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a0bcc6d67c5c31853317b47b3c9d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb3fe789ea05c56dcb845760ce738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c04e1bac2d5bb18c80bd12e39c2ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27acaa3daebdfa75b74ce0edf2814247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed276108d68678a7fa21a20f80556c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d101fa201d5e70549e2d091b808c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f1f93cf852d306bd48dd2322b8a8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299983216f56a169190140c48e0d6f53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a1c8f8d1a3a1757d74c0ffa01c4b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf0e3069094301909eb7efb4adfa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6d6ebfa3024d907a6c4cd6d3f2b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae1c320ca3582b98ee5fcfe76e9c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f43d3eba2a919e2ea8e7884f3d81c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d3468a5a900ceec042fb8bc6af92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc6f102bfb00cc028e4156c5f12d76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1759f5c93bb862f4b9c300b132271b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1293544286829da32ce16d20e46e0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee88740924928b10c7fd359247c493261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0661a9e3e063f3b75ac5ebb91a2c8e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bdc49ba71f3c6ed9091173419f45d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da76ce818add3221a8bee4f7cd1fae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8e37a2d049733e2a2c048951d9843265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e2b771b05e375fc0dbfe8c566b1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc47b6fe1d41636b12db8b1986cae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c89bde60759d8161abcd0114a7a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43439eec9950b46a8c3b26f9da50e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6aad3f5bc2a33dfb712be3ffd224b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deac2fd5bc75bb318cc5201cd2923ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aba159a5acf4152271acd8dd74566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba7ceb7c0a33f405462ab0461f645273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f06763ca606cb9103357693cc033b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4229ac404afda6be3476c392b074f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b32ed37bda7d85a5a3b1702f02f98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eb67aa445b18e34fe920fe31abb58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8370887016252f3e034d6c721c32e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682515629c084a349b0f7a6fd4f6b4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e44de9f9ca4c84a7fe7fe439554adb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef883e0a9cfa7494451c0890a82df7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d223cc44cbb533f9354e8b97cdcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88dab53abd2cb3d728fd5bdb82a7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab036e2b80b4cb8f8b93919ac597c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4138baba68b0a25f511c551e93aefa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4564ade262ed08c7f5911752df473286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc38c7c95d70b5039f46d59287df809287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe621accc1894a716714a07c30bbb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ab78faacdfcc1e03ebdacbe5e63a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19869b8e622db15273ac68e82a9f48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489dde42197c6b260ceaddab0fba877291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1258dfdc2217f410e32d4f3d18ab79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf963d6cf3d0075bff2e1eb5b4233cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e007d6d4c4a70229e4b43cfebba37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6522900eca08c0777eba41506e658295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e3112f80d6dd788692b47470eafd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8759853cb1da2d90f1573621a38203b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9d758f8388e982e577653f1619c74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd318ecea9b761bca0414c5653497f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53872d329c4ef0d9ef305cde5b4906d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cadd406e47b0d68d37432786b8db8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1ab86c0de57943535c36e96f85a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2d7856069901ea35f4151dbbf78e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d1e781a67e15503b017813a2e327304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa00d064d74f103f075463ae5c96a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4f066b580dd5ca46e9718cffaf9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e366644a77b9e14ee2bd8016590967307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899960e2595a01490c504e467b1dc1f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f220f884e2a00964e4e4dd6765d1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03983d95bd9e06fcec21041140f624310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8da0071f0dee80ca2d4cae97c9c4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e90a36ed7584b976ff8547c0c137312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4517e22296b4cdd6bf4d97ac443c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c643c30f2d070495fa63a6b74aafe6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda285ebc2e8dfae92ee3eeb7d4b032315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2986c1b2ee826326172063e7027a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa998c858e3a0527d38d0b708ea48c9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac2185933abcf35ffc042eaef2320b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f0a8a7fa88b94ac9d1ecd8fb2649c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ef9b13297ab712838a6b52c8d411d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec24dba8915c30feb6a05b4f56530321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b5b96acc3898329e37999642fe9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe708d580d5c07a9254ae203e7e162323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081b68fb419b6ba37e5a4044175691324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc729c37fa6f889b9adf76e3a6c9831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c83d02c548c83ac979fbf0a465b89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01a805c322d0b73c53b23301f36b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cecb7e3611a471fd0fb58342a8fc32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25df2ab5e7ff19b85b793efef54b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8f1a5b8fbec286588f5939a003759330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68522a74c5f707b0fdea72b461736e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e386c2d12c457346f559ddf142066332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb2e8ef00e3fe9f8c0ddb07d8a2f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529212f541fa67192e1c824bc5f1b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7416514c48a533f69df3a670d4d27e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd6f34127e03da56c564b5fd258c98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230dc2752d7fccfa0c32f292be2412d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5ffcfdf4cbc8647d07c72e54b051c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c41d46c769bd6a9ee925a40304a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a02239465b659d2b497e0f3ac7e16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1dc1fb40f11068be989fdef20134341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32208bdf009b18b73d685238cb0926e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8e8948fde31fdd4b4ec556560229343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7511191fff31e1bd7bcf8ff219c83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d5fb2bb79a6d0b7ab89681345403345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf825220c7fabcc38f48f8fcf9951346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5d576a8d0a88002d1023478267b57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499451c3a69a01aec587e14af6fff68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598638bff9e710cc59da60c0340c9e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c98777630cdaa89796921ade4d01d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cabf53963aeb3aefdce25ef449fad5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa8e99d412c8d6632ace6568f8db9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a29fc4a5b91c00780c545aaf8aaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49cef824a17df7ed9f6fb28ea419df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0431111d4da2871121dfce7578d71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318510a93b2456eef307c503e1e651b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1994c7890924d0366285a5d4bc5e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ead2b3f446db2a14b822932e7b0e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb0b3c169b703081f6cdbdfb54fe64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80de886aaf4c314d0d516f5bcae053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107885216a55d1f60f52baf0b27243361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba30db221d3af1200c665b7dc8259f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee2855d12f94f322143513e1c24a9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b9a273d6ea8f7c138f3dfec4148ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c019c2beb1cdadae6bba9a67c8d70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a935cba7c386535aa085280282f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0c7e88121e6cb8e1e2f0a439273d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331a4757dfe09ea8a6349c16c22936368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e135f9d1716d78daa2c800fd5aeed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cd11bb85d47dc81acc65d64059c0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef161d56c792a0a5eaa595c69344804371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da102f40365cdc034cc1af6bb07d3b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2f7139a2ce2c1a21b6c18804a4845373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d35175fdac1c96004b8da9bfea679374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c19180a65c1cf5bbc09501f0b7e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc26fdd080247ab0c651499b4e65f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123532a0e6617cc245367eaf1aff1782377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572bf9c4fdcd1796d4875e4c2ef6ab3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd97e126d828f075bb51c70a4d88e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648215b517c97e11f69006fa86d348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d9f99e669af4db2bea94a5d7b8b9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49224c0fee24865e778043ecc25b274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99413eb010d7e9f2d5fa332aa4453e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391026d1be062924163266a30b7b77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942715b513c5b16d2d44e45f91cbd5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441999f17ee99ad95436b4817551c1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90654573dcb2d59593bca83627c9f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8649b92ed2267fae1fc6f3ea1126388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f66ae6d6b2a7e6fe7b8a8767a7f18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d7640bdf14aa513a119c71b27924390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01af4cf15b723a6e038330d47be0e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773c6b3549dfef8db6f69565aa175a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978c31c46eff6e3301f7a1d95aeaf8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240ac77c124bdbc29d70a8c1b6a8e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d36b7c5aada0cb0e8a392015ddbc67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6c62e37968e1c4b7a6b1dca821c9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7a6683ed0707b7f660ab26104254b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d26c88a71c1100d55e9640ed92e414398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c64cab864ee476ca7f905f5aca5ed4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658846f4a76e339f0ab9c2d3a957d25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20a67321476e28cff8c51f6918332401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184d8bbb637ce7e152a32f514548730402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d87d27cdc17159cc9671be501fee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2e9fe1b737d67489f481659e6bc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757429ea9b660fb703762de82542f11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6b45a52fb05d59f76d63c2b320cc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f1d95d56730d5a5e1166a066c106407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f01243f6d268ff10edae3a891606c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671019d28fe1aa7f86e556a0e5fb9114409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0351b75f827468f6746f3e0ce5b15d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676aa8f774a5363565f80eed8ad0677411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449d0cc857d631e71ac197174c11033412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147d5dc1325beb31970f288af72790b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea462220cb36554c356b3ea45cbb3658414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828da5d54fad66ef8f2ee9951240501415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ecc4942e66c018aa7d2442312b08f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb727bafd5df7b7b4a0a532d740474417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31002e8327a29c1f34951d5cd0b05b84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82326e47383fb51b26a8f24b2b5926419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aeeef94d8a48aec97407cc6569c5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f44997c8920eba8439a317dbd9d20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f29763d58c48cf98f8823a7e3d19e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843a724e7df278a40629a7ab04aa459423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c75489d4f10013097c4523d133b8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7560f53a34369d4d4f2249651ddc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec2ab07260b39572124e46988e6b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54a4b82418c7e442731bb91ede167f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ce348029cb8df53fbc429494a681428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57519b29db792628dcd81316d87d57a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4fd11c1adfa46af551776e735f9f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e2ff1fd1b37df39f3480cada5bb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c379e26ceea70a888ad6705d653177432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61996c5e5ff8960ee7fc1d9ddd71e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0fb45ff8c0a62aca955477d9e3a42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36977705f195e9fd0f88f456269bc3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151588d6f67d71a879c0d5f5371a32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd44ccb58da6005152b7deda32c5367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e047ef7941b13a23c408f3b565d9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c52ef1e10418007fefe296ff8b8ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217facbeda7f033b2a651923d04a1a3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf8a514669dcf2c1bbd1ab244b83a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211540ecff8d0f4ef4ed6b8d96dbb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28dc17ecdcad99acf3e5e8b9e941c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574c130a45f38f15a989423beb5a88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f116af3b212dee69a2146a26c08e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b35f303d8bd9dc9f80c404514c0139446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c15b176ae4dd0d4db46af86687882447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737244ebb8baa4d6d6073bed9716aac8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ff540dd40edece8a69b41c938222449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d1101f26c1ac6dc33ebd5a3675c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff16696016a17199cacc82ae23b6505451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaeb3e6b36b3a8c52b418fa6ef5290452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae386dedbde6277600b4a97ee98e2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ba5d7863f8c1d24b8fc612c9f1809454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35c51ca9d0d99a6483444e4bcc3f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b969357644d8b1c9bc0cb5f33610c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1ab025b1f190b8a81ca627ac560a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bc36989985fcdfac2f90fc0d51d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f39bb8320d541ce2e53a225c2e58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fd87a37950a00aa29d3b4d762b25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd44fb0b30523a42c4e7697d49289461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175d6538447234e069c5f5d0568366c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc1278c974271cd285a1d1c64e74c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958849b2ff88a46f15d899ed10b1526464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f58f7829e5359d3324f239e97c6cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18700f0eec56bd96bec2ef5ad51ee504466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab9097292248d91d69fbdd271e552467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c1e69cad45755a6bb95199d62968468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a55791df6de488b4cc0811ea81065469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2681a7e2b71fd4be72b32a146d5d454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb5d66df2688001cac02ddfd527b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096cbddf0ce3a6a482a28f7430af39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bcafc91999f72a358717f37481c0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b435a6f1b8e2f9d03f5c5c4d96313f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849706907c2d854edaf3e54ffefc521475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab819373604d5b27413d57e8b631662476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b642772d04805755c904fdb81145477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120dff01d35c9b9d0f6cfe0ffba39f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1826b921eda20f484de79cc129983479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722216b6531578ddde058d322c861781480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6aeaedcb01dadb5648bd40af5c44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6fe1d02bf4eaa461ee0a66b863d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080afd13fa1555e2f5d110b1fc9c7fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc8df039934ed57a7d5485f92518ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7bf0a6b3bd01511e7bae7b28d46a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cab32e743a99c0e43c8405a865c8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8853d8bc42322d73413ab0241aa55c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c9af94618ddb84404c929d347f63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f1ae87b379756a0d11aee2ec565a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd70cd70da169211c2680b7653f157490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99a12bf8122cee885415b0b3ca135e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec5a12feb6fe22021c1561d89296e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefec8cae9f8dc8730617df7b422849493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f209214e44f0aabd18f08b14748ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12998a64b4ad40f8440baddbc94c50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712533c20df755cf73674c940591c90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac878f09504d582459d5a437a7402e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecce8e5ae2375e4e1172bad988cad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4dcae1ae6e8e144c8cebcd57b09ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a61185554d844dae02b7439200a0ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32702216da34b126a785d2d8173e9995501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d6ca20c6a0c8fe81270d8d9a3c5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30304d8688e830ca21d24af011b1ae8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bea85ae23e3e6cab04f1d209e035ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af09fd5e9d78ca44b49fd0aaba3b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66ad32e3c47973ecfd3573e96d0b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d42b9057961842942a9289bd55b35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36361dfe1b2f0b4fd0321897834121f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820de5d40b6905a90329e3e3440fdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91241133498028b2338eb2cbf5188c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6d0f926276b9f29c46457b87e371511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc31670faf0220dd65b8da0cfc2fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59e157e5f515186fa6a244c5808781513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33297f54d74caefe272f514d3e2c7ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e18a47512a130be64c208fedbdb6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4186f0ec53b3b9fa451f3b09a59da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894a962c19b156501fad2281bdc48b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd8e7badb1248d496a67d510c08f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8031c718b191887ed2dceea5cdf6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a584a4f4b89d673d9830c3d2f7a959520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a91c26fb785a6611ffeacd392b50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda8edf9a8b0062dd84f8288e131b88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ca68e4e3956a9fa57df70d0c79fc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fc2ef03b953d122b13af07cd11f85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c998fd924a73ae8dd45b8201be46a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d81587262b4639747b78bb0057080526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3676fd14727bbb2df90fb7811f56a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d7aa9e001a89c22aced2b65e6e7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa106d71d1d0ab0271d5a71baf21f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8dfad016fd08c22b95605fe5a510530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56338150b5cd1e1e943d63c7b00e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e071b331ddfc05d1f7c610d15c8da6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b651ff25c8224b191e620a31b437533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c81e7069e335650fb7589ed25e3af8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c838488f2864acf699873c956ecae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d48c449c352945827be18a239c2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45c92b6ed65915068b5c44938dbac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80535c20bfc3a5ddb618f36a901e9819538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3c0fdc7c9ded2b6b51657f406ba15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f2d163d97be0809da14df2080c28e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b476af14ba31e3c8fea599691baf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b995c80d83bdcd605b5311a701064542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf5c1749b4909285ec2f6208c3d42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbea53bd8a3a3c5809f9cd61798c47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931d514c8e3259bc9d16a4a8ccf319545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e20e70ddb51b7a1ff210d8435ecb3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943eb05037c73a62b69a1473e2c34a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d6d1fc3128ef336f4d6188845be85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072cae413abe794998e4a0f25deeec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a3a2fe8a520719d496eade11fcadb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a9ad699151bcdfb169ff4cd2aebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c305481b582601cabfeb8c5b9f6303552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af23a9ae16e2849d7bd9d11adac22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00254a5ed005de7580d8e4d3df523c4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f99a500aac2d104a4dad89e72bf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be301e7c1b65e91b3b7b24fe1fd54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c668cbc9ff9ddb610cba732907808557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c7b1660fca4ae48ccfd03cd09f604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c377bbb4b68bf9b97d07ca488c90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b87d8ab90b1d9169e7ac0376ed26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8123a67bea2d8d0fc0ad3cf77361561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585116bfabe698c2d738ec2eb92a538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d370a7c5fd8c4ba28c5a04fcb69f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a5d45262141b87062c65a8206410564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460305760a9ba3ec834e0b2877706c9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2243ff08b5910df3b915440fc5d88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e27fda5eac020da3eecb41436fa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc044d1a761994a8670c699794e0117568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e74c59aa487471bd466828c9f22b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef6d8f2bfb5f6301f29dd76ccc1bba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461e2d70cb4e3a83528b4f7bf2f862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239821dec2e2d33464aea79d8f7102572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ecfd09d4823db490589f32a2f0bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e720aa3769ed017b5c3da2af218dd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ce04b16a133906f933878540ecc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad4462491e4f44d164d661bd76c37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aafe4950dd949bf75c9d0083407b4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2661fe10f60a52d17cf48821c8a8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccce67af04793b03793460beff546f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2756d5896b65f4f63989950c0fed54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6e53e0039bd48a28ab9c196a908aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ca0f8a35389bc5360b898e3d2ec9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a162a437ea570c63c884efc432a66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2c44a24b7eb79414e2a2997fa2b37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247055e8e6d424e778d63b1498dbcdc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4044e81221e2b3797e3122c2ac9af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15fe49333ec631bf79a139694e705c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40e7d2e27c9cf9405db676bd0ff65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4bc4e1c5e5715eb6224881a32db3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be24f5a79b1238fe552ce83c46e26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b85ff4935cd70c35f6297e18a032c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26804d50f9b4a6f9443a02567364c0e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd6993c538ed3d809e35fe1679b30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c7bbbd7ffa2f4e61298fb5037993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b9a723409bee3bfc9c06120b65f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af6ec4b5b7e0f3b489ab203af9b2b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6193136f42a3bae13c50ec3a0570597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60a4aa6b83640909352d4e5407bdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bfcb1f6d2ea89b83fbf6235e6ba15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b528a59abba4d37260da978ce7e157600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca0b035d462e32684a47f9400f81b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3be902126506130f86fd575230072602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba9898fed8bfe887196fb4f9d44ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918c0fe8b2452982ed1be832c703c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055490e4456167c2fa45bc7685275cc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86416126aeb70b4a004001292bfb12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73ad7102e3d5a08c8453b8592f88f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c47a6ba9ac969a7c69c04b7959a7eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84e538de34e6003211d61f12462575609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d39158b2ef24aaf95962697736847610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0977070e390ade4cacee271df62c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb20feba7b56587fc245bbb4004e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa1d3e13508cce359c19996ee3fd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac860f382874ed5952b22922e17ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52796085c86a9440db77f2013cfd1e04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4660f63f82f98269df311474755c05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deccd0404008a874161379f2c8661e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788134586a1e33b6901fd39d2f49a293618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fa075dc274c6db0e8accb4017d9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9b965d2212c73febbed2e9d81a296620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f830f505054af98c3d614dff1b8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b79749de973dabf1f4fd9ed08db2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6c78d6578dfbc7004abe54035b41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba6e28044793f762b03398da2a185624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63971a0564c937fd01169422ffcab2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5c668534a27ca9f8b40c88da6e8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e54b6e676b74e8d30c80eb612436df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78375f7306180a1cd0db7dbbef2e2e51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea6c674dc58cfd50b8b887d257a7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff25682fa31503b48f9ab7f6df3e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebdae6ed3fcf42798e9d00f5464d08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597d554a52d9089e80e74ecdf31c469632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90c56bd8c33c4ed3e59c12e217d7c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da214ae206230b7e0b32035df1dea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc03d294b318f4d6067e9474d4650635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d4801db5cb6225541b9cc3785804636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48693c1607ff62d739cda6f2c59e67ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da653509f748770818b7b6381e87622638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e78486b8c9898eeed60b8006d167639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fb685fc49ca994e959cea22dd348640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a19a93cc22dbb4a67a2a031f21d5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427ac26ba5c5e04a894bf848579ea92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4b1e551dd25979af5e1a743b73c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe96f6f595aacce950a84127ccb7d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c838eff92b72ea0b982d631f61a09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca1c474b791a3d71e8f46eeadf441646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e0263a0676769a445e07cd6c39d5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13044cdeedc501b115b894378e7641bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ba873e82b196d5f2b88450d8808b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f5624c4b00110357b860556869361650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08402eedd4f021bb285145ecf64542651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147808e0b2d3296752db764cffa238e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b192c36705e52800c5ce784ac92707653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f442c566f38d97eb21e02d313bfeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce981c051c85dedaccc9e5a5aae26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c004f155da1bff0c9a65b3805aeca2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43796983225c8714cc1d1f4ccc17bf78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6094affe9903b83f9ffffbc13cb4a13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a6c4922b8a7411eb53fdab563884659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec464597f952426b742805e3103075660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11105541087e8b007e87d2184113d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6140c1bfa96a522685675842a16e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e083c282b58c4ce02839424c246710a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69acc6466bd0bfb530597b51f8ecc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a00207768acf194f2d29c63e307f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d803e763680fd393a9409d74f975a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89110ef38de124fb464f046224a8dcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea3af2b2d0f457dfcc0e75e232a5e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e8c76d25706be245fdef8bb9208a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9fe44fb381b400bac7335e45c6b3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba297978649495a01500baab01e6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c81dba84a9331e44b0a2ee3fce1840672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21936cb78a1cea2357f3aceb5a016d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ab80321edec310633606607ceea3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994666f770bd18ed3f63d7ce59d8405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2353fec0cbb46713cb37d79008a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0b65d208b8253b9ad310878da5242677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e7a8671fb532cf8434a1104b02c48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eea4d760a7af2e0567d2897d3c014679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa5de73f08c3cdb13a548ef75a2f04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d1eccca1795fcfdc55df8abaafe8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa06c565d1e0bd2c3c7be1b43d9e59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268ddc6d5be1018bf6b0cdf7bda2cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4177788ad385bf7bb6c1ea714bf4d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4f81de71504e642f4ba8e32a1c71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5dad127ccd9233c27f24496c81d0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33a715770b31b9875aba3409e09da3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78272372c13cdfc05f8c54d526204001688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b02af994aa2557bd91fd2b8436ee6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dcfb39146c0e55279ca78e8b5638690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf04c32cf0997d95b224c0c1cb1e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa583f781567a87d2b45fd8a4af8d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb74ded0f6b9dbbd9e9c85a991a1fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d274f0a1cfe2137c318164c41a8bfe9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb563594d6e98e16798a7af6a061042695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c2836a0ca9b142d0141a2c9dcde7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1777fc6b7704e9e85fc257b2a982618697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc49d8a70ca533af389e6b540dc2b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc21da7e46a13299efd4822a75b65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0289efb777f4a2817d3cbef99cb70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ff579ad04514b358611c96f29547701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868c002f62ed00130dbf054f11f137702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82651dde49d3665f3aa9364d59531703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d780bbc4c84de77118c925da54ba06a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bdf3667e1444ffd0f54630aee06a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bbd1e582aeaca4aaf82d46872cb3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99f77f1ea89029ecf56f4ac5584a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743c84d84f182fdbf55cc4f0be9f9aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc0dcb2fde12fa7836514f72ac8f6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e18291e14c94a7df63286e5967f4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c096bc6f1a72556f6c8d6e3429d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3ebac43dd8df1202a1fe10ddbeca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989535255eb83b17ebd72ccb651d48bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a439e04257bec41dc20cb635d944c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177fb4c3117aee3c9ddbdd8f064b42a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc98237eb98175a60c751e548d40d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91966c17c9b565d93b1e3308b54b70e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384f0e88e16c96c918e122b1800df51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e2d17c5afdff0a7d75dfaab55ca5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f6d4c7d359aa881c12c46f68f71db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822acb4ef4a2ed53f92b7f90ca81c99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba3b5c5d5ad4594e062b2d842ac7ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd304706b7976c69e7a625ad0422b5ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f16b8f8cf0a553f0d7e5658090f624724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ffb0e3c1ba1b1d685c3801021eba7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3e2c692e20b38b0166471eb424b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2f1924693cb873615ab373caf2a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7fbb5007050cd6bbc028bd8220c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de40fcae0f8d7cd17d875f4fb76cc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228fcf6bec54a95baa8c4905e691359730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009838168aa0d3ee5473697f31ebc7eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082c0bdc6bb5821a994ce902ad2e49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee636940af6754cb541c2781bf8734733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f82ceaa699c56f1ef60cbdf229b63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24bc5f2a41ac00f3563913b506e79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5d8bf432dd1ddb4ea3115ad12f32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37e3fe945aea513cbc37c1174074a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024de00f0cb2346a9ee39e10e6809da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee49b33151aeeaa5939764cdb35fdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddc4f90993e97cfd6e40f1336ffc90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b7a8a2d6ea3d91c798cda5274fa83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1fd738fa73db597d6071e69ecee8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51e8db647ad340cf25c8b565d6fe8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f78230f2bbbc4a175db6e966e1570a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832d0113c3d40cf1d993b8d92c0de5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60caabdee9e92bba423f7d7ed34f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f3f3ca4c7fd3713e9950c7b0eb31e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3fb70cd9fd896defedead520d018c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0d68f608841d42bbe379c04042feb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae861ccb5fcc97cf1a7bdcff7704f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3edda8e4144bb37b141146b4a2ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307cc0a4a0eaf4a1ce8935ae0a2d1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292309ac27eb8e55fb3174ab4fa44eb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad43bb9661928fd556101b0d02b3b93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fceadb889598fd99e565a14f85d087755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831fd4877f749da52d4496e1ab3315a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3a2ad9a5d218bee75760fa69ca108757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b6b5a6daba38cab96fceb5e6069c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafeb5cccfe5fd8c504a6174dd2009a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>