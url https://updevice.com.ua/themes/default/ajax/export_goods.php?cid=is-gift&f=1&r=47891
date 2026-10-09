--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7951389f6d6e5a2367b67f2092f9eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac21fe8cfab5e0e269e12c364d4d752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7704992d37655fd38cba1d63591ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221a9dbad0002710ab278e87fa76834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a353fcf9ff0f6deb90a024270dccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47eb70385db5ff3dcdf6a1d070a84a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997269c1a46d2900d60fd745f12a5557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39da3ae6843e7f4d85e93bcbf26498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73127407f5d73ac337a867aebc4f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b74bf2340b59bad43e58e5c69c7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e8e495d0bf07101c6e3e0be974e3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153c3c9ddbdd6e2d33e5bd4aa1c8a3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0398f4af0ae730a1c20eb72e8dd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7014dcabab1bf20afbff9d6289b44a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c91372949157ccb70a4c580858afe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bfda6ccf257730fe63b2c29d26c6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7667fa832761a783ff9255fdc7c5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41b63c68e457b3f46976cc8c34adb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe7e12490d95297aaf3b9f1120d91e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3266bbcff6e898e6077f52bd1948ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6f2eb0fbdd3152aa08f5057f346321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f67171d57e9878f39cd458d3e57622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c169fe513c7491e3dfaf6f06010af9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aee67b0ed2e3e7642de85ca7f748124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfdd66736b361af838c1ab19a6467625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71285acb28685d0301d3cc3c5d64a1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370901b00843809e8698dac768710ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c30a8cb943ce3a8bea873527b55a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118ba2ca5c138fdcae971a76a8029129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc1121c9295da915df90647519bd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d36e77ae1f993bc6de57afb2af12131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5784e86ab17f46e72cc4df4da90532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d97fb797a56571b51674169b7f09f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3a327b9c1c703839be1a58ccb85d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9802eb8c1b3fbcdf7743c27ce57e0fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82763a8e3179b3fe249857baafdb1e0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238bb4a3de25ccc52703370f693a18d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8319e38d1f9f090b019f02b0c5d7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd33da741b5ef3b0bfea995fce71e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8208dabf35b38a54d590cbda3469c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184dd7ca50bc254339069f68c0301441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7a45c7389b5d3881c757343ef0a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863761bb2ce7ab4b083b39b032f29e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd25392d51867b35aa2d8fe5b7d6d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c3225c886d176c1061bc5ea4801545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9d121c186ac3b316cbf44a6c1f2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55666a6c764c3f4fb792dce9ed79a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745cc7ae1eaa656ec5afa3bd72cb1ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b31c51de883d6a5742255b3b6191c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707962f45f813bcaf957edda125e9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e59fe76f1d221cb26b2677e46517a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c6753d411a5f5615a6d2195bf920052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931a691966df66412aa2f38e46bb98b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c16994a2d2589d92cb03c9da1d2a6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e5bfc34304f8332772552faeb4ef955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06833d33bb773f636b2cfcedd8a50d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3637fbdfa3a1f67bbcdcb54f33059d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280c591600d799cc36a9313839697358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587810fbeea0ec66cf1c77f4e8323d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3729d48115a60215c6c3cfd9091d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bb3943a55d75212dd45ffef4e61c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2922f98667747e661523a059714f04c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a1a23ac4649b0c2d3907f1171b8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d9735881881055586bd5b2c39a62064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bd0126aedbffb70dc25619fe28af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d61048d12b21e5d2c6cb43125d5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca5796a64d4d98a73fa1917edec9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57994ba1d0345b2c9f7e10da97aef7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a27bbf8aa7e1f3c58b17dd963e40d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8531c13f8a3f9c1b846af4cbd101570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553a09fdb99bd63e966c8e54fdd6d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9098bd52445f486e033c02e8e508b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708bd6cc743a52ae07e4c59b418c83d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8746e41107a098d2416ccc700bbbbbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391c6d03960134c4ef8d9962d2cf6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291d7b9424a8e122b997653a3c8d0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2d4492fe393a10d38266684f6d2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a55064ff817aace752c0493612d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25aa687c3fed4eff1d92d32691f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53b3a5d4062627f90ca3747e00c35680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9f9482bc08a8ddbc6bba4e11c7b1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e3b72e71b6bf64795c28abf1faff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2509bf5bf2010c98d8c03c770e77a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ffaecee06c595b24091dcd6315fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5670b71847ac0b47785aae1185b7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b8e7dd6ca344fe34b4d3390b991486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ae4410c9176cb6d787904d77d698287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca05dd0fdf61ba18d6a13e65d6f55488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1682e15def048bfbd5601f34449fb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054495f11d76dd2f7227569bea9ef5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb75c28838400744b0e1dccfabfbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe2e5d4d696f07cfcfd24cd57c11792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e321198f51c2cb204d38a208cc8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35db64d3cfb9fabda5641bf1b3113294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06af14d30a4784a7deb846027259d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f35239449c823870b02f76166912596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03f83ed76ddcea70c106084f0cdd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80895e78c0214bb92a4cc7163a6f29698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cebe9a3d0e5475e251d4cdcca246899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb99682a359a88b86069f9f57ecf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a0b2a1807f61b4dadeda34de8bcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5d98c42798844ac9e41e9f4753613102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce253d8e83a912284aa35118f061d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffdbfeda8f3b1cd543ca6d136d5926104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86695542583dfaf958a5122c38fc764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904866350134f65deeec674cc753dd93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36036ba7af3181b33d8d5d73654e7f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32853047146580b0bbddad51862919d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9b6904a0c5842ad8bcc994dbadbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890669cda8b15bd2aea0a97f07c08f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863fdffae57d71d0bcaccf5b121a32b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b691034d941154902edea06d01ff9dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2627d828f6737572e2fad06e465b004113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa8e05e568971a63939a1672db26b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18f3651457eb5b3d48acf3ef9992a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ed7d96b89001d77d8c2c2a9abe5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0dd2cb1aea547b322a27832b6f61a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67972188cbc195092a7bf34b0903c44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1ce471c64d0352b8ec7ac9a75e84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697812b4929e9a9d524c52a94d4f7de7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654ce4546e473fec283d4cbd64d9539121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40829d3234e4eafa72c2339c231a074122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21fea30a58091b1656a54d80bf024123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894a609d3591ad44ff7565f52b9c47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe3b8ec4ca11e32961402f67b1b255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed1ae0398b61996865f69e84ce956126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dcabdb6d2d70a3fee4502052b74d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b203e8eac6680f3c6ef81f9ecc821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795288646f45aca6fe8b19dd6a8e0d84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc54d8445d09465890b8ff86d1bb42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82f61c9fc0129ff8644a491350311131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66212ee42e5c68758e254afa07e2902132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f3cb34400e757fa6095e01705292e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24492414b5df30449cbde61c584f184134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feaa00cb0765fbea629aa790facffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229efd08286f37a115a1078e06bdec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82b45800d54d0bc71227b0bfb82dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f23452a36a5c3bc5f2bf42b1249af8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7153941d6f7bc25ed0acd4e5f380b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e01be932c2346c8b5eacaa2c84bb06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80c8a4065c09e443b82f11e89bb25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c37257d99a8cf2981db3ce8d0af18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9cf4443bef88d141f5cd1149f24cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a8598e590983ea693300b646f97a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3458cafd50d0b2957bcd04d2a656145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2092bd1b0f62943c2a701ae7ba41bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960abec887fa8656347bc4b13c9759be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e572dd5ef600a2ead67d2249fc9a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870d248e03b5127c5cfd6be3330a6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860279e24e16f62c9a62fdada0c4347150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73edbbae647884f6a2a5bab013ad72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1cab066ef5eb341f23ae330552e25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e55d7216507a139a70404fdd05cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c321d22afec9c82933ea60f8044d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a2b344a52a0782b1c411e0f6de998155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605562657e7d9aba26c98d133d7dee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b8d8f459c705f66a0ac69ec1755e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bcc2bb5a2a718e7c91922fabe7975158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ad884b2133c60db4ca14c0d86de74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898696e5b4921930d73ebf92a931f043160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcba616cb1d3ea8921165eac1087ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1495774eb705215a7f4cb18eb2fce0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbdacc9fe69bbb579b5312a62c05d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cee7225f1a40afb5b85e9308eff288164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cabf5cd24d1391d8e7668d734d8a30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebb00d5ed8c66edd8f4702d70e3b7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d2742c8bbf21ee1af85379affab26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299cb01fa6cc7a90f4c99b3bb8c9db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902f4b502b36464617e88e8129839ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a3311151e6a0d0f82e795324f6527170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdfceae3ffb1a98f096deedbcfaff1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d06975cd376edc777a774d7922e2d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d1a34a4280a60b5666df32724726173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a6b58d0db3d02b6547740b8750935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117486f3a1c27cb073625b480a7747175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a6841eb94990ebc0ded0b23d7459176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb069e784ba8af058c77b09402d7ea51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a7bbb2a983572acb64fc22597dd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d094304ba9726c63bba926db91dc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b986dc5d66c9e0e2958acc2d517fe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449eb2cc439f19cd2c1a893e8a297da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a26cd6809e7c2ff9549acfe352ab07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af96eb3b9e4b3d356021fad9e1612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79bcca4cefe3c581e599b881b2379184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd5bf65325b7e1051605872ecc91d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11a6f42ba813e8a9b840c4af61cc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a73d4c0289daecf9bdd7b02c6a6db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c53395d80939092cb90c689ab9f9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de8497ac627d023c191e110e2e336189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a47b5087c55bcb7f7342282498288190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef3875250afb55f7102c7fed644c3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22bea450e78630c405264d5eedfab3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767423ac5878259619a3ab64c690772c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3272a8e0e6fcb7e4db58f9613e48b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b7b4e21dbde23a27c66880d56a829195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5e3d9dd9d72269e839b69c950cace196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3dfdbb2810a8a9c8e67593e47ebc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804702b0e93b205eac384ed4eac5134d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312980e55bf978fd0bdf986630e025b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827a8da17aa8714b4961f6e37fe0739200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a22ab953059d37a102ab49bee6994201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f1a6e189fdb312f6548e9c2d06331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cef87010c76e64c7b4e74583ec892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec1a5a7ca7985a850064e13099cba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13671c5dfb3f1aa8f758e8bfd000d971205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bdc41d87dcb78505dcdbfb34738fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f407de428cdb35c3c7313973b704b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda1531b5304f3044f93e68e1279a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a3a3491622ed438fe104b539c185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d9664c734c5d4b6cd1996c510805f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c1f8ed1a50e4ae4e02af4d2c31ef0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d9712e55c831256b939cbabc0ff1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb9f012c64b50f1911f752379c730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985340a33cd05e6d68c21784f2bb22a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc0b9d95bf4371a130cdbb0da21737215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288672e2ebc83d62fb1ed2005178a65e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78315e5a87cfb0e9d3e90cba6262bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a23c7d3349ffbfbe7faafa66a435218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec4e64bdf83b090db11832965f3998219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bb64dbb6c088cc33e6b284e20d8a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab90100493a4e8d571b25b93927e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094845e00024efb71bc4e714f99ee67e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbecaf913425675adec03154862b32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1710bbd99c119cc07b01c8b8167869224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0182c37c4cb40b5fef4e6ae744cd4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1d8a11764ec44ad6593579095f8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862a1c79b8e26803bf92c31b9b4de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1d09a87207292b1cd1e5e160304d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fc2bea91a113148fa51050076ed4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95893aa33492cbf92ff8061dd436f3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45ef9801774495bcc1b68fcb57d10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102bf2e777e8bedcee55256cbc2e62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe952328504d22c3a6dd3c1adc7aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c904bb469941dcc957633a966d74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6484ce44c0f35f4fd58d193f8edd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c8e19080cbb24906320ca0f4cf7aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb48516379435176d773b7a7e02fccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28db9e4cf344c39939c2497991b0c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a822f99e7da07b3e52eb25e40308ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac32691aeb42d9a7e7880c4564d2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce91dfd1abd6c04974205b874a5c80b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a6526598d1ad1c13ae56b07299ead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb99bd8a65643f198f0eb59b926a33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a5c41468117a48a8c77984d807e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab1fa02a888ffd01e9ac2346221108245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ae12f0de8a03b525c108062c0adca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446da0b1f3f844f9f91fc7c7bfc019247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73f4df72598893952e2736375b470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698257ff26ee44b8d2a38f18f78e5fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af9066eee6df56f6dad965403d7224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a126587fa45ad01d488927e519c61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69d836dafd64ab0b0ccfde61bbaec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe5d26498e032285aeba442a9ea84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f382f0acf7b8e7e42193aa05a9f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b18c6ffed733de9ea716b3488b99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9ea6a2cc1f8f2afd1d629180b04f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a72cc0a6f85638badf02c14b40586257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8fe9056a758e423784755555d4b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d262f535af586b67f0f0e64af7a431259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726143c4a2352fd9dbf5e3b0001febdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf5661955b741b10734677f6ad1ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdedc8d64d0b9738a3c8656270c42e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9320bd7cc53e98950fecc69381132263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c27cb840ce0fc174eb9b59beeeb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de317c2b8e1969934f353ead31c5a10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d782135f93e9c8adcf68085b1e4769266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917f399dcfaba9b607c78e13119f8b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113766d1bfb561d81a21fe77d0f825d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a92bae770433ab0c67b488b4c2f80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91f39a6d4fcb3fbbd86a452763543270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de5ee9668aae7225f5860b6ac85a2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b55ddf82259d29feedbdf63301061e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0f04eaf391e5230a2936f7ff9b09b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8c588dee5a3c0d834006cd899b35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a4838cf61e1bf13fc79d3ce451f27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687998348e499b7dea8bbb4a9f7c4477276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d887d112563e4447ef05a20890c3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013797db89ca1ceec98dfe77aedc4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf99545f0d1a5d654c746cc3953203279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514599f4cb30eb0e167ae0832a2787e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7145a02cca56ea75e245f054a198281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175446b5e39560718dd828eaeeda27cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a2d747cc057932c92c3289ac0553f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7435b24f6066852f6fcb75e0256b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298be864d52b9660c901bdd36d1c4071285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333f42847ebc204bb43f95dd2483c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d8a754f6ae4f33c44a6022f71aedb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d8268c728c16208033e18043ddcbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921eadc940aa0784d708f0d9dffce57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3c2f5e724d3df79464bdd9c164e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c155e3a2c34c6002c30fc8d3318d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951735a42576553d88838a2572b0de65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ee788a75f2aaf0b79de68c7cd60b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78783bb585290745fb663e92aead9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a79a25e5b4b15faf912f5b3d1ba5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d05245016de7b97b4e793d92b1425e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b547b1b60cf224e39a30304990ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ec9a19834aab021d9958170ef5d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2e314fa1d123a0c3db7b1cfdc104299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38b9c052e06fe7a76415b6dfe180f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572fa0cab35fe6ba5f2328a0b13878d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef66ccf1b53e4c2a675e34e39440a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b1b42defe8e8c244a5fdb24a47c62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbacff2198d8f3db3adf74b7cf89f31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f078fce3a1c10e3587186ac786bc17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732cd6190ae115bb0137e72a41e272a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032d7591d1a8e495698f1a72d4bf052307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3cb53f5cdc628f1759c95febd878308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ebaabb4ebfaea7bea659a6d2f0cb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c997a9abffab0481a813b7f75845310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575043bdc5540387e81ed2207aae15e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653720eb2fa49da0a0c056de2a5d5634312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf642d73ec8c051d1aa7a4d78c04d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece90a1fa563f455e876caffe6fa8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da7de8aeb5e8a252c776a44ef04a23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2dfa47c4af826bce904c8fea92c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087e5672261f914bd15aafae06903e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b471a9865fcd0242d18b2e6adeb0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b581f831e68635e468b0870f7513f30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364c3ab32610bb9a517a20ec3c1687320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50dd017eddc3de3f8482045b7dde83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b49981927bec4a85508b5b74a30081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03099f1b427aa9a9053e3a697de67c6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925f153e9b6c56edbd747b56d96300e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81320eb4978fda0f14620f6318338c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08305c519bf28aa98ea4f6df570334d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcfb6e6f78eca8507e294c3d5bf7e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc9adc932f3c3f5eb5f462aa33965a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f1501d32c29f41e55e4a9b6ebf9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9692aa8de52cdc62f88a59c0a5967d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb4ad1b3c1c39dcf6e307695c755e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9404583e71108cc641e1578ff14677332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bc63863ebddf119faebb8c4a1a23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1860fd06eea8714c7744f7cd25c0659334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328bb418bb63b13e5685f137bbeaf5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764535070490dc1aff376d94170d1f06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c5ed2eb50261d2db16d0dc67db88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dea34a88cbe2f1679b06b51084a2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504d3d2fba202057f5ee1ea2876d7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94791c51ecf20e4132cbc79e1aabd94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938f2286a7ab950860b88d6d9582dc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fece82409b9c501adf558b40c6d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc55977b5d05646bc38efe4bdbbc7a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fe60e230100540d52e352f44ddda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c858e30dbd9f5f6af30277f5d1f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc159515c2e5a159a856f189022d999346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b2b90b2938771202316722d1efb6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29840b1da5a63a7dc4267dacbb02e7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0216e01b74e84dd0b6fa246b12d78e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30ff70128102b3fb9869de1a29e5dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3670ea94a35f8a540b8d401c755b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea922c523bb263bcde4affda0d375559352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7313d42bb8a1cd814c69e9054547b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71730bd166c7d797dbc5eb64cadfa05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c523fc1e7591f658e15bff9b61543355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fbebda8687d86c871c69853670042356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f779d5136990e58afdafe0cbb1b80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38024c010d1b2e2e474d689953a07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49ae9f45c97f3bbde7ce2b7c49116359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b7b257e22a6845758b99d60c2ed7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aabfe3f9fdf79eacb92f6229d6112361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286409168b38b9378670389cfd10d410362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee0dfbb5410192902213e452a2e1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a07ba25569bc9a65c4e2ddfa96ec66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac8f572d628e291d8cf0a64c16918365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46e60ea6256aea2696bf3acf8de52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021807324abb5669bb1ae26b99485d42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514bfcb5e228fa18a52fbf5fe23b47e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29c18eb50f38db2712ad1c89a5320369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8bc5abe1d7224ca5394cc3d96eb49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8014bd6915d28a7f48fa0522d783119371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ba580b0a556558fd775795de9151372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e362a6350dc531cf877158d22538b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902283be4fca6344aaed6f88522cb473374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef28944c9c5dbc9cc1749da9476393375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b12e0e60c38b0dd4860cb766c978da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9115ba2073f822ae7bc879c5a924f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec83a60aeec4f0ac6f01fa041b31a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560390d56279e73b79eace67aed9561379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e226ac2d0baa50c4f520535405676380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476308f3ed15f56783e26fb7f8c9644c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27eebb37acc3c0981f59652cb66418382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c421f494df8481d6453ff7c99a06a81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325192cf0fd20b259aaaa9d7167a361384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda606a5b4135c5cf54566c4a148316385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067f9909d39acd6b0c4e38844b9e673386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f4fc019180ac4f3351c8ade9f2e99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6586ba88e0c2c7cd6db46d10f09e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceca7fee526ed72325eaf14c0e4fad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2fe90c6c68e55045b24e7a273f17b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42b3e5a88a0d1f069fe95d93e6de39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee21277f3a6dae0a29971c224bef6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f44c8eaede5646ef879b55ed74a061393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b160f3cc17796007b6955187b9514f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e68f7c2119eeffe9086d0f33104f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7fa18ccdbc5a7333319c5e645b7ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314537b4b3717b7f64c1d0e3e4cdcb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c1c8cbc7f964940f218111829a11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f215bacf81a9018d7c576c519e94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3bc6544977585545607cba29f3d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e816c5c1d9e87b465e71a9d2a1ecb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf047349ceb8e94133ecbc1edcd3f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494d0bd2ad4f183a85a770b95c0e30c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8035638a1eb63028253f00cee1146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9655fb0d75ff07524bdba63ddfa0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d651dfd668ef24386ca3fc57f3d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9424b053553f889a9b05c8847697ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fd6491ddbb7d7e538b4b44e07a6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f49e9d3ce630cdb20ef7e90092fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f585016f2c0d337f6b7247bfc81f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b4233cdfb172bc70337a7330b7e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e58267cdcf8a1fd928ae3529fa22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c15db48e3f182d47c34ef074c6d982413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d764de534b0de289dcccb37e1129414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae4f2d16edc83068365bed9d037197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e24d7d7fad5471ff74ef8384ebcf5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd09db7d7c95c6381119ad8e62eb4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe40c6699c40ccbefa207a67a8a1e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33703b27cb2040c762d40cfa8fadbce5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7221380a739d7a77fc4685cb3f3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8fe1ff9fb6e936e7258d458e42aef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2506441294d33879f491b7e8cdb75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b8c032622e54239b1aed1b48d3ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cdfe1271a13042fe3930294d51b43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651762ba57a724f817cdf8d7391f5bd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e91a205dcbb6bf5685e4e1df1aa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be4030c0d3b5015099cd8d6757ace427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4769ab6c49f677c44c5a28aa976aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9bb2f20097821b0f62f220e650a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc136596fadfd743916fe0cabc32e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb819893a13b72195f125c44abc64641431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71858521ba7a4f87e75681d8f0bd599432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2002faeafca1a56e91a7adc701c510433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296edad6cf30bd726502c73e62a4de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bfdf1934cb83c6ff0d66e8d24af04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7276d801e62be21cf2f203ab0c416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769246212eeabfd212a9051d61623c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94853af2d63ee0836c2d54fc39285438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690b5295965a27b14b711f860f4a09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd6f474fcfc049653e5e48447b85c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdccc7992e0d647bee5d3316cccf38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd10e9de37c7e0e0be6631eeb4868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df4aa4e9b06c670d50e9f9d3534f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c1c77333d7ea26cb19806e04ef16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae1ad6e94135f0ebdeca8c8dca7bf5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53bb41bebb05786772d2e9271b75c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b815eb9ed482cb0e106684c5ebc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233f0641ffa98e966c5afa0955d7420448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adddd4fe27cf713de131cce7b95bfc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb64cc33cc5bfe0c5518dbfb17c1553450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52979b0e797c8533d7e6552bf74345451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1bf4fd93f56c4075bc9fae3eee440452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79546f8fbdbc0f83df5c4f8bd55eb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d83c6e801c46df1d8cca3a6ef6bb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782096520ce2540a1397e30abc77ebf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6e4995ed0bd22b2ff2d33ff6a6a35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c39543868891c7abb3417ecad62bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc03fe1351bd48d069b2102d92ff0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e727336159e513c48dfd1306c45adc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c2aa01a4b91c74fcaece6a429478460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df381b188c7c4a757eac77b22f0fc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d7afe1118958d0f86e836b7521b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83730f8c15567f4e0acb7eda246087a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae37a46cb7c75812ca5d8a2bf17616c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf411b65bd0d99bb73d421fa80cf2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faac1ddd9a57cead57377d2c198f79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc672c6565a8d2574384d44851d8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79faf2b084a1ac1427afb38f06a04b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bfbaa0c40c3171155abaea2e4194e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb6f6bfc9e2e85ec25126f8e3ee166470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac49a3cc531c4373cc8c98c8753356471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327474ff58cede00182c02d722ba22f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28329e70ee35bbe58f7167ba5bffaee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f02147ab602d0a015ebb470f06001474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f9c45e254af2d18b099527b4284bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e645b207c88f16c3847f4181352eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde655cac65fc1a094ee7c79e7767d9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab61abac374649824f019d34a9ba3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ba3459a05eadf404701c7ac66ccc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb209d09a06c8e8de1d232170c4dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16367ac85add5a4ddfe8a6c95a1f735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5ad7b84dffe670995690d22f4e074482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa57f20a1a15b261374a7a859d2e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b59a930f0e392a1a410167e4ad576484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be627aaef21fd33f9136784de79f04b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a05c494aa0c20ec2fdc5252386e13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c4df30171ad33ad7c9ca4f0e87c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750873d7d9f3df3bf78b49755af29d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854e85765e095322fd4a35ca786ac2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a7969ef99afe896385959aee93f01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c04adff797103f28a6369365c437491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d40df7d3d060791b8965a5303f30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175938e3eeae366699f67fc8eec3272b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73e8fc8432a51db76c68ebc4504c7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278436ae11e7c112531d52be1dfea60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024a6494fe496b952dce62e7340b84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ebe77bd3fd6bbe141ca1550197e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b48e97f4671a8e5a3ed8c98577e53f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b172b4d033c3ecd242466c4d8dab69f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1511ee77c9c863f090343331ed5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00815be8de0ec318d1734b40759a61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f0320a7bb28b2baa58c9785eb8a8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fde685e43ad4e953500c30a5f3db9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a0ada89120cdc8be51f9904e0b3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effba67d5af4a88bc48ce1a73ffed28e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f568f2c4b9fc9146de76af2d87c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e4d6aa6fad76616a2df76cd416cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30788789fe6baa156f957c348de44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665e9afc3ce6f0cb4a408c47644957509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e28b702d1be95aeb9fe34ea0a4b72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a6c340eb8533a6bf021e99ca7ad9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa2608597b61a8cc62dfa4785f3be9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3445b6258e1ad54e5b86ac9bd7ec2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb55a2c1cf9a42ec6725b3f230ee9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fbda31bd0e8eb8510f239f7148565515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffc3b41e62dd0e09341d1eede79a64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e37421d5d43203fbc4452ac1d95d42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c109599baf2cece61652429b501122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452f544219e097dbb80821bad941dc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77fadd421ef6a260aa513ad0bc0ef9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1d2bf97077fcceb859d892a99221521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707552066ad34a65d7a53eb50ff2143522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80fa6ed4c3dd7a45fed40fec6f46fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5ced645557da33e7e2daee591797524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28bf6a4d0851d25ca6e752d2cfcb1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65a8a8e7720acb9f5475736e77719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6805c6fad63585256b5eebe7073a16b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5bfb490fd20b2a259f440eb56a808528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287649f102fa36a27d8c3aa5e4b6130529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227cf98cc8cb815ac504cfcc36bedd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b99c138728aee42f02a871f0d4d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc02faa3eb41f32bf26b32de9ad7d73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247ddffc2ea5ae30aeb7ef155af119533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449538b63b9a3da115070979088da99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b545e56c68bb1f3130ff88951faa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aefe66fe52ff729772b4576744ec8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a3f3a7d71d8d3f61068ef0c2ea53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbe14df3e3983952f1ebf89e4d1049538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26178a38d97007ecd7347e974ab6ef1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac39364b4a873c160bd141bef012654540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0dfaf499cfe03900f2aa277b594a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3711ed56f3e4b64763ce0e1ad784542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db02e8d00f4a4d42d2ec042206dde0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d17d43153f6a59d851805d4611000544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748609316f1cd7bc5f3b1aa9737a32f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c96a89e88c8f7021998d8da89b23a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26a878d14f8d1f2c995ac4a6b925d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6e3a57c6d0e11423acb14ccad9e2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa6c894277a09f476218c6504c4264549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b596ee36ddad9e96b9047bdc6ddb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc54ece2c8b0c21a6618b451d7b83ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c989297f235182ec8b547f64c032552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef4041bf26ddd5999177294dfbd80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab07bd1691d850be7c5ce8a34ad8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ec0c77d40403eea10fab60b51abb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90a3864878d22dc09451b19eeefca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0eeee467b3c40acd49a5252339d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b21392f075bf0dd74050537289b753558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28cbb9b7509070d310377e777aaa74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd4939031f4a4e11f0c0accc610a42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942b9780d84054b12f73b45c7000dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476204c6802b3dd742caa6ad85d234a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7522b5545b4aa3d2b5d4f4a69f71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a85d2ccd914727aa8c294c54aaeeda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3643a5f7d672e8fa3730571eaa6d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceea423fb129b9028714ba9fd9111e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2725d8bad7436aed4fd74a2a9cac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00b66efdda9a771f795a4b6c36703568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f80734eca4308ef423f7e17f413e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc5fe2ab076abe2213b5d5848473f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed46a99eea4ebd7b158ca2f97b31afb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba421a1e1006373d724446100b09757572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c9af8e6422061098c8c498ca232c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f403db75049e95a5be8a59c950db9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544470ed9fc2e106a76cdc235d3dcd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9fac108d900830826284c823e20a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936041729d48264ff4835870b9d8caff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8ea8cd4f20b1079a94d2626e56e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e826968ca01779565cc17017c5c35b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546faa0203edc0d4cb8638cbecec25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c30c025be9a364df127c57434139581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b11fc26a6d33c4fbab468b33f1e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf24691255e803b10b6040af371ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfac4fc73306d23a035e1c9d95edd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95377ec254bae6919a47c13759b44b88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88138beb3067c9663f47f95d7674efd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a55538869d89474e1b550d7faafc8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ac5b03737faa83245452bffc400e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2f571a5899f4933110c0e7b732847589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98006cf12c82cc330300f9eb9f22b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5145b3394953b0fb45e29ea791596a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8da22f5dd1d6d6bc6e1b782b33147592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323249a69eb514d84139a38a86dc86b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09232e68078dc03ce0369bbd7b16fa1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb7edb623336a780e6f90293f8217595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d867b9e05e02546539f6e4bc39a813596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9253a29f362e7923d4f9228694961e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cfa7346d763216d928565247aab68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f48af43e1120ca92e75ea2aa9e72a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdaa3aa8cb7e50444d883997114668600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724866c849a6aafe8ec37e4d884d8de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a97018aff1434e9c57c82c49aa7237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f7cf3cfd7fc85f1d6480ee7ff55c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25f7c6c5efaf1bbf18e33bb99bbfd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93751eab778c5eff71abb7fdd13a7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf93ee93503f21b90aff6f0bed717e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6cf7ce3c10fb4ecfdc89cddcc0b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf265f90288c08c40e674e84257009608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc5f4fbd430b7e2e601b133a642242609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317039e5d3c4db01f7508dc90ed6818610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f1ed19c2f7367743b1f7d3a9b241d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b69d3805e9487c5194e32cc2f225612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe4a547ec5576d24c47140ecbb8296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161a86e65aa5a6e8e9758c70bb4c46f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86275c9b56eda442e4f56e65108cd4b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625e6c33764bcc0761464679add6e10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130325a75ecec10a031bfc069970a426617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c08736db307bf2423d62a55160016d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8520985483c8e6dc5a927db8eafb10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea36c033fc9100931d4ec7a0a5248a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059688c8ecb050628786c4d3629ab6d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6602a52be7d0b6f0226049f9bc93b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8657f649949ab2a89b7feaeb3e12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a9ba29c915856f69ca54d594f545624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d22b350e138632e3e68b2598b2ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbff3508e84e69a243a2fed79c6e03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a60568869301b63e635668b4648126627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede44a6b5b8ef77868435c48b27533a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b40846b0aa145067c2b15bdd259e81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5caf7b1bd48462699e064ecf1ce4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8b3025d7008068ec6e2e4a22fb2b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae45447903e20735286d1c1936b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038170ba1ff18961c9f33a60d1f864b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8159679eeff5127c9007db31c63ea0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae360508d88ea060a1c9995b67147635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346034802fb7d4c2c47b026a78554c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0cf1a889e48d3554c3610bd74eab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559fc67a43d37560680861d68dbee81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58abb41bd14655dd668022318886220639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344de3d7d90f08c2ac9c5af73538fbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4edf10ec5a863ecc658b7259663582641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b085c4d0ecaf3e9097b86524ecab5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75e0aa0fcc37f5e42a43642507c6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004efc859e8c01a7134c856da5b501d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b85d2303f67cadb6ab41763c7a03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce43691eca4fefa9adf0fd1dea0785646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152dba438b20ea9e1dadb7cf07ebe9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d87df44ca7ba91369e74d1a0bbf2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c2ac8dcd6e5fa037f9cfa13a060b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f1f3e5bff6988431f0c0881f66b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dd567fa9115fc68e54b3b941f72e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fdb1c768aabce5bd35d214b0016e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3cd4f5d8f6a0b8588e2dcbc0b3e87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c81eccd1322686c24576b17f326b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae867a59bdb1a53e9f7bae425918e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b8f01ae21e738299329011f1d4c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d444ffc9ea7fc8da02d4dff15f81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8815b69ca6ab0fbb0dd66ba51580c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa4980fb5ed935a3eb932ed771c05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d987cc65d2cc835908065a548e9a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6921fed795643c843ae7a687f4fda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061d778a607d4d22478122a784d884662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd85472a9295974e866ab4a0eab94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b283285cd6b716e2775a92532757c10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ce408e96009eaa2e3b57fb0973ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac41bcc3e737aef44d858dee1cb5e00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43369d9c8f0ea660d7bf56e9d62977b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb9b2992b5006fb127afe8a1e0f056668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43615c9dde0e7d8bc8b848fe7d34fa39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82572f3e115380d96db4c0388d39d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc583e93555e205791a607389b3e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed063ec7245a75ce62f148716a98f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d08674654241d2e49328b92b3e6d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f75b9905374ef887bae1f6fd22f0e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaacd502bc9844ab49ba28421f7625c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c6eab6196781f5d86ffdaafdd5dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a407415a602bc77c74a797a710461e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46841d2b2454ed64cbbacafa5b98809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737594aaaf1b7733fc97cb8f60613fec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df79be274a238a04abbf47c425ad11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f346a90dfd05b95194d73e33a707b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962904e413209322ed323c65c2903aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e1d0e734e9feaa4f403384e649fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e495752de12c8aed509ca98ab9360684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82898c7f335ce60fa351399d3adea1cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f53ff57d44287895e50e32f155b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db73ed164375a87c72749a51f6b88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75aabf0d381c7f105a5dd271d7a05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747c2fcccdd96faddd7bb032334ea2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c756b41733dcccea2305497fb0160fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197edf4b55161c1034f1cbc1bf3079691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf92d773ae5b658170c20e754e260692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1e1d23cce271d86717e2dc86b5f04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27329f3571fe7d384e0690c75aaab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4303a8e3bfe5157522687be4866c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0b033d781fde2f734e218bb68dd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5b0810a586e1270bc0e5cf9c54a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e64d749e119816d92b69ce2d5f61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26898656c1dbb96db01219268fd8605a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe4eb4e75d98a993dbca019de1899d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639dad03b52c36e3c27d1d2cb3d26a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8226288b570226a520f4c9bf0c383702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f812ebab6931cd3c355fe54b08f68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be691eefe488e2efd5993c730d5124704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f41c53aace45eb573c691f3c8821e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e7a952fc38d22df7d52ea64b7f88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8534cea224c0fe93bc25d1bb2250d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d31f4760c81c4d0e66fa8d926937708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad4e06d5efe37c1c0e3ee78e457b4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f4d1ea079b8761880878f46825c14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646923882d37e00acebf57f1cb74b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582553ced6bb7a9d8e82d7447fc4230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58b8c8daaec23ccc878ca89485ba8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab96c87a4f66284f5736a08bfad7482714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843c6d2a530ee8392d50a49b67fbe2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f11b7c824d97a94dc3a53f9b7d131716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eebd519b0abe34e71050ba10d206fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff7e4ebcaadc0a66a7cc5de77210f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac14f6da0422918a713439a3ffade09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f21a5ec7f37ab910b6810bbb7310720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512c9fda3cb10303f4a84ac7174534e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ffe254fddc31c3d1a51086c11359c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc8a4f2e5d6c9b2cb1f70ccd959ee4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c91b9655bb4fb7c6986936f65276c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29defc3b938197c5b45df1da5d37ab7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77bf5ffb6b70e4e57c29f94ce73da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebae0381f0d641d5267a5e8965029cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca987bfd109fb66bf914aec3a84af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1ecfc5cbf2468d1575b6ccb9ad08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65afa95dfa6b582bc2bf37e75c31f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8700dc3332e2f4b45830139cb15b5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e1e547d141e501f43ef9bbe49509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5ad8e7f4c59e5ac5abdb26c02c561733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2455e89a39c90dfc7305473b05af778734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b590fd2852ef456e1b6ea9d86ec54b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d00fe41b3c2fc5169f3095ef4b7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a272921b8f83f0683be677ae46767e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106df39d819a3cf2dacbacbfe7b0d79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562f9d01226ddc2a4ca777eaaa8167b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77a671519b7c5fbc122090f97861f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c033d3a09784890153d17ae79be174741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10e6972b277018a11911e9ee5074e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e459b93fc8f5ee67593510cd277b024743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee5438119e4418dcf1e524e30a11b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0314fbe09a21b48dc105fda6458edf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c93e722bf315e04e7f645b9743f80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b1e50ba3e9a272e220c24149a60d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6eee5ae3fe4def18139df4fb55de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622321f3f5e35df87f853d756b566145749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab88c0f5fba8ba895396131c39061750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e3c53e1a3d07f06a379b7e6bd954751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604c160432dbb0586f33898da4fc69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb72e42323e0db5ce9934cd1e2b50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527856011cf21c732bf8f1eeb22c70f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc539323ecb256972d6b38f24778bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92dc95402594e8b35129e6de7e235756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13af136d6e5d3c7e71da9c9fd45bc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30970c16fffb7b230daa02b2e68e24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30d04063b00c00f4dfd013ce81c5b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e23242147ff0d29a70f9b3ce93c131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7477ec3e88585812f9df286b88b4b2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de40cacfeb373135a3377a7674fac63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb4811ffebbf98abd4e2c345a0c9944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094870eb3507b57efe27b8fd5fa7e3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49690e95da5755d3cb4ca35a3ae1ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cab813c35fc9c86321fd9034bba77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52571afa66295594bce17afc9e110e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec087f5e3f41b872cfdeedb0d86e93d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f7cc669634984f49f4af95b1bfc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca90343b631fade9eeef60410d5ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a6638ac0ce74e5b08325f1e14cee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf1af0149ac4ba653316e5b341f9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a25ad7f29dffcdf4776722444ec0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3065400b1925550b2eb4914ba87415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79c06ac2f144cdbd2bed9ca049a5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c2da7c6ebddc5760324194f4aea817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dbb0c54a9aa314312f6241364565218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4db5ef64dc792b9dceccde8ddf9b1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb7524233b93e084d5a8a7afeb6bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd95a2de06ffea3d3b943849c3ad021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f5b60910cea833d023ea29648949e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae613ba88493ca2d59eee68f3246523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e8c6e357afdc11ca29b9434ffd9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb4b769c45edf9a7f96d2eb780502725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f3bb4beaa13be1dcd42a8eb1986026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b186ab8f5daabb34281f523db0df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1310bb56d7eb18cf5d56dba5638c08528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcdd086aeee4c4e47051d90b7c039229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148136864e508278ca9f8aafca28a4dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9ece1d571d9b707e804e9f10d3fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef32b549918e06a86319c696f8695032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b3756d2a479b3e7e9a46e5e22b78b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a10702fa685b9970b1158ea2c11234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be16db00667ddea63eb4b133194d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b335f417d6b97e07df9ab377d9469936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e461dec74217d3fcceaefa9877cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421f6a2e368bdd50540f3986aa3a2f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda6884b16475d22c84866ae9fa4df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1462ebe723744762462097dc823c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad5942b1589f3bd6e24f957fdaf3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622af8492ef26eb7f8bf95d7cbb69d4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f21d81779c3e0952008cf950d80c7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd515a13cd850fd789b42c5e89e77ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef863da63de58dce99b4ab4ec5ab145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04a2a5187c7ab92d4e51c33c04a10446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d47fdd5bf71e6cc55e8705d13f1f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da02737c28feed5791fd6c8c0c1a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e52d40b3ad99b2a5717b597c3b8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322acd555cc2711b0ef4f0d747d5ff9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b263a8a218d259b55c73ae07fe93b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8165ad0e0aa538256731870f8e37be452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5ced20e6ff1d6364786cd9b9527453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62041c6131de467b342afb9ae783a5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd774922d59ccc27de918ac1e426c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac065c11607a221b61b9599b8aa2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71882a3ae99192ead50ac77876da6f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058015bc09af92bdea5c7d467517f60858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74097ba507fad857caf575eefafa1b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4c41a057ba718ce820d6b79e6a07160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c230f6152dc9e2271f6c58ca545561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8b6b25249a3e95b25dbfd37f8cbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b0421bd5aa167571db8d45884dd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30c53f4b05f33318953374ebdd9db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8249fdbb8fb616119e272fb59cddd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71390c194dd8de2325303c35fe0ed666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0541bef470d636383eaaa25d8460467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7502e3ce4cc8c85612479c2599fd67568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ee45a88301870bbdd71621e22d8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699105e7aed6974373fa282e02cde69270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db98b712314c1b968b6c1f95daf6cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94ee49e6e2e6e6811fd43300cf94a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6f39e4ea5a2b363a34998044af99d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc96c65f094f93dd7f0f4f3d8add3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885580576368e1bfd5c367fd8afcdf9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f00da1e6879562ddd454f19b6299476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3936ef0588f72705ff8c944c8564f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d33147759edff0ffe405e662fff7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5566f979dd61a3e79eb9ef969df7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952423702e8462ceef5ccf6018d6d8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016ca410d52e168650907ad50bde0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4419a53c5532948e03c828d0c4886482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38a47a9ab9cb9e06575df436a8b6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f989b8b81da9c58c61514d9f4f1e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a30503e737911a605ac559cbdb1ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0962af71594b546e1239f9a49bc4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812635b86ed84048b59c41d07a84f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2514a8717b071bb562e62f0bff5605888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84725f9de13fdae642476a052a34e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dc7697e534eb9ef8d95ebf1f2b41790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ae78451f49aed7fe40823554bbda491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba17ad3334f2c3078122866945ce4af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01b6be282791a6f27eebb0ab2187793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d5e2c27c4d98500fb111f2c24f3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2076eca2ab4621058914b73a82024c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26491586386f7a6d52d318e4ed7139d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144032260c2c089a3a17b7ae6e751997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede42cc79cdea701affbcd72535d4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e903801a7f2de7280c8a12b83a92a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf48d804e59a489378326905c48f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b62eb6da510093e70a6cb8927f695c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd154935584bc3d6bcaffd0bffa52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad35258fa3f588ff8e86c3ae663e098103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fd18a9010d208346c3fcbc6674d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1c95c178da88f6235edfb278689b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4664c705d4e97c553924c2aa68a921106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740709d38f1bc8ec13dfe7e689265b12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d10b0c6373fa3c87ba9ec2ad1298c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152444775629a3bd440142a495f5849e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2d81ef9c57d031e60170efecbb3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d53839065eac9c1840aa4bdbeb3ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9a20e816472b12d3cfee887595d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547f79286e153a5a2a6172c54ed2ab1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb932d6415abf1b04908a935e0014114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654fd1939f998617821659af69ab3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102d19839c1dc9f5e297c4276a1d2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15263390e35adfcd8eb4f1a494e9cd54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3a35bfea518eca4aa0859812edfd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51241d3cfcfeedde247580e75b0e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0535f79c499b65217f7f71fce21cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1092e6836d513f9a3ec1f36d6f18eb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa316f8fa9a98f2d8a876ca09ea9333122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0781eb0fdef7cac00dc100c59adf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370cd8547a5a73c1eadffbf4f0fef4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe18f929007e95a7312704096d0f10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484abb8ab6b6b0e645831e44dd29f4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77af6a0ffe9fd79a17fbfe142c27d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb45f3b293dc4e910ec72d6ca0bacb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e67babe29483a07ad9a47f49ebd40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256634d256526cebb25ab95e83ffe6b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f7a2555bd8f95d308c7ea897fec03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32fd8f47232d680170200f338825fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dd68c1862cab4af37981d6288cf34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7a9fe4f86451053dda2772fb015e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e81e837ad9d063dd805b10135a500135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103653c21172acc34216ed134cdac7c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c82a44afcb3b51caf79278637d050137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a52aae81cbbb5f2b50c77f061976d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5b2566710374bdd18eb1ef085815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15bea775531eb3e71fba4a4b5c2d5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b4867aa2e2ee7758119ce324eb176141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5458b547777933ce019febcdd568d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55c4c6bad6f5cf75567a83ea9510dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9966faba9a8021477effb54e97f9ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e729e68ba8302cc04591204bb38cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd913fede2b6731fb92df79b935ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025863a7a3ef5a618c5a0d27d261af2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ba3738f71d35abdece2323b2ebbc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2219838dc966044781055210d58f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f627f97de780fb887f80d62ec78c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ac1ca25204ee033bac87ee5d2698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58368d20eaa2717614ffc38d5e580bd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013ee18339d8fb607604f59e1a81023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eba96dad2862ec6b9b5b1338509b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c08a394bb80d3700e5b7acd130a628155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bdbcca87a9315f6b11e863b18a887156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c21114e5b24c807a7df235cc55e9a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14036af825a19e103ce4a4dec7c1552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577a4ed8ef4cac9b2498db1b4c3170159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd594db59057d130bd908c22858ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438171e8d1dd06ffd312c25dd32141c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632412eaa6290b69d9b72121cc17f649162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc90afda9470ac020634c7e420e522163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b2b95eb9a7c52df2b800a638b56b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6613e714413cb16d22c41bb5b6ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3b1d24163dae3b13f5337d9226235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759f90b649d0ce92cdcf2cd42702e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7622353f4585086d979a1f6a5f7ba0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ff0e012b752be394448fe4d37d41d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83287056f16be8422647f77fdb25465170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefdef57109c3ecb6a24dec06ba164e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c0448d75bce15b3705cd896aff95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606033e90fd6657be7a7aaaa22b1c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05c629b9bc8fac0784107bf798ffe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793981febc6723abbd187e39302490175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642400f61351bd5f9d87920bc9fb77a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20893264b5e5238f068173088172197177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58b422dea1d7502357acf9b333c40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715d8a5cbca04cc2d076a2c8b762829179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92468930e2476992710e8bd0195b24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbe315a9cc2606e792dc026707e2d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5588e4ccaef44ee096076ff71a0d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726dc1709b3fb9eea158d8f4a93df31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582415686844edaf7980bbefad90b20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3402e19d44effd2e89fd228c7346f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed05ad1f820284cd24faa9b15a4738186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d5a836ee6c022963db9965ca99a52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38e098aa14d6d05b04688b2d1da60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60027acd4a7751d6caeb63c8f654a6f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3668cdf3dc238c1045af22656a3f8a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c98515f6271c88decb9fc9ac8885191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c2073e1b71a28bdd806828b1bd74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1de0228d8a17804a13abfbe60fff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab4786fe87d0035d9fd143e8f6ff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c27f37ac81742f3e043b783f939326195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f0e791d00772ed74272567db8229196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314e6a894c64d4df42c67c086167674197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3269148fa025e915f9cdada19698198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cda54f63fb5f4e2bf03032523c150199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002e51525fdfd9a136182bc52b8515200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd15fd9ec656c93a8337d3f38f139201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2a0b9694b46cc5f4095a527766cb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786071a20d2b9ec20b5a0b73e171166203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3742e4270d870929cf4247887c6b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c4f73a7d05b5dedbca0b2d8f87ae7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5044d8c743c29fd4e277d7425ebf61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63149182a01dd56b7441176625d7030207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a0abc84486dd427186edb3de5b1a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1def6dff67394df9d04c0c3203ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09743cc1fe04a696cae81cdeb2804a1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ecf47c37d6dde8aa184fdc3a7a6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acbcf8b5228bb0776f47d2b11ad7dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7bbd8d885b11bee5d3ca9ecc5d3a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c964b914efd630084d8608553a5d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74c957555c4e4fb60e50ae6f13642d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb459f72d72b6df945c0a0f3474a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e094b4e781cb13692ed8148e2920217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78342ce87ff03947931e7fdbef912218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cf7cfa30535ffd8a370e8c7538bad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94acea8ce6d4cf5b3ce204c470322220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62fb5b88ea26902f47f1e523895690221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b483b44531210f0d8ed3f2b09e96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f373ccd91cab511d49410cce0d41d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1124ee45573962a6e29d5711193137224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a480ff650fddfa6d58fde94a648cdb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33218fd4f7a591b0f741fdb09e3f0d8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b079755d5cbd74dcf21682d565a61d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b20ae292b26934d006ae9fe9af447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4306a9298371a97f9ebb1e77ddcdbeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a543a1e45ee6bdc34d16134ab1ecba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fe720d25a9696730a643a26defa91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676030f5ff0282d186527da9aa0087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157441ff6d39698f42c1ed5eb6d880bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97420a2054413e6db73d46ff79ae58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f8168a2a6cffaa2cd20595210f5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcff8412e2f4e0a987a9345c9b464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed4422f3e04c539450f29eea79a891237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf8ba137639146a1fb9267670479f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1fd863b000bf579a2d413224d24f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d153a34168448269db7e999233cb0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447271e082d3375328799f8f6ae781e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe6e6c1a252ce6d2b921bf7e9ae1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af405af255f4e394272180aa84f84a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac20d9f8ca9ca21fc3da1ad8f2475a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600dc8ff1706de9c8412f4508e46304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c90f5a93c2459097c8aa1209d646f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698be83c13a2c12dd72f26f292a8b2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aad54f1506553bf9bfb5fb167f09a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c8288295f89cd9077be1c50c458a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f55355af49b09be429f2872c9bc100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e727ac82f75ee57f17aeee2a47b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40cb3f68adc141b03414a1b52adc3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0548f029984cb58f079c88daf96fcbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f744fc7174ce0aa640597167ebe6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427836713b9d063c0b3a0466c4e1d3a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647d9a074ed8ac8548076ada7447291256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30eeb931821f10b067213bed052fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495cb406f57205c7ef0a1ceccf352e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc9d33415f1f5be64e82b0a2f8286a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c1f6ca34c81f3cbe35dd9b920e01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc932f8ccd17f9d9e0190aeb032ef259261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae1f466cfda730c9bcb57686d9b702262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e86b5d5897448105f388e45dbc6d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c8779ef657ece1320eef90839838264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a28f518b9d9274a66bfb29085473265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b37b21ce7ef55a62279c204ef5067266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739ebfc5977e0582ee0a62646dfafbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6342d58d1f4824c1747d5896ae5a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdc301e36c95c9a076adca1d6fe233269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f18671cc911b7d94da1f95d6dc9c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aa7e829130d2a94487d3853818297271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240248f0ed5d12b303cabe292c8580ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f55f7f509d6e17d9398a1121af3e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54606f70a42539a231d7d19bb34104e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b464feaebf477803f68e0c3d05031275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d17da63e89c7c43d20659660867d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc1c9511ba1a4091db7dbb69380370277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c52e981adeb131d18851f483a0a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c33009c71811ffc367ebbef46ed4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab81a8dd056ebb796bdd703743fa65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c52942a3f526d749ce86fcd8c03c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f506496f716c7e772048749c3fa44d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f6c7a280f8d9604c53c7aeb7d0ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7aac97b13e480a8c0a14d28bf747c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4694056ed6ddb64f9eebc03fc03be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfdcae2d65c326155efdec2dd63929286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1defa744cbce436c9c59050664e0fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd4c0f47379902d5ae5eb863ffa4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad127c8ef2777f4320274bb8d4992b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc06c147c36e3b1d48639a272845031290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9001668e7ce4bbb80f84ed5647968291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c8844edcfe005fc93b999f7087db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e0b5023cd72fb15d892f21e2b311293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92733a3c3bcfff17aa633c7f068019294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ce03ac2d601547441719e5b4e723295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06953a38ba5887d22404d94f24b6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181a3ccf64d450453ff9f0f4675acf6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40fd7734aeefcd82b2c16725911be8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6b82e05b2553718005eda50268538299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088e96b7820d91eb42ce9b4ef14635300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0caccba3d2e814f4bb4370f9b3f741301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295974454ef2904e5d277e08300163d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a12ea510cc48af3e30dc2a050b728303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cda98b6a973c9a8869de98c774f72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ba69ebb06761e797496cb6a5b0b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df8526cffbb7c6177f010796ca9360306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27953d29b8dec82a92b68874decbb43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb861733f4b256ea55faf907f6e0736308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379072263a569ea390482a78b1fe279a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851890268a0ceea2d9d28b88d306310310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70eaa7365ef6f42de021cdeb52341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a997658910e2df36cb3cd1eaf2d4f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f53e58bfe6a86731c59be7ac7c30d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7abd1f8aa06979efe0f133ad8f3c0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34f69329c466ede559c4b8cf8d27c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd516b750cd8a06b05c9f68a4bc05b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7157dbd1359eba76577ef8bd89a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a0f5b2eea67663b47c6a80a1a092318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaff6161bc1062f919ea1877b277cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d166b819260a37c56b157e3ded21b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643f9d9ab10e5b591c2b556cf5ba6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d3b88284f3a7022dc09a1a5cf1c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c6ef15ca6ba2400b90423aa1a4614323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2835345a9ac9d100cc3eb4852cc6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f622444ea8b1c84fb1305b4b1de7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36749bf902111d77cc9f6fd6982f18bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d776b117b44611489acd7989dd1105327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b145eb544067ee6f32e8d1384e9fe4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a93359a859253df3ac42a6d3f78657329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848da70ea7c4cce305c5aff72b62e41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe217008142e61fccbdae1f5761b2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1adc04072f210b3407deaec224f728332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac2565a5d228fad0c8d6c726622ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4bb90e344011c5d2ba15d18a41e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f79bd5b86dec3caa622daa46a6d19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fae3b442c8cc4b81e5d3014a2b40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5919c1f61bba9f73f68fe0c14d5004337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c84a44f1c5a0ad5f54157c6917d4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89f0335c6d5c48a41cc9b6aa1bb52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da044c49868188291082b03a9b9a1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fa51e621afa6cb7ea4beebf405abc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be6a1b3d763f4872ac62587b0b1867342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ccf5a1467d4922e37630354c7428f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeea453ecfcddf93a8de47140dfb41f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae21749e3b19ebf92d85aa35dc11a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b684d2c247ca4681c0cf89c750ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade47b5c87abb4052f3e9ac7cfa28e6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7133800fa41dbb959bb4a1a57dab2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d09b1547cd31c43c420f82238f30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8e12d8e73d06018ca328cf76cca1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c44260e7f3600c4865865c01610bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beefbbf092410d090cb1f02f2a29468352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a613c677ab5dcea031bf5aec00a2e22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639522e41abb4e4fbf882142ee7a3ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed2da6674887e9d97e85db7245f8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bff54f3c0a99c3dbaf67501a030b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc325cbf880ee0a6c3169bac53ec112357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc36686c9e8e3b959184c1e95e1ea7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4d7823e2aacd2e05cadaf8137698359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d619c5496c9488e6294cb4f9bb85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1212edeb983ee1bc4c48701f66e02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ffc6de8d1f956b4a9d45ad50d741362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f4771829e3b7c856000e63e045164363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54657e24c68617359c4c3fe0b865c43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7f58c7f28f2a39f37d59f585b7e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3150150bc0591a91138e3aba00cc051366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02aa138600b724e9d90ba670b5f110367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa6d08359a226f7436cbdaf35ed399368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6927b4e0e611a644ea9b83decf5a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd6d66e4775a518960084f5360d75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4efd52d5b63fc400cb38d46dd67c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4d8aa2f9a08104fe697fad6066a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061b401ec068f8d8b6d22260a21f78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c000299d9f6aca7cc2bb3f78fa77a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8894b35eb158a37c7c54adecd0c3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36512a09ba9d57c4433bc7951f7dda3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5caab1d705639ca8a263d06c217f1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367e352656fccb2c35a5b38793060d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6be71ab4851c0848972388e3fad5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ba51d2552be379eaa3dc9d544422380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce041748f874eac8b5c4219c82d3cc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3b379c4f05ca99212720f94c1dc3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e79c3347560ae82b43fb485385d90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c9906551c97e25d909d3f4883f59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce0e3b86ae5f372d53814bb229dd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde50404514f2360b8c2835dbfaee71c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3843036a0e3ee3ce691b6f5aff476f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a947c0814180309099129c8ab56112388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07098f4c7c9a173e344f5ac9febba1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21446e33e800e65a7c95fabcce19e101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c25e2ec5bb17c3758e2895eb9bb0bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed466260cddd5a8fa12f9dc0d7f4269392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d32ee54aef243d2f4d912964ceee2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088bb065949bf85a62c396c14d5333d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195018791f23a2f5426265773037bde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c7620e6a67b4438a83d1116bb272396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53590fd3423cf7c06358645143d167db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd06f6684e3eece70aa21222782f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c8731b811fba3b9fb2a7cac163b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226431c7080f54d20daf7422c0aa8b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffbd66c1ea4bdc367b745e31374baf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef2823bc46852acb8ae501a1a57add402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be6bf1c761bd10f632914d8eccb5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175401e8cc25d4fd8281cddad4cb52ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81818a4b968bddfe595369fc20d57e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023ba50472fd6d04156d461d62313eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43ee992b16cfef9c2cda69840e12e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d8f23a32f84f88a55fd14840401e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3d294f233cab818503fd8471b1d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3289f0006d77db566befcdb80a310e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224ab16b6b528f6e346725756f4f78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e05e2127686afce07bf0212081d5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a13a1f9ead8d8eb8f78aae7da1a8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccb1f0fcf54521e52cfb90ad23fec6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb5c6284444e654be0985dae9a965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c30efad9d97a5865821f5ba122469416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588608740942db57cbbcfa8c05371bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf095d8f40ed4ce2e8939b15842ebb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142b73ddbbf15b1d8eec9fdf6d98d7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b61a4e72037c20fb9fdc5ea532082420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d140d0c5fa9212f68f9c79854c984de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423701b6ce17aba88a692ed38db8eee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865ab53cc79272263358f1dba4a7070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab02c1d78b318166216477cd52d9daa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a92f50adb251baeae243787ca76b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54f49f621f261e82d98cf1cf247e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63249bb659944647647e1b4f579288de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a428d5a450fc609d07ed29c3f838428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a507ddffd6d53d49b60ff70c65a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1698289aa6578dfc642be507187bbb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa34d0f5bec5c6e036bfc3d286518c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeed1ee26827d26ab3e96199650d64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98ccc23611a40562e339797f87805433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270a497e1ae96114c329057cb4b9c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14831137214ecec04360cbacd275fa89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143263653af28d8d1ebb0a4346261829436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e81b3b7101c441b1f6e7f2d1733b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859f1588bd81733648738a913a7b7b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e7d94a4ca3bdf24d5fe223bd66d21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6da177a588d655c76c2ca4dc46bbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbde21412d1cab877d64e7d8b8b2172441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698fcf27c467c58703b421a8e48c53b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af78f2228f70f88429205f03ddc05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa296effd6865966e955bd2eedf94a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13822a98e8b5e088ffb945ff88860e0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa78d320d387e6adecd5bb306bf43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658caacf6c69282dcb7d359d524a0b60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7792150ad8c4809b3bbe84a19181f5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7586069e87db65ffba6c0559e91153449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5320c29e85cc7d0b76e3ec69fbac4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87fbaf69f01f882435dfb469bfbe4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a9e7fb7b9b10158bf6730db519ee7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ad5b46fdc48f403d1f1569d1f5b54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908db9b827e8152aa8871fca2fafd2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf242bafe6b082dde9984bb1f8dafbb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb4a84c9d35f630e3bfe13b9c8fee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace7c3e14f5cd7c1dc4be2a0416487457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330cf2988b41ab2e60eb9351bb12e71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a98c50d376da21b0881344e8cd073d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5477e707227e4205f657416ec34e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4c3d8336185b1983a3e1d856fd31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42979d2fd57395e8bf0e4a936f20e9ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996630bd8b651748765d9366e1b27ec5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460d0783efa04b8462ed90a8b61f73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6efe66aeb6bbe5885e45c76813834465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f0ea89c807bcdc3c5f62370d54216466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62353e8eaa7cc8c356e276864316eff7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52e09c648b2aa8b5d2f198040b9e3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c33dca42c1a5d97eeae3010477ddc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e24f24f358be02481e88a63d585ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9795a2a8162ef5aa77079e8db7c45e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250878caaed748c9e6b7a1bf21edb93b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb78209874efa26dfa14c80f8948e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664b4418d2905f71e160d04302f3c77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8778a23f21e4cee68dc12f58e480c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d55999ef6618ebeb3bc21d3dee732a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3a4cd77c5f01d0041c7225886ece8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435dfb552a7cff215d3ca80997f15b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8607308b427e6a14af26f644c42237a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b44e309fd24e8284e846cef59ff30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1bd0a7acc9d093ece80d109462c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe2d4caec3e5140de939af95d0dcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26b1dacbd448541bc7c5eda86a7fec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0637a10301c51f2a859aea665eb67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff19039d8ce92a52b602d7979a8b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ed730cd8d1cc117330a2de00ac78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305cf915e6f3078ab75c1dbd335cc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed5515a18c44993a81890faee9451d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef59b6732f88ce0632d740de86e13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d132d3d7c1bd9dd4dbe1ed93c671490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a178ed4b779f24e9f03924255ec1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281e0e5b4a2dcca373678f0b5bf34a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3307649a441c002f20441bed6f430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3a725a1f4309c38805b4b38bd53a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e13e7339892147e093cd83f50b5b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eeff8c356631a6b05293635822563496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928cf4ed0aaf5b12b198f2129ecc2da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8ffbb78e58c94ac74f8ac16044416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb37ff006a5fe91607a5003389532499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0aecb7fd95a7b71ffde9d872b51d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedd73ec9f29041e93652dd3d8f4f0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a7757b67cf0efc4307ee01ded7c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bff7eb12b6a27c87d9ca36eca811503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f60300943d0e358e4a2388c402ce64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b044493f74db9e816f0d1347f75cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351248efe03c3c4e2013c73572da71df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505bd50b8a599d5ae930e3c9574d9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a59eeafabc754577bdbfe251dae7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cffa73c70539211f9d8d648ffa716e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993aaca2403e6ed46674406025b077510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d14954eebd2b6a1719e3274eee4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc189faf1234fd2b033427ad4e80f56d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4fa7c83b6e5d71a73138a1dfd96bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afbcc97920b095f48d741d1e489ec0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84492595ab81453a6e21e2ba78f9b5ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d71678e15b98539f877e3fcfebc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528f4a5763fb39d9d0c2b875e027eca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e7c40738ba123d9b24f275a3b02ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ec7482a305c0f8c7e21eca1a65d8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf3d6744b51ecdd594081f61fe35a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c9a78f412d1d5f2b864922198d25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e13ac0e26cc92433d8a8ee2d844493522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4704083fea942e5164a65c41e49d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc539baa07939c1d20f68aec0ded2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc44b769776e573be5dac3611bfb83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf255020bca2952d1b2152a8d3f0ff9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860164f9fbe1d619fc859cc218e9b78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b60fa0f081e11e96b73fb33b98b479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f637ba81534412a73dad8b01dde49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212da5241fb55b0bb19887454df6d1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bccf1e746b760d409b3f23feb70bbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e592448af797bb504cf78615b3a8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d9195931b2d97116e6887e5295e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd4e1cc64dfb2a8cc5ff59f4392ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea8943f82ecae1aea1695e936eca3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e2e51176d5e607da2c28113a64af0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9345c48dac17c376dd500641a30d52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd38a047b351ecae549f27ac636d8dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e17bf50fcf97e7553bf4e8b16afe3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a561825f8f5c8bc2ae43a6cda93aa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18216ad2197c1eeb3df3be8575186541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39bc97f9c1bd9adf02e1a74515a4f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4220eb246a33387355494c474ed848543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277738ffe0d9db637a2b78800672e18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664b2ea51bdd6e7127bd0b4d93ebe6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b8d8d4cbc2128669c2ca8041d4743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2008be5ddf7e51a7d83f9f45fa5be18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ca4e7fd8cbb57fc726a311aaa879548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191059bf8c163176fcdeca409054577b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb408cebc6aae36cb9e456202392b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671316349bb75a40ca7133fc24373b6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f09d76e81c21fff18ba0438fcd8192552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9e847da50b228dcf6e156ddd39578553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb69a0834164d88a400813f8d9399c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b3fac1be6bbbd7cbc113e7460f67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e2ee61d5d611f98adbe8ec68d110a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2be0f7a46d125b594c3429c1aeb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6aeb6e20f82121b1cac6e65f8143558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2d655b98c82539e746337d22ecf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df22309c0b6952ca9dd3c5e0ec44e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ac513a71348aa2d6a9b1f974d311561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253b1c43e173712317c57afbdf9121562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48de9b59b3bc59d8e934f87fac912a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10298495f3b405cf8428dd0a1e5b26c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b436454a8fd672cb929165c64fea9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8adb54c170dcc4c24ac3288118d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03ddcf6b821f4befdc4630d6dd8dab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc14461625cf490ea1f6198061626af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4401e0412f858b393890a9313caf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad7990ce80da87338fe048159ee5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf7e6c7e84470db83835ea50d2693571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2b810b460f2e017d403114558d417572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eaf5a735c9312882406c36ff6d392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0fb5df54038ae2943e2ccbe0fc811574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199798f1c391e8ff552afbd637b81833575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925edb1b0a4e06951d36ea064774ebd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304552dd2c538ea6530efe2e5e109b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e2483c050af83c0ea153ca6ed648578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2e4703421c0818d73c983569b8e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c28fce3d6145d2b24f3f8696cddc7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929247d8cf05a5d4200b942a9ec00b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa3f0d80422b8c2e8f7c55a08bde6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d32c5539c3896b6ef4950473f379a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ddee95ab5ed9ccf31ea52262aedd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a959dbbb56d35aa96ec7bc2bc10e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd004f4d6a9f68c22d13c5f8ae6b2077586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5e128947f737e6be75ea6da39060587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b638c1624362e4600a6b233133e044b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd0eed5ee15f265e5852f3e4c1bbd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae109526f231e6ebc708808d9fd1662590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1370e7bae5b4c5cc1bc176d36df607d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c97a3d9ee5a0f760d6a4efce35b63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a7e221ac8087700ecbbf12ceb2b71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a6fb83083063b0d3b566794f2db6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e507e8d1b40b82092f5954e6a6aeb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f11db958d714a11c983323193050596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea38364f45209c5c65da226d20cf54c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2924c27fd1543b9efe058d0234699598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b0267175204ad36e1a7c1ab212f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef39de975342a07c26c753620f1b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb7923892e390f5fbbda0b3f20d761601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7860b7a43ca20e3813330791e0e5c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd5180b420709f90bf64795555e61a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f43b7c3885fbf4c693b44638bc80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c0c9db80c73515c668fc34509f66c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbdefda24df9b6881270e0e649e1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6c7409593bc55a5167d31583d439607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa90911f60ef8048086cfdfde9633608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4fc0dea6a2e5d997b0889bb3ac6e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b437f801f514d6ce815a3905c53e0c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c88f8cd2248845d3f03f303d784bc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a9731a0a18afea4be5b900838ad75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ea8ff98602d9be1e34b069431732613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb00562e906a05a11b1067c7b24657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61120e357716d3798887dc41603395615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0fe785056407d4c8db0efd914fe61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11978ca1bb2961e8ede5f480187c7ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3def1edb33fbc06581e145bbb80fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3664b5c013cd66e86fec38758b4211c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc469f2e7140730a029f82228e7dab34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623543bbcb60f1b37c31eed24af2b11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029edb89fefde316cb77b4f0249927622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a10285f9b0c04956ffd8501bb7a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ce661fc6fe315b56d262b0d4f2378624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bf67f07690f3fcffc8e432d3ed397625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117e1f8aadd6fa0d8430a5eda4e1ac2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cdd35115562bb17f3e8f8076840a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda19491199c8c697caa070d7cc767d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e82e19b846e1dbf40b4d08e562a417629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5aa78df32e7d62c09b42eb1e5fd61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c1a040a8d773dbae204a90012655b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d85cb9a82d0e3099442e27680602f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056acaebe3bc53250c8fb9c3383655633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28ff41e4661bbcc90429dc7956952634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8634e20a0542e1c928346828457bc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb7f33cad0210693068c71829fe2c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb3ce194bfced8c2e0b7c0350ebf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50092172b7ca3fa62d51600c4f04f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161ad8b93e9cd6b17cebf4b85afaed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ce9f91d35f30e907bfecf242c3bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b9b1540ef0291978640d450109a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a196c283c3b811e212f90ae0f8e1b5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a5b606c75f7cc74f3abe7b9532b9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3985bf7ff8cb8cccb50c12fdc6437644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6835003045dec620d6e0354bcf6d91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ad672b2fdc0d3efda2b97fa28480646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550776c318bc1a109fd781ff7363d2b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9fbc35be26e1ea79b22fc05f246fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb8c9573fc6137b811a03788e7abc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa869405f06625976d823e436c9117650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f51d900fc64c81fc8a08529bebc9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8e949ae47171ca69fa8a01aff18b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e46e7a67c587f6c771eadffb5f1aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d649766a1f78998f418022a84ac215654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4c9e382adc2349fb26833a53ddda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e3180734afb7867179ab9b1fc631656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2177eb45375a523f9583fd8c0513e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941e2b57c4410574855323d5157a9cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a6e335465e8279798c3a0a88b607659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd43cff27da5bc1db849a4534ff9e01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827831c2cb2746d804c29b463614795661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31683dfe22d3fc6b7380cb7e3c894662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4ac98fadb7109f84c34c8c659ed1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334d6fd8d332ebdd1168e42e67fc4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9150c88b47a01a68cbe04949ce910665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fba4f44a9f38ea3c587b928364a44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b304b44fff822bc9e201e723d8ad0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac13fc12e0fb18a06b8073d080b6341668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a0a5855ee3ea2b2e57007010ad7c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa83a88b8b0d8b1359a82fb09548a09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d3275b0b19e4b3e5b00d58cfd038671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04907e43c971f8ccf2e5aef5fd257cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9612fb58398763810f4a47be5c516673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceaada2aaf179d88bddaf054fa3911674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb0d0adf7fa9beb504e13c028eee3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0e95ecba70c64fc54dc4d63caff8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28437d14615247451c27e2e7442e09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb89833d58289a48bc5517c9bc00f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec7630e094ca8b34e98b02801be222679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09853d095ac267c05a899178c24106db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cd616f92a81ebc832357c569c3e40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a4b6ab412eb8f46db5d61066fac2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb146d4086ddce9ce1b7ccea32d9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a7b6c0b7e6e5dcd3aad7c306ce937684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a7f333a2314af9869a2fa3abfd59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368025010bc5c0db077c6f256c48331a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd1bb676cd23c3353c835cd42f7635687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0d43b4598986dd2a2b7862f87727c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b6a3f371b7f4178f7a0b0f7eb8f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55216be7a3c4aad0952a0e979ae00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba1fa0f6dac65679fec092e60b78f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e430ad86256cce6a953228a0d571a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1217dd3071fc86da6b50c4d04053693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d0621b099f7145f3e6ae82d237df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc922850fc8ea14ff1780e6cf0e0880695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523d1bfea5acde015bc506dcbdb69a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02339f4d27cd89ad5e3414f87b6f5c96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8392b6aea83ac42c0ea356c034f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3f1af62f00bf91705dff21cc4f9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7db8b5ef6d0454c9aa6d6fb87d0fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a6bcca1a34df8c7b8137c8bb5f7a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98103f109c98c64c88b190571589395702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0502e34c4ed3eab015732b0d3035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a7f4c7ee18aac2b2a969e20a2169c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13707f2341d486a26a726f80e3cff1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe142d5569eadfd1fff4b33ae4e5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c213a043f9eeb16b5619e277e6d76d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e80c9d6e8e92fb45ef74be49567ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f43fd0820510e1efc1b74d897050b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddb09868a3af2fa6bf141a64b0d103710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142484ad7d992532c320db1dc3545a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81644149f7a8518dbb4c5ecb495233a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e42cc87d0c513af84c784064e890a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7cdae5e134174cd03e8e3ab92ee19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c256367f13dfddf1748bafc16cc0b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1362990ac1bef6bd412a071969e4d05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e81cd680f8444f6ae4300b276030d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89c12776ace7ab2f994f2ec0c4d189718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3650e005821158772ad81103a60a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8127282cdbb7fbab1c4b0b282dc1b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ec33eeff0cfbaaafa399c577e974721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14601ae81c4fcbc1a880164e75dbef54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb76cc60a9ebb9228e31cf92ca97cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d137873a51532d7ad49df31966cc769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109e51fc300cd374eb309cbda0ab87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8e8d95cbc8b8683fc6952584279f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c944e191770e6171c7151c9561d17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f12aaf1eb40e5ac2ce8c9cb2b8a8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad2b46350a8a5f4760ee763d03cf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1762391513dfe2d71c027af3bfd003a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a567b6a2e6100acaf1eb7ed7efe6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e40fe86c5a5ee3e991e5a1759edc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74046cac920398b242214305b8c495733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f691f6b34e1ce43e752e98f157603e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd7c32cbab8b1a55b1f4b9cfee8f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105209621f5d2976bc35021edf93a652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c63082c1c2aecb3b2e115760762d28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e22661f018529f061b419c9e9de8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df81e8ce47caadd10116a20a70a476739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea55514bc242b17b07099797bf27f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c8de89772ed219c78a7de2928ea47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360165991646558464625beaee1e8afd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba44828a7192da3c547217891f8e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe24c399629ed08dd92b17368c50850744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17d5c3c530ced5c3d843881361093745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9857b6a867fe9448e4c0ea0c95071ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd809a92b4c0d23855dcd0b2af3f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9286410f2189b856f88216a839cefb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74244c0e7ea9283afc7cd1eb0e5269749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1a5ec28f6096228a6ba375d48456750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735959c802878017cb375a30395ba5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783896e1e130fa257c4c5e35a0b909752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d85b1397086dafbdb60d7372a34ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc249c6be0ded08ea2979b03a7f8c73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3493ca5c862962e12d30c2776d37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36268307b3dd920c4534d8ea47761e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14ac8088677dda798f7045fa7870a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d50e0dbe9177451160c49d312c7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a11b74202f2b1c2fc18d1e7b9d713759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>