--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c079722004a5f56e358ac2a4393d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144a0b2fc1cfedc4ae6710746b22742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f5e17b3b9e3b527be1f585a8761dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa4450431d2dd0f14fee3dbd0c65e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2326bb1b02f26460173295bddbf4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca77b9afebdc1832f4a9b06975777806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9760caf4b682c925cbbb0479a160147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7843fd002f999630ffa90d10690d0868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732af9dab151d26da0db05d71f71fe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae321bba8959b6892c8402a2bb94174410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3fa0621fdfd9a0650bbb39bb7d89c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a29aaeb6f298983e6f74824bb6c2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04ce0ab38622df9f7c5912cc6934013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff72ae3055644eb4bc7c538b48ce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e38a6e5e56ef0cedfbd50673ca67b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d953385c469177d16191fc6ce763616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728cee03a8d854b83774303d81395b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de654aedebc137b4d1a7ceb3f6bdbd6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558335647b96b5eed728deea9f22fc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e383a952f67c89074dfce74567c795520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddcc86640ac8094feb1271e746c91321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2749dd2ad7518614d2ef5231e514c2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab723ff7c2f45892e7ef5208651e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade1728598a090942cf9457cb6472dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b6445a26001a229ad8636567c20425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6d09a363b62dbc5adc0f7770ee66b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d92cfed7315308bc6653a5036b7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dd5d65b0fdaea109fdea0c03e44c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd9317775feabe2747b2648d9245f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ee5bfcaa02509d59596d14c855c6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d1195305871bf2ed0c162da788c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701d09b2d5a7075b09bc15ae56266fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ccf557be4f255edcc0c726c2fc5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54799c33cc3651bd1e1d0a4aa9ec22b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6ed6bebf8795d2bd108907e177bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0174bd068c53662b86b43a45ce35936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d995f2f24a727da5ad5f66a9d76137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67191146b2c99190d15bb53b29f5a7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1af81566f02dcdfa57b6d7cbd789e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be504bd36d4e5309f3f66de806fa8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dadaf691196c158f1aec78c7ed1bd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38cfab25c6529285148fd214f0f7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c3d022bc8bf41c935971c0dda76de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d33f117c04a1a7435a55dfa19c94d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1ec07e0350a89ab2b4db0723652f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206b622b31229d34c3843eaa273de446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574861c372576cf03577a75e0a005ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a72b8ccd3dc6e5626839d1d44f6cff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e0f803a65bea504bf9e8b1b2725049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182ceb4a43400f650d9a948826ca9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64584a9240bf297b1b91a9a2b3fdad4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2469ea92bdfedaa249d0997104b04352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5315786b94d4f50a7922ecacf4a1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f2e4bad6597bc6a48ff3777968a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabbd8662e2db4bd1e1dacd6489c55f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440df8d78a1945c6a9a3a1ab7bb09856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626e64359f4c7d231b0743006739f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b01e1ce718544611698ddff66a92c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3461c91b6db8b47adf6de9688a937e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee3ac4ab0b11257c799c1f49d891e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bb9244c0b08651e55aea270a6cef261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e4cd304b408e4c10869d9d9dffdb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48142761dfe0d259d9fe13a33699ffe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f5a93ca758610a3380c7d6160bbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbad1913672f2efc9e102d610a541bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65c5f99c4270faac38661b53aad5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67bcb540681a26961654056e1791167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7dcbfd3388fea1af1fff85f1f75a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd21368922511c416f0f2f5e12f16369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3328c48e52ca4b21e6dd50c571296d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e020edc9ec6b84427b60dfcffb59c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a3583be3e56236b26322d166de79072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3dad297d1321a2b3ea204813de5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417fde39bb2113939e9c9e57f9a00c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caac721ea9ac1698e32abb8fefd15b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebcbb3521980b24975ea671ce855b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773b306c037affab0b7ba0a27f8c0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a758bf252cd9ca21296c84c5b0d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba2384b8e9fa9e72072c26b3d72af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7afd1f5a5bae3c7b9640f9f1c10e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2660f17a83e2c9431d78afe20f3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16451695323b1b88db258ec644102c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc0330ca4993946a5d2f4a2aa5bac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd732a8dc5b7ea7d4167999dee10d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd20adc0dc1f55475a9c502addc01985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675862c3d4ab879cdb3685e0e99a5a6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb56aa4efecebd869f2bec7329d2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61872f30a009875b1809a68bc906c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672afe1e953421aecfa7d843d9e13d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba7a544f322c87df6c3e4c040ce5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fdcc0cf19dadc5b7450e1efd6a7f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e8dad6f5459abfda4c7ab3690c15b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a975e071b76ac109acbed47ce5f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a58be975420d5c2f697652dfc377f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d41aa804706dec32f427a2c5506fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbe37328198cbc4a3b30bac075d75f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638055c7dcad9923cb554471df7eda3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e8b5f623331b1a182955d64ed70098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273dc345bd471544c8f4b8941ab816b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf3076e26bd568e6f965a1ae6f2bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800666659c2ee85de2c915091840c5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a266e635cdec3370b36aff876860e05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76251881921a5e25cf6ff0ed4befeed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c4b45cc8f9b494b769197e41962e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0960704653df6d7aeef43e8c5b27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f050fd3282634414c6848ef5da974106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc07584911b1adf425a84b0465f58fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917cbb4a8b0e24ac7513a603667748108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd95e0ca6fedd4825914d295bd712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d5960d6af98ed4dddb7249679b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9160bddd9702119e2c659323ea9a69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e9848352f7fd563175d073c63d2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a949b96b7d5048801c1be07544b34b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc21411e790cec88caee440f73374114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac882b14471c2c0d50943202f5ec6724115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b7dd8c6085abf78369d2fa0eb020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f337350fbdcb07c5f0fc1f3a6d376117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4f238be80f705bd2a977a8e09f73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d37b2c828fe313c6899abf6e48a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2902526f7e771e182dff7fc63bc6066120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3277f1a25503e94eee7feac65e2d20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72ab695e33c614c91e6da393e17c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0977b362c7e130acae522155d6277123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39853b7ee9350c04332673a7bc6dd62c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e174215217854412e320b6ff06000125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4b1aadb646c179b99d40ff6f82ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffc4cbd3a576cd4d5abac5d41bea4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f960a904c19df48870de4c7b1b0e517128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e261368d24841a5a19f4b5028c5edb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776cb17be623155e63e15d4dccbe66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb40677fc9c1484c0e4c8253992f0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b258f232fc535dcf258893aaf7e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4539770c48a0e6e17560b5102e43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4dccca69f657eb51085f910655d6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12a0986abfb9dee554d09ab7f82b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae265cf48ca5d61dcf4a29b43833a091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9c6df25c7a4ceeff4d5ab2311e2d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d97c077abbc5269e46953b9313688138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fb0aa80c9992a977997cacc01aaf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ff536a56ad78aa87c14b1a42a335140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad37275a5fd705d0bc14f75c481318141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b86d3dd337a51453bf832a6fdbe98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489696dac912ad6fb66df5e92d8dc8d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ee19cf70bb6796642465b35a18101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b571304eeff98380f7bff545f654e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a6a4481e6ec3043020a839960080146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2ab81cbd8ae75380bcfcab36e064f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99781327b6ac90baa596a1def6d39774148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7469a0232f0026d3a3aaf5e86f356a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc805eec12de56a9f0fd61b3a00115e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cbf804e5fea172d68440090c14a75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041a840cf4edb26df6959196c1ab0c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada2895ae2184e040da785f95cd0a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084027c78325d6787a4a1070b121c989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688e2cccafde7da309247c8a08d125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332d38358951b370e5ff8676c8b9ad0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b45dde3289bf0b8e0fc168e1cb77fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71f6f5423b5385e5669791b54fd4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe8bccbabb3b481a081ac49f7179e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6388de00f464c09cd42e29799e130a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c28f0c23aab19e82a8d5b2b1e37f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae56205e899bd6213e375b1e1c4798f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40368217d499d67bdcd71d69edd1e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b765d70eb2289d61f0c7d2ec684224164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac99d5651b44e93277d9a9f6320f47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6c8e3806b1ccafe70b343ae085381166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a3274442a7961438b42389bd83ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0516fe69686f62afa3151d02f9faa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0a0a73ed9f998c207095469bc6fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f12cd3c5029633185401add17fe05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bacbd4c5e196871de750303b4d3478171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5cb2d634e0b0a64f1fa00ba41ff1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887f365f082c40a35315506cd62b00c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfadcac0e345c7979c3f0f50f31c0d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3591c001d693409345447ddb1a53c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57788ca9b6e11e3faea4a099798d514a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fbfb6520036900e1c8f9c35403353177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e653c83361df03862b60a0986f526178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cafbe12ec24064c79d3479a57832e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052beb1fc6a102f757a81552628a8b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35286439fc8c7208fe2111ffbbfbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281da065604bfb580a95b21e5e83341b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fce4cfc37a00f248ca6056be8760d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe57381d983fead16a992b650ddf3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3374e3df580cb39399174a031b775b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1257382739dc8738daf4285acaa76ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c85aacce009fb57854c67ace9e9eb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f3d1bd133983dfd285bbec1cdca68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec13d498675cd69788c8c75c0e5312189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaceea013bef62bd51764a47fb4e02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224d3fd3214436d7745651e311a634b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe67aea82737cf584320131c06d2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3443e88909e845941600b0d3595ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85eaf509ec9a184350e1f1da61bd9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af7c91b86526bed30da1ed1455bba7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc3c5216d3a926e758f9c97de8cf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649793f5750be41c7824ecd15d047d0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb7d2e9564baced923d613048e5362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d37db4a5a7b301dae6e3db9e522f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8cfd0bb71da3277a9b9d50ebe03f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313b3ee586709a49708d22f66b2127201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fbddd1e5eb270b9be7e72ec58691f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa212ee2269e78908a2b9bd967e19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6425541c2dbafe8484b4a6ac1651b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953409fe5c00c8b1b1ff1a223aa3da9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f559440041069d2153b1de461e141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eadd03b003e4a202794f2678af807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22543dfdb109c71a6348f3cdf0d72e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6001f938022f17df07d3d16191d62e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead248cb3f0d96c54f69efcf28f38c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c822ea62d71d43485d2d6a17552d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277303291ff2b9cc7a6d086d9acd49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e7df371c5b3798e5ac9226af1c513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3f9fe28f5f306a4915cfb0c8575a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3681c254e4f04c14e2d4c675b4625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f322591cfd1e9f8c576653f9084f988216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82999621b3e547eeb9162a41d452553217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deed60129760248c67c8a4daf3e1e82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af2a8a969f6228c71cc842975dccf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b24ea8c494cdd488ee256799a758220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aee69283f5cc74e3b91e7331c2f5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3301db8084d9a886aeb9c292c9722222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ca55cdca5a052b952f9c446813fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e0a686c78b076127e3b21c9acb2f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca17e0942c6667002dfbcb140930ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a517900dc2f98deddd5b6531a9ff57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6d462c79e982f527e9b05d2bf6336227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47becd668f0a38225c895be8b4d05a10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b622d115c48acc70c5e1e89ee2272229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5220d9bc425173e96c26af6facf68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2fbe2e073fc31baf7a6572fd2d60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a17874ecde0d739183905c2958a21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2756d6f6002c110096a029f560476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4eb38a21f6aa4a3f0e648be7f2cac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a189890d0871a93323e510e155ec5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da11db1764312545d1666b197d76ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdfe199b2e37d6e24eaf34b7dbc158237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db0656f4a91e95c21908b105b15fa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5b7b79dced431a9621352fe899679239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a613e610177a00c932b9d024aa54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5bbd05379851cf8164091724e07e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5592ee79c85e2e9b6549f26525ef4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d656c6038399e22729f9ef75d7e94c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c7b6740ad5c1e28b18e90120283a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f05e6aa50907c636fe3e54853702245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2ae8f80a68e9a9e5b36303f7bc8de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2afae4f8e2f2280a1a2de636fe6b98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa798873f4f224262a7819d210a6c9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe078790e56c2160b66adf419fd8a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e961845efe9fb44304a2ffa7a202b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf78825e8605c4c4c924528d40c6b97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6bab87765ba7618c17509e600dc51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac69d3b81746a28ac50f0b57bc1699253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9153fc1dac97912497d7adbde79a49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820201819db4f2efc9922c0122f5b848255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115513f038b170eb7432153f1a93fc37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d172b070e6251a9f3ab80eb99aa65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e87ec726b29e8b400229aeab043135258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236890f8372ae0c3fee2f25ea8e58b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ccc981a62943a9829b5666ed89c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f5831732d288044ac1b7d3f6d4b2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474210e23a08524198f5c70cdebb54f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c813a092c5f49b1307a440067a39d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5789a9168be0f7b5640a89e9009b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d523e27a6c4cb6ca876c6fc4af8b982265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cce28a31537a5b8c88c39c1e8a3da6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f8ba9a649c0f6eb7ed6f7b96691df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac921bda3f0cd57f102cec6027b9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880618f8da8cf4f778a3ee373005290e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171e40878686c49ce1de0a18bdbb2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0238fe745330d682f7d8eb1c2601a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42dda113217456a7a9c18732c4b2cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023198b5b573ffe827b3824e4ba253a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7f1b745f13b4686768e1f5505d919274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ceed6bcaaeb12d5552be14acfa5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81434a35d18f6b8788bed854b602ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776addd512f69a48a4f5b900b1a522a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9155ce416b73cb1392bcdc2550f43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10c80a9919b603c71c8a946850e73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78fa84c9edd99398592bf6987a4073280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed6ea98b0bbd0bf9794ab2d208cfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848bf1073d1fe5b7bf37ea803b39cdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b256cbe3229b6732966d2530d50a61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0f6ce738affab76c9c24a6cda33e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf883a8ae192f500e332ae077e1c3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54746efd21ff195fecaa6d2c07503470286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa907496996c047d7b98586d2884ed1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6917dddf72ac69f9f92ac81ae5132288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75b48dc4bff990c55c1d8e8d68568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ea44ba4df2462fea88a54480b1e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f90e9e8a080c12758314ba89e922fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cee6803eeef0e51312f04d6ba8ea4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadca1c58894469223baa2da4d635e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ad4556657e80fb7d90546e9cfbca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90185b8506e8f14aa4e579df7d24bb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac14b8eae867c4415acf49a05d1eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4595ccfae7935f8302e284f329146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2897b79c1edfd2838947965c1880b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb54d5234c1553f2554aef25bae95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb30d7bfb7fc62ef661bc0a629189300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bd88389c21e2f7e549213db14fbb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6884abb8d4cd086a2077f83617b1fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1571bb0f1954dd38a97f19f79404303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915869f816a8a2dacc0d32ab98998059304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9cebb4c502f9eb974c031c160aee3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4d7ceb1f2cea72e3b61b951d6b76e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce80abbcf4762eaba8b17f814369f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06871d6463f4b3990f8a4c1aefa37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ad398e843563bbf7cece6d722990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092460a1193ef9ef9dc8e3868d285d2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5267b25fb747cf85fbc38e56519a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912376c94a40bde317875f01f404289312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d880b060b96091cf2fc2375a6697313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4569bcb8f650bc4b9e1fcb32b2c75e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616deeb15cd3a690745d664081eb0c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a43110b84769a61a35c8d97da364e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b876a0dacf6de6821c39e7ddcb1cd66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319825153c6bd7c35776286add022746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9193ee6e157806ee4a49862c6e96c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10a82f9fe3175bdf669e0319f369fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7d82471a3a63a4e1975749d458fe2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af92d0fe20a0e844346f2f6b3d03303322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72b181439bf6dbc817850f6e048f42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11357e2c271016b898c6202a85ed0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993697aaac678541326ac09c694805325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da384f5c2ed403f8de2e963e576a03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e79ea860cf1eed4656f390ee35cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2857b332a977d658313def86ecc8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce37be1909606921e7e9f9a1fc0aa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50acc2e12465961698c0faa672507d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cee1439ba0d9f12f25e9c5e95c136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fbd7fa18c57dadf7b8b573383df3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d69164d2f9a101c1e4f241de40484333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c7dae882b9eb76e58ebdcb301589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2427ae5eafdd864dabd4352324e9c07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3203ad575bd3d9c32535f07bf3e92e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c591e4d06ab67776fd13aa2f406033b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ae3dd61d6d2d67ad55ab74b193b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38362256e6a72d7da89721716a135c1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afaed0c5f91dc77e3c1c564193b6d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba303d234cb27f3cb28137a31afc148341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b673f94e227981638564366b861b68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb8b4c1cd035d611fb4d0c10909be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f0c85b1a374b2925420b8f6e53f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad720aa140bd7665bb8946c2045298b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df99676e50f11bfddcc266e9540c04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9f3c3aeedaf38eb6d6a505710b61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a646cce0afd3e2bc7f49fbaf9b909348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394b17a27ed5a8e795a58653c008b44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79949be03eb5edc7804e2fb085461a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72836331ff1decd9815e24eaf4c47e25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4864a9fede56a833a34925a43709baf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706dd40f863570344db7fbe13ebd0dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1738c1fd313e04cf1b11cb2015f71c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff348b23ba0d5dc9c0f306d3c0899d9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28da20e523c189f6cf155f642b9ed0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008ef13b7337d7252dad976524d854357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156adada7819a1131e3a95168da7c11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b546689df0cfcd31ecb9d9f75e308359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28875513c92148b82de913142de0c66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e81c6b0635743f1ac9e5d45e8096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c059698e709d82204f33c8ae2a7bfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccbac67b16bd42a3bca1f18b7385a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5085160b06b752f80680dfac45c98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30d279ac7509b5eebcab1e9ae78047365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e4c8807b1f316589cfa310abd4a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc3496740651e027aee89b23ffcf4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e3b387aa7347c183264d75cabbff5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a01a1dab36f6b3f117ed682fb4597369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101f3482141407550fd78117fb6d543370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668cdf2767d26da04a7772d1736270371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a04015211dfc63513d7f262673d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acdf289c6b6b6bfadc463c1595458373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a729c3f8fb558f34a41bf90c715fb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ec02c2ddfa7bf4b0a24dff7de1e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f40abf2ad14957cb767df380e276376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1721f8b2af6e43dc9dd7ae33e33fa9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb05dfe2786d86b57d37233e91857b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627f2e42ad1fe8cca1ee2a5dce340b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee15b0b2c26da2428bfe8959d2a443380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144868328884c8ea1dd5fe1704034894381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0ba7d85cb1d1593c6a50b8dc8626382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029a917f0b8c8394e1c0280dea496d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2870e199ef8dd1dda74165fc1fa99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ca7d650fb11e866add02eda0d39c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825e5b8aa89e2b2b39fbd325fb26d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94248d5d90ebdb1570c73aab5f480a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325154f76cc52dac8cc233a6b02c4a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf74703b8ae43002c75ef9597ef2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0661983711b30f4c6139fea52b4f26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5929239b953651805a581c487163d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8ab43c1396215d976a76a74782d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d84c1795a0e8c40327544e350c4f9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3512bea4ec35a6db6eaf06c01e3d3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4fe8e4dcba5059474accd627d60da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc114a0386db3f33a7110022f830e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc70262787258310203063be50e9a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260cf2ffa389787affbdcf59db62762398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c041d241922ec3ec36f38d3fe53c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbe6a30a6abeb1d07c41f52994276e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e196cabe8c3a2e9f23947badddedd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abfe4692cd1a12d28a1d15d30f7223402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de5321b1f252109a70c6312f691f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a486d9bdef6d68d6d91a22780102e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd4ac892a93a50acc1a4af1836b0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbea55682b2e69aaa35d43e8e00391406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93c5b2ee0972c0be7b41c3be04cd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98619ef02688e92b8dd0d28c68e3c47d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa5fe0d152fca94637e331b7e21c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b813efe854f053689d1ba34b13cde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191dcaedc6f52d18574088e37858156411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf10b17f34de8104fb3aa64c738b87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d66557f1d15b6f295f60f685816db8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310264e72cb8dc7a5cf54517767c3f0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a9aebbc6bd425840a59ad0aad6d6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2612cf1a04e437d6ac8286f3dc807416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e513c2d628c11775064023a89699f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656993a41b095adafda2132b5f56aea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d0e89eca5a87190c79d1761c6ec1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff587dd548eab256bb94ccedc5c175420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a4999b53f90cca1849b89c3b42290421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447724facb5a0588a5e4a3ff9774f12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec7a8189f120ca2da012c0b81ee951423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8d3853e75a9ea002d780ba371b35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f88ce2024839b8fe4743c4921ff62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96366b5b72cd3930ecffc7d250f10a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47adf996145b7b7128142896354ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2346d40679b36e4bf83904b8b51087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b127715ed5656d30bc12422c3e56b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e666de7df2b3f1e858a661d71fd236430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433841099bcf0ede91985446200d97fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ff9764f9e9d34e6582ffc29f97944432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74810d40a36de5ba231142c10ca58267433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053cb37cce778f3c80b672410b2ff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254adb722e8200621982bbddfb3ce525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11189c94d988c3f64ae863e21a5d3d11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684751f269a5c8312538c7996e5bbe2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f20f082a9ed7e82fd4ebba8b47f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1402d130b572538ba8f632dd413cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f499b00b242500ffd59cc821692e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffa3c0eecdea2fcaf21d9b46129f8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef0f42e3cce79ca0891976f0d61c82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943bec70b69011cc9101039bbe389da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227d06b4d7340fafc25cdb92481c3f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31647558e3022aa7ed5bee848b73d637445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8e6fdcb5490b7d64db04864b78d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba2a4ef76fb314a5c1190d4c0372b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabfe1845cdb8111f3b5010bf056ea3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7438065664de40fa535c85c665bfdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346cfc8f32c3df99e451e4a1bb4901d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64c2ae363e2ea0a63c2843d204dbd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749af588444d90a9457026463a3aead452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7bc6cd318f702b5bce9e4a130b93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b237d1475d4af9d1e80d0a28400ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789cbd5f201ba19d9ed83b8da6c224455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660bcf96e5244f467dd3d6265a0dd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edef5091adc8dae4673b37a8fcf4032457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70806feee23ed11ffa7550b437c36aaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341fab5569994318bb5dd7674a00246459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc237ea2e8534f7ce2f56d6eb616a14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3bb29028d7037a77a2d622dc5d846461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e94aa764ff8e28af786677a9acf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226fb2e014b1a5a5fa49b15b6c4c24d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7bdbda19ffceee462134b5f6a34c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e202acf46edfef824b922a4e0f1afcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bb6b52c8334ce1078f90152a807d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa66e01762d59a957da9d1f56f3d3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb2a297f7b4ec9101333383a9cac5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd4368e2c7aa0b993379ff826cf9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ae43ddee78f5930dde9c48776d1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f74c567fb32f250616823adb26051471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54e1903b98fbba7fb8fdec0d77651472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9eeded1afc84fc9fe05d33d4cc58e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649448357bb04e405dd72f4481907aeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28469989c5185aecffcbf5510b0da9a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6969daad7f26052b7d814144ba92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ed809759dfc288d270b349a5f048477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb7ddd6e7c1d0ff43eecc82388b53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01358fa782806cb8448a4016550436479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f835b3db4fc3c4cc4e38b10fdcd19ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5dbb3a9ba28ab7a9a30a55c12cb97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63a9aa1af0c14f8552bc5700dc889482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504269aa933928aaefa631c82b08ef5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d841d647dbf47480662ac7e27c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c51a295dbbeeef507398b6a140756485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e94d90d244318e88cc1899e90f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b450acdf92acb6bdaf6b99cefe40c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6b779229f6c7789b6db851e92f62d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc64bf15b6bc829f7dd95a97278677489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e2896750a47367e524501c47e072a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d12b33808c3585460c82698595cc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8cdbd4d81a9bae14d3dfcddf68b2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a614be2c82c582ce9b2b7f14ef617c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fed57b02e936f276e9f952b052b27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765f5b560b7a3e089a51f7dabed954c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0cdffe43de923c3d3e3ba3badd881496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3777768932ac6bf695916d077e09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85050187444ca7a8e2a72934a983c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37309466ffb9253aa7e925587aeee0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef25af1c2cec9d1df3f81f8c0637d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf66e31834e2f9d29fb732e2d60ad4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ebfbec5444d4aceeb5b4570adec8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994ad2e8d2400aab6240a59b895ceb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5deb6e0ba8fdcd7b7331f4c2cf093504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669d4643c80e64f7f982427f5b2729505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6dfc854138ffb72343294f5e2b4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f7d1917300d18f27ee7989157b69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48f2c14b38bf56658056b1351d6848508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e86771ef3a8e39c642060959fa825509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f40159e56c683b1af6584200092dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242481b1e76ab8ec9bf5c8dab00b10f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7957248fbfe5b0fd2de2901db30e0df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428329a5353362ad7c11d9d1bf8ab96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8ddda7f899fdce352cb721620e0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a34439b272b7ef963b995faa68dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58dfd8ca0cb073df635bf100921e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbb40dc2664cf546cb4e46e55bc791517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bb7e3cf21e8a28fd3c9bedd66be7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e87ca20e4474b5df06912cda2d3570519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a031bdfbd66ab1436ff3fed238298520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b548da2296628edfd35abb7964116521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c18a01fdb3873d87b9b11d1684c8c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc4ae7599ae7badfd7a07b0318a31a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19ac096962753ff330a41a35b0a4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287097d623ff47c526de510eb38f50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da18644c1f73676231731c5ed16f699526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b7fb44164f9f322196627ef674c6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2d06314d4af37ddf45fba44583dd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43929f1cf6d98f8ff2bf7693fdd042529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdd26019d9eae34ac193c4cb1ca2b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2857e36893d973ce9b20c046fd16d56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c5a88a1b2dde4d8e176bec206026532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657c47efd386883d6d0cf604a7fe388533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58091c49d664f2d86904ab09316e090534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24caa371bab13dc02577047aed431e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb6458c8760fddb365b6087bccd08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f62f19b5a3b443687a0085fd377073537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa00b797f2503f69cfb7e4f2dc0d8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7ac76a7dc7714a47848e1d9d9b97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fd93e48d1815ac9a807eac54507ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e2b87a044f9c6fb9c03b1cf3504d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019914de8d998ce9e4a82d4d70bdc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43fd091fc17c0f0c7dfb308654462c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff50f967d3abfef991f3cc28489928544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e79971cbc55e1940201da06dc49a45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802449d26aa5d5d6e03867e4e03f525b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b9cdb8ed884507518e0a2c493a78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a7b4508d2ac7dd0ff6becd58953e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644350f135736e9763020ece01c61c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff224fee35c9507ae7b9747865cacc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05581420e6855ecc9af80fef0b22be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fc26e188dc27e47ccaa2d4a0ae0ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176eebdc280b76da299150251376fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ebbb9e8c5f1853d58d8c5493c99b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b89ba2f8f7d278ac36af202b1a00a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b956533c62e13bb6d5917f9890126af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e209852fbc78aae714db7b905e02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee178f1968718197f1745ebdc18c11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77030c1b8e1b74d4ba038fa28022e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972aca3602d3c78c2a89d880f0f2ea9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9959b4c5a8b338cf7af034cb2887a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b361b3109ef2d8b07881b666135498562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff97cbd58c0698788bb58be2903977b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c0642e2385121b98e7612407ca2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3538d2b8561f335fa21eba9e19a8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e31e4f275cad50c26428e669cd530566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83576791ee9ca2494654acee548280567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85994e0b7b3ac5f6233ff0c065fb25a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d126fd1609cc28ed3b7bd8ad1804569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50775b65ec5c8550308baa430f0aa6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14fbca8ba1f4471e64968425b1d69f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942e40ae77f78f284692ed17b07f09a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d6a69b6d770cce9a93d6c7eaf34f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786dd020c7ac65225a32b55b8d182d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6442a0a5dc2ceba0fdb385c85343faa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26a04d94339f0375485f5f2eb0871576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6674c6faf29008d57306e204a1a3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84897a2c784828d027c77c899262f4fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f306b0f018d014f4d37e0b1743491579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afac0b3dca6dd074e2d4318d8c7928580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d06fcd7cfdb7da788fe7a28fd8cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046ff51cdc60e96f686618345eb1054582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980508b09da62581ad400b5e557946e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9cddfcaaca0bde227d65118e86d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f9f1245fd48b952c3c0a367e3a98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8aad727bd5f0bf230aed79ca0642586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275236e97dc397003f7c714ed70a8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d9f53384a875326e681ba68c48dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d31e88e1e71ccb2fdae1a13206a4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e7b2db0027fdcacdbac24311ca58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8a7af36d1349303842cdda030921591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d78e7af009293b0f21959c74c480592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd94111e1e36636d8083cf8937e7c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1eb6f1fa86732eaead28a46e5928594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e563faa1b4cdf420b089f948225bcce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9587b2114af203fd4a9a630c2659e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa5c36be9e2e05f8a347b78e4d2707597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7698652d5ccfa5bb14165dff1d5384598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d5d7230567412611abbff7f155dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b90c3223a115690d164de15251148600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272767c02619a755e77a33f0dcc64f04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b89f7068a360627784c21658e32d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c572054cc5b480b268fba7db3f44e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ea45cdbb962cfbb09c4abe36eaea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d69a3e302f0d85b54c64540860270605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11fbb6f7f14a3ab7265034e4595a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c6fb07332e51ce429aeef4305821607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450c9c91fcd82c6782379116284bdc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521de6bea0c0d0c48b34766d44fe66ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373424bd7ed52887129fbdb79c0a2ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968360c85aa151c69bb674c53a9f3d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09802e98085f6127b9125cfe31407ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4822ce401aab26ed3316936eb307c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b34f3b5a2b54b79ee8c919f0b5a9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f5177842513136a2655cfa788f16c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa487efc3a76b8cb5eccbc3348b2c27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed128dd9f3af7e0bd4210929d635d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24d6ab6609a25b6c19f4b9172b6e3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd915fc1f06533cdf1aacc05f1b762a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d754a5dda63eb59ef83ba6f7a408f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caac0752a8b0d9a39b81bf9cf750b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096efca54c98edb101f95e4de81dac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a80dcba99d9a85666b49aaa67b4d3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cba5f28ff0d0f6f7d5a9e75cc7bb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f649ad899b5a55c821a4bb6e7b0ab55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d33459c98de8d308814bdc1ef85691626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54309c023d52eb5633f49ee7516da49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e3aa6960ae0632bea26a1be6941a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c9c8024772ae3c1c6eccd3b6613e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fecabdb96fcc68bff8334df1460862630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b719f45e20bb3d469f4a06930d544b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186243df81c42f2b940693b31eecf366632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf2f4fa4ff9d6d18aa92a5071ae06c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1af4eebafd5d00f3bb6a0166f79561634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db9571ce9e826240174c02e3f44ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68b153553ab275384b23e4a2782e21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f39ccbd0e4bad10914183bee29959637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935019e0295e0780ada6651b23abf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66442290c75e682ecf94ab283cbe6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3f3b477b325e4a4e64d77fe4a140640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b936c0f3afdd6e5419735e7ae8160641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf58041c715ccd634e33f00ba9f216642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fbe934a5cb523672eeb432a726176643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcbaa758c8dd5025dff128dc94ab64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b17a743edb8e7ada50c3d0f3ed715d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fd765933cdc05cbc0b40ad048dc09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163209e326e17768adbe5352acf0b5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb69c6a73e170595cdb5f0c3b5367648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df8b210721889ec4fe4362be0cb3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff781bf6aa1f56f1a707403994bcffb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad091c839e1daa02b306f11b6e05e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c930df43185a374f313bebe6a1ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33019a6cbeb38270fabb46f5e6e7f257653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059368c7d9ab6cf27c70a34f5c1c4dce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75f06a05b8d3fda5ec08310aba4a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445585f9aedfbf6a146f4d8ed2ccbd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313beab8b2404588d326fe62a1cea3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2848968dcfc67677f65de0c29caec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d85cb848e929c766bbe078b9252b37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2675c22777716a517d77d2c8815344660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e3edb9a149e0d791eafb9a533369661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a9cc98646ff6c9a4a9cca68f1058662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18990a90e9c7fccaf60f638e58d3f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e3bcae86ceb0321484997ac5db17f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e224792c09b6accfdd241cf1e868a8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1531e71315d83a42c22d088f2034b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200cbff40529e5d6859acfa06e4b5ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d24ca2ac2d313566ff1b94086106f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b7620e8cb88d15e0cac5c3cf5a7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef36adfab6d890554bd722e5557c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215560d9052f04da139adf0ec9940c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbe0214226f820c5be453c649fb691672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d636777ba60098b769395c389205673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54de62af2594b98985ee54085a0084674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f322cf3ab03128c4228a7b155702f65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342716cd8b4e817d9908e23de3e0e006676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f460c5453be64a065b042ac7a48b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dabe51600f66cdd60744e21831bb94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f293ed11caf9fa80532b63542b8b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aa2c305751833d13f46a49b349161680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941345c41b691ffa1d530954b2cf5b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737ece87185c129c31c1de44e15218682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ffc1801fd334628991fee2a3cebba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be7ce4b905c22059c04148ec1ece7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994638cab0afadaa49eb058d6cc4d53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180956d8177a647d7b97c4703cd4557686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8fcf2c0450b6eeaee643c5c06493f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17666e73665072843001f04114542e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81936faf05a4943650f83fd84dbcd657689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed735718db77f045cebbb712d0f9af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631850ade6a4f794b0625428b3cd624691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422f5e4967c4375488db765b3e38cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f44deeb21f1165e29f21632c0081693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf2c1f8b4576c8a6fbaa727f1dccc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08701c5b06ef2a2b3fba399098f848c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67df338ec70b42aac1816aad593638696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f742e09c5e29b8f63109855128194697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2484ed62393ef29184ce2ef7ac7ef7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1921c3ff69cf778719b942cf67635699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad04952bc61fc9f41e042151591c29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf709262e2e16bfe59584d6d31956b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940817f3d49390153d3f77c0b5c5d624702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69203ba43f22210d4ee2195d5cabe2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ae83a93e7132e7ebd0e73e985f95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454f5f171ddab40896807698318729705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de63a6b52dd71b9369b8d0b4d1a31c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b779143747c9b8acdfed72901efbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9c2cf431a16c31efa9ed6aef9e459708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e5abe2d58c526ca71841e730b35f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db08a78363cc5d61b280be0693b654710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03128ed26bb1388cae69789b049d6ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda0268d7154916b0ca0aa0c492fe5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94af75af39d1faba0a47668beb53055713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df13a22316be9d0b9c61c0f537bc26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17149085e363f56131f89755437ea35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8faf2ef91442360ee1319ad5eb652716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e73e04037f3d304946d8186322ca0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a236f79f934424084ce0340aa91291718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024376795417c17e10be9f2acedb16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce5f8e015309ff48fb3b8f8b70180b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88716c0bc4a4536f1d5d44bb676960721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d2d9e63c7e27b44af6f448970860722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ea77c013e2c6ec373d0ba9101378723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0768eeee91b66d9b0dd33e999688f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d722c7e26ecc15bfddfceab0a3ac6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca59a5691262b79226f38bc93d78b69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288af2ecaa4ecd0210f90f4be2f10ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b2906c620e9673c277b8bb6bb0e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c185f9fa55862f9288450833d6ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d747281f81929b91a6700fc9360a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a731262ef114e9c54ded303b729acc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ab0b4d9ddb1d72a4b5cd58a94101732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d09a07f150fa096585226455427cc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78da9ea03498f24fb6fa20df639c4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7298bc90a29e48e096e5b7802f4ca7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951e5c5556c0dabe62cea14a8b1efe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c9afe9a891b683974468d51d5bf5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a1863510ebea2557d5e06a9efbc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d0236bd6906036bcdead2b27a1a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bbb487327959f0aa4a2ff27c6f606740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066d335839456c3aef575470fb229d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2f7f3613e0df56b948e956950dd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20195a94d0ffc5274177ca5b1bee9f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f667fe8e90073df7c74496c97a0a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ef7862c23b61595e4d6099267d36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d4ce24982ca03c40482e8e20e31a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec7eb84a038997475026a18eaf03b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0346d7d71edaaecc12e9be05cbd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b659740b1df359ad97d07971492cf58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0274223d896d2fc7b47ca8e27cf6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5484913f53dd28261052a9070f12bf9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ca1f440f41d16b93d031eb8f80e72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa9d58e2ff83042ec381c2dbb4189753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc1c96db1fe82671abc3013f1ef83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fb1b1d5130baa864aaab98b6e25b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f55cc6de523ed0de3877a0728da0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39f959d09ce9f05a894de1f2859085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c495946292a45635f488c97efc5f73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c14c851962f181b3f91fe8f4eb6e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db77c630731050cedd5a676a2e78fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b02f767bd7f0549425cded76ee5add2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa57ccab1d82808975bfe892c432573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe323faf0d8bd0ae29e2fbdc911ca9534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b667948dbc55f2e6d804a4cc304716a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1af57b27126bf0995b49a81b6c2886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a354039922a7c9a753d5f1f65eed27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b103ff5f4ca4d62c4de8b33c407b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a1cb15f600cd35cfd61467ead0ab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867729fd847a833734c5cabb897c0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832c20ba791242a3db9844f7f801eb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61b892522657df33dcc1cb9029b74912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e422610d8302633ef2c4e0d0a8a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4781de40dcc7d6e76f9c9116344b3aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60521bc473ede256aee9a9e090cfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5ae1234cabcb8dff0c14160c196b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b752ed230d6b1140df155da7418db3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a01127c224d31eb4aad50b6ede5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475823a4000d839bf00ecd4e60d9071519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba86f1631ebaa67ce33841ecccc300920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4409966d0c76205ebc090712d8c5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eadf39c686851b8b6e618ebc9eabc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdcf77f19e69aeca85f54f7e618c3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da4ec84cd30f9eb5d6d71e472cb3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638688c5073418d0979b9d9ea095c8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb41684916be35a5a0cc24c15bc20f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab3b1a978fc4285c161bf45828cb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad753a31432ae0f7a42c3cf0e5dbd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3229b501963eaf1841131f3ea23c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb91a615ac639bd37f7a00384c34130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e840456e01f681b425cebda1a10631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05c6569d88c3e90f35013842ced6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efb25d5d381794ff197dfeeae440d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351460bbe0521847aa52c2de81b7877934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f382761cb43e788a980376da6631cf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c7fa8c434320b3f9492c2337edc8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80357ef212bfa225746853a58549937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bccb22261f611407b6a7cf805654f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe56c84ed6651eaeade4cb7b777603639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523947dfd009de417a78f072b2410c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fdab2529c1381500e7d418644387141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd733e81a484d708549f11898655742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf912019f6716400515078cd6acb8eef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974a8e8553ec9db06c65bd8efa21f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794d69489f18888c39a1efd2d55b9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52574a389b8f3010d978b76ec77105cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9a40dda69901b58f1b0988db7bca747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b48e9153efedd993a18f2c285d4aad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887283d6d262194fa6f0a01a2aca62c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae569954d3c9ada937910f3f15029750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f50c4eddc9a846d33b1f49c3e3eddc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f2e148451683ec4679cabad823cc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792efe82b2e93cfcbee9dcc0b5cdf7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a432b0ee5d87d67ce491797d10577054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad30314f0956c1fb2c30f8f7912e88855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc763fefe3d480212cb034618fb487956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ba437f125b5134e8f7b329395ed3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc823cd408e44c9fb870f27efe0df258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36538f6000b667331c8a2ae1e4b85b4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9a27f4807966e2bf8896e1a0143d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c29e83204a4ff1e959dc2e56c665861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34cc8d46ff4d00e390a0ae08065d9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fbda203afc85b135274306497029d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7ffece681e3a01ace29896d3e89264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068dda87e435d31a4def6e84f92c6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908122a2090aa98a0299d13773236ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6850f9466273e355460735bda663367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388dbc21e5364dea09c3bf2ee6d90c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075cc24fb0e5d3adcc2272033a5eab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef513541b72b4a4ce6c909ab6b6f51ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e040d4e0892197f55a7d576d4f6d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2dc73494249d8498bc136c4d8478572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f099263fd6e787d9c192aef57e0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3562645e1f24b03446422bcee33d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4697de4b42f1e31eee6b2fbd065bc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad03f0d253f02a39956dbe340179476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be0a6547f0200e06cb76a584f328677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595ef558723a4f3a06316c768ce8f4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91976b413abe6f5a36eb97d02cdeb38679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dcb1de1fd8b44139b05cb6ef2041380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86d3f8c4d44c7bc5291829bb1ac1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c0cfb685f01770cefcd0d6d468f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad717c5aa0e4729b50555a6bad2dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9584d240a3fa408de247b6caf7a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d067c66cedff5ccc513c385cde7eec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245bc42805da714a9cff4405a6aad6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa9f3239fd41d362c9b379d8e194287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24c71727796bec947cab08fb6dd0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263348d49bfa5e18fc0825e8fba0685789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41576b6345b7658f188d019ecda8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59478cfa72eb1fc41b49cc7c7e753b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181956d78e8da262ce9fbdb2104a7b6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cbead2df4d1afbe347a7bc1f79ffa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f447d6cb451ce8962d6f8dce7d4fcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a48b09c358d6fcb92fdd1fd94e6f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b26525ff7e2fe0f36b45ab33c1c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b01a328674d70740c15f1436b859097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f5c903ec8007c2d7ab75408728dc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b87135b14f09a4c84fd90ba2c09e5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe400484cb1039779df98e83bcfd9c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea04a1cd802066dfd36f720a5708ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4fa40df218462ce5506a95c831e14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860e8ad34e69962282b21d56b0f1c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac612f338745bae0eafa9cb9f157ca6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb315b6ceb512383d55ab0da35754f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4641c75abd088cbab72d97e9abe08ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4d13b6cc3796f01fc51ef08be68c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c542e1c95a7155632b38c6062712108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707ad31b13dc090d03219a54b1ed4e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87378be54088baf93b284c51fc5e08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ee47ef749da05d1c0ca36c5ea439d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b467b9bba3a5d30b508664e20787112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8417fe1d2cc23d14d65c3b8d92dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4cb33eb544a2bdeb2b708cca0cef2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ecebae7b95c77e8ee41bc4a7ec8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3fe63087a42ca36b899a8c289765a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf81f899610081650deb838acf748117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724673ba0aa5bd0b3b7281cfda61704118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228c2ce65dd913141d46dd2dda4474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c209661c6a653c34838e189cf0ca0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd99b5d103732c9787e4614318e9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b100e075215f67f919b24a9f411537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86ee29fef3b22a2bb0bad3c8176fe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19fa2ea3fe58bede7e94b2d45eb630124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9277e11444fcbbdae60f4bde647638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181709a541ceece0c6bd8b33cd79026126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64916fcd548011919171b5d0a0055115127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7c15d62a7ebb7b5dd317f293034fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a142fd48e4af00f47ada63b8c0ba03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7079f3ff39c71600cc766de0318f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3fd77cf94d11d9005d8450e1fcbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e077a79b002ef51b536e800c12fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d4db94e9645f4a3effdeb472f3dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062df791bc7228b31d4cbd80c0d658d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabafb9216dff743010dac379a8f96e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997c9a1085b336fb59c06f627527ea7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cead30450eeb1b730c1a0ec408652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00478c947253e301f18902540f4de27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9193903a8040e4f460649f58908ae0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935ddabbb667f07ec069efac9ab425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29dc515384e028b64c00dc344fffaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a21a5ce24baa746f1cd932bdd70a3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e68707d0ae19acf8f2c0489388a1ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb619295958681309e64f47fcaeb97ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b67b8326637844ce0c1037f751451b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ba4dccdf2f9e0492a37e9b8c645f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b01866c8cdd43e37145ae6e4b1ac14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a00fa7046843d41b696e8a874e68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81394ad624ae671083675d184bce5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509deace9c968f685c0fbedf8da65f25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a0a0bbb592008e4beb27d77cabe4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ac75df7e7d1102a97e3e8ba3ff2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16a52de6b699629eca16977317d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b49171314541985a6b4f248ec1e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd88832d626212e188857af49ccf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a6e877eac93ada7f8b411fcbd397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97014ee74ed431adf77bcc34ed674127157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c828bd99245f385dff693aa33d17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8cbe3ed0ff834b6cc3a439defdad5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b509a6f57ae41299c03e492d49ebd78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb152a0503b7506643d39e146905f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718bab14e4bd7d5347aa5027be1969b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85a1e2b6dbdf568c2a963a251e616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8402acc6d4eb6445e028ab43ff2b3f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f84d048fdf11a687fec56cd40dfb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5929f5d3237d3d0ad231a6ef0cbe299166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f546d603f5b59f9a92a5ceb52e43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d4b8e56a328d822f0170ae6c44a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a4d8ede9f7fd087ed4f8030b0e26b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717292a139bf96d0db7354207c7afe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdebeb0793d7de317086ee71863b9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d02ca712cc0ffeaa23cca0f973b11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e00c0988e431e76841b0bab0f799e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce034731931f93cd44162fd399741ff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d716beaac0857c93aed164073dae3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a89cacb427f117b0dbc9dfbe7758176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d10b833fa9bc76478d85e231be7798177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f9ff75a658ae6528f5399a5aa4342178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a0cf694152c51bf64cd53b09dc7d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a013ec236b83c37ea22120dd23e960180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce926b8abc18ea284f21b542b690ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49db76c45c1d012e374f8be6cb72951182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc63a0e172ac19fb8840d3bda0a23ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb3a6edfb8fdd4bea8e479bbac24c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5f731a1fc76587f4bcfe4bfb68c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f8054b2e71eb9909f0933441ab465186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa2ea1d5d96678a6db7262486e0d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748495fceb8971b74479d3b55b477bf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9d89329875a74bc09434f088ab267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7639b84d3edbe1a69a14c641eabb2cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c7b3df329ec4fed20bb15358e7626191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2182692e6a730b1145d9c9052909273192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472425e63a6a5d53f2f2b683fd5a21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afe8e733d6ec8b913a594a6638945c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5fc66b1f9ce7cd1f249e5de3e896195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4885b91c31e542320346e082b06c1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c5d2a9ffbbb5fde800e05fb3b2664197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23bfd6415c5710d2e9b8eb036e344b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733fa945e1ff077aab3e12a0144ff60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c7d00f0ec75272bf881383a2dd156200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315fc004c560e5905d436e937726faf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e66016d1b03d5869da8081b98ada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d765ed4795bbc898ff0a03a97035a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117f873f7a4b1a619446f3c1132a7d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e64a40cd65795753e8399ea46a074205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535189e3ea62f4ffa756457d8d332741206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97272d1096029a0eda12f682d19d1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac248c00a29a83c505a0dcb26c0ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11546a76f5cb40e413db851eb8c67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d248f4421f22f7489d410bd839d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc44324c3243b0054ac984cd55db09c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15b54079eea85b5817d293721c38a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e5a6ad337280920e40fc45f145a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665f282bbf6c7454709fd8fd0b2dc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcde68eda918bbf12c5c52b1223ba5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72707639c492a56a62a5e3fddc34d7bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741511b83f1c01c08ba0e036065aeb93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad876fdc561a57c7b99455d674b0db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123345df054f67be51836b5eb5658f5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be66d7988ae7c50c1d50a6d798f094d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa217cbf29a8fbeb7de922605fd7d6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6619529785fe3053ff7a113f44c1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0915e4b1af5ce7a150905ff9ebd32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e1a874d5986eb91b1e364279e4fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd38cdf2e702a380de92c31f6541067225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc93d1f402f9e995b8f40cbe7971691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990518b732f4886d25a256d7e78cfe1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc049c9bb16b934924ed5d83c70ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce797f08169d87bc198e841383cce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80c0e35f0240b7aff288571574810230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503966e7ed3736db95b99d49f8dfc29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e15fe22be697b96da53f97ee647f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5297efb063cfade02427808f82ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c4f6efe357e6a891fcf54e06fc1d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b07eaf1314692400e0a3e1cc5866235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e653cd4586284acfb0d75ea5e629119236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2722f4a40d755409274cf183ed5a8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67c93cb7644c9b0cd5d742b178818238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3e9d8d83b098154f5da7a54a90e15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52635b9c927a506bbe8eaca500615c39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e68638b018eb7aedaef61419c8db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aff92325dbf3d9600cb8b87ac2d43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd42bb62bac6c4cfc35523e211db1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179563853dfe6eff8f49125870a8b244244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f11197df095c945dfa0b85fb2c161245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbb46aaf6b3770fa6443b0b586c9cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6680253f66405fef53f6b52468a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa251af6bcd6e2a3a084e2706069d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fca8ff6585f6442054323115d7ca1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025910c51eef8ff4d5de322abcac401250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f48543519b061a8ef1fcea2620a0dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1fd7eba6f95dfaff4f63c9a1dc053252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decaeb9901ef2e7e66081a00d894c36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400033da9591b8ec7e3767ef5692e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c5bf4553e53bc8350a8e2e021233255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fbb62cade49f1a9828a856a40958b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c93fe0bec705a4ee286564438ece83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4eba30946e337aa13c908f251e6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d0c6f07954b34d886b28309b45b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a3a1f37df31655cebc3ab4d00a46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b6676a60fb5fd8b2ff6dcf2c6b55d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1945207cd3a59b638d47afe18b22c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c829c4d319286ea1a900b8ba457294263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e846b16e28652e6d0b979ba4553b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780f2d528322a45fa7ef73a35fc0a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97057f6069f7af22b286a281ff184266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a618ae50ffdd7d78ae8cde25db4581267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486b8186deed93667af1ac6ee7c00c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815627efddc70fdc0d8a0c5260d36c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4aac6d62d50f6670d23a7062b1354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811b2da6ef6e844af97cfd65c5186c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32743d00d3321ec53a543f8a48c84e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97cb0670261531548bdb2d92a6f82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e175615b804a2392074a4186bd96d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb83a7677b8b3b03db110deb0c4e7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f5b193c035ccbbb1f6af3906993ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b88b09f099212e1cda93d94e65f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cdd67e2b772ffbcaa82b28bc2713b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8dedbb811b44d22f57190eb8ea24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad989f0009e4ed5216fc6699687c15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9733d6a9480597a78d5cda52b110edc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde02dc09a5976f96d3a69ce275e8c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca614341e194f3bba8002b2ff2527f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cffdaf2851d49982ace3896a4769cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5623406238f919a243f7e36c89503fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314237708258e776e2d2a16c11d67c22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2d36379f4e4f9061a7cc3065f2eda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fafbc5e0778f2304394ab4636e1c5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343c6d9d4bb3c2940046e095198b50d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85367180ed1e2d8ae0148fbffdb12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763d65cc76d60d168ea480144e9c5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0481a252a1abf238b13792757a28f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874a18033d87be17acd9c55a8d728a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b0d2285b9ed11a1e5ed795425b829294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea95a688059f7dc8065dcf3a49735295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7c5db9654f28e2d76ed61927021f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c0653ffaffb5881220f53ea562f14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cad37037372057ef5e69d6c7f00574298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bcc11974a9fa09d5bd61c18385e44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ce5cb07d08508073c500d196888b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d203508a6a69ac385c8178c16d7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279535c492815277ae44f1dcabf3d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f375611c10dac35f4ea43cf63fd9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d89948a2a7cce91a040556abf9acb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ab4038bbdfb7a2fec590fc77a076305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edd7cbd74784b5a5a1bdc36bdd3d29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21eee11412b088e3983b8de7ff0349307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d181e9c50df0edfe4c88c810d78837308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab0eaf190eb58fb4ffd9928335c2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af1c40e9e541de726a3236a937669310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194252dda2d15cb9da0e4dd9b94ea0de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805a0879edf325c6eb0dc80e8f583a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ebbc6b5445544b396dcb9bd28960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc8cc4c162d43a34cea15365a7e95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9584fc73b62e05ce4728c9d6824e59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1379b509edf1b55f9612ce36a19ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b55bcfd03befbc2127834bb046e3f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb592943d34fd05462db8c1a17f297c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8212c53f72d834e5506dc9de1b79b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a289acb564825032ce7a49d576b2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d755d6ba338a318376ecceb5c216519321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f869d43dc7a144167b5817b8374a31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a108db887c70c3e7afa7e6f95f683323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab816f3741dbc2e25350d440b81a38d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0d882829f0ac33800fa9b55ef98f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8483e219581d1bc1dc296923bed58c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce36731a7900e9fa6a5a33270140a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee1a921707e32082acbd41dc33028328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc8e1a922ef96f1a3e96637f1ff65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d81990dc8be36339b6116a720dadc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad7d01bb980fd0d73ea24f1a6d429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0f7fa2e6dbee92871ae5609c61fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054fef7887d2e54231cf6a76a86d9b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af08f7d1428531b8d73abb3331b784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59c204eeebe3ab8ebe8f041e2b364335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f635ff6ed0b790c4c7636a5e6cdd54b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749e44657edf9bea43825d1cc2641e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ca44f99c61b058c32c72bc2d9250338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba831988dda5fa9be509c29436d3f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2e26125b8983f34b517882487f1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3afa3efeda2df8d003af2268422b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9300f9fec18f00100e68c4b74bfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524941a59cad138631ce703596fb716c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9fba7773a936fbd5a8058b488b8a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bbc55aea8f549234184fe6b139769345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e13bb6ec3a5873498e8ef336173f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63473c0a63ef06122f4c9ebd464061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244a2d6d6084c7d410b0e0d248f89c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d768768f1de75285a0ee942da3c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f2aa214d7bf752ad849a86f00f86a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8618f521264e6f4efa0273d655b210351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab658c3a1c2a5ef3d968df5dc94d14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f78be55f474107f8c81dcd6d936b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419e48544132cb20b3ddab00ce254c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9e4b2dac8ed4b49f02509855e69a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be383b0f0a2f604f909de62f0db54a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4402029090343743a13007dbc8962357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29962a7cf93b9461d618f028e4443e46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0053705a97e5777e6d5cc13c48e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd655bbe8389c1e111db7f875c356b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944272df319d53669ed09b47460f038b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65b8e8d1b8ef1125d04e912bdf6f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297397cd56ab639c54aff2293b911ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a02343d7fb796350f519fa89ab767364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb17b8413125691f1c6cad8778309365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f8571ad749908e72f6a32c65825ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ff2a07ef9f0a949609482215c5ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16d50a5c093f15d7801354b7abfc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8fed9d59cd393dcc2be6c4aae82d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721463ed995b3637399ad5cf30134e97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e81878515cfe69bd182befb1b9661371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3ec07d411315b528e272aeb76fb12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58785ce30b1786a90dc0fd2b408fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151b757801d8c34efc7f6597ed831b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b242e682cea5821c1f67c9446f0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc9c991ec573463ff291f7e1244d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76186d51e12d00879544c344797ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad3e0cd3b4b41b0d81f0ace1f09370378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1432d9ec1bb189bb30c5dab6e8952a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfd91bc715da9cc5655caab3b130d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f69491e061448087746f6caf62e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253c0e21a0959db1ac08b02818bcf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d3a32998c49db30d6489ac40154eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e82a228cd01212f440450d66e8d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa6ac58e4167cde33f075ee5693e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f49006eec1657047ad6e3a6e23143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f888d2201ecd1e48e70665a8330c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e63b791dc7630d021698c70ad1e35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa2c2988a6fae71b5ac54c71bca5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da817ffdfb02456e1f5fa4e824a530390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff6058466134eddc78729f7666788391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af254475c23f36aafb9d720a6b442d99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190834288c80cf18ff816421321d77a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95120f5c50b7a8a4e0fd4c6b26346d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5b737161abb96344c5465e18947a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c654c2e767c809c74f87a98556e6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37317080d011370ffc21c4a43f9344c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc11d9aba40bf5efc81b784b85f3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066f3585e778cf66eb4cd5bcf144b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7269d4e25b5fcb5c7f741b9d1928b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fea7e46a6af1b8a7a695dc6f97dc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308855a0a2e238d45ffb2d8d21798fb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe29e380cb59b99b48409fe976960ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436b46d5ab7edc8d2abbcbc1b78e3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72742f7383541184425c514a49330f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9a61299d5dc0ce10c1ba27bac3b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d25148affc5c5135a9b5137c8865407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48823427d76bc06f38ba1d6c3779e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29ec5ab63e33b392f54bccda59352409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62f00d53fb8d4da44f346bc8efd75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab8257919d88c012019ae2bef3a90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea9d2892d6003cab22fbfffe103ff7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ca3f73f986e95396bdb5ed97cd0ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122bf444f62affdf36bb4ed550893f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7f7a617f2c2b4c1acffeb39269d64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b25aed727a88ca351dfe420143ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b81290a9e5ef887e03934997b3377b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cc7f857afa948bc0695eefda28d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4092780ca8150ec19e5b22b2b75e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a1211e2a3ef44e625b6111fcd0ca3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff0c322ccf96500b5bc53a97d66412421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a325db08e21d01ff501d2daff575a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8cac25e4602a54b899c24d53afab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c8f388499c95ff7f87c870ea1221424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20a4d039df0e927bc51abfdbe5226425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e1fc7e85228d7476712c9f1ede229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeba819261120fa3d43868dc49078c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94720e754d41a826c60ecd336e847a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781233993cd557c185639fca29d700f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90717b110f8b82cfa53830f069e5e79c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf191f076894ffb9d3bfb598a31a0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3a20c4654c226c16192ef769c545432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a788b5c96cdfbfe1ce3f5f7db2e752433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a913a51d7287de01704698e2b3f84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bdb43431ff0f947731a4aa0cc3ecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e865a881cbb8d0fff3c4d87257640436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd485eb133dbaa6404e548c6edab39cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce4002d3f03031cf26344c6e2a86b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece30fa248d07573c6e614ab0c7549c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783febc6f623c2150995a2adf323a75d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0187ac79aa62d40351ed13f38a19bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29df413a49d7e1a87b91d8ca02b5ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20dc2b29da6c1c4460b6819d80a3e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaa19e0d7b0b6c665295fd897f7846444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63720e448b416f89869df7f45186ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40495a7cddf22b92e637ee30ef661976446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936bdec1a40c59b7754d273a3aa0762447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9385aebd123e455668276b3ab39c503448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ac754f53a2c31f06a76230b22477449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb9227e56c574296dae262556dd4fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9e582bb06f9343516a94fc4b68685451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca4ae2785a195eb504d0daee662f3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cda22c9e8d2f75151bd31387bf062453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed231fb337c5d435abacea842c4bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31b150c7eb7e7290e36aadc785d028455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907af0072e6a1f3c709dc504ef3f4286456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55137c7330672f40f78a00bcc375ff1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d377e9a2d8a060f8ad760a1a2f84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829be349916631bc2e35b93181f2070459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d1010696bfafacc755c6700be3e85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc2439460259e41dedf170e9f3817461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b8eebc5230c343a696eb1fec541e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6561644c34bac6488f9d9d5543d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122766a342fb9995000cab474318e6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f6be51bcabd09102e610d72c3eb74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a887cae7c5aa79428b8870ec0bfa53c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849562c250b65724852aae14c090623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d27442143cb2191f92c23b171c1b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b71cb7b1b5c493278c3278bb2fbaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f28584e849ec1d3200151c11c0c714470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae7e25b5d202df5726733acda61b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bf36103975ffe08a0ee456391025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1195c6ec992fcf3146172b21090c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ecdb68910b3648b03ffdaa7c68a36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b6a29af8350aba5c260683850fad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319643c0454b8b603c58772890f4967476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae62a005dd1f635ff8529c91d975fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbfd17ab6fb8c5280cd28c826231c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3fd14838bd90de7fb89443d6b216479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a164e552034afd62f63deaa6e7bb21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887470c42a7d946604a43f086bf66d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933ae65ba562d80972224a2a22bfa18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ef99ebe22999e649fab8236a70e43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d23c0d0a878a42aed4e166420a6421484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24cd2511d6e0e80301d476848890c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a87914b99a6163051d821bee1bbb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ae606ec1dcf42af260d65799321c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91729c748cd22e37982b6f9b67891f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13147a4ffdb471b28cb5daabb6a6eab1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee7aff5c61c0d6ad31391d7c92faa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9f59712406214312874f75f37fdd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b5dc8ddaf846b560eb6d44b0cf34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470feadb1b2ff6c2170bebebaf8ef0b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f49f88a06761dc33e7a291ecf3c992494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51ba48ecab52ee6a3b3b203ff6457495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10c431a758b48a05931c02f1dc0dfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fbbe22453bc08b67807c149986ae1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513e99973560dc4c90b70c5d4918d14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f386dde8a623f29802dac7a631e96a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d7d90fdb792e9ff8c49477979af7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b657b0c86d8391dd06398d25a6bd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e7eb19d8b35a3fa4feb6ec03ff789502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43395c15bef4799dc46438898ce25b64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc2c5e36d1428a858113a64ce8809a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a7ef9820c6fee8852a739b54a076505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade541efa60433786d8506473a2da37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a876b291de5f8e884a812b028cd2ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343879db1da34937e6ce843a9a6b55b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506573736070b63050673ea3920ca4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f14846a96a3ffb73c8123716d6e6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b74a17136bdc67d46476bd452a9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871b94b5b75b3111a71b3f6760dc8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f921c3b53e53fbcba4c99cf45f39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc87ac163ff6dcee405a54d34a8d9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb597bf132e4acf00b3ce6405dff0e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5012123bd420df1f0ebdcc898028f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946efde03c7e1b2370d580bc50892d60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9e974c15ceaf91fedbe87e6a62b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060230afc3e1ab6083111702cabc1f8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f9cdf6d9736a788031afe5b38fff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ee4facfe5b1aedbda086ecae2a42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7749279aef3cf77a931dd12df0c666522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f943cf056f02a76f79aca8d756b66b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75da14895aaf769444dfa5c333133524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb865c36e709fd4e24cca1b918565f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc9b7447753fcb990e8a1beadd270f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99342420236b453357bed774c8ff984c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd3b67a74c07b1310f4d7851cdfeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe051aa024c8010c2203e65009b8e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df490543cfa7fb9dfe91b2e3b9832530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50003a3888f5049c82ad44fbb4093e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e77a7e59e9c1bef82f3a5bb07cc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb88faa009ad614de081054e405bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dc8ec296c3ddde186566ce7e6f51c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b4cd1813c8bed82129c86913d4aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb21f126d1c46addd3f5e6a6dc8840536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523097b0bb4891b9dd7fca8aed98da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5cc654eee402016ce6edc45104575538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f80a36bdb9385453fa37950e6319539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a5ebae7aae877ffa472b55c60683540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3303a962dca0350cf6beb494a5c3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abff997598a9a9ba917e5c1541deeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02939780394e4810f043ec9450f10de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4720bc0592b0e6c454c218cce0063b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a58d13a214e45bd22b9d05fda431dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c2b8a9f9d50b910c0ae5df968718546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b759a459383cc616c0587e01ac768f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5464ab39418c5ac3dcc739458b68a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f0eb2773f9f48522421434e6ca322549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e8a7728a5366dfddfe0b76fde686550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677395180037b9bbf22f004af2d834b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c6f60053e9a0d315ecdef4684030552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ff189bab01dbe515fe828a9d9dafb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3bdccb62cbecc5c351fc962fb86b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372fbdb4977061b6c708bd6aa66b428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f208f5fdcd16f17f610fe7c95b41ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43bef3b759fa94d5dc7d4cd5a8bdd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607dafe3574f801fac473741539e2b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582480ca0445a784e29f8050605f168559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf14dcea97c2b2501ae0bdb68f87cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6524cf2071a704c6a6d7f3e3b29c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45810625edba4b9b1e04088d368aab53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225e88e6c0804d05349fbaec04aa34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb5c96e9e281add57b278ca775ee27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ba4f4614444c95b8603cd9f60131565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048bb7a5900ef6614de690e5da6e79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35644430f132673acd9d29dec549b4db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd8d92d8c2c7f05bf148543e4706a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1271d1f00b2e3a09a8845b6ed5190569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2a9dc134b4399fff9d990ce302c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c13bb3507ffc4cba14229b25e16c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89389e05c529f0d18e3ebe9983c1f44f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15945c7fb580e62502dbed88e89a433573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb44aa710fd5e0ba83c6d08009fcc29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed9613fec74285373b2232c29de88c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc610fcc2ecdff529e6d0592f4ab2814576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56f1ee98484cc32df58297228515da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad48ef9dd50430f416785f5d4481554578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52986ef3435c7f40c111b3f3e95b20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c86b7d1eb19074cbf8e5a69e44676b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdfb1cc162e6e613cb6afc7c64ccfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c9a3c1dce4f9c55b699489b04433582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e45895aed5766e6260dfde90dd999583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25993cccf124711a5d555e0b501383a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf8ad027a53ea6c46ec70071b2808585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642eb0178b7ec40e2587fb6595fedf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb3661d563a3b7351ac022f704a58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7255cf3f5f05b0339dd9ad7f7ea7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a713596872783b91524453e312deecc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feadf4d6c3affa6cef95dc319cef591590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746b3d8cba2434a6f3aba8f54efe34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbaa195ce17b0a7d47f2f0075fac98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830c9e22d544652a9327b44a03956d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67084484f2e7e520cd8fd67334583f74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cfdd4ad534b09e69ddd2ad464a89d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d93098f916b215eb8f2fbde60eb1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e64139fa26a79573df748cf038e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2314527ac69d05c9b08f1a56bf0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283813854d690793246894dcb65cfa55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc58e6a6af13771fb882578ddc7443600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db396558bafb1ac96abf0db9f6c4ef0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c349bea1f38229952cc468168052602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4cb5c2a228b77eac0230d505e620603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce48c443c2d58c08e27b3156f5ff0ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fab80356c1d36fb0326dd805633da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df580f94248175e1b4afdd824dc5587c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a6fa7ce7bcad03dd075f2d330af08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc92192dac987d52c6ca711d0bb469608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbd2430fef056d39fb833e6e78a4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea159ebf0f2873a5d4e42a1f4c3de2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a579ade35b5e2df5ca129e78214f5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a36c0d9eb5fe59a80f63fbb05daae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e0d67a151c8024ff6999e1cbd2159613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ceb95108c00bfcf4a59993ea5714614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465beccea20f226f94fbfcd9d24b4bfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb339fa33a3e3c63a301c619be1f99e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd60e34fa06451305fec60de5ac92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e3aad7683eb649213293776a9f66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b77d75a9e96c00ad8313c28b690235619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c5ef995f247b4e8a0a083f639725620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d522a94fdf62dce57bd21d684cd2ca3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8acfcb1f3cc6e01f8f4fdd6b416f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb60a0fa715e38f189916b346804eda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429f38d445ac713088bded40ca2d9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46005b939e386b54c41cda5fa3e7d4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22b95140c4d96f1e1ec611726abba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1075a9cd8e3c991995693cc342e6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c444afd78c12737e2ad1f1450aa1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e657ba9dd991d5d9cdad0546832f1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bc8ce70cdd5d375fda285c790574c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c851c5a6b1d43d6f907845861224b36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5906bc8e2549615fff0ffb2ca9b99b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c50f5de524712e37e95aaf65d9dda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f697fb2266d664d09b09077fe58e06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7cee89d5a2d1b6ce9de375afb4994635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3c4a8a6fc0035c2517b3749a18f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d3198ec88fb8a8d0130911c4c991637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7acf57d071a3032c3f2c7f2827dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8a760a9de82fccf8c0e4a25d2587639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b832e9db3b6da775823fa86da9eb9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab643d43c3d914a03a3c97728f425641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2cacbf96d0fb25e918c6ced701096642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a671a4eb2bfbe6133bd8d2bd3c4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77e51e666bfb4cf713045806cbb25d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e3edcbfd96e6559a9864c501375b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae294051043fdcb9c1f6789ca9fb658a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc02a3d0df3e7adf255b25ae65f605647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5322f2e7ad53b20440015c1accc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789ddb19130631d32cafca1661ad2da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799bc8dd713955be701dca2d9d79252650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad35fbc75846b886732b85ccb3857651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf600315b46c877bb2c30daa64770652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894cf1d8517106976f837b14d197302653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a6a5e6d5e6be2f90a5aa9ab302de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12c46959ed2cdb2a80001067e53c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4fbb24b9c3d7eeaf65189dfae30ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f7312cfa030ba23ee7b1f5418e223657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50eb8d7bb3e58fe8847995f7d3fc96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45ae3626a354671d8165a2a16c124659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775ab11141a2abe6a69901bb5688ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c9c80f5c7fe707e1abad4d1b74ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfb5900ef6a79a5cd93801a7eb9bab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fabbfc841e3e14ecb3d15bbb8840c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e6031f749d413e503fe8d3b5fd63f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e7a32afb0d1ec24410c4423e88f8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58ea269a1f802671181f866ceae934666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e516a61f1aa5e712b94fe96abdcab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c2cbe651892452eae4266ef93209668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae8be74859934ce3d856d510d388f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d9ab1621c5ebfd24497b62aa6a5b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e96f1d6c349ec6c30a1c9bf2bafe0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565be17034efef606268b28887eaaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c98a21edeb0bda095c62453118ccf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a2f3325ad915722b3310c2d632c69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b30cfd76414de49842b19a310ac45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5510f195c20f57ecaab7fc653a15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe0e1886cd70c79afb3aab289bd53c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6239f7c019cffa4ebf7a35a595e51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98ba6951821453972e7e72acba7ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274b335f639c263936a59fdaa4125e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeac6c53be3f0157438db9df1ff823d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c1b8c41bd5cb264335c0b454aa55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0685bc73ed2f8c803ce3498650f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256cd2e23e36e1c9e137d553007dd30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8926a0822bd6e5da1c05c0499763c6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf6a53a803aba066593f5f72d4700b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6077125b106b395415029a49b733f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2837dabd516aba6a1ea375217b8647688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1c7e2f629ba09b657e2a2d6c81c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f63ae02f57fa91469ac6dfad9fa88b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015665fd94309a3a8cb8296d08cffa2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f4a5d31b89bf7d9c16c6f88f5e56e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15bc0dbffe68a94e9ac2a3d3b52c86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f68de16693fead38f9fd512340e8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b55a5103d5608693ce9cf08093355695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510099c8ae3a5cb283d670105cf4c82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc04decf93a82a7c28122fd76bf3b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e224868877f0776ed2247203716e41a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e23fd8340d926fb34f3880e4e9605699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb7d0864183c823253f816962950f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9da3c7f7958f000b30203da2364be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230d5e5469d48fe4b864062b233421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f986565bb63678e80fc12d2af5c851703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7821d92daf9199004dc3aa9031e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd596676b6989831eec87e9f0e74a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b1b8c7922f05de762455a696a0f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86a20a573b85f637b109f73a8a7a55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde61a2d30e8e8878d642be98b29b90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3232070a3394e430ac3fb5ea3c95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e654b9e73808813d6bb179fc6cc4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c082cb0514ddbf91897e9c831b170711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41593b19c7e3441d8cac78b947dc3fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2cdd4923aadb5df3980b469e1ae78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d099752329122b1c396ebe038f7ef8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d23a030e1e10389bd75ad23ccf2b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205780ff0ebb6230d9343f9346e98fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed2b85038c45ee1e79d46e8b8e4d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0a78bce6a88d172eaf689241821e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31156738476d773d59a632c87409cbfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013334ab42e8395466f51d9a46000d19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b846ef4ecc7f04bf9b4bc1edce1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e15361f8eb1e3408e0799c0a1f3bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc69a5862db6aaed61e9ffccb3eca1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16697c84c9d6c5fb15a8c341fa7ced57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba796ec8e22c09138339fa7e5f37376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc413fa604bb2a48d085ce1763412d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c582074af4b30413b8adec2cac3bf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb683ea4c813e2c8551185f28d64771728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c62795a876170c7bde43ac9027773e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c4808f739749e6fd2fe9e750a201730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc974b16e3ee7903b704e33458eb27d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f11353bcf6b0855ecb8255c958f9e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69b2313a68a1b201c0a429108a3453733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c563354996c17ccc56eaf1c7e8c87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ab471a8cbfe2393c6d807441aa0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94600864a1848f77bac626ac36009736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f4747cc605bb6bc45f0d13645f5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2342a274e047a9ea2884c1a57709c82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee082dc341e7f666017f33c3734a65ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e661a702044e353beea462b7fc74987740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1a173da2f700966f534e475e23a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7bf09aaa3471b2925e328ddbfe02b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b1c2d2d757a8d023f7cbf8ace0afd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c0b5338a6decc964efa16407dd3e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fdc683e56e2cee57207df94d097e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da74f691157e076cbd710cc480e1ea5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1415a77c306e0cb1a783a76e859e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded3a5b4feefabf7d236c5f90c09b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6b2527f97750cbba2fd4114df85d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634cb6923a0abec43f398e3e4d3fdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f10199897af3ae767a2447caa74b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7106973534aff4eb4a6abfd6cb43b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3624d1cf3baa82660ab12b730ae303d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>