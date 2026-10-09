--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344704a7351bb4d73ba3b5304e45f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0eb3fc9509a894cc623dbe49eecc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b9f5a5ae6adc53ffad2217543d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded62d079bae060257a6b7b4c059a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e444a342c15726d87a10e64c173cd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e22eb3c103693b0b45f746a501b8a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57a5c82f4dfa8ee7311a794c4e2a507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d19b83445d757a953eb3bb66650bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca68cbd0c138876d70861c32ca670959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9416d94936d8feb55d5d77ea90353b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ada848530dc77ee56c38c96b87f8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903aa085113a469c5438471bf8d21912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b628ae6c2b9a2bc02a7de473ae3e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15b3ca8fdc2ce1a745c3ba0895d7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032f918868ca3efc6fabb055a2de2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08504306e8f03e31eb4b9001af56518816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b78c0a3a50633ee8412d975c557c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7fa3455e0dee4ba3c115c0a0bb80e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89c0da2a49fb2356ecc48fa0758d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1f2b44b9169a65e1598cb8722cff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c6ee6ddd017c9cb8bbf6048af64f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872026ec17cb08d493dae5b8a9b66d6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89613a33cc09d862412c1f867bbf5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0613dd69a8ff32e27c1564fa3f7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6782c9e547345154344e23001039225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bedb3d552978e3e362604332602a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346c4fd10ec8d7422d30b60ea90e8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab577441dee051bdc986eacc6cef2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea6b5401e2e53d6aabc2a46764148729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e6ff46624ac3293b2ae2123ab07730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89714570b1dce98b10f5177363f7770e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad389c3b98a2c8fba95457a858d1ecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688235c1bf597c94b4bbb18fd47defc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27737f346ffb35963a0bf82d49c3841434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbe945053b5cd8f988a808424db8c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b680f9123bc16761497aa15525b83936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289167e03b7b34af166482ae577a0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2a9fdd5cab8f5702d52f4866ddfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f7c63b1802851d5718738eea17f5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda97c2785312149d59932530cd2c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88310d6bfc59772fa990f9cdde4039741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab803bb8825859efe78715568a1141442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794bd42687a4c200c03f62a2ba1799043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ccf5f096c1c42dd47e626489cf2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc849f782eddba7e0c494c65a3692da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d598329a242a9d357203d2f0cb1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1a3b28e590c98d026cc62556eeec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0860769f7e4d846b25fcfba3962f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3932634212a40690d8b8a2b3ede8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee5c864e4463818ed262c22ac55cc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e08975dfd3ebf452aeb9c75302a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b0bd43086ed4dacc797d32220e1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365879d9b214f3244fef82644b485d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b977e04a7c18912a66994c0c1706af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0562e695d1a25b60a2f33d0b1f79a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ff9cd6f45488b700558415be4f3eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9753f385dc8854b564966de25e2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc2e4aabc1a352092b3758cd418e1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7645105c72effd3aab48d95ca585f7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7ebbee6030c0353a5e0dba5e5553d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad8ba4e26166b4173f62c2e45baff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a5e80073e224a0c513ad668193fc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df793ad8b031091b79c25f74cfa28f9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b05c7599cef543a7650d9c82eee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86afcd0e1b28411c457ad5a9ba218365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c31fdc541aa13470328dbf21c0e7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa3d288bdb10d0dead2f20d0e795f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45acb1db3a1dfe11898f5d74186e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a38341b2c23451c7f6e9bf87d180f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eac1a5705d639a51978dcdb36ad9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334aad9e15ec3f1f6b5abcddaa2bee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026964dde0e04a21b087125334bdaad272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e527289bc25827a3de26ee9d6ee473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ed334284c4dfb5a1565028300d1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77818eb469b2f8aecad343dfc7f7f2ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd73a00050a29c97a7dc877858dee9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1065caa2cbb4918e30fb2895b1fb43777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1625fcd0579c15a14aeac2e768aad878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ef8799a5ec34b8f8d37ba455bd7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc5132e5f0be54f663be8da9d90bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f774856a66e998c8fd5d2e6dee89b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b649d7538a1562f187ed22ae26e51882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167786cadd6b1d295aa593e28ba1431b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cee86c308abd74c11db6d13ccdbe684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e29343e1cd8cea1c01ba3ef62e53285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed74bc3b5e802b40155bcc9c22f97c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dba6171c6e9015583ac0a007e01b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ab9599043adec8eb06f7a01d92fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf8c6b080a1cae88cc83a2081d8dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95ac3825323856ed0630f88962c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bd5cfcb60dc9cd221fc451c3f76591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee140315ed9fd18fa531ff5600449ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f6775d8362a0f9e8ef586c84570e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c664e761261ef202e4096e2e4328194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994cdd094ae860707cf892ed3258a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a4199c5216469ae6701040b47bdbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa22bc1138b5c22551806aae2aae5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c715b94626b2b6a39ec1fc6a9e77a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934828565230a18234a31d9064b03e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907411f161a07c35634a0c0139ee23c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71e9d230e77fafb581bf73b91e7984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c17d3081f12b70f98fe862a32bd94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee1b5df055f8c9febd0479c7cc7eaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa19e7b069884a368b7c38b9b694f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e710fdd58f3dad73db898ced3721f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1065bc398d966173479a1c108bb10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f209982fdce1337e2b9e508984c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be486952081210ca36679f1726030e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9920e5c3873b03362228e1d5497de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1cee6704b5b77e1c1b7d50a07ada4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8323eff65e5c2131835640143e8802111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d09398d35d505b60ac6c09c7327a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b70831395634388ec72cc00312a8ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b761fb033228752f5f3f54f68e52b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c36d6a22d897bcef519b62babc67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e64ed26d62f0b2e2212c88d0a396f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df527d6936d67b317358ff8a24917b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32eb7d953e034c484e7213f9b1fbe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42b6479a4d1e4192557655658bb532119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8aa30bcd09ef3a30245b04d5ce12d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3533282418c03fb3c1d31c799575fa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82853d709de5140bae3bad1f43191667122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4d445f97efc12a16ac96822130ccd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb2050254751846e467683ad96d2f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc27b5c1b182a1259c86907c3585d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccea10f7d614ba857faae218c98834126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3d7570c6245d3ffc6f787b44716c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980dae722da1ba5091d6bffdbd8d64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253bfa57b70adce86264921313229bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56935927109c907b6854c3ae3a7a02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe826f30e4b06aefcb05b43ad406ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190bfb6ad046aa415b0346964578d85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370cc46c72a6bb7f2b23b28b82562f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a41d7ad6d539c4e59c2a8766fa41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b55811e688511d3f5f8ad1a1fffe3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a7d838932c6b65b6ec71a5e5b3d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035c61bdf2eb41f624ec7c1b5550c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee044f2c99eb70a8ff92c3f2ddb3c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a03b6a0e92196c71c39545fc76884139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b1a402d4e521b31cf2eaa4892bede140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f46466b6071cc85075b6a24efd161141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0526fe0fc5d655c323ef314d24ed2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f697349ddb7789ce8fb9130a693ec0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca3e9a9ddc35fe7361903642787af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0e57e778d6a00ea284d14186fe4ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a21d4713140004e16f5f399930142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f576a227f0f5f5bd62448fbb0fe01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc6cf3a98a19c1749fb67759ebc551148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca610a40e1de8e0cbe6a35fd193a8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec5aafa9ebdc58b1cdeb17093199a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04194c97d4d221397e2215a93f63748c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1811bc62f509b5477bcd9bbd176aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cdcefb9a499fb43ba164b04f30e8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b230012eb6465ac2d61cdbc56ca908154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5d41e94921980378bfcef73afd5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d6ffb1a90a0e4798f8ac63cc2497e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62aafaa4e19f62e59384517ca80253157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb49744e4952d47f0b43ae7c6ff1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0afcc7f3b271373963bdc94966756a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd9d89ee724e67c9b10faf2f75265160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b622cef1c7b8d281509abddac3e2549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07047f100b6a67766533ed93bbc6e89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a3f16e7c84d99836ebf4fb2ccbfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c0bbba6c655bd8c457dc97992b5b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89385a6eedb0dd44339c1275a9aaf225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e378a4587288bbdf6c2483b35f7660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664953f71f860b4e3b17c706b73d12c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ad55842a1d642c2eaa3f251ba875168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2a726687e524a801b59a1f5c5648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ef66960ed174bd07172ae2557c6fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4eeb2c8356a5b228a023df4029ef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21f4611626ddafe5289a21aa9deb35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ba148ff184bdda9c8b1798d9fc631173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3570788ab96157250aba15815090174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81940165b775cc67048ecbb36af7a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fedcaf622662d7c7147e8e5265b2a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b098f1efe01410b27bce10a8f3b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad89c76f23f493b155f4654df9514178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2186f3411b955898f71e975ec981f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0756de352b163d410bd3ed1bde4ccc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2734b962a7ff863bc2c7ec38524b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33491ed59ccffb1819d544c19aba80bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467553c4f454a36a17d0615f00fdd29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e48a41e816b3a895323626d4340e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454671cc6cf26a30e1986850470be751185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c70a8eb3a28f2ce99570b189c847a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfff21d2f07b9f4c5dfade41a23c85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a42648fe54c166df7451eda0ba400188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7849e5de9737f14a82fd0e2a4e8a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c729541d15fa41c4aaef2aa3f0fa9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b4c8903b380d28da5dcfa4b288b77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459c9ded26db578cba015e07c46a8c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f466b7a80ec815899f12ce4df11d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f14f383544f0d2b41396871cf351b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9af4b3182e17d513f3884b94e300f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45870ccfd2b52afed6bbaf3ef154b857196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368c507b2e913516bf500fba3582c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5a5b985ab68351d7a8b63b0c64ab0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f26cddecb7562d8f57b0060b650ff2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5791556c1ed2d58e277b5d33beedc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81330c4329a4070098f3daca0ca723bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4dbc0c0521123fa32295d3887548e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155de70e8991cec47db88f081a8275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9150d60c71600594507a194a64980a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb01a91514fbe94c23b340aa7d112205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631267b0df42e89b5ecb1c81f4e133206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7de20a6f46a663f139524868d66b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c831811d97e42bea48eabc5061ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e34ca195ebe844e9a05a3043e8699209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbe29f573324a1e86ff9472f6dba09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbfef2454ff3174c4026fb7e531649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69369854e6d173ab92f20193481e31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298d75c9a4fcd540d3319f847c8821213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1caea254aca4febec403b636e3b65d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4008b5c38c086418a1b912580674a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1e0b6318fd03bb3e4fc626e54ab31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc32d355c5c88aada94851a62fe24bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa200444f59ddb1b0c758f4b42a0c16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b799be93e8f188d8de8d49bae3818d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ca7d5e5d21048935fa68386d7918220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d38b9175c6551db8c5d7bff84cf3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf549eb58a3e109a825b2e84ff7b9816222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1669126050899c9d67a8373a747022e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303220fedde438ba5c33b0e7245d38d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9e526f33d4f5ef70fa32017570e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505c76669494a5fbb8f16577abdeb9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f998f393c8b5a16d77ca0c1830abb5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036253418a757c52f9018aca4f6b08a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe21fc8f6b8fcaf31ae952305e5c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e43d8fddd85130ce3cdc67f807c168230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d54d55c23afb0c44f46d1ecaaa2ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221cbc60142ce32d4f96e0f21b46496232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d83ca446ddf6e6ac6b619f600c7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f9a3524825a8c0d16691a0ec57b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85e87ae8a720d6f28ef7885368a064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369198bbe0603b25b0439feeb426fc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5e92c4defb87b07fd7474b748dd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beaef9d34cd6a92801d4795e8f6a24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9197f03cc36e506b167302c0bcfb24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13224ada9d0ec9cd83dd89f28d5b0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9ba826d9d95ebc1793904b39e92f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a9721441c4cd17d28482f67ac34a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da245d9bdb88ff32d72163c6ff9ca4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c7f05a39cd984579d1419ce146f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a328fcccb286985cfc37684274a72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f354b3b913a4624e89d2d69faeb42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6cabf498fe2bab591ac8360c5182f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6930beddea3c8d4d143db22712e9851248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73529b87e56c8455f37a334bd3627e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db4c8e83f8cc2393bd006d4277aa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5145c55cdbeb2b1464543eedc77feb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d803a50c804adebe6456c177e4757252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba89bfd489cd9deef1928eda385def253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f52e290212bfe688cb3dee5a184d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca79d0909b71b3ee331a14e8e39883255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe93619d0e91bc79d69627c992214d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835b4860ddfc27b5ddcb98c0b307dc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2901fc09104d987bf7d09a785c66915258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f8203c3d1e864e5eb90461036218259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bab8233813541ea7248f538a244f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b315a9248e542972a673da9b0eb7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816fca2fa27dcd2a5cdec06c5d9aac1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9cfde5d265d66175a6cac119e2430263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7cedff27699a323811f05d7a2141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed261d438c5c497bc0eab1fd137e39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837586bc2446cff7a3e5c3aa7e19d21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87bf33684264df7d8f5ad9ff9f1fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c9eae12b559b1ce82a15bd59f8c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e091b74a1a43cb365975f825d581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a0c6c75b8a75d345e498274d9c9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec2c01fa8edc9f4c783063a7ff089271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd165f4ab01602d626290fab8eeeb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e507059ec444b3254a411059c4441273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc78687357addb448c637c2d3e9d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c63aac8f6f2620e88e5ab9cb3ae50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba05f1215bf948c6eb07c1fb3313d1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4430f01c7082665646283992a81f6a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289136a37062f2ccfd240bc6293d4db4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83491900cdd6e49bbfb60284bda432df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003224e1362eaaee218d35f5c4107d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d5e7e65e5adb44aed06efc7ff5d76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd377621b6e2a291d5092e31302144c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eb56cb0f0532d125560c20b95c58b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2f072593760f11396aebf5589064284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0acfb56b0273e58332ce65d7f2bb3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61041ccf5c2a0c063f5c6add022505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e26abd7b49c48d4ca39b8683b731287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce197c8845da46bb71ee1cb37291f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2271f69ea9b2319fd2449801a43c1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c8d755306612ec038ebac378811c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4e193262586f8b42bc7e3dc5ece8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4258116b992f3fe2df58ae82eded8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6fc81c924242619011ae270fcd067293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae676af49689c39f4af200ef3466c51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15a09912b75cb9759364520d4eecf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e399072ad5f4f65306b2349d0bcb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a3ae6509aa494cd0cb9eb685be4ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8033a7526d4119835713fd05b4023298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e85c5393f7797bf56dceb04f7f644299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee29ab1c894d9caa73d2be510e97ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740698e5b362e8619dc6b8e5d326957301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d3ae6b79d77d96028614f9bec236302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd03dab17e833ae09d942ba0f012ae0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5507607789d6f5d1cbb83b91148d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f50f7e3df52daacf0c9be6912115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368708879e46f536db38075d3c9c19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc513e5e27b4731dde83a20700ac2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce38e1d9d40ca5fb440a0c050beeec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1ac47688159a1308eb4fe7e2e25d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef48fba9542ef977db750fd97af69d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfbd3b95ef8c4184e0a71b1ed11dca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce398c80f785610695eda1c9afc267d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe53738fc29f4d11c700ed91acc328313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a67cbef1267265000ed62eab9c3b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d779e6937bd831836d3535cf50372315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6fbcd941cc1583ccfc17349c5bdaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555ec2021a7c8d040967ce6b18a5018317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb37a72aa888af442a2d07aad9e321318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c080aadf40013733c79b4248b0e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4f6afd2046941b7f09f59a14c1f94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c0b5d5bf568dba43e117662104d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25a727a8764fdc543f7e652f53e3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db264500dc3e64019df94d0487bebb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a732a0b2690da95796ebaad2de5705324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aeaa84763c035d13d66a1fed794ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de23d237b7a4ec80611d2f9cc8045326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4393b01c1b33bbac37d35e076a58b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fc79dd76ebcfa3776f92fc7474b3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce7c440f4bb46a378e0c6ab5d31a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cc6455a3b3ffbf2ea849f8c8a9a72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacef1cd48d78845f68d38e8f21e2b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c2c713199ce1f30d6de944ed1e68d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de505a5f06884e77292944b483f15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98244af6b46b83d775d01fd3f71a51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797aa94eb8ae318428a78a75356f856335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e869bb3aa432df50bf4a5067f506fdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c788fc98119f199159ca3edfd1eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d9810f20c1aa4ec9d351780f91666338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a94ac6c267ad50793954e5d1911950339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47125d62a8165c24debdec3c898464340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceee3bcaa79ebef8fe02d4d88de9e33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba625248d603a18b006e1c432b72da4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad34e69a1d1d26517a7ad99f5d0ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd8045572fec8d90613c5cc96ada13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66832f683a5809c5c7dac145bd88d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663babbb261abe716f1778f41f2e2b42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6e3a567352ce96e2762c1087adc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba8a67efa2748720b67ae2ad8c6715348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707d528f0dabb67e5236cdbe04fca2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239fe5796330ca77c20db728c06d959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f37ba3185cf1d95aea2b7db25b1c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37982dbfd42b9120dee58938837f36f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ffd5720089bb0eb7681a87d01a01d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b30440f110e2f8275fd2675951496354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f217cd985a7daca412cc2b5f966f23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831cbf7c1435d41ec135c6563afc61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5110146d1498f81559799065bf01a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe321e83af37cfa3cf4003cb71e17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d6932f5bdf0908c4f95201cd59ae2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99fcd69f97872b0c11e41b5e815a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3173f1e5d7113da34c011bcca519361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198650fa3c8f1a06f1191aa7dd68f43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed05c8fd8c44052cba8f73a61424d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604871d5a47b04a08433239b347619cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d0b9941b1d86aae9b91929cdd021d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc631c22ae11eacff73aa246f964d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a4c453ea828406fe57ef4e1afa3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfddb9238b8185662d2631ebdab203e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310753f3ceab36c5de40383470e3a0d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee4948c5d4d53602992c3051cc863370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9b54b0aee95ac1d2cbdb6a5a90e91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff9a0fcbeb12f0efbef46d3da4755e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332026d4d7648c788eecbd9403c2aee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2821a860567bc916b930e30a86e9afd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd42323b41b7a379f468ea86bf19ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660fece70ca635d8f75f56d8d900cb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb1cb2659f445aedd384c11c47866377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552eb171a62300597382a3f11a8da12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08609595a104d531978f0a08ebe594e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db92036bae7e2a63538c2aeef15ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a792203952de49f8fa839e42cad176f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323332e2addafabf771273618d68c99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d14b372608e2c0b773cd91674714383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451d0945988a22b193bbe9e7ce4c32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aacd91d3529502f739392b84708398385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7f0f788172dee8e410edc3927a143386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62721cf735104be841186c4dc61b786c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccefb2ee2c89413ad4056987558ddf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb0632fde52317b35faef8a79fadf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca864dbb8cca86d16f4b682694c64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b770eef6dff7d3a2382ef6a938646391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc449766e8f0103fb2de55b37a1d881392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564fe2b6b63d3f67ee8c2d024913cc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97cfa798772e3d5686008a4cb7c5dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0256b5ccbeeccf0497218b584319c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419c5124465bd3385312c39a9bb389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7fcc2681eb6dfd57e102e39cdfd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d0b3c0ef21646f771aba76b8fc50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8ffa77e80dd4a8cbbc72c507f086d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d52e86532a0e8d94731a3e2b87953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b85108d7fe2747e7473123a73b09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6646bb96db1573cadd90622e5d9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33177730f4e8e7695ac3529fbb0ec6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8361e5e5cdfea9d422b935cd8ccfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d022bc0ad6ae7f660c07d7718625f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50683f5343f8cd112b1aa79109cf6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f15de3bc6a9809c78582c7c85633407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072d9b25525e552ceffb2614c9d2a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad98d5f901f67274d6ab6a6fb5fca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce43e0efc1e8f4a93fd865b1df6e69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051295f6a7b17cee2d9454b8ddfd5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4b2499ac8ebca8155722cca5ddb16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b536699059e25712717c648bc032692413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c392faec3c6cf4f723eed0592402d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81997a996b3cf626b09d986b3e30a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff1d12077a62fa5139c39567c64a2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d981241b4463f47cdc185a87e9157a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d80257ef28dd66019789053eb843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d151dcc22484304e74663ce873fdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d685eddfb3b275af2bda9c74baa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a5f197d8a7afca0246b89affb4cc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850925f9929b03e09b21c2c0bedd3fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a728afecc5063cb35277c0c046e9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34badeda336190441f7d7fc567ae7e46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ec457fc9898d6041bff73033669fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac3f819b186fada39fb2e1a9a292c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c00c68f01d5f0fa408374c296525b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4f462423c9eb2280db04c23663259428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392ccb33166c1c179951248e7a004f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d65abcc0b7603748144aedbd5dfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa8e01d289bc8c1116005b6de49f97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959be825b37321cd931b8a58846283bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1516eb7efdd49bb2a65fc9f35b6b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fadfce41b163dc4636b4fa8e3ab53b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975d96104ed4ab01fda96c8e2b6355435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5f7812565eae2859ef97bee569775436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5713454343b3a48cfd55d916acc9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b3c2b403b74a9aa1e23d43217b40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0f3a0bbe9b781b23f01880b45304439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32627c61c99e75890863fb529a7dbbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e3a4998d90308b0fd1a44b62772d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a6017ab712eb4e11a22e3af807f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe27073d258b0a58753c786e0f469443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360793526036c988e4ee76e193b85a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd08f2a91deead51a4f7fb98b8322b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cfa4bfceb16e04c57c71365a2a4f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58d547ada10ec6d9367aaba9378ed9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9597be840f50af9aea2557ff2afe467448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e144533f2eddada308043a0a7535e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff74e20e1b369af3392a412858878a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87ab4ae6146ecb8df946d84b30456451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b550b7f1cdc8f2c8bfe14b3bed9a542452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee08bbed3463378cdf4a99b488cf2c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ac8883902a92bc9f175c11a2d824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab7c497e5b36d1b41dbab6ef9d2e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c75e54deaa9340ec7b17aec4d277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8bd2eb38c1cbb2080c7f2de48ac8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452058469bfd16c8a79670020ce1808458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83ada630b9e516ebcdaf1dbbb278b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e1a15a4742f46347cacd2aec2acf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cc72204f26b8a99d9815378aa73e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbedf04f93f9b1870f3433b691274cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea5be0c06d31dcb6497629c5de9d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b311eb51346c75e11369d808fceb2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d68185b3a98823b7c83c1c38d530f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4cabc8cadcc8b0ffbf12cd1118c3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab351776b559d794634a23801d34c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af2db36c4a888e045aaa913062b60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba128319870dcc53cf3acacc8a77ab62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcee5f79edb7f24cdd1e0e3180a291470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4b185c998aa9afcb202cb892affae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c435a06c6b78b173022a8122f748e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1344edf90bd8d0891e46f5850899473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c1cd81a88e37d6457385d4f6acc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc507abac23f1399b0c77b9e1406fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2cd82f70c2ea940e34c38cb2421a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54586149d55cd92241ad0246635c1cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd866ef8676d0d32ba28358707ac76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7db3783922386b444e4c1a43cd48cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eb14d7533c90b835e3131963547c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea6e33df7b0aef515a08b0339373f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565ffde9daee898138ce17021daf0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fdc2ebb4a51dc7a87cad1643b3acb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf2a8ff8b93e399d43204a63c3b511484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc6c7ae27a31a6c9931674b7f45cca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ed481808a4541e2d7d62c8451642486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505fc6bed0b68175e595c020671ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3ba821b0e64371b9433827471bc83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1956a8580777bb657f071ffae7881489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16a4b9c8c8f0c85fbaea9d157e438490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6737d7b11b57d6d4dc2eec393b1d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b551995d9da3bc54792d4062f31edd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b27c355366a1db9f5f2995001ce56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67104c48a02d95ed4cceda177463a4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c875a41717de3f292bbd6c332eef2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfa3703f34c5f17103476c8c0f98ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3dae20a64a347e1906a7c513302c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5deac6562b2c7b1b38deab8d43198e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0f9d6d874bbb7c6b5eaa9ed3f0e2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7739c024146ec410f31277fbc1b76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df500a2d01270cc4eda144012df79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f0fe3c4edf47da18f334eea0bd97b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1705dfcdd19976f2d2f77ae685409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2f00c633c0f7454fee9c0979803b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc37521870836f6ffaafc7e9dbc48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2d8f7d387cc1fdad78bf5f091159506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935e24271da2e7e4b0394586b5a29bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2352eb1ebc211bcc99907b05b3652508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca0c5277ea20e555d660ce7ab4ff1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e447cc2d5fd9b91a1bdb61660a14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd49b35da3072f5e2fbeed51860654511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9bc40224cd863de500ce78bfe95ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd59f84e1085db0182c9356ad1b03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2157973ef15ceb41a66dca18a72a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c60695f42c3fc08ec591e9fd0c2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ee622c2bcf2053d262a47997175a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6526fb5866824ed79e3da17350ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59148821c692fd81667072fa9f9a622518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49689d68de6b769f6cb790a9c8c2e88c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f716a6872f790708f778874b337b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f5a7f32dbe196bb1c821ff43d1a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e30e029f98048e7b54eb6c46e3cda0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13faaa5ac9c1bfca11e0ab65d465d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad44d75b6ee2c4d9c1ba1835b3d16a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca737de5a1421d39867bbb45074a92c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d994ceeca7a2b28103205822b77dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c449b87be620ae2ab86f101dd0416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2086ba12b49db2fdd6d52ecf3326528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797956751b6012bed982f8f0172424529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cc429ad8a461a75fdf0a6d0811a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448ac944d53779a175dc6566023882531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e015dbb74689ed9a1ca1b66094d67f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf0004945fce9961098cfd6a0c05f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b8c0648e54a9d8809dc50e1ef531534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cd698126d6472126dd3172e54006535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bee8e01ed12f56d7b1c405b005494536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd091b7402c6d8cff645cf82dd2e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca98df94b517d3fa31b2ee738d7f414538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca369b04b48eb01298cd2f01c97b2d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b078f264abfac149eac3897e875c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa4cdecc3d2991583c08570f530ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f360c540d61e3b7be999289fa2184f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cce800849c1147a87151df377d309543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3cdbb5eef5b6f25a70153a3feb9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031892e7ea6825c976c256b4b0c1cf54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a57e84bc3f6eb62890b6535d91a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db545585e87643bade039f05b3b21972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a9ba2add0d9e79dbb5f9c74c2f004548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a1887421cecb47408f16aee333913549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00620f0da64bdaaa628848e0ce032ee0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37030a9d500be9672f4f0b836f86cfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb98fd27ad2625281ed25d6973125552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a475e5ef5d8218471a6f2b68cd545553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde774a5017abd9d4f7bac62f08030554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90d72d19a5f4382e44c39a62ecb4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09075cccab68b6ce57200e58ff2c1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9a35014abeac85cfad03d6e7fd025557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cad8710efe859d78875fad3b1ba58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1034df43cd034dff7e6a964050c51d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b65446f0c387eefbc3fc2f78431f1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860fcb1a36de53950b46fac80053c93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eea2675dfbd90c05691ce52770c47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe027b42808f3dadcab338bfe05a9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05127e5c86a3e6ce83f87ed2c42a4f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0bee06287e19f17659985e9994446565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e6ce442bb9aecab4608a400d193cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b9f3539e3ac6fe14ecefb4c57868567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef44040e754a6baefa6a3037fd82b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64cbc3155ca93f5b0d4f558878b4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd598f59e465d28dd35a7d512a773570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea8abf71a09145e1649267d026c8b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ff31e85eb61759feac42ebeeff4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175a3ceaad02efa3412221ca200f1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d36ef7cc4875af81500def3f49002574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500d343eeff69ba19665fc866b7fd2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d5ab4b051c1bf4da049a67d0a877576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d133a50dcb2ee9d636b9bd5881385577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7670f633d6852f73de1df1e3d4ff2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d8110d332d695ab2aaaa1f784fdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86f15875f9da923d43233e96087b0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2041f1581f9f026618c843143f5af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385100e7e6fdc77723f2de8b922df2b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f6dc02a4d53c9e58a19ffc881918583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfb351c8e34284a6929847757ea63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3c411ba351e3c91fae53562f2aa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b6c231050752f5993fbd5c957bfe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f1224ab75f9e116a695b33ae9ba0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6b5ee3e446c552d5d54fc43920e37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1fbb613c81b1845088b397b527f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f5abf2707c8b0e44e4676d77ad24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbaae8549aad3deb9b819463c74843591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca3a2b75eadf5222bb82254e05af5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f698afa73e9463dea55fefc690bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d62ef305fb6bc241e0f9d2433f6be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac886bb41b6b092cd399a0c1669b54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471c6c24b70e21d1611d19a570d5255596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785204c5df2d5d6ae269287f72e8d7c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa38d780f845c39dd4e92fbfce81ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809977574b45546b082e100c56c3f9b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bde58200d1214c544e67e1933ec336600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb5cf973d249012ca9795c7329db5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832c782bcb64c293de1acc4330d80a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2ef42375921ee72225be39be0f6c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e283e6d7d59b794b15c0957c3d89155604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d215f94643235bfd76c3a63fac33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e777cece8a646d8aaa9a6eb4e89b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7836bfb80cf4ef9a9a1fb9bb9c11dde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34530df05134210796c1cf6cea67f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddd2fddb8fb7cca504faee5cbc211609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847071a61bd58c800d89fb0023e99a86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff503fb04845f65cb9178c1872417611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba62cc194aa48f71ee4a5f5ea9821a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260c8ae8e4a4495ee7d987a00330d4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a695186149f83c544bcea8bfaf42393614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c843ae1dfb7de07f42c8346452ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e01c3035541354dab29e0ff58e07de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103aedc9ca4a0441e10d3522141f37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520603987b702c54bddd8e9bb0ffd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06994960b8ce2ceab4a361837c08c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ccc092e9075e61ff526ca6943168620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d44757a5d993bf693561658e1c35c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be12b89878d3839db190365fecb738b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c480fffd29eb87e67e1fbf92bc45e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb39f1c7d0663a4f25c5d533f182d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dce19a589224f3648cb1232110e03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f02850c0c5f7c5ecf43bc0c02530e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c38e88f4d20d41770051ee793a1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33570b0244ddbbfa351ff308cc11dd16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594a532ed448204ddcac4b45c8351e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135dda2ef803d993c9b533a49049971630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae82974e138facfdbd3050fe1584c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7310353128e1e14c16c8bbe1c427d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7853953abbf737e41b2b828a9dde6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f14069c69206220f2491506962fb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0363ed0275b9066df944bd676b9767635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1997d9cfa16a7025c3ad58b777bc68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600f8451da88e670f408e05b192a72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dbfa8cf7520ad0429cbf1ad97248d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8998867747ee6c74d66728e0020c67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af7993af295d5d45727ba642d854d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c31df10d6510a0a7d28043eda6321641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642fe0633d51bb89d5531514fa399c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5385635391e0af6f2b684dc5226bfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf294d806a5f0f5becb1c9e86fbd10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b2064fecce0b685009795fdc6296d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aabe7f78b05fcec749efb95f5d19c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1dbc8a1c5809e8af205f5a2e8964647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6194294530eeb372eaeea862f7f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a38e38c05950617f7cc2e335914ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664898ee4fb6000efe868a90162e7df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b732dc93dbd65a9d2dda006d7d0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd74ee59837e2c84d65e90892089d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e293a87e910d93d01c4f8b11f190c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147954f5338aa55a736a1bd2d1d3ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b244080d778e8d9992d4763f21b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90bae985f9e9b617d8c044a6053c26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b7daf33f9b616dcd3c3bacdb8be5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69152544e6c5ced93ee3bd457e35ea9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5fc7aedb1c0362e194a39eb55b14d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97686c3469e48ae6277ede09e840159e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a95c4fa3b72dc05858e9a66cb673d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274061fcd756e0a9eb8d648fd3d3563d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456027f622e0c0d17ae67aa89b44ec26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e995161a21e25cf816a019005b0282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc97e244800e8b7ec004330d38ce1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1296248f531bf3b080c2e75af7b6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e8ccd16f7d49cd78c945b40728bd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447f5520889ec466ee1eea2520e00b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91b4f8f7d9562378d238eaca43fc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5978bffa257d7ce321a13ccd7385670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f0a998099493dab07841dc4bb7e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd6d4fa233e9286fa1779b63627685672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff71f059c347cd576e6272289c260673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdd4a876365299e2310feb8270cb7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a907e3993121baaa61decbe5a2752675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fa194f49cf8f43e8326df8d537501676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418f41d7c63cab1a6597adaec5ae6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d89639d6732e9497212fa5ce82f95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb3de08f8ed74f1cf055b60d933940679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a547ff314b48192d6793e787fca1b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbff1793df71acb7761990e29e31e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a5384ffe0b1c868ed35f819e4ba3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510ac868c75585ec9c718d8ec628ff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60601b17f4a23277f7d98966572e8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ad951dfb7cb2ae792266ca45d2bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db75cfa1efb7246f122f2a88610430686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22a69e253010bdd2fe8c981d9b38a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff50fb8d86da92f61408a1fc7b67e88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cddf196b5ae22ba4b625a3df340c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a93648d673617421d070d79387a06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab8dd22a854e4719e638da08f26e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14687b8476435c12e6cc5c53ab45d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2885684b612106095f1d0bc50acdf7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903839543e9300208434e0408082a68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ccac8e5de2c5b1a78bf1069840abf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22886ea414aef549f9863e32122eb2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a123648175c708194af657f2ef3646697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0ce1a01aa3bff8cc7a6716885f7cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a55af225096289604019aeecd9534a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddb104f8f44f9bf78003ef8e590b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13cb6ab86bf0f82c2fc72d4fd47acb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b512d9475c913f1aacb680beb2cf3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372a3e80b853b6b2744624b2b88501703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376aed5b67268eb8b3742b05b3ac3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd486fe5b912ffa12bd5b844dc787e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841fba0e7d35d6eb5320fef018fc2f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a6b4869642eec0c12d34034a587df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e437c1775242078167637058f9d95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b611bd561dc089326f61fb441f2c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e1944e05dec447122b5fc19b975b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8d9d3210fdf72bec2cf484f82be6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a69c75a71e20b0ce63ef9acf30a2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eebc5bfd970ed060ed6cd4f4ae96b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f11aeadd0ad19a21ecb6dd57221836714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a56dacb1caf8c1b4a415cc454ccf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a7729900b7891d7da79bb0fad1da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f50a52148466b083e32e33412ace9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b2a615fdd1f83ab6a8cc4949949a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a4de01e4a77673e21b5b923a83d8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3d17040350ec0bb82315b43b1547d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026553cf96c0c1526050ba28a58dc52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d10d662f0e1b7b46e6a80e1106359722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6b9c2e3eaa038d9feb94e2a313c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e33b8c7b507928e0c36926e04305f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f7e2f7c3c1c4188f88da26bb0da5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128081f47003ce77f8dc877b893bced726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da02e7dc723eefd9912c625425a9ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913abf43419546d468050dc0973f9e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b67acf7d0d16278888fdd7b47c31f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5fbe9eeb1973899d62c3099e87215730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6566df1e6308f49e78d1a63a2818c1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cbc226c1e5b33ffe74cfaca60248a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ef2e415de9d41aa99607cceee542733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb3c7fca702a24a0b26cc8e91c9a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd997d3f80e81f7a871e6002fe1ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e6d3396294306df6ca0de3393f75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e7cd462ec465dd41c6510804103b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a09fdcfc51bc757724afe9efa8ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee2c08f5e1e36d30f110ee579f1527739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc67ccaaa72caae2a1fd25930823a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06312769af67196f8f3bf55fc6f97a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27345d836c05f66b8d33bf43e488f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45251a5e9d8630070a84b849e1f1ea29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04869f5a601a789b75ecf709b8793e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e34a3695d85fbf003ac6a582abf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09feae17a10eccf7ef3ff2274088f5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17045ec7525c13fbc2100b34d79754a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980299c0c01a262d23fa959ed7b40b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea79da6987e87a039bece96ee7be35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763bbc12d3b1a1071ff713384b0456750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b92fb35cfe2d3f4decd7d4e932887751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f240c677361bfa5ccce7041dc562e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0c181529fefb31480381d02bbee28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c79d738ae1e9bc4cb6f38a83ea598754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952b46e00a2411553ef3e1ad450313755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e599fed2996b86156bee9532a95f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de13e92af2047cc7f4b1868e86632757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2580558191b7dea347d3c23234da2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316439e448c2a8f2877bdaaab8fc9d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcc8c5b18bb5d19026c3d739d6a18b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33666ab321f2d37ac8bfba6e55a5562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53160734fdc2ea5bcda9766688234423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e0454df8e39bb01c2d70293bd96f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8c72eaa3432c99aa17640f06f95ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c48e946d1abe1d677615237a1f3146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282b95a8b41b0bd7713c560279c14ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23d7b0be277697f5516866e4dc0328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7157b423398ddd2d6d92137cf8ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f0c9ee2ad1a790c45bdfec369cbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974ead311ac48ed77b8a6651c789cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ce70a5d23b1bf3eedc751f4cb57312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778d3e1d1f4b1326aa41fec5ee5790513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526353f580676ef5b2ff8899b02ab13214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b119d3cbe8debd1edb6daa7d453315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f64f8d18a539c1bba7a747d40358be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843494362508fcc457986f2a184b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51a3a6c32460f822cddeb76c6cbe018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e77e54ccf0bd2f5904e934692f9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09628202a51168922eedb40710bc0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56bd5939bbb5cd82bdfa01287427b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96bba0d5ce09c056d837c37cde21f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd7e01c9b8c963209c38143d0a4f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d1a344dc313f2e718e5a3fc543af724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ebd761fb93160e0510449502817b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ab89050c1733adc65a906c6480dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e67c305e12a719cca4e6d4584e6e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a30d566dcbea0d59f7294ccc2f4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a71488a975e50fee913da5c588b6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328eb5fbf0b5f9ff385ea2ef9dd8c7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6209da981c8f772b2d6d89adcb0da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631720e14089812bedf2b2ee62a0dced32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f937fdff7adf5a0714e895fa26def733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199044a7933bec2e668575fd018f269434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567855b8e17624918fa74ffdf3f70fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8babf108dc1c4783c5f63fc8ac74736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97d50312ed5e4a20f9f652be6b394d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb766ee60460c2f860be6f25027a918838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe5475a2efad5ab6c45fd6ccbfcf9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc946fcb21514eceae69c19d95c420f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054581457371e15ed52b6ae5c69248f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33567a82de5f636342a93ceb7d5b3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44541bdfe760a262a329e3424b582c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad18b64f87ba7536e71d5ddd81ab5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bdf815725aff384565f155e3f7db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7df1a889314b874324ec0698946bfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529873c30e401f22e41a7ff1011f19047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82a91dc68d26b678a46b7d8672374e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae5bc60dac73416a13a95e45f98a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02238ff52373b9159782aebec85860e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b1cf25d3b4fa1bdc322383206c90e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b5fa1f89d5189b1d29393ed839b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6efbdb00fa6cf613c5950569afd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaabc6459d72de79936bc83e26ebe354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864e8b48d781693acdd7ac7756942e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49176861533134f07caff3f7d7b0398b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b2fa64b0987316efdaea3ca1f467a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773ec743014778b5f00d5bab315ebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c227e530e0426c25a4bdd86d72b9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583f92311a197e218e64b838ba60b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dfd66fba5b98c1378471e827f48b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dac7c83f47fe904a5982c4503f61a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597fba110388d6eb4f7c24708e77dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d3c93851684a468c70f7f6c8cf42764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d051bc8cc763529cd96557313d1ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec617ad36466f92d4dfe20405820966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc8d960a2dac2d6a1ddfd4c2d8669e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99b2c16c3c418f9adec78ad49adbd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0f9790f4908bbc2f0d084b6b772269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6308153f1c75f475d9e244a891f6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c37d03dbc559e7631ea7d06a355271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c581187b57f6c99377ffdd4e68af8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cbc5c0857f7a354fdcb8579e6a12873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7357ccff843c8b0315c81188989474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e663a9b67a7bec3ec1da8d18e6a4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778030faaa2ec8b6332f2d81706bcae376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9364aea148745f9ea2787562cac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df46d51ef715ed5d0df79cf7228dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16455c4c906938cbd0947c64c9ebc09e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b67286f28a236674dfe2f765b06080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912790f6b7016965258df2c74c5a6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1f5c6857916ac1fa3a6ff71c329c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bd26bb426c2df0c82b6e238ede93e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c1101d4ba68d467bfd44051b87ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1f880fd4736f5576e04f23a34dab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7f1dbf6b5ae91ea40eba7ba32dfac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c8c2647f010614400b40982a166e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5dc58cf702d4bc1917de72b30e3d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246711676808c1c5f510368266f618d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a737f16de5aa20ffb910d653adcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45367178d573d523b9ce0e2f849464091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8242f5e9613e574a9413fa712468892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edca61ed012f3e2883b95a08b2120193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fba2ded1f7013ac9453a2d35964cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5638e85ffbdc1a3a9c6a76492a943b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf94ccb895b3fa80cc33289b2b75d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213c5032f1d51b90ecff24dc39b49497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2415dda3387572c56ddb11dd9bbd30498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031674e1ba564689e2564b98ca4eae799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445938ac74b5665446393c1a421c0add100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f7a478fb1a4c8640cfbf4df6477b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0b8bca9f7095f69abe053b282587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c9a2011ccd0ea4b2605182655d7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a13013b9c695ab0df883406166bff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244210fe9a265aa060d13ee2309c6f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e234dc8ebd69a198fda9f5f22641106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137699ede0bee9d96943cebc0d0ef282107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6a480136d075af8574c57cabb1087108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9873ca3eef1c3c7c2a1e6496c3f04b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc15d8bc37d8da3aea5bb6f2d6c0edb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f8a17c34e3b359cc19d1ed1ba566f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e572f7138e2706eb10d403c4da021112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665bd56d388b9f211950806c4c5052b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc83c8274dd4877d50ae0497f70e4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7081c93130646db8d807f54d77ef6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbc3886617659577de15881f0a12ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b221dcf708150aa56a84dd91fa8d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bae35f66b5393428a49a13ea99dd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcaf0677979d7f3732d49109cfc9dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec313adf6c736354fec7de801efdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55046d54e5ca4ff489588a7dd45e45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36570f3946238403876a803270ec0300122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea9772ef3aaac30ca9659fe4ec997123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4e9423927e140b737b442367dcac6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2454dd5d1add361248015293cec0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0908b96a891510e122a84c2b32a528126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b3ab1f609457e9d681ff0ffae0d96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a04756ede383b8b3d112c0cb5e95d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102f55d356ffb1bcdb3f7a2ca050c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b40abed5bb7042b9812e517842234130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1767469ee7fec012dce8f3ed4a82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48299aed2f971b764027fc3f106569a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777aaf98bbef96fa5d18297d2e00f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae7569d1f458895dc761fa47dde808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b0826e11e14477c012fe4b666e858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc352cff2984f9aad0bc7ba65bd5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b41360b95d089b6d541d5ac6461beb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790293a7d6c66b59ab4f1d552c87baa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b9f171e9bba884565b016fcecd52a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c5ff00a7213e845ba58a6b089812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e991d7e9f59cb5914439a78aa85b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f3d699f967c76453c58b7c5ecf2d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04983f1165c6adde21127b2ab0ffb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa2f611b7dc7523eed33275802f5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e89cea55a2c9eb05716839517a9e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc797b0a5e30570a94610825a5f7bc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be6a20b58c62412a008342a1cb78b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c237918a62c5e48e5601aa09a49c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58ee3937f1e03bca24e44b98323f71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7826955149493e0f364d10b4b7c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a8178d02bc486a6d122c4262ad20c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd13be883690eb46f2bc6e6f1d0d1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abcd5da6d3e7799667d0e1dd18690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa7053ac174e5e6ff6a57f6042926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d25214c373ea77ed768e2b353c7415155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966090c35b5ad9961143cd32ee8f7852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cd8c10acc5780a8d168328c73865f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dac1da10ad0ba5a3bf2abd098b468158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a05d9a3d2a95bafce4289de0f2a4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cb3ab6665424c3a11e49f312f45a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b67bc0284f4e9fd99a6b38d231a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227e97aaad95a8f302d518a7e3e8ba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22270997137895c7f833845b9c3eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c55dd65834b08640f094b6f5561a08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f4facf85eddb1342d0e3b245b7993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa9af88e78efd90b968aa25645d0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8237d9317b1bb029eb6342fb322a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9542abd8e291e78ea671404afbeae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c864dca6ea569b61350f3d736b2f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e473186676d2f74cb6caad86820bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729591177d270a052a49f9c6e1e49fc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12906ef9f8aa6b480ddece6d32dab8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631dc2f77ab86621fce4c5cc911841173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd29ba912113fa3f8ee5cece8ca503174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757703181b0fec7688227cbf67a1b06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f80a6d71eca28afc2d8f784995fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1946ed79cb6c1bc76b451aab07e82af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c00b406072c6c8326bb6a095da30c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859bd37ff00a72085848794c5aa71dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d361a40a596a47b9f13074ba2efc4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f4910fd2292fadb8c666f3462c729181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe331137678a987ab17fa8d5dd1bdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898df5259947013c10ec0f1f70e94d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2106f72aa8a1a233ec201901424cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21ebeee2a69fb7a8387a5f594c546185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589390ff68f0acb82fc2c8da7325b24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7276ff54ad468a3f6237abe8acb13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef67c36f94ab1840a26863b43ad66f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c488d8a2cf604596f7eac9e9a50832189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e43c916c7f58e37a56824cacee00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a70f539afa3383ac651356f37c7ef7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b4f3b5370ba2df4cbb1e9365d643192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d26fccf7f57369c04edb08e3b946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e507355f7c9aff87e47b573e17265d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99060ab925ea6378c15ab3f0f8be93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749181eca383bbd0d5851facbdc098b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae82c90684293800612e2c76326707197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6b4c07117230dc933da0927e7b0e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e203ed087626ec2d44126a31311f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd3dc709c07b20ccd652cdd91f8f78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff34c4c84a4a722db99f4e44d6379201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554718493acbaeafe73f487b1b77f1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab15da22c828ee5d457d1881690ed43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5c3a21b8b5970bbb320e68eae5290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d779df59f6afe0d1b3650cf6d3783d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e2419de8007906582f169edd5451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b191e01089c42a6f101d841f8a33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53a08494073bf5d2725defc38db9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b17a10e8e45af972c84db24f45120209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a5b26e286774d04ec4e7b16e474b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1643fef080b6122d3a180c9869af34a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3cddeaec43a0a32fbe27497793c61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f856b65a27ccdbe148505867328f44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955890a884db182051c71223b6ab9348214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e7b2f7e6bb0da8f1226e0504bb58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d5a317bca4d74d69b1127befc33a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eab4b0bf4ab4db3002408c4273024217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b70cc3636332aeefc614a26040bf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7ad600e7d6bc2fb7aad25e7f670d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b514ab72a5ac26f46b3b5d0ee58e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2148dc3a31c81b4726a2582b3b7d7b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f59b2a4a08a0eb859f64f619632be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9778a8e3450ad03d6805a5f5d628d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad29f8756761e7a93ff15d008f169e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85998aa5be0b72b97b4725ff9d744c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33a058c8a3c5a307fef3f47cc8659226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35171d70b54b4bcb89ea6fa5f71c81d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceab8cb695cd2b1b4afbb1498a65bee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2367b164515d9fb775a539cbe28ec4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834c30c3b2c755fcf70636f15a9ee9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1636fd98bbd40e623dab6d25a2144231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e233365581345f9b6165daae2d9666232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a790d290ad3396c278342b6da17bc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3478267f10356134e6d263dd544856234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174655174988e383dabf1eda7878f43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf5cc38396b47f392018ec59406a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5127740bca15862ebe3c24805012237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83954756518e577b5188eb49471755238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd585bd7ece8ad0fe8f1cbb84d23c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e21807ec09e1f5457b0db8038775240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93df90b8161dcb6c95f244de9e75850241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86d7a3d948349f92f54f3c55240b26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae616249c74425c49dcaa33ed870db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245bb908a83f537149c6a298de7ddd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41096a566f94da3d28103a10a5d3416245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf32b7fd13a08c9e570c732b99b927a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d3979d3c769f0f5fcb9b92b579d00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36dd078757e9501da9acf137791d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f7be3c46ea93aeb825a413857646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84df1b55a5780544e80178bd9b639250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eaf16aead52b1ab693e52b89eb035251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84bb384127e83cab83957035b0516252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4cff6738ef9a59210f761ba21ac30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e1d44b601c21a891ed8da5b53e758254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a4319795fa7b0ca7371bc0a7ddd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37fa741ebb8d108558c8f037ac24a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ac1f7f6f055051c3a84934854cae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80401c4b4d67df03c7c5c5d3cfd513e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265a05dc79262ee118d14c6660d7d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5e17114c3a608b985da7a238d092260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46507c317b12d1b7e2911a15893a01f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff5b7d3f3116eca8d4a3a5da2c9ad2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d3c32f12fe58a525513ad248527b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced17cd598069d68b37048eafb3b2b4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f688749f14f956e88b4f58b22f275f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e340821dcf7bec87493170ea99cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94901126fbe692853778c0ec1ef61ec1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae1995ef2c1adf05ae3f3320edc96d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e695903e4898989bcdb7cd981dbb6ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324d1d7404e22ac5c144f3783a3e13d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea54c128221e8e4275070119bbdc3b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c10b3c6a858120bfa0e3d3ef5882272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd715a5a21f438ccba7094ecddcf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55e3c597c655d1172792090e07f80f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05427a69e74df361d894247f9ecbf488275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab682ab124b22844100271c65e8158276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25acfdb220125f66f65d5081123009e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b481a08d08cf869c630316cafe2468278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0e68d44277d3f36f4419f2e12d2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c8e32c4f960790bc30d990322911280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ef084b95ff18b0ff0ad9767b2306281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a9e01739ace832215d2b5b2985cb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731134d817639a0853d4f4809f37ae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd759e7bf0c976c4a06f028229c6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c71cf67fcda0a3d841f0a59c3a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5ce7d0226e941ff2b183cc95eadc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e010dfa9362b77d64cda6b0b2cc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bdc7624ed2415f333b6ffb816a3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e564fd549d1fa65030ae713e6f345b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c289b2202930e4f8dec7c9621e67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a051239766b0988f7399262efe98a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c9119ac67bb4f032af166870fd9e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518479ed28e1b2bbc2f83d81aa37de7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc622bb615acf1f0f90f5a685ec89ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78396217f9534d0770b98f4630cd7eeb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbea0eac4c7022bc343b36ecf649f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d249d900ed6b7ab2d83ee042ddd81f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928a2ed68cca5a9e05f4ed858e2f2bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8247a9c7a250c009472aa43506b7822299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917093df6cf6689a1312478bc3dfadbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb8790c6c72dc04179df264fb5987301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e464bae4c46c2aa3a831ecc409ae1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324986121843d99863d25e477fc78c7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7649509645bd5e9b248e0a65778423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d94e9eaa837eaa8ca1b826594feb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87d294be60ee4cd10a25a6e13fae9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e406bd0847688792b59acd1af08d86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0017c8348eda8a2092c7a5e95fb911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ad1fe30f35b5fb29739350f32ea6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89db1be0e15aa50b29eb999ef836c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd18ba5d027f442ef30f46c62fa74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c191933eeeee7fb8ce1dc2a2654fa3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76103509ae35604e22b4eb2400b96049313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991fac69298c5864d02c0bfcfbbc909314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e37645ac82b30a03285022e611d65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00435d9d51582fd10fa6398fb5a33f47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c791c96b5af7084191517850326e931317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84c3f1035ce44493f6209c53af48a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813126e99884da6a52621ba27d828e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160801873990199f84f4af36a00e2ecf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb1eddff6ee71576ac89ca898e8c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966d5ac0620e944026ed5ddbc109c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eb823b87bdb52bf6d4b34d01c6621323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901bd575e342d9bb0cf9f962525d571324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d99bacfa789f4a301d91f92d34d21b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd4858360d88c8ddaddab5ca58c24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb3b282fe585182ea3b0eda4bf55b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf51b8fe6f98fc922182133d28d049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43fe34a6c85e5d273813aa873d743329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9c196a680cf0492b4dcde451b34d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371f66ddc61fcf4b2307f73a9eed3ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65332c22e6f2e4845707bb5f40a97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c48c200fe5238597353058c48923333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59f81219479566d53698c29df77b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7573a1d4d8a868abf5be7ea15ad13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40574ab5e55660bf96ba36dd47b45d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9f61433cc4da66ac20296116910e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af732a9b128170a5a5373064a693bd79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc1fd7a697fc34a4158b349b9aff9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d12307ab6ba23d31af4b8eb9f9738340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51313faaa74af28711001b2193f6ecf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d990ae6fed7d1d938ade91bf781265342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5d09d2189e692d17a3e09fd26434b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2868d41071778d23ca458c4041d8c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03bf1d5b06057a168d7184b6ffe186345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210fa3b364715f88bfa9bc5c7d9b97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc11150e418a579e37dd4ef15591b1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e7620aea91d9d8e83eeaabf55cba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e947f029bf1e867c8a33f6d1ccf63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e896d12aed5acac5c88a9b0d1fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f01fe4db9f19ccc7ec058ba2e7be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce85c5f8bd04e20a0632e920ce135c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68ef92dbcabc42c9c01c00f690b8b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a6d9b1741cea4035d291be6ffade354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e1591df725503d6cf5a861cf23e43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894eb537009c4b20346175b73dfa528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d11ec21d33ce7cf9b4716864fe9780357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a04273954d83882e762de4a0d85625358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16c772da988cc9759a8ddfaec96680359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb994bb476a49b7c52b8d7d6f69dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df96ce34c3e1a931b97c2553cc086361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fe6458c8905705dd35b0887c29c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4769a068bc94ffbcb0e99e390380c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be7a6019edfa3fc1acc308374dd7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f203c264fc0e43dfd81bf350e4b1d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a23da6d8818f5959426d49f3eb283366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2969c9c5455a8f5f2e1031390a8c157367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b7b59bdd987c38fc191cef2c35f32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c11de775232280a1012d869d9d8dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a737a324072fa33880c1144bc1a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44c27ca9b7ee8197bcb6857b26ac99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0618c5ef5fa7a6fd7174387aab31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc4d5ef9b2cfdc69a96ba622cb530373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08010bb07576b966ae4f78c7e2c7e0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5bfbcbdb01414a19ad965d5295cef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55353fc4d23c5673fd730dd5f8064376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ef3f2f26dd88bd4ac186db197a61d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edbc889f97442f67094a50736f1831378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c8f87b4a3ba7e16e4c3e297eee50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f0b66f783ea8259b478a4f3ada40c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972770b598db5f9e50f22bedb661c91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683803b37d753d8cb74213b62ecba72d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190394743e807f91f2cd9d6e4b4692f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a4ccdbb943e1abe8fc69d44280c1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e103feef30f41479932f9ff9120748c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a9e1f158521a834acda302e43fb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3de278c92d1060ea264ca4eef12f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c012f65ecb32d6e49c3ef734929212388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845e0d914de0bbf98d61253e89b13d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f2d6ad00595038ef369f0c9e5978390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ddbb4a98f08d10e58c33784d5dfc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d5c5961f60e8ba49fdce5a89f23f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71becb7ca33cc50ef536eb21d20a0d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e187eef934a61df7fe64604ef079394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae5cbe34f80a96a4ced5c450ea17c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab89776cbdfbd3c6648623d49bb757396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6f891bd6c5da8dea4b153814aec67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f75e68248d2b0e8892013a470a457398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191def84db747da6035d299a564c9a03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0dfb8e9b9cb512877919a39fe99f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1556687aaa2ad7b57b6a08891f48e9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e00f9f31c4066d45d0ffd072a47e11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933343e3d4a40c6c393cebbbd05e729f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2a9b580043ec01aac97438055cb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085014b2de63c1f70c1d40ff3b1407a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce4da423ab0a975047ffcdf17a524406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd00e852ff9df393be2b113597174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a59393ed1a352df21400ce19950cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705bdd88d6a83c9ff197309251c2221409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57e334f6651c5705bb1d1cb5fb8112410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19d015fde40ecb1ece52db28f3d096411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2d1f51e4534b2ffa6c28fd6f8ae05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bafffdbe89929277511de01c1574a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169147e8e6f11b5114ebca985d4a697414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323983cbdb39a7607e030c32445f7ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5857d302a0d2971ba04810c86988416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aeebd09ae229814bc63f86bbb4ac1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08991d4e7f1f7960859fe01f7f297f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b9d797ca3d1c3a82061f4e9ce86db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b150f57a5d3627e3cf20455d59c87fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd71878d93f4c963b3b62f36c324c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb26041f2f28999236a78233aeae9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e717e282c753d5740d46c6f40e19c61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f56899ea36b08cf3fd284a2ef344f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d397a3ea1dfc8ea2098a36e98fade425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d93d9ef8e5b92cbf9535ea51a7a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266439a55c51638c0d5e4d7c3b730ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c6b7fc50531d2fd3b81a352af702428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07c6fa9e75210e49fc68933cb52a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487df12bfb170a7ef84a2e1843ffa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947814955f42f6f22d9c51c2f8894b5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca68e8cd5434e1c6c474d5888f27f49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc091c45de484376d2132ffe07a1276433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79e5282298780833d5373b97c3d05e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac49fe9ca7391e8a3e521df901cd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2a398cf2b34ed8e3c182a447c98e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051971500680c648058a5a503f4eed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33879087e29e48fadc721ceb91f9b3bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f865a2079a979574f5133ad93ab41a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff2327ffc821e8bb2c009f4e75659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596fea318e17837688481d7e629f439441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702766050acbf76597959655c435327442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd2e62cb6e281c4694dd06de1f0bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda08d036eeb4d5845663614c3ddc13b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6259515f161ef1fea89d676ae17ce3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca848030362731b6e7520a41ff4c2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ebe341937b90901cd44b4d4751601447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b79d9ff95a70908e08185b8eb51f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951843fd62505a9a187a1cb900e104c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116dc027f92019a679e8a0971ec20c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1cada76762ea3932925d1f3a0a437451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f3db794fbb74a7cce8fcc0ec5739452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d884932b43a9009c64fdcc7ea12a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1d41ccbef1779cceeff987301bdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f08a3e71bfef7a1982881d08b744f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac0f15a8fdc696df4d0d11ce319f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ba009d84740a5d1111b2ca164851457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47817f188c47bdf91e3d929dd66d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efaf09351616cf175c2a86bf91b76c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e299bd34bfaecd306bdec04b9b141460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecc87fe4e1080b29a483a63afa2da3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090b8456ca2d7bf4af07c1a8a8e542462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7972e806eb09f7122350c1d447f84d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442571d040d6a7f12e380ead91832d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08455460bb6e79fddd7b012cd41f9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5939b75a1cf53bd280b42dee3c5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfa3b54652d61bc6b126cfe63de2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a0654c702097baf7d11be284d22d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ec4c5dc60144eda3ff57b96c51c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7453013666507f8814e5d31590e2e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e186416cd54960cff94b373cbaa046471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5239f08920ef7856006e54145d4ef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7115b717a0898909d28785416169a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943fef593f23246e68d3978cf0a9b8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b97e6d7c9cb3cfce2e0cff433afab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29029a8ce6f000461fde9b362905e3c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51aec052d96da13dd98ce634beeb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c2f9cc6bb5ac8324b4d60d8e53e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75efa9bed123e474dde49529e3f227479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235a3f2580d7ca9b38a70604400b123480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a0b13551874394bd5d958ee26ebb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce10cf572e39bf2a72ad8881d13711b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ad3988544ca6fab9d4071b6af2ddf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990c6adc842b9b0c5212afde270c22a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6e3353c492e84508a9e8f4591371485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4181435c18cd5e1e3e12c486260d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1531f893d27a682a59f464e7d717487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d8c342c017c4b0a9b7979966b26dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e00f8ac7cc0af7ab2a1c3b477c4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c5c0226320d1ad46df7a6f04c302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66552e34b0f0bb2940d9b54ebf0ba0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470244ddb6221d828b8724493e01c1c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a79a37f432c3e76c278a574009fca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a2fa8ed7ccc0cceb8faaba9d961b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f0aebf457ee0cef5a955abf1ad7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669499eac934ffdb216083c2347a048496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f9f91e2e31ad05df03550a9999b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395d1ce53ccb6622a6c513f44794f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f33b9a04127b194a60f2285615d2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0d47d6f4d320caa83d19d0c3c20a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bfe6ea5813bb74f2ddc4ccfc0bab6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a19845b07eaf71462d7f2c7649d7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371074dd12fa578a9a10ae6a9d0fc701503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeff9dbd479db0550f1a552d6f925c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b727b0cf96e4dac7b78b229db0d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e364b3b886cec8fe3c751e0701e5b76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c36f0e567f401b28a986b32d8cb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a35b45cb159b8b008aad7ef3f10cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f5c25c6a59a4366aa3dd461ef5ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eb29191a872e6ee65319455ac132c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d65d57e957d44c30815f3b1659872511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651a181b0aa4b023bfa70dcaf215a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2fc6fad22d33d30750c1918b77d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea6446dc488f64a863086a5c47288514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71febb0987734951da76afe3fb5f29e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c91e212f849ae611337cb297f54cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c6ce400833c1d256efbe805da77b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55149fd6fe23de390e9e9d9dbf2d8ff8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113582f701b06622308d78c60eff29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2d63c9c33cf8225d93f74b8786f82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89619e51afda14a28958805b24e86c9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537e6c831c4a48df8d8b71ac4d4c2d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4412f127629a4e26d4c86b7b59482523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dac17280ec1c762e977c7d3bb650c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f84d752f6f9e7ae711fcdff40349525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e806bc646fa0c40e7c9b2341d9a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee959d5c7410c6a8c2883debf062a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340498e0812b182b595efa8e5a6ba8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d2c538077a327b99865f1a900e4ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530bb3f1aeeee2a4ddaf385e495b25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf377639b6c580c2155a4077e7cdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d370253c24f0f138b1bc1c89e414637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c246107e38fe5759ad51d5c869b933533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0f429018cd162195ac91509007c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f595039fe42ae56eeea802c85539535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81071504ab0bf3f6f60bbf1cb2438831536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4913fa6e431cd691ac937827758e315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ebc263faf701a6d0bfd40d4f9d2f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d2a55014d90105cf9b2403e9ee35a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee544cc780194482a037b7e7b26dd61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c9947893f70eb9d4b7c45ee7efc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567435de827799b91d77bf4e428638ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581af1821db7f56ad58b504c38b36c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5106b3cf1d54f2d9f4a8accef9a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33b3cc7af83d92d17fdf8509db05b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136c1620d6aac89da854d49a444356546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee75ebb1561130de10ad9e2febc2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfea39aaceb01e7c853d984a21c0cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8722bbe01c37481aed88ecc3004f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f204c1cfb4398c3148d94bb56299b49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46768dcba9c8474fd3236c5d5137a314551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841be7a980a036bd6d7670e8e3a10b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcff63b4928bb3d9030591bc3d75c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc064cc9794d4e578b86ec6be2801d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb4a95fb08608e49a85e3cf7e1447555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8259fb06822c74408970abbb92a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1a71d3c912818588f32f385fbdd58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6114915fae1ed555da4a066a600b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1904fd2b70355fc7c40ccead2fbcade559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a71f1cf339e717572ff856bc65eea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4b1d9e775277c3105e91c1f5913ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3e36e23393c70ddbd1a4cf14830ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cec09d0db914ebb6aa4df873c1810563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6729d59094aa9995eb6dd1562bb81e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb6751dd00686303e9fef4fd3510cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d72e62f61fe495b6445444e1056c3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df0d6f527097099a8a8572696d1e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108629cfb202e82f8480b722c4bef9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013161dda213834be885ea7a8adc0f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fd9323c8e7f6b196b886414eb8f2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d41039c2d0526a66f5f0ac461c16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda51c173d8f60b62c195335e5c40d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc32dab7761c99994036afac6acae3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da25e5a6cf5c6d22d0bc6921f2e5733574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f0bf6463c93208b3b1d6a561b292575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce8c54b6937c5811a5f03f9571bba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee594306ee3f23b5f87f0bd2d5a52b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ba16d8b282ed9f7dd3858110da3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00df22c99eddeb5527820165cba0a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5e6fee7fe9ec32a89b64e533950f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200eb59baabea45b4513ad2bd2cbb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6c5cff66c30ed36a3f3fe06624b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaad15002af170f05dbe7b5ae47b56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7394b4f8147c1026990ae1c6965a67c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acd2838608babfe3a6474f727c8d66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96710e898bf77547a79a427fb5c4eea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489acb0718b3cd4c20b5e1a2bc27e08c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07feefc4a1e169b4c2034d308ca5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f4312c1da0c08c676f6472f4b02f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075377625ffa6f707f61e5e47e1e2dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc6bfafa872c31d5c6351e94699e27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde957e8ddaa136c633d07437e6d52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e84889f56db51cdf4790520fe3bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d58bb4b211553da68b6410d362441594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bc38146ee555f4ce7d3b366d45633595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084664ac20bad2ed68e8adbea420920b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d090c51599312a64592ba6ae9dec92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23727284382a1ded8e38c67c9234c54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3340d042cbbafc4ce2795ff77d95e54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982434b8ff224307ae84ba46e5d86464600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d42d3b8e98319bea8dfbd6a09ee7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30968c3e7ab406046d719ec65e9dd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8925cae286458780a313a15f3844813603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58146ed87ba7673581baac4fde7750e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad89d9058cb218f78c679e840c3728605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce23000240eef988522447f76edc723606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c3c376084568a5fdc1a06bb9a845607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da173c44ee322af64093c26a09316f36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f883eef081b13b515a1066be4b42cfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd44311e10a7bff752581b56a6a8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9cedd32ce6fd5b83b8aad7fcacb53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fed7cb1e8066e26f2ea6d6dc623ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4935b7e034187b3d903ace1c6b27b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8e73146cff40148d1273a38a24db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d92330874ede388a0b2ecb064807615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4caf5e7aa07d194eeb6e0316a9e73a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6081da555b52493edbbec5d6db53eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1623829d4e9f81cddf112d73f2aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2020dc9a88ffec792c9d01e9a98b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b82cfb052f16d1b85783519eb0697620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96986fd0e0bf7b1e02ede4ce7886744f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98968f6e7a7d1b5167ae74190f12ea7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1274b9646533ff5006aff585ec1ecff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5dd2d9ad2a8879d1e0e73a017324624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4bccec61fa8db4917a14775365609625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dedd3f47905e3920adcaf09831811626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ad9a41e4d59fe74682a35d0674dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105fb85d68f047bc62725d3ce471488628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609716a5eebd42c1315841f9d21dce3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3303a50ef95f0760588110109d874b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c6c82f317df673536ba28cb5abb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4534b98cbdb733dd398cfe4767fddb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85d2009ab3f73b67873fd8aa9c37e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5df50a9c42fbb1641d7c1a437be0a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1141d97587e44035bca3f8bf0a1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7703ba6c32d9e418a326532f22751636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481adb60dbe1c7dd269e60df9161f9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f828dc17eba9785841a126b66cabfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4c50a97b4f778522e8969f0f18247639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce7f82455a99bb03c1cb8488004979640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18956daa16b303813ee5eb90f7761b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82478aec8f0087edc77159bb792a8f10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ffaed6849b43abb02d8c83428f3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae9b61acdb391254d13b23582de81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e975f624082a0cd2c4328f4ef422ce5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e769cb33dc9fb964c34abe5bfa42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8a159fbb82288bd8df503209ef05c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cafec8955dfc8ee9a6c7aa1c9c4ea0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd77712d275d4bc99c2a0d6b7d9643649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93621849b4454acce080e8a9dcc4181650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a158bed814773b6e97e17d7cd8c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c2a552c5291d72c568a4113a7717e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497259bb2115d32ae3fdafc1410a92f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb17f85805ef013396fd1324d86f51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4661652a5a7dfb1814479f89888ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d10a5136a89842e6b89c7b4abe180656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ffdb5b0c88683569acb8907ae33b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063262dba8aad533ce9e4008de9c290658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf42997c60f08c1c9c4d0c7f1510822659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9419aa709c80bce527a9a0443a972e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5b782946aaa17ae072c25b5a3ce2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6070b60d7f21713a14d54b047b3cde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa56f92f0197c31218cc857c2a48fe8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b7827df9fbedd2250e621140610c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920026c81b3f3025c8f5a404228667bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d762653b04e9e6d4a6c4a2f52fc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69e4db78c5bacf14c0c7d342962ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c120250b210724bc7564ae569f084c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b359bb8e6eb694652e93c4b655ef9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4ca51e4d5cbaa28a73adb24aff020670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c22329e1e708a2ae366d31af4859671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc7244a12c367510c14c9e80fb9a78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ac5aa93e8a512890db42f3e5e457673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb018251c9034a775a5330d50f39ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66613a86bb4da665989c3478b8c204cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0836f0c1f7648912bbd968c6d7673a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85e7ce3114815c694e8d3ac8a3f95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b86061514df754505503a05d1a5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba574b8594f5140beba98b18fda56db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e137e48d4d087850814e1d5b1aac0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379985e86e58385b8a19cf54441a540681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5bf39f5b5409115d898b775e9f407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e4d5f206d4461b7834e0a488c3b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31ee09366c7e4bda21a981f9f6292684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22156deb873ac3a4eba56add354290685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58315c14a7984b6281e85014041b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64562d4fe4c4a20b09f9e06e23849eb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d57354f5b6ce5684296b966f2cba3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb2730e28abe3ffa175f7ceb57d68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcdd7170bc3bec9c98d7fbb15e9ea3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26019d35e03e76297bf12c97e373c62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c22d8837c94ec8be377a3d1f47d74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83e94d0a68fca3ac593c42aaddff7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa3a43ea6315696b2f3d84bc01924694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3344b0d0e7d3abc8353ea72aefa394695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc20022ad393d8105cb7f7042e7e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b6406dc15426d16e411a6b47153b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8a75dc5aa440ecfa3df47a8a8159698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d9ed93b1c6100fae39dac06684b1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ace3171c57adfcd834070c48e3109700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f51d78a2668c7c8e6070804c8397701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a9b5379d0989919695694fbe1bd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715532ec414572604b4b56c722d75171703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fed9aebb1c737de6e36784892bfb06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ab40008bdc3cf9c66f2ccafd8a3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff164214f17198e57d62de1cf31d47df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b462f6e01bade18987580c6473ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e495fa5208ada272c84ca8bfb21cfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c563bdeacc63eee6d954d2bf677ef4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0eff1f3c9ff81360daf98e987c3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c84b5787e874825336f3fe0148175711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b5b9522097b313c22890d92e10b30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d1b1589e9113eaf9a457fdef5eff7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eed75a28d02f393dc5275cf8acdb77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916b446199e8240c46a154542d7c2eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7425f9e052aef1c0ea10a30159d314716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131c5ff0e54c9a61fd222f05dae640a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039c4e2831b4e45d718c522ead02ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac72b49cf6b37670a34572e8f3a7574719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7325b4b2d644c5cccd185637b01150720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416705361ea65f91884988b7b57f79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5497515a30e50e7453151020136f4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434021646cffed07f1941115a6b0f67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec8fd47171a1fa469891ef9173037724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68749eacc44b7b3bde37e30544982725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40920ad4bafbcfd8e695d4ceeb6c2b1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44e672ad027e220cf6c69709874cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f203ba8d31f66d79fa858702c3b580b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec83be5c2dce084b130e8844ff4f5a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970321df90d731e6900311143946a4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa03fb515e5d3b04ee49af8e8af2e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d1b635ce117c13820b4c564da3e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf60640d6e1dbb5d2d9a74150d85ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb848fb526600e78bcca2336afa235734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815add030bb3e2cfe332812de99a2a48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd0fea63ef231718c037d9eff605d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d9878ac3adc7205ddced67582eea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab37b05ff5fc779e7a7a30f97ab98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9281baac435fd135dd4d4d418192c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6339e064d8ffb33b7793bd844015d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d800acdbf71abd3de8ad427a57454741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239cbb3648f09795104ef4b3209768742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea3456999b9355136a07bec50a2c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc022990ca3893fdae7d9703ae7cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d36a469eb19e31e2fae032610c61d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000bcc573c929827f65dd173c435e35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3d019b5de9a61d63832a23b906dd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e73dc9317839fda9e355c95d57a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab4197025a64d517033a6cbbde2e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575337b7d10d4eb46834bd7878a3a850750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ccc55231a980923f251f42b9b2b91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37ec40fcedfa80f3f41fdcaa653778752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda38d1206a175eb624a6cbd99fd64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcdd74e65d763ca48de91157c6f9bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675ed0319aafd88972af7488b8cfa4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f6563fd39d9652e8eeccaf9e8df3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1806849977d784d381d14e6e6ddcf88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6290b10605defaacad43d73668f56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521c4a357bce3efa32a3b24b377aa61759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>