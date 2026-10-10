--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f4179b52d4ee1d73414a77cfe21481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24f3db389efa6a6e59c7101ebf62dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148f074fade2001371584a2e31de213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956298af0721a2af96b5d73da498c1aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ceb2d7652eaa3bfb5079212a46aa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef196aecc6e8d56154b14e1cfbc778316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad451748a5c88600a60d548b7157ace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6d9c2dc1f8c29f88387071621d63d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04acbcd8fb9c7acebf93133d165899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936538d10753c87c2d8cde89864261110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01e7717277d9c564418182b67a9a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce1fa39a7ac988c9997c5ebe4bda612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bb9ec7ac25eb6efc048a8be39514c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce659afe64c24e938a0548bf666fe8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed9b28ba36b1d6f8150aeb888fa8b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dbd9f2b773e72b03bb0e629e8125416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658388f1f38d40dd3295caff2cb9082d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe7ed5113c2c781c368cbe691e334318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7db7efad6509afd52925a648bebc1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57982b682bb3db4484a98f150fbaf95320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8410d822040cc9535b6d844fe009a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79ad9b89614e939702bedadf3d87722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b71eb74cf9f9fa9bc653f745b6c3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c289680a90f2bf2ba151f0d199c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e521ac486dcf745f1646d471ba99a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323cf17b9f8e5d841106888d7c706db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc2e28588afeab28cca3cb3decb96327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19cfdb77720c059052fe3fbba1ee6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a8e1d7390175548bf1ce5c539428429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36b062a7520327e9491b3d85e32d8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664455f710fc2acb5fde970b0046d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe632aa88f7b8e1cabe09d298acce432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005839adef426efb8968d359cc94f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ac14e039ca1981a3a81f1ae42679a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444efdbc8556a30750cef84c66a2266d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18db798ae8066bcbd139f9395887dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90cff273366607509483ef2b8867b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f961f21bab29271c0b70e6ce4dd5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85ca5509974015a8f70f65310776439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a157f37e911645b768fedef2372b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec90b3d86b7c6f8bd4779dc52e3785241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6154317b8a6738442394cbfda424ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc26c66174abdb3f7685fc3008dee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f72a4b07aac86ef51643faf6a842b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332c8806364dd75a5917b0128e9dcfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb218640f95dbf7bec85f69fde0ffc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135196c98e4a2bffe8250a962c49df7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30c6f903670faa6d7ca1820d66edca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8835ec57d8bce97a80e845a617eceaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce304b59632d3148a68374280f2ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8567b5a357899cd2d2b2d54fd6e29a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c0dc9095abd5464ba1d05fc5297e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b55da981ad2c6d08ed1984b1212c7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03123ca2ca9a84e358e0b128509a1cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e81337282cdb854f96f264641374f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018760f0ab9165a18464a34651e339956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230534190a6ebbbd9025428cbf57a44d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d02a809fc453d1cb40b4819ea713058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02552c84f85826685517350fcf7bce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620f58e962726ff44118e2f0bd96c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520491bf50405ddbc6b25bafd6979f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ec3a2d752c08a4289805e09729ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187ff2008a8a907ad1b56d7fb06c28f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73a2daa6b6a8042ac5b1fca757812464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea2a70a86bfad09e037b9fc34967465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a330948d4147a4d22b5cc3a12726a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084df759a8a1c7b5efa939b54f7bf5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8755fa284d1f1485ab90748cf2bb94c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb7ef5f50dd985fa9a021204b7d8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83ada4d66508e436485be3e5b893470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d330d3b0f5ff15f16f779ed57ae1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd1e33cb5bf2db463fcb6ee86565472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf43ec19c3af634c971c6dfdf8d1e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7686301d6821372e9e52d22056a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaea432c9a5a89e9d13247a7268e7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c51f9ab8a08ae8ea91c52ac1838076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d504fd87541dd8e30ec497fcc29d8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a5bbd4ed128447adcf8b7daeedab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d12d944763ff46e8e506884cc3d0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842760f3324159ee1176ac27dc44a4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5023adc69ab9e9cc61fb123331ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74cfd611ae6dc31d3ba6107398e9d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44599c911094944c760423570f5ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113e84750330437de1b8edadd0af6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469faf1c4fdff9d363b99aafaa4460685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053904ad18b322e3c0ebe194ebb990286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a1ae210c29a6c3780a125a2558dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252514d86ca4b66265d5920f1c3b8afd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9ae146670df869acc57c788659c5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc7c7293dd1f9afbb2327996a9dd3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af404a7241e50eee9bf95afe4c5baae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f9b2f2ad26ad9eebf00d490a0225092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd540d3a1dbd90a115168263c789993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70325cb8e8d8fc3b946522144d7b93d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736f965be5a33b83a77783ee3089b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb187031855f50f7f66d9fb430c72e8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb20472410d3451c09e4817ed512497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bbcf771efc99243d04f6b08c1c0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdad3138193e0fe596cfe2736722b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54be8cbd63b18e420fa5886c0bb1f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2089dd71e8faddd0df8a2c0b678dda1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed00238a8be9699aedcd31e83982d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdb7af10f72f8626a9de99bf62db1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d2d28b9898c6dfeb109ecfa239c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb9b0a711b3445abe6809c6354b8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deaf10ee8fb0954b4866fff96ca3f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d1754f99ba87f1c0c5b585644012e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caad8a1140014aaf36593c2eecac78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a75a6b6bf7a60bcbd42017add13eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fcca4bf4663f4d9565ad6373f5976110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9552c100c7a83d95e522cc11b3e9705111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6bb72cb2964572bb1a491aa080a00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a499f9a79de7333b9dd5d2cb340ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e469506ec0c1d76835f3a64d6d5bc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4b81c2957f66486efefd6d5fa943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19641aca66eb65f20e911ad112f6d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb28898c7445147cd733ab954c5f073117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91fac5a7cc7201b23f1b49ce57370d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81b7e0f4aec407303ae6491c83f91e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb3ebbfc584e1fc8a7260af66d824120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad91d6bfb7d78d85a3dd4e74fdfd9cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e90e9171b211241837d2b12273c57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551dbc0897bdb0f08067388f9ca9ec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e910e198b5e13e8b54dff4b6e5b1e4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c6bfb601a62db5a1dd5ee6d47d550125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e79ac31f4f5264d9bc194a6e2aec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c46aed1da53bc78b1711faaf328c6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d813b27052f13f58e73b4c95918c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1ec6442d3fcf7aa4496f4652592d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f08b1edb53efefb52b727015cad55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1bebb8cf4648ca25b418fdb4a6ea6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad289ed42361d5b0fd54a314f359852132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a299efb827130273ea993055499227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8920b24ac977a7eccbc8904fc9184134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e849e4d0fb1771c7c70212dd406055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b41a8466c42f6f04e146afca769c2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1cf0b56963f569995af73a5a1cca9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4c573c1513b7701b9b783149e8b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91506ceff051cab7d352776bc98a2115139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc4a5732e3ac2c93062a5a674d5e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d890dfb6dca7a343324e19896c9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6ee0b93f89a438800f81632f82d15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed62890aaa406e541474f745b422e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04595c5b2d3d59dc3dbe7d116450661144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cb7baeeaf1733d39d5386e6a1d08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5dd197a23264d93fd0ef3e06b55b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fcb41e3f919782712a6db3dad7e8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8641df570297920bdd17ea0a830e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394fc1a74a2115bf87e9c938f5c30fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6286311b3b6eb1bf123ac6ff27eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973682f3c38f190e237ce368050fe3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e4c477b9f8dab8dc88b1be6a9fa3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4df86cb7eade37beec6b02dccc08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d67f5ad01b236e3b1b3b92053705e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077b0d6c393f1d6e2afb4f2f1287d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd7e8ff6c5cc8a8e155fcca119cede156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbcbd1748b3518d5b3d90608041f37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6292017984617c1097b592450bbec7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc94f48cee43d4d478b91fa86f91db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5cfa9dc068395d459ceb8ae267a2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196ecb7a6e5889ab860dd9160413c22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994dc56cb3b9c062748ac20059ccd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251093acb2c4a15cf87dcc94aaa9134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7308097f0167d907674b840c5bb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd26a8f8efdfe64d3e638ad004e937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f248e9876421d3300db9de2bfb749166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec17725c74a50a569e974664172bd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2368991a6d7e2cd9d6adc9ddbc375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b001cc69d063627dd6f72206270daf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f5607b8484c554381289cdc4c7c19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1864b4f27ca5a68dc0e49062c8555171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ae430a76d1df391e94d4a2b896dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458565e4ce19b82f2607622d91b4402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db44a2e0b63b61305aa322e2583173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f23970dc606365442d3ccff8d3a895175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fee66f841c6edb813b93a763b5415176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8e6d61a40b80a4909fd7fe3f8d2b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04c7dcff52af5b0204031158cf4b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d3ce033df99d32774c01f76606c77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb8fab01b6bdb32a8f3095ef9a776180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539b61e56854b759d2c23c0e586e31f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb139beb1fa1e54dd01a1b990dc142182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1638f235479f9bce9483fbf029156183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af7556fb8a711b1f6b4c97cd7337f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35709c3a2bb7097c7e9ab4c212bebf09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396efc5ea9851599956c8b72c0c858e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42982b4f50efaa2addb72bc8a12509187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe968a940eeec99f4a70053c5966c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db75318345d6b78d49fb78d96cd51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05e411faaea8c28ffd7e1e13cff38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9484c63f681e4a08085f5299d3507ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d8423214f914502109559e406f4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b515d62e08042f90b8e8a662754d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdf5e10015ccf247eb5a2901859cf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a4aeee1d9020d0c645d377d0ceae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6fa132a91cf49db24b49b1d93117c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811b9d4a264550b9aa58e801a67a08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd1f0b83703ded896832781745fce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917c15469605dfed637628aa3df95b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984c8a6a29cc165cc890202538dfd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b35ff61dd8a47deb4b405cfb2e8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732727b85febd57eb8fd905002cc52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b778c02c2bc8b145293b7e5f80d98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda5a3d914fae6a3a3aaa0b03f6eb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c56b2193af5937c8405b7a2e2afe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7054562be6b683a9852ded5b7f42458206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf28f303814673c5a3bc2c3459131207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c615803f6f63d1bede96789fb694d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e74b94991f1f174a7508913353a84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748b922fc68c3e9aa67bd69f880436210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a353a0c9444ed77afbf99bd41fea84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c405b0cd1d48d75c9dcc12c8c97c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997ef3ed63912305e8549dbda15b7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84893d372c9f89484c60a43e19a7be22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b14d161898f3e09a51be9c91e052215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f8c5678076bdba894cda1efc7ab48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6248d0987c6a696a0775b27dfb7516e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fe142a3f9d47a7cc23c7820386547218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bebbffd0bc555af1c5a39bfecd4f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9542964569e583d56f340bf9ab5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551cad7bc03534da64b52520c94d95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d0e00d982fe4aa020fdad15a8c25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b95110b4d6338e8bc7c5fbe71bad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c48f5fe9b29e90e015eeb3a92f030224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecef2a65b9e911f587e4d258235a76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e74be19ff49f2e4d723c881c0ca783226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6767c93c7c95e401f7e08e6a84a89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d719dc3e4c952e8527ab685ea013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748254522eedd7ad70dcb4d54c5412ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfa6cd55bb6280454a634af0f632c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb8650a0b43e360d4113086b96d448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52caafcd18625950b7b749628249dd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499dba9bec4b90ff638c02f4b7d246233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8866de56d335ab1f692395888f9997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46148fe90f630e26f5ed58336fe46358235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe390354975509bba92879b24ce36b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9ec61a94646125a503219dad0a26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0f6e0b67a1e7b467c2ab7040197d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad78446706f9f19c8e538e6775f0c9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6672bb34a27348767e5fe7512324a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a0fa39e45d6f3560944cd450d397241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca2684368ff998e29341ad4e85d5de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152a848f740a46b947e3610c55deda9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597c9e431fc2a865a7ba647d110aaca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf92289498d1bb00f18b2127db3538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789571fe1c23cc1ff8533f4ab5d39b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472fc8f8e21d0cdb722ead57f561154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804351dd245d51f7fb87c44a6ba9f793248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa005b22f181e0f026e4be14acbbb4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d6e6393e52cb9fa006d2db72cb128250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ba2042a02879803a8c3810f3b2d68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a511d8c8b2ff35bc198a1ed2d2753dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7a4525ec241f7e3d62510a10aa94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0458865b5daa1b95c9cd908bcd33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33b6ea0df16a6fc51ce5be1d17438255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566911375de6224625274da4ef654c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90b4efda3dc9e0525919932b027475257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb1640d8bf19655915d08f280dd093258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840d10537bb88e454e5a45e72d841e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33018b17f98929c23486312ab491c56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb50f735a8fb5c163645be63bb2c9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba863d71bbd21cc2096c713db06c04d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8c0ca2d55e71637cbc4b86e43650263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea4fb9664491a0a2282d34b7ab1292264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e8f5662396544ca1e4cfb9ebc9a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac49f3b3e934e4c098fa30d94f842266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280943d8be69aaca72dc58bc810bbc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235a3c424789708b6492f912999011268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55599b6901d3d0a9863ea275d0d01d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0fc62951bab3b547db7a32a4326d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad448287b7099cfb933675cc87992dc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc98c1b0ca55fdb1588012aca3b15b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50539f1f063356effdd3c4f6675f09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca870939b98de259d421287594ee320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d805274c068c274ec4dbd0805799fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde47faa10bf342f3e4c1820b18581c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978f2a72ca106d3d8740b54ce457ea7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d48cc54d635e9a601ce6c0a4f5452b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5d7244427cc23f46146d1c134270279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce886eea95e1d3846b15bb55115576b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f4c2ff8bff82ffa6b52f62c291a0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aacad0b5e1f7adb02842d7468b8f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace4052db9eb549759daa64dc6b283283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfb57fde67fe57fc71037b14257d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4807bf9e72f0f233730bd6fb1f6129285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b539571011d10ec51a19860b11bf97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2096a1b6ccc3ede73f01cb8970456b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8296f27b79cc1889e6a54f001a7f0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c57f45874a49de5d71af0452e6389289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9642c6eb424d7da184067c57cf8d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2e714b907f198115efa57f91a069291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3ff360395363648c7182006922af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf9e446e4a9b935eab2c0ee258e55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eeed80aa6822cd336a079630ebda4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccc8c8fe462e21ec1d2d075f363594295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a12c42b368c873a9c8c935f52ed307296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8eb5ccc1eda537c2470c7028a8dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fe0c7c15d7be6701eafed849dc4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b311be3598f4582598aaffb6a575299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43285937d7d3b41c95fb2b0277b0279c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d649cba12ce6de0cd27673ba334619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d0f39dbab179ff17922f4978977b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786d1eb1633dc6ffa3807514da4635303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3045413ead6b204eb873e0490c079da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dc357b492f59af7a5423163740957305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490122cec275fafafcdcb404c5b7842306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fcd37448651b0b31567336c4c8d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4edd0122ace78360ad984e89b3df11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689fd97cb7ba22b87dbca91bc03f1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a90d0c997853acfa220372bcfaae4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4b4269ce1fce42f6d4655fc334d1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea1ea29341a0960725e3767c49063312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a7f783befbd0c45b5a21ae34b7548313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea689a0030a403b020b7c33e0e13d0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d4718e966a211d39d236d2db3bfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019df634369c1cf137afc2d9e29184316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7c97cab6282d5a32de6deab4195bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c365f696913c6eb428aba9aa5c9ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf894c85438a5727d84eaa3ff7a6d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc721b005ff3b8303d70b6e8ba1efe57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6451543dd2bd6121cd03ba15ee5173321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d8ff39276dfed9f5badbcca29fe7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1c57b73d40fcb012f391fca107fc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7c179c1578df18d626f7aa2fc906324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61a4553042e0477cf1b405c1e9bcae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01352c2dc9c0a12074255391445fc97d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2afcac328377a4c7bf193e56b2e56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29564f05b81ba97323f3fd310a9bcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a1e787b1e460b784662c8ce95b4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c247dacd1f52638ea79574ca23b774330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516250ec9e2845c9dd04eee2670ab4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876177f35ec8175ba4631bc18b1d04f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1cdf2955049c130b161003185e9b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af2b702260e2eedce45a314dc11a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571e56954fc57bbd645afb35b6d961f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbadd92983e558b136671219038482336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ade76b95732428e2a0d241ddd602f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217d04fd86ee8d6d0b186cbdca2963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d366e70d4c285cd85f58a61b596dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89b9d7933565e2a2ef25b11dcf67c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a0307d1476c7a9e18c2a7e67352d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd59ce8e66d8320ac42d1afbf0b5b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608052b29daf0eb4407d625bd6f88c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84673aca7cf485811d16fd37111198d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040d01137c04c321ae5269328607b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82785d4de998f95460e99cc0f9fae4ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dbc1da58f32bf0e00071dc7c9c2e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdd32ffea46ac5502ead176ae4eb63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52859a3695bc2d723bc4080df780b283349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95d872d0c591fc23f6a0387034f1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad1d59c33e30061166f4619c6b7c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff0cf39605ac64e0fa61f43b17faa1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061589c3793105f961ccb3c2fec0c085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e0e70588c4a323c1c490ea730c63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e461a0c68555b3d74c9da258bb36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19f7262872815e502c2851c2b86ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc6961658d250bffe886d10bc7eae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ca35b281c0573bbc51526aa5646a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e683be61b7bc019bc82b909cf28a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5417df503cab2f0dcbbb7497b87b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3ba90770ed8ef542d68bf5730dc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8fcf60798bc534cbcd440dc2f95d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d3b13a5e95c659d944b5c89e9d01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd20badb923d42625f4e00c1acfada2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b202ead355699a306d596f95bfba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84993012101628061ffb890316a013bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948afacc6a693214da4626358c3f3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a562f0623dc82a2b4f7ef4b7b5ab1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6b99f77f1e08806f8b5deed478b4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab44b574062eda4593b63ad22241d58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdde1772d1ffc88a7eaa9f386b5a09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3bc25fa853524c0ac04122062ae15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1622c0a6f32dcea895b795e935948373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0c7ad3df0b6eea91dcae7d0dfdfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507371013e91c0a70bfc1c8f6202a7b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d0e41407b26ed03fe7c60b459c1b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597948a98eab41c49879bed6ada9de9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3713153505e8d411dd46ef1e66cf29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02b24cb9264aa80b1ec045b5fbb08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c51f64b3f1b2441252991aab543c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4aa164d9663c79e873a9e1feaff01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77f5f26b151d80c27629e2457ab7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c960ffaba0d6cfcdc59bff8540cd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777996513f8c4e4276b3a94f1bed0e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a528a8e7144c5e9a9760cb0ae854d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c97968a9c75e87ff30e37982f12ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b203d7cf27e47e365a009d81e720e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c7d9f802be19f05e520a5254e5eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1789e022eceaf81602b37bd36ff583389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde19cda32a4eca6ef498b2647e6c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488310253f7e70ca649f27aa71ce2c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1812b0cca9b765064017c7c56dca2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73cb34bd3a2a32ebdb5b2e32a33c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883094fce896df1a6f5477eab0fb4596394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ad29d26b22d9646c49d0d318bcd82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8bd2e2d919c73f76a8f691c71fbac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f265ba0e0d96119e8921ba6f1520397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34d6165bba239650a8e3f79f92ac16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e1f9e980a4799f329c717e78ef5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f545e5d48ba466c2c112d114705f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4384956c1252d891e29073425388e83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f11ca7a04fdbbe15f57af603ace1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e73226ad78372dfdc51fbc97e83118403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53b2e280d4779bdd1dd118f646a9c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03898c3e83081418f4b7944a99c75d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2b7dc6652af914d1adb55533d6c93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac09e55dae4af8b52ecdfd06b6638c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa972cbb0c35355297b11ef730a688408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4562d04ada05d287a5ab53b07d24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84664243e36fcf99177f2e521dbed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669c3c8ac633f0e0c0cb8344057e93b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278c74f5da8fcdb63cd33db8b0ff3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c43e3833cb554636ebe2510548f46b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cfef41515264d110ed0fc058bc8f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b078ad7b07415cc18020f7ee656200415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cda1640270f5ea9cdfcb441ad7e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b06203ba832d3eeae13826eff99613417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3218fcca59e89ea4a0b0b2276a431418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782bbf557f5accaf161e1f682d4d64a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d0c46b49e27ca0d177f8fae00116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25700ac1311eb5ae370244d53e209dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0d191fe766ffedad3ccc40bc5745422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b766117bee0ab39f5f6268714a2d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77d87206c2ccafea2c77fc93d8333f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c4499f39febbe62a58ae7f3959539425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f444dcb921330dc828a46321f3403426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d08f1425c863497dff4e26f10b7a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297262e54628adbbd04c058d6531061428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ed796c27baee73fb8d929c12a360429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322a5d5dab773a230a8a4a8616a25e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afdfd71bded78e7197091943362831431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e8964e747788c9c29b5607ef2b765432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc7328c76a3e4413819efccd45b4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef6a78f1cd0b05f49059a97e823b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe146602a018225a82651c1ea6d90b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d1c0559605ca9ded77bfe618510c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdbcc221b6510f5aaa6255eea653cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b41e13013e9ab45bdf1511151ee3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eae6e1c6b5a90f6ee0a659bc1949b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b896490fa07002e6f94c126eb7e7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24348113df93f5ccdbe9f49cba820e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b561971c32dbdd088924cae44a8559442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea1ad63ebdaffd6f6e18c27e9a47d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369a00ef381971ce80c6cf40d09f5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e1ca61662b8def1fb77205870fe0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb6953822a33acdf9f87f2d5386d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668397d64f46177614ab28379514603447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ed2575a06620396932ce737361f8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0957f4eeddd3036d9bfdbd1e77af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cb37cf622687cfff5450642d4d426450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878407c69d5825fd2729a4de81c7d0c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad9864815cf4cc375ff8e78c74a5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff173d623f905bde129e1d9bb423c12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954ce7343c652749d5d0d81b4950586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c792ff2b01e1141d2b3c0aece769455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e0ad8e977bed144df220c0d8ccb42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2789e3173c2ab98ed40f803e9ea77a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546831353247bed8741e0e1ba6484f5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575533ccbb7c0d397c1606ca71df134459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072d5c64583afc8d5f6e751989b5499460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb492ea4fcd299bbac2dde521f66aa4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0401177aa8bd710f62c8150240216a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aef1235daefc4275e862b9225adb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468eb168fc52b453c929aea778e3026464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47e0f454dc550382364989fc5995d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81175bc2634b09f8f75dcd190f03de9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4139e64cd4091d1fd803945d2255c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61167dd2402b97ff6df374b17ed45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879efebc922638eecfb70e5f4bc8fac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473769b73d6d3420251337e4905b8fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d2932d92f439f42b854624368a50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22baa58723f86e3a6b7e9778d4c7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddc1364b0c6e632f99b5d4d27cf369473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300fb9a30146b1ca12faad07c403f50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df80a4b5e3249c50c1f276ad8c163475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d999482cdea3b6bbf3da0b932be96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3820e4f03034ba7cbe046942ba944477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1470e7e65fa11a015b46f8545a41a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0210c687d3b792ecd0b420538c61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176be00eac4239fa3a8c91a26103e5ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876582682f33a7748da4276e2a994c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f735dfa951bff27063c5e0544a1743482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b47404a8d41d1cc573e3f671365c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf0c64e8b1535b8d4f1228cd08fb0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d06bdf14886c23844f8d8fc6ee90b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6cf871d4e7d40d32604450c7b1525486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade47f2a3bb474792a2be181b9e396b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577600e8cf4a129fb349a28873ade082488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087fb65edbe9c5e1e692caa9fbf5700489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204dba1c6130e08bb07eb3822a8b48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d5ea33d6df8a511e206720e8cd3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19fa8acbfa45076317329826e623a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55a494f47ec3bbd7df7d3b28d3b47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ae77b2021fde493c30172226ae08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441333a83788385a897758c7a714ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e8f6d6efa14b4c5c1f8a8f7a61bc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3993577cf0e8e4d105340aa192f17c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883abb7850be77a3a411b2f28e31b35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf48b29222b16c48deda4b1313c55c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67273bec94a49abb69c569dd527d3d64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc66d61ecf15cb42839bba921379b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc55b6720cbc1c839c28e4b205e111502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a129a913a49cbe3c82350429c62f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0cc6ab0e468a7198064255a6b5cb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830cfbb0d1f077e4b7d318bff261f96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671f9a229a11c9a9b1fa8ce2da0d34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58eea7707d83cb0501c025dda854a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4520f5007dfc82629221506e86efce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb09490591aebbae8178f04cfe9a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ebd30b73c77ec5e705cb0dce9115510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37e41fe15dc50bc45dc19e68134182511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa32ebaefb7b90551fb61646aee14b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3efae6fe107610defc54eca4753284513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a1343bcd92a5a404a24ca86c47898514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e802859dca03dc058be500f17588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc906345071acaff5035313c801bcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bb8e287383e2237e5d420df973c7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ea2d3fd120e1c9b070c2ca0ac091518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14dfd5f70a4080c0bc0e123dadb878519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc904910d853df1432182408182bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e58de09b25dcbe0ecb4a2dcebded8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b756e926fde0a0a3265c4e27c32f02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62debc4018a1fd02eabf072b422448523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859175c462ea39dbc6defbaa3806026524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce236745ef4dac10cd8915505f69e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7f4d73c4d1f2818a96716560e472526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d421b9c87329db8e7671f14f207c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64996538059628e2fe0f5fafd712f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29c9e66e425b512099855fa6fba134529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba0aae1376d14e2f4d647c25c51cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f4eb63d0709bc387cbf13d771f104531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894ec561854a935aa16c76d7cee7810532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2f2ab416da86d2d81b0e64ab56551533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6f07853f21f186e34147f45dd762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574ac2ecded35dc427732d4c05df33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71e10e0731858b5715c0447dad1bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea785bc37e077b5e9dc007412a573537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2410a19939dcb368a8e25582412652a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa920d216d4477648743f5c05420c95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ddf8535907a9ec454414a0e6022e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bff87e870ccfe482bcfb06c78d217541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e83b69e6afcfe4a5de4cfadc1593542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8152a9afffc990123ffafc4745f767c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422979964c7ecf3d24f9c18215a2b73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53b8e60c2ed9176717fd67d45a4e1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6290227dc55543d543fbdb61b8b90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2045d788441c90ad334b5f7af07cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e86dc2555ff35be5f8c04aea78c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d1dd053aa2c9ab82afed7f6679de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538acbbb4ef84cf40af45d8f840c28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c408b39a401829852fef2c540e8b32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7caf6b3e1ccced51ee9fe26384d7b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1464f5bb4c174b691a203b42781daa0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e3ce5ee6c2c1e38e187ccecc7028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d987d35462dd20bbc0c596869f5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eb6d91ca95659b7b15b290106483b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b27e627b4a41c4bd8b448b6177b70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873d5fcc4331e95a0007b6cff66550558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d321d5b489a7de08921e10a1ef67b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750482bae6816e2f87aa7fe95b1582560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9f602ed6861a1adc830a97aa627ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e283cc6f1d4c2ba20f8a1a86ea7188562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae806bfa9daec706488fa3c11131d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b25c4a51be2697450d300abad2fd98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f1f647e0f74e83f9dad14f64069d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2af1843f73e129cdf0492416541a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cabc3139b7d4d8e79f824f215dcca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf000fd5c8625af75e2205ae7074845568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf4dd5971effd644ded68d38355599569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87377710a5d9cb0a1f0640911326239c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525451ea4f019e5635da969ba56c1159571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad6801e4ec154bbb4bc4f3a377994b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ffa7eed2d2ee4e161393314f93bea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d359bca16b783dac8e276509493d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643651421c04765c22f624de2b8b5db0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5661362453e823ba0900cf1cfcb0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b78c83ed399cec7bdb13e888fe83a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f796e4b4d55c9182cad0177ef070b64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a13212c563bfc0d5b2c3d324f0c27c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac096240aa861c06ab23db5e2c3119580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7c4e1727b41e75c99be42e337b11d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce7a2692fcfb0109c7a22a4330026d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b46323ad99fefc53e09ce15e5c7b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443b683c2feab63bac5f0b48a66d740584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb204de7bb0a3560fafda4bc3145cbda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f4087d83406bdcc5e0e96c87e79cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf1f09a80393d621d426dc703fcc03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263170c2aeffc2704806f190a0ffb64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deba152754cd3c331ec85e9d11d75e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5ca7704598bcb95ab23ff2c18a81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d77a9fe80005535375a8ee4c145e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c0b92ba03f355949d6be329bbed3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f0b4876dfb746e8e9044a19d9fd6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d333dde71eee3a04ed03eb506bdb7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f9dcc1388cefe051f3c16a3e78ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac299e889dc7937c511a03a11ff703c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e94b8648a9c245835cd61e82646f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f28a1a70369e0b1f804192a910c27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a07d74d18932d4204794be6141eb61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe767be6ca8cd1b356ea449c920c4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9993b86a1076280546a50a0eebff8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84441c98ea28402ab99bedaf70e8cdcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fcfe5471c0aa2a7903f4deeb92443603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc20fe591203fac79c2e3361327c16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308fa2aefec6daae047a79d5a15d797605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3476f59cb822aefa31109a256fc24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e41573f512428c2610e288f0cf5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c5f55baf001b4174f641532359a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3bd1f566c2eaf1ae6d56799efc63b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5071d99a917ee2490bf565cb0acf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb96d5e3bb3bc8bc3b669a457330c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3775df1a7b63ad5ae3fdcd00f4f75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887abc99040b6c2485eba6d79309d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfd078d6e9bc7b2867b29c697d9f0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ada79252c8c6777e6a7aebf41d5c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013db023831596c1a7c3dae1c7f0701616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff445aaa1da1df6dc1e6260deb640b10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486e6fce3ec22283d35066647d431c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e513907b33da1c3d1dacb94a6a9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff10b0ca03c4e6adc02cb1038bc34f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7b6013c474d0a3fef9f3c6410bde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3727cb99c52302ef4cc1453d6de4f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e0568cefad3d198f4bfe05985ffd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe5dbba91d0dcf65868689f2b69f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ebe4221d045866b50cd2e4dc48fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57781db2accfcd6e487f0cb81c9114db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e47f70866f5c7b78d84388e3a6d7b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b21ca91ff8d7b6f3cdea0b94c0dde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798f1f385c41673a2a158773795e1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a715a5c76ffa376a2062b2272abd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987157245bd1528135df83b96fc51bb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846a348484d4e8781fb095fa99b272632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd17525b9230f56d2a53e6e78fa4c5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4cd6168ee1441338a6d15eccb2b82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357bacf7dc68b0ab6d35b96c7ae9b7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f2eea6ebab9e229c634b582aa904f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501e5981a6363183d9e923ea370131637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f41450bf1af12d1cab911e3ef942638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e430de379f9016a9b7d5a850140a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0750bc280cc187d3b81214b1db476640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bdccf6674e1afd272e00a8035f7a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c54c727270e02d876587b07ef938642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524a7907dbf6437ed7d6426e138dbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8094d70c7a3f3e42d68a3e9255c5042644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7acd10af17c15e8dc7167a2ad424b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef76d4ceac85981641fe61f1fe1773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f37a914c8d4cc903511c31d4d995d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4d23031c01a59d03b06b245394bb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5948af551084f1f5e7a973aef05660e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dd826a825af848d0ee68cf9766c17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634f370d3493de5a38ad8039c511dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218cb419134fd6e4e2145caf2d2cec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a60bcc18fb0a8f88fd9e44470b4c77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2056fb8573962bab9e5abd8712b4b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7db1b4cfcd8f4531ebd4df090866655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3324733e5db65064a1984bec38db7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642001883767ed441250247a453bf68d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1449cdf8012e271b497342b41568658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9fa9009af63a9d29c037607dd66e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b654979ec6bec8ac43aa28589e34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874afd6fb1d579e381c9d019716c9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f92ca45fa9eef7aa527595310aedde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab40234170d2e9c13e27881d8822cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933bdc8c4364993c9f3cd272f1a3409664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bfc6ad5bd629eedcab5e4befcb93f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ce56be7b67c45fb77a780aa3c052666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db8b5d06b3eaf486854e09916d6fe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389421b5029a8a7c2713de676645236668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46443fd4604243872ce799ad98bb13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331528823f6c8fe11134965efa7f12d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385fd35477281e2cb2427a5f4162be3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ac47a3d49d207a0a356a4a7dae9d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d839091287df08e9510e5f01339183e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08b288d85d9cc866c3fa97bc714aeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e2f2786e3a4cbea24d7ed1b6c086675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e2ac701b3f1f4c811c8372ab729db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57727c059dc2800046aaef7d972c1f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e53c4568a528a8e67cbae7918e99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b486dc00fedff114f5b4b08930147679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba1b30d6fe4b5b1fa69601fa5c11ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec9e112ad7ac3cd76c4f8de44f6f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6226cebb9b42a588845b0711fdf84b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da1eb48a89c106f9d13e7a2311738683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d9c8e432990d19cd77942b8249caa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b06fc8aaa11fd7a949fec48ec9f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549af487282da64ffb67157ff9ef755686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2079cc6c93e4c566594b7e6848d51ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041b31a7087ff4074ec276997371d39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240ed98118aa8674cbe09e721befb08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f5175ba0b67f26f2e8e3058ae911c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418c48b5d9e13128a5335a5668799c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d916cc3c690d301b3f8b54572a0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce41b851348933e569ca889cc4b5c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a8cacdb7a75878ef68ab3b4fb8f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1361d5af41cc746c7df1bfd97e32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d1546646c44b57fccfc597342730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55285175aea7ee6f4937ce39dc2e5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efd2c720f7030fb5a370bf6e89048d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a09df3e79401b5b2b266fa7242685699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343803982fa3dfc2b2d055c55d40319700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af6e9bafc68902de479ec2f216be1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66f0b004c36ae60da3f3a211cd42d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb92fe053b96578b38e4a93d5c6fc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51faba6d081d15544aeb240c5092188704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a693c81c63c30b0231ff1f0b20766705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0a9c6dd449d6d808d0cd9b0c8c72c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8bcedec83cb8114e8f3640582922707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf41a9c3db62b5025215401e704c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a341fd1aff1f0a73ec9b05ef29e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c97c616a27cca0af0cda0d3d6680c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7955df57f66f99fc304578782b1a58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aab16efb432d982df75300a740b8be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39021acb04ad52e4bf6de6c4e14423aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88c239f09dd41b017ebc20315cc50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe3d4ab160caf418943e5db6c40c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a80837ee5ff5e9e22158508cbeb1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b583fff350f101e88a7916c260d0ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146241a5c73207cc90ba5c1491f7f0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71171dd850ac605b59484937019cb4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05923200013937cbe15e7f1cbb36031720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2428ad6ce873d7b0c3ede6ac98068e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00cb1ee0c21f96a3582bdae9e05e8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36db06c0c09fbd9e247bba3e56d9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86bc8cae01569d3ae6e653bdf0fd7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6f8f88c1636657e3e8b2bf21f6cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee2b9c68897aa05f9406cc5ba5cf60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c4b8ec0fc2b5a770f127fb33f3ff8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cc4ee7444bcfa0f29039b034dd04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddae9e21741b688b39457d92c58a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a3c9c016d85d20bb0f94aaa3583d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9dd781280d01062a99dd94dc69bec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa5e34521b3e8cacfde8f27bc9b79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3af75931d0ebe053d7ba569e3e78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed616311b5d871529a1402c529dfacf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4e327de113fcb51bae5d8cbe7fc0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a3496be588627d3009bf2adc3b01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7d2bbef6dfa8ebf9828c5e8ee7c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e4c3209a6892a67775e105879f56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbafcfc696556442593f966100c6f48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab62b214cda199ee5f0d1a99c6a02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa7cbd86f703616089b64298fd748b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366a67219ec1ecaaf598c8089d73298742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f76e1759fbe44f13cfd2dd624cd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb8ade5380c6035d137ad60accaac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9700fd75149f4a84277f0efd8c594745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b5f18d8161f0429682fae6f8b3500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f9f3e6c70c40841e5782d28c9339747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254b61364fd8e6233c427562832f94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14544eeff58510a82080395dcae9c5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0cfb66f493e3937d4a0353f9dd1b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10a2f19a3e9dc893b504d7e7792936751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd332380f1ea15d21cb957e84306ff3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b510073788f446a60b57948decd7ce1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866aba80f1231f7bc586685c6d11fe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8941d420dcc8fd3532575b8e156e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3fab29b8d42f97219edad24eb5b813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55960e02a82d5bd00bf171b510a5d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f26aab83655ce71b2006a3f4ad81d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c94d5bd98e1f121e116ce09b790bd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe14b1c2f67736ff906d086cc46737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39a313d4c409189e7c4b9fc65aabb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932bb2f2fd4fa396b7936248955bf019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eadd02624b157689827a2bf808197510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606769046c78c04aa694a6e76eccc3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebb94c1eab1463045be1257dd2a0bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81ad7cfe680db4a067d1bb8a45b9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd20697d08f8f4217d4a4a93fcdbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d98dfe105b3d3f1b429bb95cbc4ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea742d754a0e0b91fbbc3cfebde81816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216b309adaf7e32ee8a254ab0f54e4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42bbd1695be77a30613f204b9f898818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d569beef53b5baa6934a19783b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21194b2a7ed0cf8ef3f9d5c3d34dbd9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbe4d3afd19d4a5888e0e8e30239b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7da0eff862780eca8cae4201a52cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcebef67f4ad14d335e399308fd1cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd2861b5a03f224d12d297e744ccc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b26d5f9a3eb77881788db333a3708625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ef9ef7b59c778bdf57a4d458c810726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022e89a63f034b45cf82cfa9086f3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fb678247d8266b4a75f0e11322c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13822889b9d20cb21e5991d7154ea8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482280e901f7ba6f3676642010a3513d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cd18a370354cb2f18d9a463ba99cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b30fcc5c27db42f48cb04cbdfd2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50128fc51b789f31c4af75e1ce82b94b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23048230558b5ec5f70dc856ed657234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7089d5e16cf7486392923e78c4be635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861efa0519f586ceb8bd1de19dbf3df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e5e06844cda3be1f4aedd4788c1a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa652ffe05c391c11cd1eb83ef9cad238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d81c0c2401437487b58f931ac4ebc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d30fd1e748b6451cc0c3f4fdba0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f1fa9c20334bba83705b29b3665041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a306f3c659e02b0758d49f35387b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06048180ae3fe14d3185109b8dc0407c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc8f817d68ea9c29f9a7a9dd8280d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9382277963b2a7d8ef9fb4f0fce74a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd9a014db48f44edd49c888ccdb1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5038f2d67c86cacdd6338b5dece72347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce6f65dd9929745e48d9a9ef1a146e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc26956c7fa111a6fbe56c428c3cd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39568876bf8b9f1a1e8d643bef82a84450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47cfc6258396c7f942a14dff42a52951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aad5bbd630655a77b05cf48b2ae6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79f54f321195429f582b2ee60dc14353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8176ddcc532c641674d9ebb167daf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab892e1de6ca75741915328cbf9781155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba1e7f05a6b1a82de8602e2efe4a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46699e58f283e198e81013a47efece57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d23a2ace1a914dd2741b119c3a1fed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e631b98e7561e6f9ac3398fd9752a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04be89375174dcdd1a4e6125f7da1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38637619331e88252a83933463b0bc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70335bb44951f3232b0f9174e817fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c74ce81db90b4c03feb58966dba1a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63603c74e70637c7ac2888448029570464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144536d649a8d42e933b3bb53eb83f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27f17ae0034c91759d7ae5b277b41566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d4fc7e80b9d0672c54d8e27c7f15767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd7ce998894e3365d6c7b69b73c1fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a20db36723c9b4a237db1cef61dd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba588b8ca21a2338c64bbb9829ffc63a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e3667ba468121f448838761e340e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98564843b8827c17fdc277ed6bb8b9ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4abad4d9735f6e22af0c5cce0018b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae8dda04d866cf739201aa9f3fa1bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11d39ba0a93daa6af7ade06bbdac975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e0907ce9840fcb4f232c7d7b3b7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca044499724f4bfd59fd4fe612795477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5a7981ceedd01fe5cb64188873db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03219b75b52deda3babcd621de0640b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a631a99c451fa01e7066f118adbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097fec965c99b2d4d4bc3d619efbcf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe31198e191750957b6d01eced1083c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e17ae973f24582f760c680378318183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f1000440390fa819da5a7550df2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b8dcb9ae18890510f5787a3fc91d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb72c99867abc1fe6c87bfe7decb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8480e033a9bf3209c3e371e587501a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f781788d18f20b8b6e5ec880426a2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a766b9968e24a9378e58d80833a35089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88d3b50a83f38a7371390a9f500af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d0d4ea48876d9099bc06e4081aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00722c0c81d3aee801591a48d32f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee22bcea36319ef3b61457da7dd88a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571f5103baee6fc339d0865458cb8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65836be8c7413974beaf1795eeda4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602ca10ba69d2218c8f6adb042faec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e31b48e2c8e50fb801d8a39edb871a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf614539220f22993997aeaad0529e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420bfbd22a97610a9addb8c2aed803d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098fe2af7dd001f3e875d18977621e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245620e81de342bcdef0a74d9250ed5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d2e55f8a40d6b43285207cefeb3fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4c4bbe2cd0d90306788aceb99ed19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841cbd8306f20fc09b189bbd7ce4db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f112c72c0f38c0edddd26b211dad40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed386d9ba766a6129c74a2dc6559285106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ee378883739f668f684eba083f8cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f432e16a03469133d414f06869f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677a07262db0620610e0178c4e6c8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5141fe3e3aea3ddcba599148691df59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d15b515b979b644799180999dbf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e47d8750bd2a425044154d0103c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8edb71733978b15bb7ebe4a65a34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077dee11583bec732fd87ec56d583f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bea2b80c88e6b292996f81f1a74b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff39758856ebfebc0790d900ff2276116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697fa8d0032ce574a9076dfa429db89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa711b534c28cf4e3ba8a3a14792137e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a2a76aca8679b0fc1561d30934bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ac378627efb121638b35455a0144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829122b21bf3ce3c80e093fc258055121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c1f75fc334ae7c2f93d2916b7dfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787deac48f8443f3b44eb29928e8a9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874e828bc42022835f2e84c2ac23d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851b4bbadfbf8d3a42f968ce5cedac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06dbd274a1d097a54c6aa38431be1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e80de4fced046ee8f249c89d0f8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682b9aa178660957aa2530c2578466128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1545daf3cff39244c86f36f051d5419129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0de9fe3889e3fd60cde459c74590b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c3db59ad215a3f35e34214d0f1ff3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a7c18b0f580de356cb1d07e084eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b1802e4c8c78d7f3553c955ddc07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c492e13aa360901e70195a9027ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef99af36ed21e90460da2b22d913a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd1562e61866ddcb2090b9e31501cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4e06ea494203d8763f1f4b1922f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b38185dc9b9d1c66596b0111d05d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96093d8877603bfe2c2e9e13478811139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd25a4c3abd0e38a860f9a2de1f14e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca017b87f75176f8ae1a9923af860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389e2dd0ba5bf4d08575061221a898142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21b9761d4a02f5dc5f00ac5f1e420b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5560cc574454a1412ef4cf3965a59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624aaf57e293de84f8da48910aaea76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8b0323b62150ca17b00e7fb01e1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca28b65b00eba78fa3d5ce04b5000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05cc3941f7bb06d8398336ae5f5e1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732a99a6d2fe2954c9c411619423a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd2ddcdb2384216a44f6b52094049f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92841e74952e10eab8c265420996933151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227f9dc8bca52b1028a3b980052fee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e72c988d8e7ad74e44ed30987554153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b892e251605bdd9852063278e58a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3a91ac1177a552f8bdce20322c3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb200cfe6c19b607dca3b9c5a7b37d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d552d174fa7481fb9c43ba956936c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59017cc7cc93d014d5f490898b3cca61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7809eb59fed321a81db3021bf702e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8674090c17b03b0261a1ab35bc53e7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33948ebf1f393a64db922c95fde7bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc14f1038306f51915cd8772c71d4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbf2a3d68ac55cc0221886e1634409163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583cf5eb6c21eb85b1c7ffc4e922ef2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade781cc2e0a53e969db06c660b14739165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab315deba2578740bab222091c4a08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce96aafd65a42fe54b8f425290ea3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5162d3b79b3ec6728b3ead08a7702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f60660d14896274965a2d5356e86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7330ddd7b17a03593eb93597dcbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae5fea892916c7c34a07645088acc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf851c7e4e9a5fff3f5b568e44c820172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e7aa698f740ff8fe64dc2c653e861173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2a94fda1545fa03207400b149c52e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e56e8276b62a1caa562c62f445f19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7c10902f424d8f496469b5db5281176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875f2c762250251ac8926ee04c8119a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dedf809286f39577cfa66f0bff9e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8567f765ea6ae7303649b358d6d50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63beb47aaed0ead2afa29378f9334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416afde92f72f4aee90e2571fe4a14c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb05bb3a307ba17667979747924e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ccb50788914bfa9d078c77cb9a12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d854e728f5aa3695569460a06005184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35cdd7f781ffa11ff8e3c9d0de4c0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a1bc89dc28a3e6ab2626e17320c09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020337e9330af02374440002fc6207c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c384ce88545a44c4bdf4c6c52b1f91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d1c8089e11d4906a682b0d072be6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382a25b102901927e25c4a22cf263c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f89b16dedb566de2db9801e9fcbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72f3b0aa3d4e115c5bde1d8435ce3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdafa13d093742ba6a74b89a242892193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40476d5140d5fe88ed5d902897ef6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d349d054e35a380ce5c82a617161a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee24467b5ab973d0ef2f70b21304a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485f40ad3c53cb8699e7e4f412bc365197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099552524c9d51b264a84a083fba2570198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceffa274619fd41ddcf2d7b3c8aba9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcea30081ada42869f5c64780c7099200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde32dba0b8b59235d1b6e65c7629d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a956a63f6163d95b5d90e04c9ff07d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d09477cb7f47376dadcff1bb1a5131203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab70d94c81e7ebf61c9b6335dd65b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f37c5f547d7b85313083117daadc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b933a4323c2734bd90d4480862cc2d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d7c4a5e68e92cca2020e6e3c545cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eda1e7a661eaeb550adfc9845f64a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c0b714ebf165a890c29b60582a296209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb350e7b564c9fab9a5b28b9291eb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91cf34c660596eea561aa47d561945211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342cb6a0e4c627112b9bf3db44c68c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ed03f00811ba129a40b9b1d81892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd430e5002a309e57308f53c423a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909128b2c15329847b3ff42489d53f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4b55604feec1241e3d5c2969d66d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78304e81bb3d13e5b80bffe11367637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8be18ec1bce5ffc2647d021e24b60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae17058bad56db23ee0682d3529eaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b492af83fc653055fe71df7766e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e70137345fc73ab4d3b3b7cab44219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e1b5fc4f89cfedc83356ef7568d83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7dc63d4b4da6819888076849ea85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722976433068a021321e6a1920a3b1da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675cf1b0fef36216d69b5ebc3bf654c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78ea83c4eae30bc11e7e536d2c07f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f7a7ac855b8faa28bb4a9cf1e77fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e6a67f8d1b8977eadf8e8b901dd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd25c19123f8f0db844fce6f9eb7a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f117af44982d29aea51e9d3bd1959b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac887c9f2c75f8f50206e005c2cb12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3beaf8c0011577b7ebe0e84ec8bef1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd12a21a48af0bed87ef766b8abd1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e790de7bb7a091ed463fe981443419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c906fc412cd49cf9a714f97f62b486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f1f4ed2a6800623fcc9e0230b9a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba649d4584a5c7855c4d795c909f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18dac63a324416d76ea48a43c603ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d9264f46b90076bcb785fb37dc2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e83844c073509b4542e39fc814c0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ed2ca6772bbd38ad31d8ee47f668241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab7382af0bab305db58bef86116e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcd3cb3a32959c22face89ac59b4c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e09d8912a5326d90ca5c3433614e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874083bbf723ea596f645e6de07ef668245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cdc88cbb7252af54f7f65d842d3a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc7480c9c6a3a5c7938cbca7cecd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333433c8765eb44fcc8524ea7c432d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad99d7f7b468a841744488e0e4f64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9877bd315f00b67a0d3b2dcfc31757250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1228fe5ac6a19e54c209a765357cff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c0bf1281d7f6fc31bcf4cf7361c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547495ad831179694426eaa24e659c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5f4ea47e5629a4bc3c9eccde7d89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d022a7cfa844ddd615f3eed44eb6d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb593eb8b09255b5d5533b2f7395e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd02f83433c23058b69d951f0335e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc32de1bb6dffe8645bcf408d6af8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58e12ba16a988783dbb7a70691609b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc05b9b1d6428d73cf772511efa06e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76857bb3bd4f84983016a3022d78c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db73017770fc3f20a1c79f75b2317262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0605e3bf4fba571d6459c86fb0b077263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177776e8b514af983f40c61c7bda04f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b952528c7552144343f1ef6e83e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d1611d871a97809be8ec691cae36c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9a0ee0a65309435238495c7ff0ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef6480ac0d72c0eebd0a0e1e9ff3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488945df0f61a5194be1e3f1d1281c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888b66011d1ede2d5981376d15a86f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997acb56f731b2396b2e40fabbcc157271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975d1c50adcabc9ef970232daf490d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03964789d858bd321dbf2bae8fd3a7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e79b440dccfcaf05dd7dbe4da2d13a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974362fa0529b2994d01eb600032e03d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea15640e40effd29c8715a796900c1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56df7269ceba6214faf0f400596836277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655ba078a254e5127ff426f1a19572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb25f2ecb34e9fe97890cceabc9dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9f976c0b4a521ec9c1870aeffde0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba09814dae62d41611c18266837a53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08494439df58baca21831de0bc3b76c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe3c53459455f638b9240c66e556b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bce8a698a6441a04b5c8e281f413b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0624d40a144a08cd7557af6d378c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d89a95ac4105b650854d9faf49244286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d8ae128d7804fe79cb7df631f4c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b733d42af11cd86d65fee668021789d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8460279ae12fbb3d951467b0f7276e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cbf0412992afb3ade200076999c28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4e2966eaf32a916685a1d88bce1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fef03726353b8c9cd287e412888cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6135eaf75d1ed8bed413e2beae6c61e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeae3c86d15977946c0a8d9fea51b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead4f2cb87551c5acdcc3324063d4fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d78afa4fe9f4aed5d21de6d325ab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949faa8aadf5b1aae9a231d7987cf61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fdd08cf987bfbd3742bd553767a2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e2d5fb18e1b967611a7a77769cfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec962f6953b5915785e4c0163eaf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7161f7a20e629b2a01046fd33af0ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1be415cd3e6f9cb0fcee16397a1c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fda4dc428cf2748ab1c0869a9fddb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd4895054632e70ee92fd0f1842ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5ad734a8bdf7633a18313737b725305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e278f3aebc3b379f346e0802ef1a54a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9505a0ff4be4d4c6903cf58c3ce7862307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc47d9adaffc63f43dd5f9d78f39e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b5c7016ebe937ce7962edde772e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c701c7a0c9c8f4da9c13af15a7e377310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148f3a2824a62e558aa76313af3c12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3dd729556cccdfb3aa2aac028387b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c0179beb9a6c1adcc0a6b5a52c9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c33a95e9103456539823080b8ac78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a938a66eabcfc4df478ee6927ef394315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7cf2bd36b32c002d7394d09212b52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a489e99c8956f5b8595f160b305da46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a6e25643a787db33edc570aa82ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2d76218af381cc7033868ed74a5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16393aa15403249cedc068190366bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e267acb5951394b0d1f3f551a26b1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a1eb5282962332866f1dad650b5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855a6ac57115dcb815982afab1412f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32c8bad00f23b0d161d93af59b1b9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d7b3b46741c5493922667296f5801325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a275432d6122f01c80f19b29d760c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e2310d4324d7ebbd97c35af2861e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155ef49e74f758bc90f745ccc9ef7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee5e0aaa9a552cdb4a84b82fadd70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885ff86a502ed6b2c1e8386a8afe9de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891fe53747a9044c296da5a7c00b04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b53c7517afb0d4c3e847ba3936e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468732780e3a10c5bfd399b2c594d022333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a70c90dd5794d802c8272a895495334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9496abbd9018e5acf0ec07788d4e92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7d933be8b1312ca519454c236d140336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea4aa5429c6a3d3b016374d7e4b061337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71648a29ec77a272ab4275ffa7e90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118310c9a6f2cd4eb3daa6154b9aafac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9599a35f9e024934a5f45c14241b3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71675ae8d886a1b1bafaf1344bb89b07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b02ff7a0a508af9832078e5e82ac1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84641de829a96075648465ce0c1c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc7be12a94031c18b919d459ce3eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a45dbe52e21a5768821565eaee7a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43ea5251bae5a9ca1223be2fbf3a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c0cc3dde3633203c9182557e91e41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9fa153eb7249abd4d0f688c05b5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6068809487726b7beb3c7c368180c46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7eedd382f1481069927e775f33724350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb37a6b09132fb96be19e4b1866ba4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab26cbe24a3cc4d8aa459d4013882352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a259ffc74b261b3582858ffc475c30c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc392c40ee3c54ccd787788be7351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe0b463cf16906d961d982de240c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e22ae7e4f56ef78e4e48fc1781a31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66786e95a62b921b72692d05d2d0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aabc66f4be31be5cca8e7c11a33dd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f021032f36aa5a6995cf4825a1da13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7288103fe089b357c8e473d1b4d4c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d74ab1ca2521260886e0779e1bd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae8d7ef53e8fa79c327bc901bc07be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a63d34412439ca3e514e92cbdd4fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2a9323d043600024e32f7b5fa657364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea535452cd8c6d7a1793664445d2a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187f59ca76fe4fac81a90b629eb2c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de7b292eec0f33b9bf101e064229a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b94b2f34b43aadc1461349b5ca219d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1000859a408dc3933845d8b64b5ca2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ed6ad5090f4a53cbca707b48f308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93550b7cc0ad6af0bf349f8034f7ba43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e088fcb51c6b3d0e98bc7e413e75f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db8ef6990e2c6450aa935f0146ccb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586aa22445eba8dbfb71e652b9ed88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30072bee48a201543e63e7642145ee0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116901aff4e476a0225887987dc708376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff72dab2df33cf15be113dcd9d9c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b2835da74562a54a6969fd3efb408378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645d5236f990c70bc7fd6c1e6391466379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de00d58efaf10c78e3a4f0323bbf896380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a507efbe6b48361d333582cbce152dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f542476bd306b90bc9f7dbc7564f72d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34877509b5267dbae88d473346e7710383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb94162e9ca4441ca2b1f7b99aee41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f63ae3b6dbe39297c383d6a6a2b8f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171029a691892d74c581e9b24f672a04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865ec1e45dddd23f5bc030582d85c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575a5b4200a02f1cb5d0921e75e68f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109e0b2d4e0bd30fa2b115290fa0df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33747bfab040c28fa7bf662430fe59b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458f4716e4a45e4504dc83dc7abbe3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41702cf720d5d6ac7cbf05050cdbcd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a44b6cbf67911167a93f0ad08b693393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30eb9b7551cf96dba0d899c583aef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0a57226d017bbe8b44cd204f9b78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e764351cb6ea4f18cceb96389594396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1019973e4729ffbe149ef2e2b140f40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe840c6720b4354c4a2472165b1cd2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec21e31b39eed28302bdc9bedc88e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd69057fc37877bb681f1698df8d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278057fb1e08d1053a5568edac69dfd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bedcaaa2bf934eb740fe61a6f828c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5dc103ab44165e5e2d7fabcc8dfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753ca483481c5357094f523489630c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbcb0fdee8a57008298e15a25ab57d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96291b5100b81c29ccda32604eece46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d74157a1b5ddaa3f6ab23107649cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984db198efd9427e386de5044635ce7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b24b4cd806b85ccb812f6932627ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d20702eabeb74d0539218a41a758e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16847d2c42c2bc0467f1e2f94864d197411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4ac57244edf7a18c3bf4835b90436412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c722d068326c8df3caa6c668b4f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b960ae7d8be4993daaf7096ffca1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9157136b8cda0563a4d4fea24e1374d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf0e6da6e4e4d370b959289a6f3b7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467de100b04ad31eb7f8aafa3bdba365417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475525591e9caf70c6ffbae14037c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f5496d814093a571e3b2ae43ec3a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5900d61e50286bb7ee99a102116229420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7ea6bcc7c0763eada3fbdd1e7f6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b6608f98281b6e4bab4eb6c4bc4d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466236db082a5a2a93fcf5aebbb847423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a881981773a498cbd0b7aee1567e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df58738c88f6a38f1fc2e109ee2fc34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d781f89fb2ca803c882202bad39dde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9e22152bbd8940333a7abc431a94b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a51f85e00da039608432d01aaedc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0765f1432815d1a5c5f8523747419b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682be26dc19ade7809b05ea8cc60202430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1d2922c0736a4d297831d6af581c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bea2fff43b4bfb8feeff9119e62ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3f63cc3620777bc4f1ee2ffc12bb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803f7c807280880d499b9168ff101f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a67603536e16522f6bff65446c03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d11e85f6c127c82c141c3e4e35bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535524ad833aa6b28dba89544632cb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89887fdc7d4dd12edb23f31216b1fa5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c704c100a8f5c9ddd1b61ff52cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43595abf9354517df20747bfbbb61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247cd931fc8863fed5bae9173fed7ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e7fd7786a8bc6c87ea47985e703bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc33cdcbca494b76621826965ebbba5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f942255592b63712caddd76d89f28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c563afd06111d4cce0533b3addb95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bdbeaef8cfb1e649bca912c5a86ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2668a24e8f039ac700ae74562a14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba230a1010e7594c35f9bd3d8706f97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482402349fae28a03bd2d60585654ba0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c296312042a9390e5b5de3842c57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d62e93d58f331bcd503b781166d5e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade28d0dc0cbf41866de7846257bec19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb25aa2e4a900f6f6c77024f6fdef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f180a2e8210172fb550daf47aec2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8c009f2c310e97592071a4b49edd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c34fce1e29b01be2b17130fa64781d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36befa71fdc20ac57f2990b37b5e059457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad020b73f2f01cd15e19e9098fc2f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8993829384dce6d8872f7a2859a86f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48602a5edc9747f9bd16aa41a6cd32ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b3b5d46cdfa0554886b6f2e291802461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023b8c8ab64c9369489a4bffbcf4fe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4bb911f2f156c4fcf7872d17b57f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99389b35329a1857a28321af38c82fd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddec2354b2d2a23f0d16057cc427c23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96564fd50a3087c7fa920066498d7670466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f74d3b7672b4ad0b9acb4142282019467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe84a49a850eb664a9ee0e1e8fa5f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349655fd860cc593ae312cb73ec4e64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096b46559d44337f822d70b1224663b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f694a3b1d35be7ffa9a25f022c3d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04086f778623ccabbc7abb9f61f936472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f65e63ea85eca850f9d5cae40b6cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7bb0503248ed44e157d05a6dac5be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04dbb40d8b9144e7ea8ece509ddfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87c051cfb603f8129892eea8cc96c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f28cf4a5573543d898546ee527639477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720ec45a8dfad25a97db8d3990bbc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c471330e06f8ceec559c225dc1e3b58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31ee723954f1bcdd30d7203e9e2bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059453b6923e9ab6aa3f3457480a98ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445dc8321290428c7a771ce03052385482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4ae01225c52b3e221d2f59dc804a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74b1c023491ad7cbe044f5b4eb9477484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b7fed95d11a24d9cd7fa958c577b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fecf970a77391c70da36a2352300be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c4255557ae25263b2daca74c2422b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f23cead3457be05b28bc1b981984488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0500be88a5c7db0299994c4765339489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cbf3055a0c3db10189aa178d7855c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdca50c88850c703d5d64e360bc80b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2a3f2bd858bdc7f8beb1b7eea20f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956af7ff6ce243eeb89121d44450f6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0b50550af719d90862f9d0c5ac97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96db4713b4ac4396cae4643392996d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa51e7ec72112fc9222e04e97c9a145496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b9fe532e5117ffc874dc1c8f73fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9768cc4819f125bec3484fe7630cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6b3c1265ac3f16e9f7a4ffa8871a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f6bda791921fea1c7ba13cacd1ac5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace43083a74e151477fc59842becf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2274e0e6ec181671e05c273577ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d560b17204fad8831e95c7ff9cf7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd911dd886cb63fff9befc8963ded406504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da0bbf47f02c9549633d5ab5ff225505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8775533420052f9962fd4e324d61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6014681f9ffda02c14cdd7c3c8ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c34a2af2010a8162eb4929fb5cdd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846e2910ff6ca391bc67caf6580453b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7a1181c87220c06627d65d185047510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bde74475336ba0f0416d460f5d719511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15887c7992947d96f6a6e77b4b355c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038133051ec73e4133304fea381817a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637da498e33f9f85f5d6827d6a51b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5820460f8e84df109b6dd6ad26131515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9dfcce5a21c1f74ed9e39c30e9122516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5517670db75539c617bb47cab70d4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509e1d0feeb34869011d15b155b83d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70923cb7c0e2318b33cf71d5bdfe0847519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759817675a460ea0480c91d8fe816cbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff13d7e50bb3cbe02fe5cf92b93641521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e49990c8c9f64d15cae5f3ee6b9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd787855864f31430ff016311cfd8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5828201030828079d728ed3d956f06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b5e726ce941951be7e7dc297007d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd359060e99e8954977c84b911451804526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f943798a4d9261cf599f794bf1ebc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01200eee224e3bafe8ee4f16d2002525528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1c53159bd3e3973ce49a251149832529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb28d8d72b03f72e080db4ff070cfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e0d75546d4c84981bfff1226576a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587712ee62c92002fd37da6aad0f840532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23b547e3d0a5b2a8100548632c88f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4280a6e8cc70879c5374ec0dd6bdcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b351970c9ec3dfecf510a36e6133d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263932dab8a6d59debf8d479f8943b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff01abf72371af1897740c86190520537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7f6b3534a64c4d43e56d006eed24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298eddd586a7d7dca489d8e0b8a1c7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04de2c37ea58ca93e50d7a3ca3b506540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef5ec25a70694cede894c013e08a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aef6ff86680b685b815a8be346585b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a64b7e1bb5683c47de3ccf8ac9e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599c1286bcc4e7a8820cfcfc2b5693544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f15208656254a529da2556b5f7bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584034026a8c1eff86939b4513640f37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15237585df9393aadfc7311ecdf4b614547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26414251e64beda636face0c149b1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cdefdbf15118e908c886ea03867f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177656e8451689ec65e306e7221f168c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af09614a1517365a9c9a3e5656f46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41057e947c0781d0714d557dbd403b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aedd8369bd784367ad6a26519ffe0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902098d314164cea8e68f04dadb250f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df667e31c3f35b241c02b9b9a5edd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d786833a22f19a9fcd08a61ecae4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf239561240d547fab91e916ac9075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49ea838a02d502340c2a2ee03c073558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3d3c8092865db2b2d592e3df01dcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019d40d2de4e19ebf59ac29988c465560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadcc898ecbcecad66ee691bade506c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35378e4b3cde4f26685b4aa909c76a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486d85c189b5683119bb3598d8d40c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379555fb048c45ccb9f4dadc9a8d28b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61337ffb91ddae8d3c9821d1dc9884565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa843883ced0dc1d185811be2b0abf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafd56e567c239cdfcc38f96e98cf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b08220e971a81ac2f19631a00875b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689300f9d189f074dbc6037830c8ef1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346e9753e91b2b95942307b4784872570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9cd6ecbc280b30965ff445b5b144e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53228f547e7236a08c0cc99ebb4accaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099da672572654dc428e4a4b923948c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116c8275069feb367cca9db83b1bb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9ee5ed0e5b22c7e608fb7db688e61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635024d6d9db96868252d69253fe41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b24f9af4e809f30b862737e13cc35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b6a63dc28fbc346ce742a4c2292f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f405f70b1582b6c85cf44abe621834a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b674653b84e4c667b6713285e9108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ee067ab1a12b6d9d4365dd2820f0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20346251d62e347f979cdc90d0d5e06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed2850a4882178a172e5aaa46c9ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766712cf52988545a1d197b5ac93c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438bb5b297a67ca4cdc2d5981f27ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcdc2e104d5f64e73efd2afc64f7ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69840d281d2f643ee642c0af3afb85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d3c978b2728020358d240cee869ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39ad13b5b19b7387702e0b817bc4c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f98424f7934b0681b678156b74a003590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d1c604a52cacd83d80847eb5a4987591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ec9f28c8e33808c1c422c3dec221d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611b376d340d9628d00978d27466c2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d60e138a8c34e555da14711ff941594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694af85c8559da080af3af80b9631e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef034b1f8ee695e03c61136c5b49452596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2662715e19b5bf9882eabfca05aacd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92fc5e96df25db5c8c2346eae254d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54aeb1096ce2656425f36a389a24a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9480ddd2b470424abaaffc25b607e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a19f3ac4bd8769b81a0ce66f8d69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22307b88f88d33e1bc97284c746ed94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cc97db54a006af14f43b431fd6722603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014657ddc3862b2b112fa15807748e9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696a46882820e8fb45121fa76b06c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d531b401dc28b3969cf31e93737cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49ec8becb2d6288911fee33dbe1aec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8d9e3fcdc2bc4efed9271a013676608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43c7bde084716607659bea9e4793e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d7a59b3e7d4a0fea50ad33b8e5b89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa91c07862daf0b75b3fcb499de66a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c897489a929e119a746ffb924149612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e13bdc8b3591185e4c410363c865613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c072a76bcea2c9e086f55209989f11b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70ed121777331f607a2e528e60cdb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f0c469b439d96d425e0edda31948616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a89a59ef6155d2372ebfb48510cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f613b0529bd460dabb0b9fcc47d52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30f0c0be567ee9b560d9d6fa38b9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05758eeb0858ea295821197489c7d52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5831c903e7de580627ed5cf4d33226621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d943de419bed2419e67e1a6d20600622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168175c8a8652c0d4110f342d2b25a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af751a836dd85af1709879f8da55da6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bab28619b6ae9ed295950557d2acd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b209e9d082086d52cc677bd0501790626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ef555605385c577e2579495a2759627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76b042301261c46419a1189e21931628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad8363bc8a02001799dc480b7d62b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5c0a6266924722b4874d7ce777eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6024518a94aa078bc3d0789d534bda1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a544cdcaf8a069a63988de6d56cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7644f623a3e056589b7cc6f74403f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf364ad8fd46a91c0ebed58fa73d7d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1fb37913212f1e6e438cdab6bef4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12ec7555eeeb31a7c9cea482e200a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdcd2f8a2a58ed1e249f9e73515f70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59513a17ad5d8c5d41b5c18bd73d67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4168aa9e2b57107c2245e3eb8534c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80617119cc38ca906af8371a844d86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca06a7cfc8475cb8cdb4c2b8ecf03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf07a48588fb91239cf11a0344fe7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd60957f9c1c94f0fb5c2b059df6e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7f5fdf6b027bedaf080009fa742d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971c573881fdedbd53b361de8e9e82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c85ed6ced405be57add011d99922b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6b1b93bc1c2aef2b7ef26ff658246647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9761fe909ee8ea4fb665a161513c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee8396bb07ae0d6f7513365b959e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d045af2304e869c3efba7db398e3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b984d55879563eb8b858ddbf0bff92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b88ae68eeee9bfe392d5bf0b1ff16e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edfe7ee0a9f6a31b54aaea7ba1e4f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646297bd5f4f1386b4e7cef2ea6f2f01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ed235ee46504afe226880533f7ce0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c259c7ae0f7adfae445a528335c013a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36725a08aecec45f85f695e7ca5deb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfbf34f726fc277b0ecba501b25158658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cc66051b4476fc09590a576bce42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10171bbe5617ece7e04d1376079c1f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3480a637a35605708b41f9a3d4676661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f533572b40fdcafb5241d2288381a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184192a416def85c0e1b6ae5134071d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b627458eafb2abf104b2cf8ac62ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ab4467eae5fc9c96511e79a42e92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd8c45f070ba3ac17e572b1ff7c5b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a5ed68e074f6bdc99ebb900dd6a59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935e33e67af55ff3382e27978a360ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e689eacb5d0ef34f6fee4e86aef6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745820bf74db446470e4fec2166842e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da20a8474308f29fc8069638018348671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f47df39c4424bf83a5ea902b3ad61b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57416222909924ad18d88b424265a74e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330da233b85c832cc5e6fb7bbad1ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5df1269daec6b34c8106c4205d121675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde2d156af543227d16cae5d2b630b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a0272ee490453ab03186fc98731b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b0d0482274173ab46ecb44d255453678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e897a2aa1a2834419e874efe91b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e71a33860c5c8976d41c2c911e6f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ec85121d4c561a00a06f53d9ea6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b37cdda0e9b630ed1d241b3992c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e154d12e96b2dc9afeeffe7289bc0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc865dd1e2852655703371b93965fe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9e348b916e8860056079acd06615f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b1a3b6cfe794a331ae0141d23280d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055b37ece9d6e0cc2004d2244f1eb46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33bc5893f1d1284e9b1f7c855a1d87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6515deed29d31e086efe506efb5d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352cf7a56692a444290fdf6559ff3b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606be16fb083e201e32e625a3f988886691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ee51a53b5d8b5f5bad6c9174621d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14478ae19b81802326153c6e357bf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ba6c65790a43d5e0ae8a4ac5ec0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72ccd6e8577063a37b641f309b86d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5966161f7652d8c761bb3104e2c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00a440f81f3f83ea261415bdac5d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d0a96a2ddd00124086fc9ba1a8ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac276644174100ea6b5ab03b38cbb8c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4649ca29d1749af3e945a0b2815e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec70d9b5f7059ffe9164c675b3c5b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06795bbef62907d9bc2c6ff0006b05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43712f2e8160fb448ef269de18eb3878703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6199c73c8d807902e35d3ff03cf55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d7acdd2e3d3663e1595680f4b45e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a6710e31e920859f6624055147293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d82b30fa0ba54c0fc010e1149ff42e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7447fdf4c55b67df50a4d6e001625708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a0948d3df3e5a0631ec40d9266fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4aed5a656eb229913ef53346566e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb093a87d5d4ac3374c79565d6cf78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d394af58fc731598e65256aa224e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29d337ed3d6926d10be36ddee4770713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe54ff302baa099025d8ab6650a427714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe63592910e3318b9c6fe872bc660a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea150c56c929a0f409271604d227ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c3613b7ce0e62540e0f00614e6318717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e34b360ea0685b36dd0ab2ebb34212718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01eeb6eb549804c6312f8a24f9a6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a097fd7c8d930f328d666f920a4614720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b59a022135571c7b550632698d0cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e5bec0509224703479066923ace75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb87eb57acbc82c58e1a47724c3c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bf8761b9f3d2b7d2b57aee4028f57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86265531780480a6cd8c3f70d0358f63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee5a5d9781edd4c9b55bc37de2514726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a004238c596e909f2afcc2544274e86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c016dadd504646c33cbe08126c037b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571df383fdde4fd6d20270ae55cfa5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da99f32e641d47e5d8d9b9191bbddee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766b7c457194f0c3921d2f05b9f0a7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93b9c931cae7dec3f6a71fb2ef95bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0377000dc677aa9262371eb6b9a93c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c7529338cb7c2b13675d04783ed8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a22e61e2908d0b653c4e80ce08888735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e5f62104672d273ecfdaa01b87eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a0617da938672c20d5265ea4f96df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9062e5dfa5e253cc9da3682921ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65e5286f827185a9f10848bd94f14f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1703e0def944d5650ced12bd55dc97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e9a64b350eafe99634cd79d65b31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473229a0d356dd0cc365725e3b7b8a9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa5cfd50e9c1d8b5757e835b5fe9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8cc265908041318c366be6fe48fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9310e745630a410ff16d927a7bad8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb2092e040efbd48998fb1bd46829746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6642598d2918ffa34b101284d1d80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b417e7d664c22b41dfb089bf28279748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de88aa83182900f7c5bd4e53fb12eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0020aafa75b68ff8fcc329c57dcfff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631de5f2496a9b3bbc491e7e53a9e68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a4b3f1ac5d40a7400e9a1cecf9fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc385b853d40a0c3bcbae786689fed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>