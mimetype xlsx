--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640888775fe300627d43412ef1c9cee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e746056218f8d3192d90056c0c12702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292764b2ac4c6fe50e46adf0cae91b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e14d978443fb58124815972d216724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40ee2ae1664b8f1d0993dc89ae04b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936dab68ec0f7257c8c94a54b751b1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af97e13ef6c23642f803d23e701347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38784ccf903d0299874f5d979bea4728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bebd029cd9213080348f39b3071879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af17bdc5fbeaafdd71a3e89a65678410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb29e2447cd0ea60df429e1ca5a1ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c47e38b1a5098ecce0c611a32a279e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd36b32c37d4e1ddf9f33b9fb93c68613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c708a9c3aab76f1cddec955c4ca014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3499b7f9c1815de8ba9648ae7184db515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449bc4c67597e29e34efc8e12ceee8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6d4d56a5ed182cf7f62a2e3afdf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12923bc27afb72d468abddaaffe5e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a556c285a600b97e30f05d747e7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dfc6e6a3c7212a0d2dd906ba1924420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951da0b4214e217b8e001a9db969f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e72395d540dcb28fac269f8b9d55722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6bc4c6004776df337ad76580682323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eec63c6f203304ab1038adf17c70f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287711a74131d07d61bb4ebf147bfa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983927276ea54c57d6ad59c2022105026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91517d5642de5bd216ec4150dc56ba8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85687fc688aa50dace201a751724eb0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da7353cfdcfa0c1e67e3fda70d243829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d95f1fe0c2dbe910f04bdc86453130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb222bcbc4f1fa558681b4324c1ac9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6e7f8312a81fc7ff70fdff6952c3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80e4e189d167f32fe6f74824678d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea812fa253d371b6f9317741c0625634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be8461d0cc936d75d3ce59964ec5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49627ff5909915eb0a9aae4b831b7cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9f82d6376e0be300ca91b483a55de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d99a63f99a48de6d49d618f8e7f9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a75c49e29e339227859a2e5426cb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb558d87daf84f80fc36cd3cfe044e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc50a703a88aecd718043b51000ad1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27013980a03b4087cd500e23c28e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc460c14c3bee1e1ccf957c873119f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26673356ec1b4413063dc2516c5c2c0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0539becefbb3d5adfcd58a8f608a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b32a1428c307ad0e4f59407df6e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232d7f5cf7c734c0f02165a2dd26b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24052824200036b09dd4eca7c143f6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeab1eacb6eb8b45acb0e9846d3ab9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d65273184cfb02095d112be7e3a63950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc320f6fcea2e7074083a9db4d5a8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ec0b4bb8012f0a9d916ae5cba227552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c45234fb97f911cd78b61759e6f7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d9354cb2a43e2f88f146d6cd04b7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73622181e93d541ed8aa87f7be01755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce69c3ec3e83e657df9d7b20d097356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f685118a4f5490abe295734a4ea2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a2b0b70df9c2b81df41cdd209165858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcc8eabd77bea31179f761a2c6519259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592db545f763041f662f3477201860f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be859f50618a477fe91a6c06c35e6e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675151b8a31c3ed9949a2ea8bf0a4dc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e985d086112fe24a242cdf2d29a217363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7e13f39fbee670506cbbe907b89f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d8c0a07e31d8f5e8d52857ca4cfde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54309eaf5d9fb32279f602e39fe7657466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2258411dec684c24b97863b54404ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6908fe6ab5c52632a05339ae820c8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747229b693d74db32f9de521a18398b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c90cd5aa46784d9c151dcfa8203fe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c637e8eb8a207c48a55618413ced971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cca859cc7948b4543821156c51db2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272bb4eee9e7c821de91b6f1d980cc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5d96757272f32fc48785fe9e9c60374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d4d5544157265ab766d5525ca443b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913b5394e8bf45a6c67097632e751d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b863061a5839707e176e70c574b82c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679996eea189b00e6634dc9ca1967b4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818cb3376885c2d6cd806d58e75b9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423ef14489f86b1ec801dafcf6079a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1caaa7edfdef6a505c655fe9f6c3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ee84ae69d3cac9cc8872c3d8a04182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538aca1c6462ae29dac58f7eea5503b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb3914e056c1a60b9e54d3f211751884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ae00d9c84fd9e872026fc0b42482085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aef23e1960caf210522e14146159b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a19ad7c0e6a4a2e5e8d2076f84f2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc68312921569d24ff2fbe82750ec488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b04fe2bf05102e40115f44ddb91ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174d028a2b5d78a17a2c04f8567a3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f2da766eba94cd408b40fbc2bace91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d905ad32171ea0d989e32cfb0d1970292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cac2d9651ac43934ab3e9ec3cde8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d0fa61353305b015ae8a70f8f7f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b9bde104fe5d780742bb33f12c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd72a42d44580570875af65db9420296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863fccfe849994bce4d1f99e4feb0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb2468c6f349c81043762585125f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3438cfa2f91c177244faabe7a6261299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb10ca8bb360a5eec150b4676d9ff6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c5ad55a690ce232451a61e1939d04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e43f4e75a9e3a1ff27413a9c21ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d6e48b94c8722c96d6f9cfc9786c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086208870fb155ed2c4e8b9e99a03ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98090f2f0057dbe8135ea77523b42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179f8df60f2e5208c21227ac7203db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec5d814500cb9f4310c8bd28bd183e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f0b21de1a9ea10b2a092a5cd2253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d35e0d1da2e117ffa08fc827d5607109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59e7732b7b9ad02de16d7652565ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22096125653594f29fd3818b853040111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed1fda9385f127ffd0903e5ea420a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865de7e85d6e5796de251b3144ee1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cdb0b71e528d58f3febf7c56e4342114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad37f838fff9734f74976740d8b97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad9ded07851de8a2e5636e44483ef3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d4d9e67dbbe906f106ed38cece9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c70c6fc8165aeb1c45ad37213b254118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45094e8b10a94d8fa7dc89c120da83a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ea20bab95d274466f764b6c1c75a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d931caf71b2194af5529d995c48c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec61ee850baa6e1a7ee5107375e6aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480369733069d28c3da7d41a1f7ed66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fe2b29d83210227efdd0b0cb5ce0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30973865b9de01fc458e0796481f3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d42d4e7e8941904bb9037347fae54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9057f0741798b8a4c07182d007c0af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbb1d458d0e8ab70d2ddbeef09bda0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3dd3455e82594f595d5a46d306de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe092f77550c50745509e0b841cab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654484e08984b74a223fe4927469c922131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe7b59914eeb3963cc10c3e7029d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6389a6f9fd021c047664e787163085133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca503c77e4463a20a245743766976134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e54d1db49ec9d885ac6b56805aad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0d87c334ab8677e3fae3c67399f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892772b43eb8f4e4d7e205df6e99e8ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6139fc3aeb62807adbdb4d26887d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2812f64cce8e5cc058934f2ad2c9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aded839ae5a32ae7596b4d3905739140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe79b31d338e3a4dbb0f847333c7281141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df26be8259bbe39aead2d6ad837f4ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9e4232e4fe6fdbe8362a1414e17b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e3ae3d5bbf03db1e2d6c585d09e94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b1ec617c30acba735280b12a9147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1446b89821d7eab5bab2284f7b4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c778aacf3d1d153d13d98dc91b4ca5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c5b64edfa7cb6115c30fee1ef9b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba44364580557394a121dbc315ac6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1f67d38be57bac61aab536661bda1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c4f51b09ecca532e6610750883b0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f278409c520cfa1b47362ff29122d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49a8e0c3e1c8e55052bca63671df7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae4f0f4a07c5acfa15c919eaa6914a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31b6ab72e85847dc7cce8c84e6abc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91a8663c4331ddf10d247ca5a5126156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562977a83e9f554edbcfc475e7346e73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9673d2637fd5e5217fab99b3441aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e87873464296f9bf442506d70d5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd79be2f9362c359d4db6ff84931f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85df26cd46c043269396374fea9e3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00ce504bf2d8a8da236e382ac5a87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547438ce416536113e6a579c2acdd9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027b252fe70eff89819284ae0ba59c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1c95c1be48c09560e27bc452e177165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b107f71b8f4dea56a58249d7d3996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e61186883014283f8991f8a5adaefa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988015ee3be15ad00839eaf4d6c9ff54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23c196a36efb0a255cbc77e3a9579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37a173268423ed6f8678f509a5ea4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578b4a978aa560823ac32d3cb0f42b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a0f7209089ecd5a9f11347c12ffa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f33d6c789c72ea1d73d055e14e439173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcaab932bcbd6528e8f73709de74c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dce04f3584d7772e5b5c08110506e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075dc69b839f2dd0299a5a01aa22312176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f4f4ab5cf617d0ad1ded0286462d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64553e1790cc30c2bd6437387fb09594178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d163f060ff3068ca66002a5df6e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142775681e8bb4f8c957c4c9fdb9bbfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876218b68503cfabe57288ecaabf50a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44028861d830c33c60d02e0d30697f4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419eb9383a7efff85fd0d52713ac38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afc896e3219c474eee51fb8b5d14af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b98d31afe3df43a192f1353db026185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c5906b58127141a9a3012ca8120c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f287441e22e3d28eca81e9a357d5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7ee12db9db403a2a2582b2787a6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b06668196267f8d0ee920d1d9e5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339e2a93fa892d924239afa380bed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079923d28bec3ddbe6719252eab27f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373684c6dcffad7800c92c961b2b1df1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484583ddab93599b34763a4f6970d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a406652f04331e989789ee08b721d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6151ca0b760d76658a84411a7be1e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4a820ea69d08f596d49ad7a85967196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034352259a43e5db4f25606bf9c945b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eacfd0071e09c74a569d069c37988198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce848a269e308ede8f62464b67bdea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f3fad8f6337cd6a8faf0240109c03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce219ea268cb83cb3b94bd6aa9f5672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e12ccc8ee242e11952ac18e1ffe940202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba9a83e3565630c20b67b11565816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc0ae1e51e0cdd0010b85dc040d9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a206fa2e59172732ddb7a192c3f0d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab58b87bf6dd24eaa54c3babbf1ccb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb93147af87377b6ff6b6d5b1d2b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37857be17886088239fc76ce8948b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b1929f359c5fb101f0ce5ab0129a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b3c3a4f01e315aa7bbab2ff14bac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f066f150f276be95b6cd4c4f58db614211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3939ad406f805c434e69078b949dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931946b94715689b9ccea00dfef10dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336fa89f1b786f36a57aec2cd14cc13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae688fa254e3011aff388caa13f2fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63fa768de34d01d0fbd8577635f2e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707c1461f13e27b94859c384bf1ab3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83fc943fc5eeaa6790369839d5703e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a81c0ccddc0c4eaba67a26ddff9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706c69e4c8da456fca8bc3ed595a31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc18f396dcf72c86a49003f157e546221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49ab3e4258ba3eab93039f6697f651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345927883906b735fe215c491e4dab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244a138c45e9b3eae5d68e0353863f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b489fcb9bcb7fd46913102d49b02f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032241d163e4ec1a6a7c59a88e06fa49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e2af27bac80e3456688679239118e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4ef4b974bc56d88508d67b3d55c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c519fc14681b9b0b7a3c1fe47ed30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5fabdf5a76950cff5c9b2f5611ffd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcefbca37201a5c0ffc12bc3b57b849231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c562e909166f595700b77b87c7d622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cc86e2ed1ca520de7947d1e1f772a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39cd22f948e294a72c3b25d385c4f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859f393223fd759f2623fc096dcc56a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd97e976541d6d2ad0ae8580b25fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42babfbc8b04c72e4dcaa6398e2ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96932bcc373db7541208c9117c21c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f149494983e8589c1183df2b846d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab9d0fd043aefa1f5000901b02ff4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba4af57b4faaec3a31889ee439a7f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a4750c57f7ef20bf319c1ad4e7df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60be7396c643cc205705a14e4b6da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b56b5bc2c50fb7ad061e332942f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450a0810b59c3774a37bcd6128aad2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b0f6fb27b095e867d046ba4d6d84a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3884cca893117fff7efcd59a63d4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0822cbba4e9640676a99d6a2cd652cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e64371cea691920b8eed92f5defb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e8b0daeac951014652564fb12a9d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062948fae1b4a22ce490857052493d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9386cff98708a843f134a5c1eabfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a4ac619b4f1303d13e8f3a15c78c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a25f96eafdd58e0f63faaf3d25b7ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25862378bc71916eb6d4775b7932527255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ae48f02b50bd25c304a464be7875256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa22798683b0ad56c4192019377ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ccfe03a6a0bca0d7da20affdf3df6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ee964ac0f2f4cd9d915567c89489259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961436e335c8274e9ead57d506af55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e0b328155711a856dcf18f40f96d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd368bb4e8d46b237a3aa32d98a1aae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0660101ac8080ecdb71671cfd5da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c11c0a8e12353705f2a68ca29e0ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188135daf260a3975f29946665ea1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a904bf9119afa11bc79d010dca2506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b79cf9a734d09236f65a3bb57cffe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526c8fe269acce13214b26647751ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5207f17521fb25ec8505c5d6ec26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0e48d7647ac8a7e5df8b62f75e5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b55f9f74ce56899cf345661cdddc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b2055b5b2427b1a0c47e16548049272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ace2fc4cb2c76c11c71533b660f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92485bc48ef89a5b54d81b0f08e19c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0ed2d30ed6dfe8b1308a97b55c98c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef2e35e530989701551d09ef353ea4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cde1b0dfe33546c04c4382bd9b5a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7f92bba5ddaec7f44cbd29742e0cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf917d72452ed1bf465821856dfd81e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7dd37c8bee6c072b9ef4262d2ac60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35897f7a2cb8fefab079a1c207d3ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb2578af8a838cd9a0fe043bce76c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c175562d1c5de3f524671b849c488283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed70d732e2f3a3971a3ef09923376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53567603bc50f6cbe0233114a2e024d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6732b7c1452ad25bb73fe26d51c81f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8ae4e611e35572a38da0a15ad6ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7b5ad073c433c88c77229236aa9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc316fc11a42a6fb08e9c38bff702eab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906fa64e6576b0a6650a086928de49d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e6752a888c50e3758ff7f63cb2b62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8b768ee4cc5d99da8dbd43409029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792cc780b39bfabed9fdf6824684ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18bd5f9a54469f4364113763af648f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cf1b6bccfed4a084097654dac05e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7e6f9b020e873f4dac0f945f1874296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcb0326271be724996ee1d264d12c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6641245f183f984fd6513831e1b316298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d9e6d06a1b2e6722ac4e48d2c6af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765f3b0449c33b90f42cf9d95027e61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fb25e400989870bfaf22341628085301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf64b2381ee0ce9f9c686899f997b48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd4f65261bcd19fe8c31bcbfa987a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d59bff42f1ec2d1acc172ae34f87d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc936c123b3df00c6bedbccc36643477305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a27928aedfbe414cc928ab0244b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3ab66b89769f38645955c3ebec8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b609d96ab15deb3b78ba8a9ebc451308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0c4b7d57c8e00a963c92e7066e1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eb0d502b06c28c4d1c93059abaf2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c812d04de70cab3fc0af6353fd9e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e8ac76ebfdc1c1b17b2ef5e2e9933312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2fe8cf28e521d45f1540bbbe59047313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab25b669a0f2768b406b7913a874e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3985d84115ae1b023aa8569a4286315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5ebcaf516e1723d7cc7eeed7210e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb3fef6bea863460876c2283bb986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bcc212163ef25212fc0fcc37a5e25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb52402b61e32510a37c8b8cf58bf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2dd5734cfc9d3e8cd8a0dac70c79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd48e1a9e0fc3e3eab56f8f7a18eae6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4a6cca6b29c9a2123775543acc12a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4287db13fc76a5764d64d66a09ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324cf86a5cdcb6ab2300c5da801b38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea49b9320d203e123e78643e879ded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f948f602eadc13ba43226909f571d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c573c0a1108cb9cd21c3988b7ec7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b97fb0659596de7a7afe46f8afb38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6b1214b36b5435af9a4d7fd31fc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2107fd84bbe19c687d676c06c5b45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c607d4697879e040ac9c59955f3c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001e4e3410c4a239e03a5c88950a1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3708b0d685801009a5b65aff95d0b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89205715fc53f1c2e35690b84471fb0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82896ab84845ba972777a60e831f66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c10ab6fdc9dd7fcc4b7ce72c25116336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ffee9a9145d8157516ce8ad4d3494337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d9558421f60d4bd0daf1087ba2ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae731a46137f5437b37f0539b235e483339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8afa0d5612fc0548e059f8c28ad94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7eb08de880d1e1cabf8eea9f7a245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751191081d46e180d9eb5cc126088d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb29bf577cef172309f557bac628b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38cfe9244f468b011a37d78b7faef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca48f5fd87ae7e226645821a5879afd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37854984a0934291c7f383735390d4b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3452af401a5ff6681e099e5029a6f26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64319e653ba488e5853c61b1ac8a3cf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b2ae8e284c4d83298b28fcb8c86f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d0c3864cb9a69f2e4ad7d637fbdf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79530829d2a8a7c3837c0f30cefe1fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad83b4129d745cfdc40865c5777251d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6df9de3f4946bb0026e692e416ffe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98191dcdf8349c83e6f6a12b7d7067354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d8c602f7b4b5a4a7732c8a5bfc68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25ddff74270eb02c958e6b2fa3f56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166439c7cce18e6e91e63b0d420aeb64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe8779d89e0f2ae9d7d3020f4f12e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad8106b3df9390db0cb825e980ca2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ab32cb70e75ef4283e56248db01fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48785d2ebf1dd6debe3c540828268e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500cfe4e08b05c24d5a8305bd023b36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5be078db925a9917f08c893909b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a6a34918dfcf154f4e26201ee0ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b736fe01d46ba6b95dd91a2ebadc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e79aa4ae344ac97760b2522b75d18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8d13cde68bbe4323c07450e5858a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1e5d6b4a0b6f550563d1b4506ad0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff6d8188c3c5db581ceb12dbd9cb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a94174050feba17323a9b5b51581370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab17aee269a692ac538f391e6e55b3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105d869dcde2d21e79c353b85a1484372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae6fe2ba48a53df68f6209406756b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631865b80c0f7adfcd0c93deda781e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ea5552cda5cc2f70f49d8aee22a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2182defec1c0a6d5d936f94ac74f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f4975ed9bfe8ab1f9605acafa9517377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef85cffdff1c4790a83155f49e5ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e262a5f7c8ca37c7bff7c19dc93723379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73759d8bbcb5ac37db24d41137a59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848e9e11482c97d16e51cb741fef5eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab8eb5b226214d96d7cb54d6d89d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca081c1f2c7484115ea525beccd17505383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19a744fcf58de2466e487726105a35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70ba6bb4e8d370bf01cecdd0a09be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42838180d340985f99f3e25db8dc20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab26c0bf04f781e3c66d3c3248a40e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634086a4bb53bea0d41dd668cc1e0281388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a3a53d840cab43d739f707f14a02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a001ab78614b2572434928b9c70b95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad7f70d93acbd8fe1bf6ecab45d460391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e6fa12fea95b365d0024bfdd6586392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551600f6684911fb8e0ef6a930bc37fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a96b2bad87d188d62ee3215514a41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5975b665eeef862a30567cfe1207ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607ba94e9aa566c44d6e53ad1613e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158df1da48d21afe4a8fa0e5ff3b740397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677322e5c234e9b03b7d4d78256d58d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f444a6e61cb3f22a235547541332399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698d854a0c792766cb9f6273789ed74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164567a50a7363bf24f2b5d57d3064401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c910de9616a13715f9003ca5c238b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce31e808b953d1ddf6c69542eb5445f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d37ea3e245214dd95eed65f4e0bcbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a3037755bf57808855e685346b945405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040296d978724065d5643e1efbbd36a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727418fefbb6d9315a7b160469f06d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3353f46a072f7511b8447d3c8d34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80fac1a7bf8981dc5fa05fd6dca56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5f58d7c95d3207ab8e10f36b702bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30d769df000f61b3867497686152a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361561036e525aaee061518bad7b8d3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db85ff29f770d3ad38330c1480ae7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884480b417fd7c3a10b51f12c2c70504414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae88d481b0e15c8d324c0adb34cb405415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02298bfdca54087424335eb4e6060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a81a0b842cdb19a7b9e872a2b389f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47867299e0f8daaaba6552a0b7e2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db9385295aa2aac8c59b2df15eee0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f018d219d8aadb3aad1e4de07aa411c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26ef71460cb678248c32e8976724c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fc2a5e84574124fe62fa06c82f819422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a3cd1d7042803281968533406bf3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e09dcf170bfaca43f932ac4f69078424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b912a0827945501588aa417e1d0dd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2738832ed055371d9860636bd4be5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc06d4eae127ba6d49233dfe0a56a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d28631bdd22883bc31d7aab0e54d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb5bb6fa2fe9ff680f2ff4f0b189f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3f1590bcd7bf4a283d243acb6b46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc93c6cbe7bb2290fade7870434609c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89aebbc2fd0898b7afb8efd7086ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1093378ca4cf61b50489873e3de5be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b8386c36c6f3eebf04e91d339fac3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73688e2ce24a74ce5025353e678783b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c9368d7297f728b3b31147c495e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246a8d52411d690c1c6011144d1661c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400990dd44a2edcd09f6913e72b1763438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836521969c8e4b67b61dfd10fbbd6d83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6148e6e49ae51b9e668805463f5a98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048a019a89e8e355f828082d641f74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd403aae8625a2f2ca0bf72d55e40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db329402fc390a1badd5212e56e891443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d9749d6b3c8ad17d9a5904656ee5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e15cc83145993891a92c75ad7f735e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35111310274d639cd9a6bb66042493446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f9a06cb220245331a4329ac3c90bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b1ed590512c135fe982575f5c8dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3c1a967ff8fa451a07da33e1d8f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d07ccb4eded5178d74e50c86f64e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d5fdfd6d27585b93760b0bf2feaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384da17ca0b6c8f3d9389d316bc9ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd65b097e0bb91016d9499a4a2c0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ae4cedecf701c14026574897275c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f28ec50959542f94024ee9adfe30e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955445413cc5f2c695395fb03e34db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627945309a44fb3425a957525f7b63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385ed70dbad3be3843dd300a92e106458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814b49b4b8f053222ab7f61e654dd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c01b8f08e61ec8f73a645decef85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54fa42acfd66a47546a1633ad42ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b583aaf1f88026773848b565bf6491462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44e0a605a7f168625feb3d268b85c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae76ece9fe1b911faeac3104e6bbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eb57c453887c47c1f24dbe5eda7f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3db7483ae3945a49be78fd5befed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732705b3364af729ece8274cc1930784467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf49989578a2d602126e32ea13a730e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c72f4f3482b97a6ee0b130417a32cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41b36167a8fc5f99a31b0df1c4323470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aff17a4359c625df99ac6c0e82d4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d02ed2e0ef8713a5770002db3c12a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3402e9273ee515b7ad34b2dbc6f46f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c89b3f6993d788434bbd816cb30e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829916f290007152067878429185f703475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd0d442ae2d10b69e25e701e7c3cff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e709ac319a8bce81ff9339b5f59b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e548b0ace6a985b8633886c61208b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32da24c4abe3c2082f5565877ab7e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ced9a2689bf9ea9d1d6bd31033d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed680a2725182cc661c8d9cf09ba31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90334d1b91e1cd6ccc9a446fb9a6bd8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0dd195c47b2f3fb605a109cca7e10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d34c85bc329f5bfd10100ac9db36c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40877aa23e966e1f4a6d459aea5e07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f8b6f2f6133c7dc31a016c72dc9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc44f458f8be341789027fc8f8e27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e3dd025e700a13da9d8ff808ea6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5ff9f4cc287929c0bd026aaeb327f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001dc0432317945551797f786745f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a561a4f9396e29e9a7abb1e3c3a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e243e2a49314400c1c1b6cc9a8eee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b83b3527992b41b43ab406675ee250493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075352ddb764407e8e3c9cb93df1963494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db35a08f316fb735ecc6bd9fb552e06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138bd1292b38996e0cb06bb0a3e26a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a016db94b16e5b980468a4a17d8c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f8947776824c3ec2a3dba08abadee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed6fc14638ff599d6340a794d4dd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d096b36d5ae3bb83c0ebd1c2888b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fca966e2c9d3d3b2287a5a37d384a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab2e982b9eaa3bb65b27258e1995c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd085b7277e0501334248f914f4b5103503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee48c8c01a44cc80ab034c37da352504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145eda99ec1c1cb74a3899034cd0784505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecea95d5a71f599edca24484f6f3d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9485da49f9652b1950a6183d0b0e6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b943322d300fe0316b9971eacbe92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747eb7fc832942f65e43857023ee812509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf109096efec7fc68f43ba211e89e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2bf0d64bb8b3ebe79fb14face090e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52759b26563a83b28bf3334acb9298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656435a53635bdb1a70145e0afd75c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1571826a502440b43799d8828b6875514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db3e1453e4f9fe017755046dd5d71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2dbe44bc18fd636255cc459e89f5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa795f8a5349717e9202112e6f1cec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d818268b9c02dc087605808170b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100deccfa3ee9d395ec6d542457bc02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaee97029ce4630cac6a1746a70acd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cbd97df628cf2b60f61891607c257521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e06eb31eb3cfa1fb15b7dd0bafa81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021bafafa8b325d8ea33948a5d89f5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80fde3feda0e51f5725d7efa8b5eee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b40bf982c7f27a737a095520f01fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e27ec94be32dcaa3f61e0091b1370526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622dedd32c6606dad30d4eb17661715527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614dd5dfe1a135d6c2ebc1eb7bf23c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe06613ecab571a52afa2f7ea2093529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edddab2742f1cf9666643872fa1819a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f98b8d1dcec824670092f2c9f5329531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14e122c8ed2e7953c39b4b3aafcceb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcef1b469bb9eeafdf3cf2f695c20c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c11e0ea17b9e7a691cfd6cfc26c42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4779eb7301f79c9493a162775674f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6586821a84fbdfb3dfecd13d4f6678536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01967ec3f48996bb200c824f8424dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da906c8ef3e96692e7bf145fb34739538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5f09a4933193b036096c9a618567c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958c37e49471d3df89704bd9153534540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461238b8aa0839bd7d0fcab5ba3ceed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bbedfb91490923190353796a0fcc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30546c1b1bd1c0dcaee5d557467fe9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958fd3af2cbdbd9827192ff370d9a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdca37b31d7ee7dc9caf66c8213858545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dee4a0d5a9038e34f5e039ab1089af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6e3e113bae15b0bed84f084178dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5f76f41e094b56d835e3cfa0d999548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b8c129fc8a86551b14ec2d67d981549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ecbe43207f831de166c51cd2573d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6ac149d7ffb32d889cedc96fa579551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe624efd1fd586502cb433cd562df83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb94262112f6aae63d49b5e0a65260553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9e82c42609cdad8c0d5cffdeebee5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed14290aade62f5c898ae38e166261e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd9bd5a47d82ef10994c6d28da086556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511a06f89b6acf83a10aa0942bb8ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e379a5fc9d62b05612c1ab418d4c75a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e82de7db935b5386b99c77dd076022559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767d11b4da217c991b8804d3128972560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d809c9c0aabfa989f89d054691c00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29b02208159a15926247d08b3b613562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a9fde4d7e6074b0577a9bf832a77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf53694e02c4fdb2eda6bee35d65c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61852a0764576a6bec5d75e7cb99be15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732923b5e54f9bf862a28f49f20ef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba612b2d8e423c3d3892a16f8992316f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9aac8d0691df7ea7853bc99c4aed5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05832cb4f13ed8d9663238ffe40477569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f4f95d81f9d695254592cd018cbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2af2ce5fba19d81c6e8ed01afc21b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed975bac92c37052f5728ec342b7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e4ec4aea95393d863e9b142e1b34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0559f67c09bd05876013b7037b249a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69f1182f166595c99e7a7069b8864575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611abe7456b2dad3bc023b2eeba648576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97106f30d3f57423544f19d230c050577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a8e08d6a6ae3f1826537e6f9296ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025379986e52ab46863dcd3f8a115400579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0367db1f8ba2e5dd125e3d37a08f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491dc3126b4e1e4b62c4e17a1133a89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150549c04a827e3324d36f2b3be2189582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf3f3225afbf3abb4fbddc6f705c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ac0a18df3ed0b2cae88873ad78a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139f001b64105fb1ad1e027438bbd9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c70cca9c507d3c19fd5593d112440586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669dc13a42750b1ecb561e0cf66af5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c081b3599f4e81987431e0dc4a817de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc637af8b557efd2a1c37d57f75ee8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a7ac33941a9ee59a8a5ac0d4d564590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c635942f541e84eaf6c859140003a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc17bb0d38cd321fc615f8d909e622592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7123596856dac4c979b874da362bc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbbb4a203514b1bca1cacf041d3ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007652b00bcc7e16013817c9b571484d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004bb6192394b53f7197daa2192afd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03719900e866d3a2a5b6f42b0b650581597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208acb8a826c4cbe7a299d096e992b6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75b353fd33be2ce07fdeb04c1f37ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c42f97793bbeada1caab5401747e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca445902927012b307127bffffe38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b457b8886326df6ed43741bcac5fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4f9aff5801ac45ab6257ef9452236603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9622c2a82ab1ad9cc37cfac361ce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc0c3abd09b506c8fc1aed41bf0e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a052ad7adb6a8d7b8667d47ccd4d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ccb27268c1a52a298e242b08bb3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52164ef5e91604bf49f2fe333369997d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031c3b766ded315a8990b11949d987609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ffa9a1bc501a3ee71656e511e99b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e503448e49b4a5c65b3632b8056eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bf1314ed22385a31c0671405eb6d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd620c5015a291f4eab612f78da01aa0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f785e0aa14cd3281d47a8a48ef2fd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ace19c60f824571960512d882198615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703eb5f12fe22717b8df3ef5592cc9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629cddabd90d395e94a1f0d3d710dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e319c4ab40e88b6f8ef56b3346539618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd480f21bdd92b7e28c584156bfdeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998cd169c6d9e856bd8b6f242b6838e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ff691bb092bf84e236263cdc36e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca119f3fec2ced47a16b0ddc27c10d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a43a3eb801ed379bdfd042e22e5937623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f63640f77f1b7f7990e986740471624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30350f9b0f717f44c4876fb1c63e60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb47bc27578a748d0f097cd3cefbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89ce21ac0ce7b3f8bbd1c4b3b4f41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0c8aa071e7f5ef5d0001411f45afb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a7dda618d2765f41a92c46055575629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899643421f584e76e3774d7830794f2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351135f32403ee2f9f4fed5603c4e261631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbd30c3d34d279482b955c9021b4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e92db356306779de08968d389c1726633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca73d1a08c4edddbe74264dc0abeda1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2de56285b4b70afc34d51cbba3322635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfafbfdc673c4d07a0c3db1fd0da4d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fda75caba7c8a32cf64a1221b643637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c494ee35d841cb30c19886d02c0f24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61235800775736145384c22723c4b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32eab94a02d0492b05f5dd706c60e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f4cdcb2570c05d93d2b3390ebd54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dcce9910acd8ba6b8827fb6efbd19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4e72cd043ccb7d8ea611ab9c9fbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882b6dff7ed1b9891fc0340f1677c2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe07cbdc014842d7945f9aede54956645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85876043209a7aa63e8275798895c87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c7324cf8500a54b7f25ab479115fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ce2f3c4762b83518c25f4fd1f378648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c2fabd8d8f868df0772732a85ef0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176af0c76d8875ce738fd3dc87e7dc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7af60375d321aa6db7345a17ce228651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a7da4f9a18ffda03dbdd6926deae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f040497f23624c570d91c735c9ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c42469a3f5b76aec391e181140e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f7c852e8645f76e016bf1136dfba2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6713fca53db360c818945ff0071e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e286e9ec71e258d6479b6a9b23d851657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad33ecd141d2daa1e20c101162eb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff1300932f09d87c84d58aca258a5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ebd7094fdf9e3a726f710e90ac6a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0f6de0a42d8ad8197cb699a4390b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fbce0c1fe18b622cb3448b4001dbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f790aba345572fbaf2020460cfa7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df855af8d0888bc747a1202770ee4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b875a2dc32b8f2fbc06d9d9dd77d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb305943bc393a641883c87e5e1e19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc82a5146036a22179bc127e479f15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e24b6038bf71b31866c899172c74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834166945b4b42ef81236b6c6c8bbc4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915697f6c46dcfc6604b31eb8b4080670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2142e3ca462b51788ffdc180206cfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dadb14dff76e0496e3d781b5effc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f6873179765a32e87f547b341530673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830a72bfe10431045d06e7e0f7aff8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c139643bb5871761aeaa86c44e5f33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39be5c5c818c3f477d12f8bada9e555676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9248b7c7b414f79c637d1b21759a828677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c7ce97a137884b2d5d8c320f5736d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939308eb5254406dd1fe465c949fa549679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeae2a4024261a04a024401d0889c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3e90802b0b666d4089c2ce60906d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de8849e413aaf1812cc81754d6958682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec27c95ba235397fdc1cc554024bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe15650de1567fa1665c85c410d99b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86452c147266ea9863e4e2a118f7ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddb9009e4e35a3a02aa2bf1730d669686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c3e0552e696b77ac10ca61acc4c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af6bf1d723ccc738654d0c45da8b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507de717be529cbb1648a18268ff5cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab15f8ed894224c93fe3ff0c8ce4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e5a253ff71ccdfd6b4eec576b94b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b09b9fecd59141e4854ee405b671bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638127e9b2ab98b91b3391f06c988bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafd22300d04c1eadf228233078c36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6644f0ecc650846afc41fe16dcb8714695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb523dc853785fd251bf0f5ec87c51d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321797523d30bab5b47cacf41c07ef9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e74ac96034fa4320ff16b3a98b1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98e7acedc9c3a015b55f4c5785d6e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059f46b0859fcb35da538702f3698b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e57ceb41ee680c8223e098f4c3618701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70c3b249af0cd2872fc4313c9b1c4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49147ead146832eb2fb2a3a3649bb3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a6cdb85b72de0097a8bc29de6e850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e96edef235b463a7bf9ec1df1338f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564670746c20b92279072294407488bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee0b7434201b02a4ac2f16b940e11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e1a6d769ec3082169fb7341f8a17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9342e10228304e3e3cda911d7535e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052ed0c38e3c1dd8942bfdc07f75cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fccbea91d044591d7b26a88f1f640711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6efbbf16ce522f3919b18d114bed1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7851938099006d7b38c4b87953680713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509c355d7f18ac5701d37fd615163a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902986d9f52451f8c39aeb5ccaa6cef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3742c9c9fa8b19e1d0529311761c3a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce68d23fcaa8150ce5c139259302b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112205c2bf21abc49b45be9204e35bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb3ef4472c05a7cc8375aac6a466a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d18cb325761fe9a4beba7f907c55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f09ebf2219095b26c472fca6ab75f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e1f980ed2e7c31adfebef697fca54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14efecc0c5dd4bee3ebc2be5ee27f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71e4325354050b602c59c28147461724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fcc128618caae4b2d403d1ff06866725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f21c0d440e3818a5f7a08963e8c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ecb20f6507b4feb90d98ea3a6b6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c1ebff06a2dbfe4ebdc0c1c4847a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054c34b2fb8671be7c6bf7d034bdf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02ecd529c8bf3b925f57b8f1e63af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ee8dcb25ae91b8920a3719a28ded731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f2d4b6700ec347f64474a57785498732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e2abc34ae657ae006fcfbb8a55de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fca444816a17cbe2cb2a23af1464734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14944747d40e5454f8b7462295ad6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a91650ef4e1e6f1bebcc3816e6947736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189540c8399810bd8b86c02355cc073737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb35035c00373662e03d1221e8e115738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b1f3d5e3ca59488a35f52c52a55d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118d1278c26385d7ce9fa80de596b59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6055539228478920c09348c98084741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da459b04b6943da0ce6889b5bbfc9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f10d147b43a608f7e6f65d53648c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3647dbf3b809a132a70dba7ea372dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d601e6ddfb08b19cb607db15e118dc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7bf057254c86a42f77b9e1bec1a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff57d9f920b92518f32ca5e5decafaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4dedcaf629a4b449800d1432b4452748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7f893fdab953befdba93b8d3b21f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835f93d0b1461cc60ebc9bbc8937b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6648d9d352d30175dcaa9d20aa58e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef32677367d669e1b4341c8caa1c14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335408d83f4544fbda30e0393a05f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f8053facd9ce287b01c31838b1827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b850f98f83ea22c21d47d187d9377755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62038dd202f7368f7007b729f23bb8e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb551f2eca561ae9541d8d02e616854757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bab195e9b84bf5afef8ddc06304db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd98638343559659a3901f75d1171fe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d91f4d9a8dfe47bad432dbdd9a810d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e47e802a8df7a918b0506f073917bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e947cc93b8c2282d7c94466122ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f0586496166da7758adf88f105054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062350fa1eeddcea4a1140f64a41b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1ff5613e7420413c6e1d5d8884e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172300960b5fda38488aa55b9e41ca67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd249abe7f51c624c51472019b8ff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5c56b981f249bbb4916a1650ba779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a04be494992ea68dd625131153fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec46a8d6a23244f1f2ca08b9ab9f37c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7812a48a8d7ddd71f9d77a21101c9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f367337547c47899b43d39989f1340e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ac3138f7b3c4da910c31efd6808e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecf86882a8ba294556500c4609d52815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7c3c8d8b647b7fa97de8953c4f82716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928411778166756ad622d0482f8dc4b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e8dd2f26c0c1553c25e404f11a8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb56c8789924368bcbfae96173f25319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6c00da21719848deae3a6fdd6ddc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60acef7e1957c9ba447dc117a53c5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea966e13c695960f4c8d44e4669f23c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492b9a707e4a0d604e3f8aabcec17b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b07c64f82ed9bba6a31af26ff9825d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de9284c6d8c256cfae43c80bc586725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d6ab9632c4a7b4253224eacd347a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46320b32cd49cec11e78f1cb3eaf79c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769420d1abc983dec514b362500d20e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43fefc450eab98c1fe80518850d6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6547b795f4202a4effb36157fba830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0d61f3a15726c3cda25f8ed3f27131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340c1fc7701005c15c43bac4ea9021332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e58f3716fe92f635a8afa7a63f666f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e4ca7c92158dc72f271a3f1d1b1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf1b475fa456414bd31092c561b5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab585719a41396adf8cd0f7c51309c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1736ba59c306d1651ab065912e2b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf814af0894a570f7170d17b002af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc4405f3e95dc1688fcbcbf120d6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406f2908d065626931bbdc01ab6289840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe0bf32106a0a6d9fe43804fded00a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ad8ea68b3681cb26c83361c892c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab6d11c0c3131d040f449a7e1cf55343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca249c1558a7ce3f28323983572ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54a085934db0c5fe986943e277a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e23166a1485aadef920e22c13fecd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1293eef324b5f8baf166d3b347fb6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3cc4d900ba25f858866fb71f9de9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4711c9e8f631425997875ef4827e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a83b84f28fabb01c258f62b334b6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593ccb9bfeacc491692971df26652b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed52238443b8c4d8834440601dcce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1472be03e50cbd0dc2b7e7f6a42f12f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a01a46033d77545c1d39b1b02e13b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882714c305bf2d6262bb04570e295ae155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b6fb3ad94392ccb720335705562a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705ccc7bb45c48fd1b98a0ee71fcd3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322136f8db254383c5f2eff8869bc2fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd044ef3937abf85b1f27c5573f13c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55348531296cc88595798b8ac540a78b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f291bb0a6ee4dd65c33b429eed900861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b44d4be7141a92409db357ab06a05262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddffae065a56840a693062d79ae941963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fa29e4ed3aa98aef53cff51f6ad0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c3ef5a6541f76db57206f936877365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac8ede0a075247632191b08b62854a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395f8fa37b56e43961e2ff5e282b1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc1eff0ee6c5d418ba3547c2b18faa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655cf380404fe4d57c4b1eab4a899769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e491e8bf1e206d3454ef480da488b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d874cc210bc8fc1f6b0a14874efb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94bd84228d45248c036ff251d439fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d499a6ea6afaef33e79804a75b181873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e127edbe5e590bff0b385025b864c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c292db3fb3a7ec5c8cdaa2eb688b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6dc3349885557259400f2e504e7cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1891f406bd30b85ca1a431568d65de777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246658dc7d5e9bc6a4c56b855bfc87d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041819a0a831972ef48ea1618cbed179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3f729c771876231f17dd7bec37f6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7e53fd2ffeb9df472741f775935581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6406456b0a4d249e432381dd84bc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10d03417fd45a62b145ef5bf1f74c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d251dd36b3c5ef12c473903c97bc2ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce377db2c07601d3d82aacc4bfd8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f557caf0bb9d6e6c6bf60860c0f7ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467b5a38465c53f5ed63274c39e51087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421cd1b64d7ed948c68d3d8d9463bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931c8c355086b21fc6cd0ccccd1f7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142b46e6ad899fdec2ecfdfa8b2de390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b3294f9195b3269608dad21cabc4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61983c3e9f9006b1c8152a3a143de19d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a25d278738666366c5561bbd636c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506dd5a4ca5bb82534ebc3466a90b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c137cd095f83d81f666d90016c5e3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3121b3db6533a35ca98eac8c4dd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ac12af07de4ab094e1b3b980b53297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6460a8de17ad54abe1047bff68e2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b3cb017b106c4dac74f2d77d209799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e4430d8de3067918794635c942ac1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e846132ff69dfda331d1c8f3a58e3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760963a26c0ea65ea170af9f5ed85d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb51c096566f79cb2279b4c42fdfcf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b234a19b8b6766abe32ce53488d772104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043b3caa8456e6347eaf727354e77e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f35bed17c27e8a5d132f8b756f6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697945695224868e8c05bbd83ac431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e157f8252c794b94197214bc1f1007108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbab0f6cc989b3ad6a7feca66a02e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fba32393a2c07a8094fe98183cb7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2904d121f0b2059a9e6e54f68243eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9346e4989cc6431f8f458b4dce80145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e3439a9418c7c17c287f1cea6b59d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573daccb07a2304acde8b31d6a9e65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d79cabe57f528eba6e3e5901dff93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66467daff743468e3f15365f3a637a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626f4d71bef18adad73e2629577a43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2664de7c99b69170fa4ff85fc7e707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c5ac6c262fe007fa5ad00dd24ba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035803b98679a202f894f518ff15ba05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a084eb398cb39df8a553d4ec2a808121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d269dc11682b21e6aa1e303996005122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1640d3e9ea6c49d616ef938b2acef5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a471ab8402d16525a9b90ab0163947124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821263a84eeb9f9c57da9179c7c1dab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166198a69d875d7f66ef6b2334cd8b88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4e2ab40acc818a4b5f7416821c13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321a8f65e43921e75481f7d88a6cc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b35afab31fde763f34d491b3b89a62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3a32d1a950fc893fe7ccdbae097b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028d73b993079ec794da3c7d474e95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea50d8d80b986282dae188d1630be7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a681904e558d56d0dd3076a6f3e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c6b081885ff6e018a84fc2704739e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6692570199eb323914d87ee1deff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194fcda54791d72caa7eb6ab0e665b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e14f6647526eb48f392e77bf6bd04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a18a86c1e9467b8f409a63e4127f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc2e423bb8ed19e1020a20922bee37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335914451f2bbbdb02f65d4d2b894f3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678af365cbbc973cb9a67f328a69e54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b9092b11e14b7dd2768f1106ec28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7ce595f53f3db67688204c53fe99a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e07d02f727bdfee6fd7128481a65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f989038685e034636d2d7c1e16cc935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6715111319ac67dbf44ae4a0a0f994146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7c126dc31fa7900ba70c5ecb6a38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f8dd7b6e32d2d724a714f2d3c869d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0111c08ddf30afb1997186406a8f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ebb4d9dc9a02c5ef203da6e1421c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3c5cea0e41cb2eddded72d026818a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e24871df222189d93b7842b35db5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29c8c92f1932bd485a4d83bf72a8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d3cb9fe847fb25d9b76a05908d394154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a64cf0f63c2bccad7cbfa5729331d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc16aa37f52293c2a6a706cff2463e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e066f2eff62163d1c0746fb523529157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eae8ce95c8e31ab3bc261ab8ee234158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a9340f44b5263c163325d5ff42405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d33f0ea15c3d73ea48d1f63bc82f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404f8871f6fc691092495c82b96860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b7f76fdae7c2c8d307e1150e72b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4d1830c5f1858aedf90d6b0b3453163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1085b0e6fe87f7755aa2317df341164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a163e3be9f1a6bc4c92190a6ffd2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d71bcd2b4ee67c6b83e217d9e8ca89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1b46090d88a445263964c9575b4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66c7206ca0a2704f0c72044ed3b755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f7644ec7f72ace7d719276679c66b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf89787e176b653f006cbcd88765a33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46969c535efdf4effd8b6506f9fb751d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3165c74b82a4b651a4fd0bd8aeea3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ed85f34794ac6cb5c8bd9416fa60a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a745c67826b87ac987d5e92b04c497174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ef762de634e8745131ca2ee7d1c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9271a7676f41ea5db834888aadf46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1591fe81e43f08a1bd10fc3dc4f25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e934a2a3a26522de55a955a06bea6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda6f151415520f62b4f09f84fcd10b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a40313782d7de2624db0933911c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a61625d4b6bec1229249b1003f6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7c1dacc3db5e6e0ddf48d20c466b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7533f0447cfcca931b6b9243ff1e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5639b1169972fc68b06f8e4127a619184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4cb31246f97a62b0dbc6a3c25465d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7fbffc962aed7a7d837f694a7465b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339481edb85f6d650b1ac1f11b1f59b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1756bb7371b9cfc1b5069f13f7274d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a234c1b59eb3634146c159de40a9c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b45b168d7e3be40eb6d623c878ef2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75bdd4d1ad3a5fdd164edec7218b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ba2e7a689525a75400461d3cc3cb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8fe779fad773945d794c35a8635f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865b1fcce66d6983c73d052fc8e626194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bb16840b3c21b561b1c1ee225f84b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83cebab4070eda4c1c49eaecd8984196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beabd2548d2fb7510532432f42e00c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928300c742152198ed3122f49707e7d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee814ed7958257f8cc74b373be264a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a78a132e5c5e2fd670a0eeb403fb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a1ce16f6446a6f230015bbf759bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13694e77a82ad9863a17efb53ddf052c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e0ab0b97f5f0a8948c0be630e8702203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a098f998c54206a3c9727e7444f0a24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328bb9fdb3e1399553c9347e5630d56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1c76c82e2a9a65369914fab4930c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311272ddc1c9784fc6204de29db98d4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd94c2b69966049986a081f452bd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f79839af6b6861b8fadd280b4446209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17d6ebcd0a84adca2c8cdda523ff3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242976e45e956368286ea69bec586f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd966f55c088abba390937ef1a873212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e77f98fa3ab7a51258f02e17fcb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a557a3f4fe0322d403f9d7fdc8b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce67035b3e4cacfccf1b9bd11eae79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea39711672644453880e20705ee30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e66756f99621856ed4c843fe1a153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ce461383d3353d4cdfc50f160ef0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb3e42d5624021734bea67bd9841d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4b7875b8e8e8c26d63aa9ee9f7774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ea5f17e9121b99dcf04bac265e7db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be10365b607a5a8e38e147a401fdb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92fcd934df169041620a016c9f5af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39221a59996d37896c13539b8092ea3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f8458849bc6777c3f898cabe1288a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd1b7b2b0a78ef548aaf94d272241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3608cfb954f3248682b3eba70781e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0181d14f62bd1b053a7755e892037228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f0340d57eb0b893a968c332835953229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f260cfc9323a9e89fe029d891e34ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db87c6f9ff07291a96889edb624d1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50775d193a2655bad8a57786a7e77a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053765df22f7954ac08a7d5a92fe0fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451414933a0824637d704751de1344234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347faf309531cc3371b3b34b0cf5e4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40faa9d15acaeeade25a7726e910f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4a8f54fcbf3067a4abf6170577d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e519e56514ffca7acd67f19c2dd006238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8897777c0141be13b4e06955b018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1accb4d4b4707b1c68831ba9b7c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffbc615633d4f0c2c8cdc8cf4e60e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7324308d6568ee35e4e4c015b26959242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e099353451ca577fef816888cfc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ed336bab0e53b24040cc79ba7b646244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea19f559fe985f9fca1eb43d7fda1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7f68173e24b16c2df9c7c6a8f3a6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb73ce647e9c32d731712a9802b4d12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0109a898e855281b1fb17f26f7c735248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fe45c069ae76b61ac6c22994292f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d811119776cd261c829805a793bc44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53814722b5d6728655322b4134a95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc251fa942df4389ca42eb6d25e4f5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14212cda4a478f5471c97fb43f1c31ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d8e8e6cd3d9127c3458b9f904d7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9490a0aa8eb9734a2776e1e28aa59d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30244d981210b53c7602ea7713a071256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc042c464f2377f921cd2c85fec6ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319775b57f9cde450ff86c23f09fc5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e88465979fa05c63495b130571f4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1963a1c0db2d6841c8f25e8d2d2d71f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599676a4df2371fec4d54336223516261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c07ce961ffa6d152c8ac1c3da06c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31685e163a8689b0a498ca29033ec97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903252a1af3e1c39a03e59d88589e06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5d7fdb36a8a77cda5de7a63732a57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002e1322236cc62002cdf75f03a0c22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f24ab63a53caca62e2c9cc852a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fecdb31c8f9535f6763c2a3c0c593268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb293b8f86e65f36a6c76b035346bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e8b081888a2284f4828a90caba76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaa91b700dffde4509995f94df6f98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c7265e1d98173823876608db2925272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae47ce1bb8760ad49eea810ec6b16b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18750364e6330f145ac55177ff7bb183274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e984609a4b7cb7e407d0182d66e053275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffcd006fd930052286ccb60b0546df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac335d9b7e85b3401fd7b53ab816dcc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1173c7ecb655440d8bbc88cf87f48e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9785c4f4fa31de8de4298b7256a923279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb9d8fecb8d704360d24037907e258280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a508e74abaae23170a29820d892d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c145f2fd44ee99143caf4a2a9cd2646282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7067021fe8d66bb967d5629f9277f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60fd3e09b40bcd5fc1d4be2e7e350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f7c34eb02bfe031b7151333eec58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b5058bd5a820611ff52a873324338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673d037ba3231065d2a2da86326f9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6775d3be886600227b0853a446596c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bacf2f6323dd34e77a0a7ea82c627289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3f7cb1e51f52e9be85c8021e718e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09443db400715c8765e4769fbf194dcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee64a74a8865199ae19d23bff41e59b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858bdd2f3e809471059138e64cf017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d37605099c2dfb74e618db0b16a79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18fb600759b2dbc7f46aba2af30094295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5abb5be02fbbf86442144230d205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2435d1324b3360efe74e52d9353e92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b87640757ef1461dcfd563ba700ee0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e26271e55f425cef7d308e4759be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3c124ca172f96c431fd1e10a0f9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d61237f5ee82c1281cebeb844cbc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45440a712e2232bcb2e6c8ea5c11dc16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc66c2431147f65a74868e0f7ac7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084f0f355829181019f12d418b9cda7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa02f7c953297576e3bfcd798ca8f81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0da538a0e526c6f41f32825a57126e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308d5b5c6b66ea17db100fde912fd0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dee040950bbd96183e89b38cc04fae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce420b474b2fad473ab9408f09e853309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29958e21ab28363238d3f060718d5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef8735e354f744404dcdf3a792bcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d97a7e35823f86915ba2de320f97a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957464e0609a14157faf8bf0454aad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f6edf3c5aa274cab47ab47953d23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f00d83a3159abfc9fbad246b0295b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c161797002ea86f77e8aa2498ac1d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bbc6a686a5d338952d948954a54e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ab04375c6a9b569853644c7c3f5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38101316a7baaade3acc9b0b5965c13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6120b46db42dd840f05c4693736e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff608609da6a0891b31c497eb5d81e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fb8a5bb8a4673b3f61598eec23afb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a676254847d9bb37ffe3fa61fc28a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0c7933b984c028af3b51c9b10b31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3585e1fad39285b065b0623ee33e09c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b35dd9f37747adbfaf12864004b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0ab3b5c2975a01b8ff3ca174b528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a09039737d82ac027e46bed4d5f9cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ce84ceca2e6056e8f1fded2b87bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ab107cecc47fc3a8a62bafc6b093330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b4d5f44948c33ba1f33ebb7cdc0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd01a07df498e28af39234e90701e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336203670b55bb7ac0e650f56407147e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ac3474c95b05a85a42f428f09ef57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea02e5c0f708dce312fb0e134a7e5d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d31179a5760318433ec9ac06a8ce8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7924a93a97e978b0c4696e61f0bc93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c12e94b924b50519cc6b5038d73c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c755e24643f8b0f930c2ad04ee4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd50edd34e8b08e779ce7c99403a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb51915dd98d63b9faf37bf67e586341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae38aea0c29a44ab4f1ade2a8c76ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594bff2a1f1ec5fdf93f8863cd5baa4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db4c38ff3b99859717d7873118d13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add52aa1b94e3992f4ba2ea653f57d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54b62995d8c4edf840fc0e639aacd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fd29401bf3401c0d81fa7d00aa02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac6ac0fd00f91b567fd54ebd935741348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced94e8ac21510be173928a96184fa91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fad8fed4717cff2e3dde0a5378e63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe57e8cb804626a3be0e7f5384221e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787d192550cfd1e006ce29f6fb3ba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e473bf2e8b3b19ee57520a77c1a46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48950de6903c43e2b826272fa0022903354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51ceeafda92e104fecf797a9b87a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d9324fdba5e0c5ffb35a7f51841c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f92f351f82114ac9da723bf3ca2f51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b77d4f70a78645df96117dc2450f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ecd84cec99c4d153a10881f2ca41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa5b18a8dc4fa9e17c90162822f2b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076800513fa23231e5bff79fcad049361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e5b27c0a2dcc7e14b66a4c8305f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef3e45916b62ba8e1aecf7bac8cae0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d637809d818c821ef2b664a4019e25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2abbdef9950f860d080117acf57e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0556b389112118431b72a3eaaf2ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832692bc0c68c11def5b740722e4aaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f28c8e52c2f315aa5dc1e3002e109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbfcd056778a60d002259091d0deb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d862f3a01cb36df564f2f1f62b7a118370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f837c1cd8b77162f5ea55f9820190371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9b3c51795ee96db60c7037434c77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd26c03f33db3cb4ee126e8bb3e86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4cbbfba1ba2f131687043ba933247374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc884eabcbc9801f8cf1e495adbf52bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d588bf15255a3e810c6100dab5f77d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c1e2bad7870e47ea4db6653d4cee3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce9371718b8ef771de2bb1f68fe9cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ea0052c379536a88edfe1f8faedd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ea0c82da084d6e2a38b637727a53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c30bfbb62d39b51159c6795461a1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877411cda8fdc6614d562102c8e075d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3358ce6201ade9ab5497fb42a380123383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0ec28d940c05e2eb5412dc5d27823384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b64e1875a2b0c2b3e6df1beaceb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fe08611bc87f777cc789759605834386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2863f4e0271e41ff64d343e5c04b11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ae5c444c35338de9c1183383a7824388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d07f041806241d4d0e199c614dae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb157ca21a2e9a6dd36f6bf8e1478390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b9bb271e50be646e6b5bed3adaaad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0364bc6fe6de4ebec9bc783dfaf82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247f39d7417cb0a379281bf12c04bea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32641e767178e22dac131f5eb58dd06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479d5b2fb4f44c0923e11f370c3e95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb444e21183c8aa62ec10a422e8f51ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbdc4ddb88c8cae46662898bfacd38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170eb6a2e5cebe7a5425fdee36ef0fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f88752d14a60b6b91c5e43e126b5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec63cc4acb6b172a7d853507e17b3ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e643e785a8b6cbda672218539a80f5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779aa7944be2b8c62ae3a2ec752f7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093e36f9823563c2b329f780a5d622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a22392c4e1d57175571ad9da1b7bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61bc2220f42c73ccfcfa9b66de4be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e628b0c1fbe2025d969438e46ed1269406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512883a42fcc2d913c59c804e11f41ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299b86ee8e6ae2f67531fd3f6bc79c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c25f8de79f7bcc3bb3845b30fd3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5fcdc0ccdaeb5a2266dd3f12f4e2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32910603fad6dc8755243262ee20a868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f717b01f26049c56f4761a6085fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc391959a6a07ef210b9e2f87f5ae50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ad2281948820150fa18a1bc322782414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee60b8de623e4d7c626686f21a68a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f21c0f6ca827436626782f202f6287416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21760ba0db826654e92fdcdc918745a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ed1a3e5b6062a2570ba41ec9d199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857de4fa7232a199faf482acf7cdbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf0b82f28be96d40da8f121773de8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0ac6cd930cf330963752d36a1a2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f09e049729fc651177bfa65315ca36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85a5e627c67e195e25ac33a7cb1b8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94be76ff53977bc168ca6864b1da67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf1f1263b3bf7268d1c5c81cd0d20c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0c311cbcee10e4575c5da547848e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6671ba113af8f44b6be49ce0e880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c1956d15c8b2bb8c999f651dfd33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a5120cbb0ed03a1af3eb95e5697f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a318be2dda689b875c97e7ccc8eda62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f49a248fa50c2c512cca5fd186e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60655b5bddb5be934155be6562d7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad423c2ce92e6112bea5c94440161e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e5431dc4435544f651c1c9b13788434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b5a284d6d55f492f0a446f854c10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ccc829eab0d1e00065be9e0b8806436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975bd915d2be8a140d97dbb11443abc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f29dfa0367142429fafae9a3ba18d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469ab58f46fbcbb18bc04b05112bc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdea7ad4a3e11b7330798f47f022e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c603695644b02fd1efb94317cedc7ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7c648795b1291bd7487dc5745742442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a8cf54a0b33c32673e784390b0324443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc8e884729d4e8e25a319919660523444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f959956a4932e203c8a1d442658ae53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73aca912e8222e05bcdcce9cc0b913446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf93c51f88a64577c11ebfa7834533447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7f2665fd0a570650eb92f8430ea8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd175a267203dedb7e8c3d3b8c4b12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9114875cf58277c472bc956a7940d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6c60e27583a2889438b079559142451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbc036386def2207af73445bd6d4bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac9c87c1133bf15528835729c8593453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf53ba7f55f887c7bf41b6e171a94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e623cd532df5dac5eadb3892f0b62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819efd7c7d7a05b25ee50d032bbabd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3d0fa5293156e67144a6ce02b38d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff64a88aef6a97f108772c77d4d9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a027782e5e3ee923a7f60689c2a090459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2bc6758b816d510519b75b5f76231460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25792beac1e0033858eb0a10371cb108461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541aae4476df50afbdca48168966ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dc82ca6a274f13c4ad7b8a11612c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8e0d5092c5fb080c0d0d07ac29508464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d0ca43319327c4e02b1f7a0535259465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff1b08cb4f554e56a5302364419310466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1b29fc0ece0df779863e67764025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb118fa732724428a21ba3442a816468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268f8eafd8534722a5792fd7031b6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6032458abb7fd5a309379083de638ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfc365c0420beadea9dbfe3a70a25a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403274dbb2f8a14bb4c5a1a7f955a473472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b351d9ab063337b334ec123d20847473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e2258a3793a95f66312614b0ebdac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426bdb81a49f1fe4308fa71569db696475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90391cbd0a4b4c8bd446b53b42a1045476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a6903f72e3d7a5caadc215135e83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dadaa4ebb30dba16c053ed3a0f6ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56543d9ee63a90ca6e5e4a01dbcd46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6373c71d9225232da69d2bd20d636f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a1f1b0bcb0b273f3ad2c3c107d94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e503605694397759477c6ac237109482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bab3e696125f8c12e631687227eb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e42d3948e072fa27267f25c4c7ae9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7cdfb3fb7c2f5e80134e5556638a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881a184fbba62a5f51d2078d5b2086486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7361634d594395a398160fb067e094487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349855e86fe001497c61abe5e67efa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699bf2a335baebe7b03818f30d51bc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79a5e81b715cfd22f92fe89ec04aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175059f9414ba45feed92701dd9370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2530efc35648a336eb304b75ebc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285963d2bc11d63e641071a61d8b4d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b2fe9cef2825b98b74ab597ec173494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fec15acced276b8577060016f24b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d3275f84f174f4304c03d71f822c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3894fa2f7e215fcb1dfa3d51259c5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4fcf541fcec720dc9338a1b753cb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f398ffab8b87fb4fdd63d3e97a15d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6170081450a6cc76169bef2b95fdec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073173915e10717153857a8a4c7cfc45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253d2f78d06cdeca6ea64705c881cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e155033ef3e0f2abe6de1ef283ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390da66d9c130ee04cac222999c62729504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d42a44bcde375fe081bba32e235d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972fbd00356da9bb16e647ee67a2f8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430e34f981a39d40178e629ca39bb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d380b40196def385aa719f45356a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79dec774b331f67c65c92b870e023d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf75b26cf4f4deca28f81a96ba7d76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db7670907f698adfbab9472b0bcf1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdbe4582d33b6c0b061b8218567617512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb5bff814ec3d15fdca3c6709e190513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e9696272a590cb207d220aee306f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eeb2de1fe9cbc3afe4fab93f95f52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821068979bb717cfe7c58be26bf74f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62194511c8e8108cae71649f9d400cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c5fbff204ae0d9e1f16e8cdffe0d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cae3e8eddeb202c8fb4d08d1749ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d47f797ed4801ea0269515b1c7bb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a82d7df52ce162f1709280f901f26f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b65e3789a4561e28cc5e6091d3e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d34083fa6369e866f6f9396b5f690c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd52e57c47932c2ca64a6fb57796931524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163891e85f47bf153906cc22a9ff308b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb781bcb4dab8b8407cb6951285956526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe315c0608c5ca313b63ffae615f90a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e630fbf4ea3f6bf08e9be02e898bf59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d72fcd66e68f656674789413131f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33b1e869ba98917e6bdcf6ac72acd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a3f61af96acf1614b93bb554a003531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52fb75b77cf4cd73b16374e1d4611532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2cf4eaa8d60024c79a8e3e72740f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8652bbbd55b45b5dcf479c32f9b7fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa731f81697de76c37c255130af225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70764e3efab7c6c68b0d94f09b2d3933536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d8994c4b288ec6fa1912577f00378537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf5d7b97b167af6d3ce135f9fd358a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b4b476f015ad38eec176139ef6988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc713d43d553f0de639265c3a28279540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8796233963ca4dd5cedf8653adda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62833eb956de4742a95c29461923430a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dbe91a098b946078c4185b9c33a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f24e84abc6e698de73727e07d9b3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508109b62f69fdfebced5d6953571c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f98b92a372ec252dc9d6b344a17b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd65ab2f700249eea2ba7d435ce1254547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986a99b4c1f51bcd68eca57f9c37cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dc27dc6b0c837a3cac26c8021f5a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5dee9ab2dccbe063e07c693c0f12d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdfad100da5b2418c616c8a1fe502b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195b38cfaf176fd4490f281f8f75bc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061351afe82632d37b3587cfe0942ecd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ac87b78e973f8a0426c0cd4757e75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af86c547eeba28d3e957865b84df1ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8da7c5764663da6f8dc7f53fe4bdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a84861b0b57fdaa8640fedf4af73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc22b9ee67c7f3592a4102324b46be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807828008bd2d09c33019b630265307559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388f3ae7f10f11c371fad76afd2706f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418c90f74fe56a1cd10973206644c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02adb1d70d2ea4151a4d46877c63517562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4615e01a17e969af8c66041dc7f36d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0cf3c6aaea2cfb4159189697dc82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998f2aff5af99bc4067db023b0cf20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6467e894911c359bc37b33256d63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852c28a42aea0170ea81c9cba85ddb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119654e53bc3eedaeb0bbc46cfa950ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b5d01f5c532039975720ea85a07d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cbd3bae0fb2f95dd10a7238adc263570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1d385a807eeb184298a524a70d28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc51a752844027fa64d908b146a32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e14653dff1debd092bbce00f16cf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad98b1d20379010be71a514a5ba313574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8fcfe2eb846f899cbe91e260a2d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942278681562a725fc648445db48250576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eab63dd1919d8cba23ae7f734c017b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9e5dba544c025a51fd0edb1d63c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7b43ab9edef4edc06ef236995ad1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773adf15804a2e992c5c9c5f793675a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4514a43333c37628ff61f93cbfe3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b22149179d2b234feb344a241440f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a840eaf63f75dc593d11b957395726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e788284ce73550d06130c8e60c17a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea239f4a816fce70c6d769d8e293610d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158d4b719f8149fe09814ab0687b75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6465c30ac17a87782b8f3e024ace5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b5ec243173631d6a1909a26c5501588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b3c9afc101940b5d651340a2002c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c87d96080b45030c574cd2d2abb90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2b5a74b58895fe583dab867acb02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c1337e21cc986320ad2995f8a418592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde70aa68687d3f40f858684d656a89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7384e2f099b8017b94b0f81ddf8c8de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede4fce7c2446358cec2d0b6eaa109595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479afc211dd104e19dc1523d043d668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69de60dfc96bb6e620a696a2e0acb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfdd2d8bd5ec21f04fff6d070e9d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459917b563563dde7d112c16b6e8138599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062566e5630be942829cd13da3fd50a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe60fc3fe6f8fc49661d0dec7a87e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80375205c4167eb0e14e75ff5283bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe80fbe642319a792d9bcd6fa45b9ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e54854b47734781d986c7f04b52d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d607377a67b620cd97e521c82988d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59740db64cd86edaad9942b18b4be52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca93c889dbd9fd3709e415bd1766be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cb044b38b7bb531d933611bef92a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc2a5a565182829696305981eea589609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e69bf13ed59bc23acc9273ea049b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5058f39ad0d97035d811e4defdfec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27f8f8092e2cfe764693a05a570d9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72109322e8c1d9cf571fd3cbaae4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d88928de66d96d553cfe9afad6438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bef2438a0599d0c1318b55c6e9042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0470166642f7209df40059e27aabd58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d162f89ce56dfd09cb3e1ffc69f389617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2704c6df6bd728ce3f72963c886324618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eed496d6753a62a4f6e66798af8c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd27cf55063c1b2dcc43d560b73b1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e93e5bebceaccaee33b0e6c947b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c4f4f3cb0798da97f94cf5bba14a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa948f4613cd014cb5f9215b955390623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a9cda3a17150ea17b58b4317e713624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6285a341a289ec62156b78bd712df6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d5347353a6c100dfb7a654212b80e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a6cce218eb2399b372d425a2a91a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3a0f1a59ac5519ec6911e5644d411628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405de74f499e666bfc2829ef2bb36a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c818ca9cfaacc5d768c80f263ee05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa9e06ca4fcfe1b6fceb465d40c69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c62d7d30aca3c8b27ab1546cb3cdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd352ecaa70456e6ff63860f95804633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec11998a489b4b05ecd4854dcc961f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab4814f6ea513658de2ba3269793f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c602a204e4337152bb22287ae9ea3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36fb371973beb115c72c7c8b11da7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3af727d3d2991148ad881d45202b73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c1c6e5772ea494677e054c3de01f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9619891615007df9d55b8a6fcb1dce9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d06e8cca112cec08e93612b1db538641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a60e32b69fb6132146682cf34027642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee68a1fe40e24e6f27d8c56a40f7e63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ab5d7f0f00d393ce67dec0c22ccc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ac0c1d82d21277d2bf505a4c5872b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c97782b1780a001b4d1d3acbc33d50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a96562fd6f1fce5732b3e9c290a8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2689d21af5c78ec2653671f3a0722648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cdb88d46e102426ef4853bd31bfc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45fe43a5e2158e211f62bb22328bf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d073590d15a78e12dccb09c7047b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef059c9dd2c072b7ba6eccf5e8b21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dacc214f6e222615b3a278355f4959653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c9a044427fcdbe2100a066ebbd603654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f74b9a8e06ca91696eb1fc2870782655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261e041476bbb0706d896b0245a4a8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef93a327766ce27e2eb3c2a88a675657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b803299b8cc54a42ff2c17256c993658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf9725129920bee298b19b6ae103a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64f52ed2e5ba41630e78cca76e98fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31077549064ad10d79ffa34e617e824661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8b8892844f5ff316163a4074aab4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd056c84d7efc7f6cd8567b32db9ff43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff58fc006dbdbc32d6a5a8044d81790664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb772811bb2af4290958443f25d856665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb6d570aeecb162bcad293f11cc1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7252b587bf619ba89dbccebd4e2762667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7cac9a1909424095bfb11951c3148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea4506673a04243b6e702a84e79393669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3ea373794b4a4cfcd72348f42ea8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ba0f5a9ec0ab439f6317cae09248671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069711bf84678fbf1c3fe8728142879672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3431cfbfc67d9f019708eab2535ad2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff82161391f5b9c4a9144469c334f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd3d4f4bfdac35e3f3a54cb445f17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e4c60ee55d6c96bf6698f6da81ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d9390a3678b1072a12e755b13a7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4524ea5018d93c5044d2558f6897678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95e9da2dfb89078c11ef989e5a4f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e802f997b70ab900b9ff50438ae2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9656f199675626114d8a712ee638d30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb59fbfa30bc74fcfe461498c413d45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524736b8f929da922f327a885e6fa306683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e485897cf92e56c2fa0a29c04db8df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795b213540e5f9b2a77ffe47a0a695685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ee918c1b4b14f118f0a0fb8047ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8919933dfa8ffaaba3159604c1015687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc13b9f86e79b55a0c551d754544a0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ba722bdc3bc0ab7c58feab642f24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f66a58be0b13caca2297c21363b75a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f309bc5cce45b0b870fb601ca0f323691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a512d7f4839cf8d2db4f4297d5a001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051228584e64d2e57939ea8e92890f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90864fe6a703bb75485d6a86fe0296cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2cf9597e86da4e6502e27516be7f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128e1c27ddb0f28222f3996827b0fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385cb0457cd8d478f27d3814d37fbec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44592445f6d170e3066b3f40c2093781698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4538310d7afe1bc774dcc76cb15cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049e6f0f406d303a6cdf7833041b5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2f913008098577b959b562526a98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96326e062cbeeef4f6d51cc48293df2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034714f1e07805f1258278d74f68344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c50ba26ea3aa4a7f1a6436fc6481704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4818f87d744b9334344a1633c564705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dabbc7d28f27312f57bea9741ef84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c56f13a1aa285657e94c2bcae4d4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87a3e4bbac0cdbd9090f56196b437708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e632d6acbb777c5f13b1b5af91e78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bc8ff558c73c12660e3eb3b6f515d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3631175b65be72bba0361538e2d97f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a49dd5223bfbb91deb17505ed5f52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01135293e8a94c3adc03f844191c942b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7017d4b54ef95c4a03422790df14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e27040362f88565b82f1d6d73bb92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762b86f56c1e71cacf8246dfd2debae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc7a7ea1e381ebca1d336e720009b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585993bbf93b59bff8214f36e51a23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bf2f856838b9111b813250b821d0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb27cf81146e9f9901040e804fe3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ce2c57227c222a58f6319af67a10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdacd62e7fc30203f90b5e5d2fa8ed8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf432e851b6b2c432e142acf5cacf3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad429c21eb53e0e86175dd650a1cd31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba8f3fa0f5eee8281cfa094b58929725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701ce503db1e21e56e1ed0f06dec2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18effc37ff1dc5eb815f1a22c92064727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ebaa1c7e333a30cacd45d07a80775728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b1ca9acbfadf15f4de6e60daba61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105fa0750191878ac4a6c728f876bbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6236b5928ceaa6c58c76a40cdad5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c49e29b4630e7e576c06291c6b7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6de1340800dc6f27a2fc55abdb37d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709834040e44352226539cb1c16f2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d05d9e5fbd8c12b89c4f7e29b1ddc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d00bf59e43bf87d7a1d6061ede3b20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31500b2abb8e27b22f8aa9ba861b5f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c549c5d95d4d65028c19b1cad6b95d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ade8eeac9bbb33d1f403fe8dba465f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53759c2fa9bfbaa2773015846bb43adf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1618b6d52f4b3179c2737552e30d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30cee7b143e8266b31eaa4c82cab1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b457d7772d0797c9a24e97fa320a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd4e507a225f8e3b233ba43eba4b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f13f1ee92490f7c5c8db86f2829d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec254cd9322ad90c81ca4d6d3aaa1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d6c8182649306e5ce6f6c6ad59df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f688747a63f152b7fc75f42acbbbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b47d45eec57080dc210709567d121749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89c636567868a4177e6abccb0b3ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852cd443b4b83ffc57214488f67ee5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139861341e0e6a859fbda18bfe26421752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e125bc905645460d559cd082a501ff7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf299672d45f274eed25a2a4f3237754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9c89a3378763ec63210d0913b6f50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d08a2181374e3e235031ff68af99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d147e4c307e372e2fb4aaf9d8ab69c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b188676570dbb5377741a181d97b01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3dd2589ad1aabe954326848d1a7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>