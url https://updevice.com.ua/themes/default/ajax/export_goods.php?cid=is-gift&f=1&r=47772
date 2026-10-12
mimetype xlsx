--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9898e730807bce59e96d21a95e5411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbf9e1ac622d4bd03e7555541a6dca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c7dfd1a90829f1cbe0a18bde98d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231006349c223b156f18be19f7ab3314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2844630ca1cb435f1a2b5c5260886085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662140649fcea03cc3360625713bb5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3f6ab3b5e1c82c0d0aa8b888180507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e23037517d9a1cd25da051748e528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854763d57801ea2b970ba4b177751dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b3a07f3480b10a7b7de99596ab1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683db2d504b60bece9d3de5e82554611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a4111f753f624fbc68a9496ac8b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaae00b4ef3f58fc90c7882334a819913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9c05f39515483860ad16c612a3af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9cb22b4663f72046e9086f35c96915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83f58c4359ee3fe7011b5ff4eca7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba49acbb2e76ceea12a442a29e62a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69622f161590a2949972bd8dea078a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3b0316fc612dc307b1781db436e7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94b9c02ff300bdb205c9f424ff0f3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0054a0cf9d75e5caee10357d172121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc1cc308d00454a168d780ee9011b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d4fe3c57be3f6e52de195351180ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b07a733e976bc2c7cbecb5f99ea224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7987698ec113700eed037193d31bec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cdeaf68ae8e70c42e9c72174b4ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60ea234d3bdbec878766778b9144827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc312d56ca8c0b6f9f57deefd278528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02512acf8abbe03ea9c81c1a9cd3f37729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea707145191e8d40c47c07acec410cb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ba0b1299db7942002257aab960ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09078276a333f43d6ce38268dec4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace637b0d9e3ec7fec045d576e703933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93e5bc609bddd4412198208975ebc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd31dd69fb10f7e7942613a95ceb4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b6f8c7881817095f90c0c8275b7be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d589d51af4e30c7b8081aee8289537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d8768ab9f1af5e2748f0d92db8c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5300d8a2dd18fbe80b420974a8fc1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d52347331ff73d5537b74f6ef21540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94a95d1d72da3a42bbf58b3a7182d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef40717c7594afdc36d6234a3a9e5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42fd32072f80c15b35f273b8b21e5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3abee49a1bab91cfb8ff8f6381c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895efc861e957131f1f439cc3e861e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab688d04147bb19fc98379407fa9f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5a9fa1c248da18fa1b923e4c0439747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8677fa36ea123d2ed7b7074565c4f2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db389f2a887353a71ccf11fa629de449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435affcfb0ed5055eba8ddc100175750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782ac3b112f76152fe8723038a0b9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15f0d464942715ca8dd3b1c7c5f29f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb18d6e4aa7205afa8a8d7fc036af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7055463850bbdf9506a28be8be2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948e7bd47460760bbc62d8bf46ed6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6f0840146bd7abf39d1fe204d15356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9943fc27c3c882a746cead98d882957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27ddc6ced9ea5cc9ea47fa9f36b2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a88e647c125823e9f131744cefd7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d96fd7822ec3865bd0eb0a641a009360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c6142d2f8e8540712d6187ad43f0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feaf15b306c52e48df1fb66ebaebea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365e1fcd09730bebaf69b770164adae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e10e26b2ce226fb19628e2edfcb0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701068501c33311054c8f84eef6e9ab565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de33c92a35477b418603005a1d1f5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7def8ecd8a667034c11756ef0e76367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6deb3c933ae14028a05b48dcba0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b512651626f7944fb453a88d1ae569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e99a3b14a8ba5b597c523fc53be9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5053e5a56238a9d86d5fb4abf615f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3934a9a51d32243da878499440323972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885f1e6312b59e138fef4fa9fc157c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ac121eab8bd27a74c6b53d9b1e61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422049222b0248cd4840b9725b43f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5434de6982eadbaa0a0a0b1b8a5594176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e280d0e1c8aff850be151423a2b3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c2da995562e744405f7d40b15675f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2f8d3bbdb0e330ce743b928c4e7fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f5bb1c05f1dc45a87531deeb8b2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249d4fbeebbdcb5aad524a143be308281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc32293467ee9850e455d2ba0adf01a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60470b4a1a63d3be3b257bc8ad6e30083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3d12be7da86f677eadc25819904284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3699f8d94816952da4fb8e6be03c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9975b16155b55cf0ed7428d20389186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c7796f337a792b9f92ea3f007e9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297574da1af645d667394106a9570288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90935b0b2f2dff7e98bb0f5eb69a7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e72482e20e78ca0e30244badbcbae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2c3a2269d9192f469914f1f9614a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab6fffea365904a677f0608bd681f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97bdf0394a93b33cb0de3638019e1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c250346233589e5b1bd8690362efd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2dbcde228b937b8a2027c36caabce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32266c9bdbdfd8d29ef543009abad296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6653d94b2c516622cf5c4bf6c50797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb085d98136f07dd6736757a0469f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d946c23d07108b8d6a512009b4c35599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a575d11788d6ae6774935818c429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae37b96d0fdda221517d6aeba52c5b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2716f20bdeaf6b0ce7ab05f61ea7a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ee7063acd67902d16f405d18c2a3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1bf87ac04e1bbae1b371d4ec82e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404f70456d67c40d2b670108984d5c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38284925034bae64c1dfd9487703431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9f45492788860431c48fb6a432a74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee91c81b0e0d4da11f55769badc64d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1bc15583a11dbdc152d308afc514c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aff47bea3e3d1a0cdc440b295f776110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318123317b0155fc87c4ccfcf939c248111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6828e9fffe68fed1f6cd6dfa40559112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc529ee3b70de5ba808ae1af22e07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fd52ba0856b4bafc4ee699f0f1bd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898fba3dee730e0dd588dca72a7b70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf0eee07ba704dffa628913a36bd73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f4679afdb9c414ee63ce6b0742468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc5cb6112972e2e60e714d44bd2d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0bacbbfef8465d29d2444fa7d777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51c6b78750b24f046ec81764684b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7dc2925bac1bfec0aba0e74c5a35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935a6d5eff43db77aa53743b0d84ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2476ae611f64852e8c3a425190b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc938cde25cd11fdc1f42c18c5d087c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a92716105e4390a4bbc57d12a5f50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5554845fee92102150ef9e68f79fdc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf66dddcbc09013054003da836f2a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8fe1a045aa1b61f664ec99f4041e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e848930d4828025046f1f7b329e00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081319a9fdb427c6c13e42a04f177ca1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa2f3a449d4a9073c9d82fb7df93a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08ffea676e6b44063b7d7e7750b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c086d5443e893e3c1888e78450c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a970cf2fae9a6ef38ab7217da653e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6dec82e3bcc04c5d2800566dc1e01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c80fcfff4c067b8ebaa7bfa71c3385136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009357228e1a442682ecaad0d7719c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312bbde01c94650b1a96bfcd6cadce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe60a2140e83443a27b4a422d17105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8350fb010178aecd3f893bfbd72f5d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44e506197e16edb89ca635b31ea64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085c49da12f008527d255fef7aed6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d1f33f0819e71fa7b8ff2a7fda51c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f3fce0c322975ed6662a36f4d745144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2223344be795d301d1633feb8cc64d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2abd4fbb0e503a332982f50d2cc8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba689aa2c42acfbe4363b861d1101e02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60783f0404c872c340eefac02a137d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf857933dee4397f48dabcd4a7c3bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e24d2bc40648b62f2ba5d70dcd02eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246ade36d8a1ae9bd14dfb367a646e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2bb06d5585fef937f2d513e8c9a0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec7a1ae0a38979a84de8b420e1ac7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3567e61eecbecf072a998289618945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e2a057478c24c17d12e71febc39c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d23dbf2585aa0478fbc8b20221a0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b02cfbd144e1aa4ff8a4ba93c0a890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553203b86efbf07c73f6d6126d58b94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1841f038ea61f22de7edfdb0f95335159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dd40071413b7a828ebd50f153620d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59d9338bd399311bb1160fba2bdea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768ae38ea1a8ae05ca636f1ff9a134162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b298782ea2d57e74978c5c5cf929f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23f17117146bba883043d794a48fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c034aed2722eba135b06a68ebc51c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e83f356d45cf3bd528ae783e585f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacdff22c8b9bc2f4c589687dc64dc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88fb247c1ba0f7708d09e64b5d5c38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c192c151c184eef072bfcc314198030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56692d6340b19b4a5324c9bf73c72f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1d15d9b3eea3f6ac9dd6ff8ea4de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22fb504775285885a51ff55d88a4e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65c06d780cce516427feae9d8b5d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d017feb2d68b2c9328ace413cb87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b93b8d5e373d27f2aee26591ce499175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69285e01b5e624b8b42b8d429e0b07e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c66caf1116112bffbb84feb2ab82e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee65181b79108e8a5e5b603fc24878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e8767a7682cd33831c3f706be8d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f9f9bd98043dfd0f7bdc9bb4598c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc48b7ce5e4f0db3d5607ae5cd730181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7bb77118a9f26560d65c4cacb9e12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13192af4e073f5354236e09f42649e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced008f0477dc2c15e43be6ee58b0c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a31d7e38ec80bda8d3c236f750287185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea880feaae1bb6802dfb3df5ff135b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ec95a8944e77d6b5ca3283fc5ec6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f05630fa7def038c15a4388a6363188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd327426d8812dcee9bf3c8c38f1dba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2187053c70d6f201b878e559317e47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484b81b7e5bccd2f0c02eb9c0e278a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bb40dc0a2d6702511070d5029114192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d9994da07a1e7861a6d6ac6e73ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c983bd5c5bfc139c72cc8b568cb6cc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf9c6f587bede73dc6facbaa298802195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f4cd0f5b9edb0e2801849cbf481e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c84cfc8027033f92974c2db80e24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2aadc887787aa7866a7b490128cc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1789fb618a0f53ca37a0219d5489d95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720744a4fb60ab453a9faa6c6cd75d01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d934bcdbf8dbd4d7366f0c08746891c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db016d5490cff8ca075735fef8bf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576669b0387a42b497f9fdcf9d57e480203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3574aa4df734362605d4c3a124f938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa409a9e1ee7bf78008ac0d25a60dbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd1dd03b6aab329ea4755a403697d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb45f9a3edf38b4b485ea5d4961ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d324cecbd9900c5371c7ed7d2ecdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf664e5f9e686552bfa1e3c77b6df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33941d1b4a7b0d0926e47ae65a7b258210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67439a84a9a0db7f40c9157168c6794e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c12951e70e753c1888ea91ca55e02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a25ef1941baff4c71961e1058332213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe781d3f21675201b57924d09dd50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a698d2d4b2165cb5cb90d64a3f6ee02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9f4a6886e734da7af20b9c7e2495216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6d9522a37094e923f444f2809b24c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a04815eb6a4a17442812076d05721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78d5058f816293415f638c92efc2fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72457237eb7a138db3ed4e69da5a6395220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a485f178c28f9a41d647ac022c3fce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1a2dbec9608ded8d18953c974cad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee69b0df8229bedcf7eb49588def2c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12026ae39b644db748a58147a7d1082224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9606049fbcadbf4853b6d90cb14e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb21b46adf8eedd58b512e38e58699226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24584f2a0d61f43ec7999ee6e97cd4f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f391446f82dea53ea1cb1c8516e65a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45cd772ea045fb72219cdd364ba412229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a7317656ce7b5604d3c43ee460a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b0baed3b6b9faabea05d3bfd72f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c452016374e5e61c66e663f9a118232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a60ee1619cc5e612c489062b9bd63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e82a66db0942959fa80479fe0f0efc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9578b120f046640d501a755bb737235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7fb21db53df92de7cf9da29af8988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae407a08c45d536baea7e321f43d524237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d739ceeeacb6399dd4ebf9cb81ffa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8ea312e9da86e64f381500f2a23c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ef32307042b306ee232c0c26a573c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac567ceeae088d36674a77934ce5e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4dc298cbb57c0cc6916bfd52fb469242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ae00b1477d18a4468d3a77091513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2abce6d0977c134c2c2c54469acb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c1fa6e94d355b2fdde68e5e35545245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7da5bbd80f1c534130fbe28997d8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173304f4e1fc77da2d4332717fd913247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717bc980458a3c70bdc1ac11ee93ff4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7fd8584aeba6c159862b6f88d25f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f5567f3b91e29f81a38fbf51af598250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eba2151c1abc78aa9615cf4016826251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3244830225df4706f546b54dee24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f04f5114a70502c53efb19cef78d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff52dc6f9d9e4ef8d36daaf8c01e6db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938110d30edf0a5dcc9e8e41d1d89bd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ad704023c3d2b87fc8d75781b7882256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def4057803f67a2beb436881776145257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f73582b516b25c33ebd6a1cc435fa7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb6621e7e8ef3cfbc1d2852b382f7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277154a59916349a09162b524cce15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49784df243eb4fba076bf89082c9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5606b04cf6fb5a30b77f3065ac042262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642493afb8cedffc77f27ae386ea25f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5293b7254b1a95c0ee8149d2f9e4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f47dc8fddc418f112ac95b8fe9222265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a2f84167bc210006859ba9d0320fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043c0f89925924041a1c7b09ce128f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a081ec07d0bc7908d2bded9452eaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e111ac16d0d58e0b44d57740379554d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03400160470d8d4105dfb7e282cd3981270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7b98ebd130da7b360c94600e17b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069bfad60475d152a5a25108f643cf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce057db336a573daf2de43959e3e08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20699c1f818e4d1a58a34462622600274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b8463484505d3d4ed20819ff22ad8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd3390729fb04df83a1d1a4cfd47ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98110d6b8915b1e6fe967289c81e80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d11547d601571b79ea39016b9408278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399750b217795950bf6d006e3da03045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df69a0de2940c15fd8b585cd31dbe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb0e78d9ad4214ebcb7a2db6161e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea1e445e6368a57db60d75356b3c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20369652f92d2c1041962f1a71cfd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b87a7ff4fdf21ad80b82edff5641284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea594553a9b022db5d7687332127e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde234ee758da41b5a8bdd0dd9cb4ed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5399da8504a057ff0702849739cb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b303a9c803583e51b001cbafc6fc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d30590eabc7f2001c3c744344cb32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33b225284e47d9009583c777da1ff6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d579be7f4f11995a73b965480ae253291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ed1ee009e7e70bf7ea1a2d8066ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b5108674c6b7942a4206df65e642293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e7df49506497c52e91f00af8d168294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9fb1f8783c674ebea261921b5c4af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b59f4a2accaf606042431d3ad5b1f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a2f2e00a196fee1b2e0003eed59b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807954e4893a9408e496abb4b88d767298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96940621cbb91f698e4c8a8afc2b1ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1c7c477656ba84cc91195b2d73610300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0ec27239ae67358b48c2e91c39bb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241299c8e936f872d9bd09f5785e2cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206adbf4b8cb963526e0b9942dd20570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2995bf5dccd4af89ee4924bf7f80e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbca8b69b53272b8fc49d9d8dca4d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0fa5d6c29f6a0e677e650b0a21a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c73caae4d3f60311e04aa5099fa0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ed65613fd69f780f5360f2a7fb9a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0452fec4c582b2031f8fdc6734c156309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deee913e7a8a9f00e2ec67d6c5541b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02e6496814af88dea9c364d1ccb058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b365056e18f1b1088708ee456e91a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212a9b88936bf8f3f012facf593cadb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ca8f2c1adca5d171fed90ccd003f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99453e4935915c4a504f5bada491d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857901cc2f5ef33a32a55580fc26f0a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea1966870e763bcb407c70a9e199c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac4e72e3444652c374122ec25859c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c384622d4ca90d7f4ea33af5bf0d26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab4c664e4063151b2a807f40c97037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b385cd15893cf822c873dfe1c136321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1f89a10cf85ebbf74df5b71eadd85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87620b12cffeb46312575564b9ca593a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f4593b672f57e695ea437b9540f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d100c1dcee16f124c3dfba05a004c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15cef5d2924fd29017b3aab306423326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cd96318a09c57831b78f335bce31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b55d65d59b66e9ee7a4bbd64b4d9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510d2917a89726b2ff6d5bf75bd6a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bd52d4868654cc905c79256d7e9a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765e058914769bef571e56af8a73a84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79cb67f3835d7704a0f876d29a50b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e79495d259a26e0f3aef7b0128cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726d0abacce1bcb657bdb27009d6ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b93d6c36abb5d47da348ccd9040b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600adb23ca13c05bae40fd1702990059336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2283d4033d6cc8a4cc3f06cc6a5146337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753029602f978cea6e6f8c2246d193ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733c6742bdbb3338d451a76d2352a28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56e418007917d497bf34db4f536b94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffc709af98d39072424f6e4771276341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72ad7e744ae9d791e3d380057227d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8def04b88906596bc47de4e30be07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9869cccd2e7dfb9a9084d24ef39ec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc3a8a3004cdb57897c2413c4be5f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2050ac6f45eaa143df65228c169b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab707ff6577715355286f4dc899af8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff55c66df3dd25e0db71336cb2d589348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeef09c880b314e4c83cf9ab20b5648349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5fb1af3ff58423bd44eb3e660437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eb09dbddde5083adfb81cd15a3607351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe4e9713fba6e4f92a20cc7a28d1ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023731fd71eb901eb681540eede84b8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eeb954c35872bfd152149f4bbea55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c4748b10cba011cf979cc633a914355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3796d448c98fe91bcf9e330f5be6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c2eda4c308818e4178a4053b16aab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed22a04bf2d178c2ae170b55370bba0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd236f4dbcf08ff58b1053316dfefd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b28fc965473864b2364047978b29e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8ce814b5d1b08afc59caf924fe1ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61c0f51f096d3ef14a94c80bca230362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94741833e17813edab59cf47aaf809d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8bbcd7d568abfb7693bc0e3bec556364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78190bb8e84c90866ff01231088d046d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4b91ad11afbe5521de7318f8a3aef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc188698cfd9c146066e7a44408ad305367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dce3757578da256ea3478911cd511368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b970658cbb4da492947d77d50dd722369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530aa7304aa697649ec742936df976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf50cfca6b3aa1aca2e3409d5bb036371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21bf92e43029e8c60452103722a9a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce109fd79c62edffd05968a49d995a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4321afdc04a6e6526dbf4a2f182ebb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433c2fab184199d7c3bf85ad583a55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b45d762fc28d9ceeaa3a17bd765acf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253488a6ab2b5f6afbe666c8cd4e003377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6d2e98014b1fd7faf3c0d2eefb4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726a9387f9fc9426dd7afdd5a851ddf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3d8e187024b5d2bf77f58642c096380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0600ee2318b586ac2251d0e54e68c8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e6a2ddc61e23bbce62ac0d0b7062382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f30c13f94ac068f9445981a98f622383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c02cbdc2722d75480e7c10964a70d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc8a304cd529128c850c112ac2136d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff32f7071046e0bdf3d2461972756c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e912ad9e080b139616e4b5e91ec98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172fdd801509e8effca1c5272ba16d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81436628dd7456d4407f8dc779a1c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d55e5e053d46f0baf4cd970d176b30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7069aa9f27843ef3fa32d3988004c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6574c0edb29687ad36398831c4695392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953787eb7d468a31f03bde5be050bf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2a367cfa23a6aba1173304428536394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54b6d76547ac1cc9f7fa470e8f72ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb51b2ee56c3dd8f814939a2dc893396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d7d19b0061f6f55321b5f8e98ea51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03457f3a71475dc9135cf0d15bdffda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee592867c9d11122e1314a0b53621a59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616f5c85202c3696cef7256edf5840400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc458cc59867c5f62cee7986e95742f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b774393abb98dbab8402d0b05b852d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c2e06c34dc96eb7d7aa99f7ee98f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85384c74922d9a764731a2e3e9a9581404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14d8fec830cadac4b04f41fc989d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d677b505a89c131217471d1c10c55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074bd71c57f1325bda5f57498327cd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1591a611f1baeb63bf62e0721c749e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fb41159e4bd83dfc58806a3c16cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eee47a4224cae8107113769d016ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea4b878326bfe2f75e516e2d417c62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabe1a5dfe8696428479ae6a2e25e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784c27174d283afd3252975d33ca42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af523e1dcceb0148272adef2d0bfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdca64ace8c6658206e6125148a4b21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820124f4c909d8b7043e5c96bde7b66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6598b875077e8c3f704e2191eed09f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f0a235692dd16ef3bacb82a59d912418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f17838a5b1d7168d98ea61ffc4154c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7942d8f0bc4bf9797aeeb59ce83f4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5d05cfea1ff3d50c3e6f5ccc58d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34acd3ba9f266926c21c108b69d3ce8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114550dd61a98dd0ffb0e4f26997197423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e278eb064fd59338f451afac63643f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3a3c80cacfc8a5a3b493a012b2ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d625b030be40bdaff8228044e1968426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da359aebb8301a2e83ca333279efb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2444ca6b2fc5ed58cbb39864338b544428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3713f9818e92fc253d33d3f303c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b79f4d5a3c3fd02c578677a9ee00b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85764a29f84be873894e961186b514431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c211ea80197dc0d390fc03428038713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13355a8cea640ae73c0c72d1a4952b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9cf2e2c4cd04a0f9a2cb8de699538434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d22b9651a0198ee629892cad5aec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ccf8d687832307fc5d3f3666f83e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1f56630bac8a15f47581f1756f572437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5c096be58d81885fa8c7eadf7ebc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cb293f4eabc8ca02ace170be09052439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8ffafe1ca445677d282b779411d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a1ad71dd2bc1aea35e436f1fde9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023eeaf821cfdd7bd0459659cf53e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a10348d0a47195682b3d10f2444c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead26fcc2c4dab55430f8acf8e17989444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9044dc79b6fed6f0393096e840721445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a1f075bd21b18ac035a367ec17f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bfaf043c015f9b4b504dd537dd022447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032be25c4f2ab965e202c31386f2c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4707644f414fc6f756396f3df021057449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88293e59e6bac5e24ceb4c6d5d0e44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5ef2c4e5b13d0f62ab5cda7df1189451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75610e50bfb15bcbee056a91acd0aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b51b44f98b06ae6721dacbe2bfbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d7252e8f4d32ec8e5e1cee20343d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afd3fdb7e7237893be2d1693d47df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bd7a5f4235ffd8bdaf8a6a7f2f26e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becbff317bad56ef67633cb18d8ff83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7147d994220556833fe23ee4a72e0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d5680a5258fdab0fdecc6350a20e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc398128541f2f318e9890fc51de7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb8d84728e509e06661f1792bce85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096122c2cd2337a019d9a8a26679978c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d78513639d2ea21ca66398995f7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8af3534b6d63876da4d55953b2bb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351abef55cb0c46808f80dd466373e6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db076a2ab34ae4bd50b5ea6815643466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2443a7534c5b7eeb47061dd7ba99abb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e06115ff82d2b1305b8a78c24596c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c1a2ef2c6b8569e386b86b316ead9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ba0c1d75bb63a50266fc0143b738470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee17dbb3bf33737515313f907a672471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bc8a5b03b921c3c21a47f9cc58c84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015b00db24125c7cbcf8744b355c558473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d594847f349aead6577f4e149f14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6faf69a190e61d3121986030619a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b149f1c77ed005cee68ba85c29107476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308d954b8d4f7435ef408e0f2e2c13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c518d7856fbe7058bd3ad69fac061478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed4f9cabc43cdde06a30dc77a0cea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e020b5fecc0c6b60c32297c4393ce8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d261f0d47ac78795f9cf198078ad43e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f41fa1a9229858522273632d3432fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e34bafac0b6697b437918898c006483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdcf82c7ff799f00089a85afe5f8a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bb8ebad402000002eb8b53b002e33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e056d056273a82b0a4ec0f108988486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d886ea85d11bc8e69a84d1906f17ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b21b47994d9feda744794554cfd6b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d708f0c7f789ec22c10158e942f5f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9877fcfe7070acdd6dfec6f0ef313490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b838d86693de94b54006f498e61d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfd44c7e6bdad909ad2cdca71c75f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130d9cb8ebc3d7c862bf8d44cbc0ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca543cf8cac056ee415969ff9d3b06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd61be52eedad0c265aaa44dea4848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559e96b104dcb2b91586380d632d271496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c7c437863129d4922dce68211b5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2e8f40f8ff4fe9c4a8827472de51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10948e95dfb8a603485d7124b2d202499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf38fece8c3b1c870f82ffd05a9b1c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6778b3604228476cd718a5ea7b66f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a623d19a3b7c5a9d9993f917a74c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344b0c411a92dceef70ab1dde583379503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d2ab18f7b49435dbbd74a0e96653504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228542efe1fab96f918fdd8cdf9ccae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dba9b8721e7f3d3ed1b72d12e1340506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7880773973271938f5796a0f06c5c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5389b108083ab5026e901b5b96b95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417cd520977f720ccfe8c374a9c9443509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0b02d5a0c88e8cdccce5a3ef458bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7d397e0727c8ab6d02d7743af3159511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb98a287c1793d06d2457bb10036b6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2efb7b0002d5c49e9c46b8bf89d4ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a00596a144929c025aa5ddf02d92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a93626132cddefb757eca65b3dc6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49c7748f808764eceb3da0290d6d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31efab8c92a7a57bc9d3a8d67155c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57081830c6982e62144c440634f2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8803b9c9260e20bbbbd8ec0311f88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47154c94ee7cbc559838b8bce5d1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79943d9a0550d86610db8f41dc5533e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce858ab5827d4ddbc0cb3e40a037ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14bb710fb4a4452cf772acd8e02064523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eebba8719f004849a5f3ebb7508c0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9f451e4aed64cfa06cf9044e0baf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd24504ccfdb5e0a293009ba827435526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f484cea8148b0fa44e89db00d0d46c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88a338a831d6ce6373c21e7af19c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e9a3dd8899bd37975e53313a08c98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085dec5e301aef9966cce2a565f353530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9c7fc385972d0eabee5a33442c41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f04c5cab790b8c12a5439cd803bf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b765aad46cb5202b780f598d5bcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3631f0c9246fd974d788dee8f96bd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e9a62e8fda3a329b58d7a7beb13b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601108d4fab133a1cc569e445c0930e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd475d34ac91c430610d4754d36e34ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e1a9f482e2e2b1ceaae4c4985cc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7015be529c88e45145698f6e33b81c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3b519e3118a2ac7247e6fd0fdd18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e0da77f648b945aa94aa18efcb3fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890ce30df41571c99cdde095694341542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d38ca41e26cf360fe067951d6a812c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b91f8865549a2f9de5af549a6e6a62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f70371c41bf78a7add005f7aa103d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddae910e07846c5ac8ec190b9b0c258546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc43af7154fecea69f83a5c1c4e305547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952b73f947d31fdba7f19ce4875f3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf0dc87301c63dc0a98d2a79455d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2efa4cbb34bfd9d6c2e5640a1a87e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256bdf5a7123bfeced41bb1880f032551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228ef249fe89f41c85faf2601bb3e2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33ece220f4b5f5d038bd86e4770b98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967166b3228e1badda0aa74e53ca559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519cded1cac405dcd7884001fc503d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839edbe99a0bb431509d46b5b082d53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cdccef6454a2728c3304764644214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35125a4d2d3f8cf9c6052ac23b249d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ec135e6bfcea7f07aee242d250f48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6adaab1f62e93fa9eea968ff2dd4bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cb728cbafce352518a8c56c02b899561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f1e3dec8f58344f418b513ca3e74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc50a3253cd50eefa851e1902b857b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2077abe7e0cf192e397815e2e4902564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbee0397981b5f6d2eed807a6ef2b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a696436e1ea271806deb41291e3176566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ef016f1df669b4e253613e820ad4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49e14226f5298968f43847bd731301568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e53790de4146a5b70ce9bcd2a435569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6885d21a41a666d861ad742efcd68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8d34aad1d37a80ffdeef84838ecb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636f72e5cc5a28921d9e3c4287a3797572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa2af7434290fd75feee90b664584573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cab814030f26bc31d3ec51daca340574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7157e6777d1969453a394711d8abc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270db3b2a09a496b63faeeba95bfb7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab95263ee8a359fa19a4e9e23667c91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b278f6a41258547f58cdd69735a3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde186a36f00ce1d5a0d3ee4cfbb68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2195ae4dfdf112061907ab5aa2883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddaa8fdd9fe7228b11b45a561ad527581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aecedda9168ce9d9753aa3c1cadca4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ed4c926aa210a3afbaa21a50e4946583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01b3e05661864fe35503e7c3484f34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a725814bc8ff40dc71a9822e4f341585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14f83bf143d048c535b4d9869d8c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13362a15a8bbe3bdff510b6c21aef3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966a0d3fab0395211292648d950de0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b4fb87f3cd8cff87eec8de0b09c31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2e3195086122bcd3dc4fb09ae5cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c23b94b2859ab4add4c372076d1b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec8ea52f650592712f7e5c6065206592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1444cab5f9ae8cfcd93bd1026c5bde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203293db19ae4876d0d16966a5fcd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031c2673d8ef5986648cd902d4a6e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0ebcce5ba2382fcace28748cc1c60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c19bdbf7831b7ae833e62856eaf3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0cdff8b20681cc262c9c6664abc7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0dc4d9cffd019fe30477182f4c2f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38af2110298b3cec073bfc67cef502600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce80a0bd59176b3cbc164a7bf0ab6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3450767269e539eb2ccce6c6917a71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1839164ac52497ddc995ad46c862603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472eb6d7a17af368bf271fbe419484b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70c96d1a17fec50927927085c702ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcbda294b28a93452503b27936ba68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d56faca66687af122679d1b87ab5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c38742f3d75d62125d08e3944e92c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b98c35c6b05cfa5c31d3012b43e500609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c593d47a966a53bd07cb7d4a8550fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf23bfdd79c2593efd97fbe178a7b41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26ed01b0dbab45add78a71d2ee66f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbc434a151b05598d76e5a7a8b0b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c435fd129e4cb028d9435bb1f4b35f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e92ff2ddc2c66659c5fb95c4f53ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674f44b30e1e10da81ca6afd29b4f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac96e842b2b643350f8d478ab2459617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e9709b5f2d920d470ff12b42ef05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a84cf222e22aaf0ee7ddbb5bd8ffd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614737070486b1877b6507babbed6317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7321ddb529e1b61be24781240fa1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c8d1325b0a3c81f0f393686b3d22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b0bfdede5dbafc33a471b3f4c67a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23112df4054bb4bc5b53f036cacc53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84899f40e3315ff0ff25633a09f6d9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a9f853c3f869a6290fdf010369d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9f5383bd9e7b187eed6f3121c88f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef21f68befd084bbb3c9d41a4d4f15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51205f2003a433f5e3536c2d8e267004629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805ba32794be1ececd3c458dae2a22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9fea2298112b36e8ed590d63aacc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d00599ecf7e04592cb12b00dbd38c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc75b360140d6def23b55bab8b56a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061418e6f0f85a4343d1da97c8bdb005634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b60bad3238d8c996f83c93d88f344635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac18a0ae89a287e42cb0713b64285d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a4ca15fa6ef0b6f592723fb7c411637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0981659e6a48363fc4bd3d4ed94852638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd969689c58d73000130ade1c509ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a61a62f4ae0b33bd1bce6b72a7c13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78682c059413b8bd0da1ae78af6bed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8b49459cad14e1f6f2bf472e6ae02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9df9a941d6f518cd96cc50603df16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c529c78063a40e109bb5add4a6f5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f109ad2bd274e153c43d2b61f7cdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5199ecc9018e4be48b4cf250876eed3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4662c62f376ba2261abd885712502647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acee15de2d2e41d640aeb2a3d7200a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662255bdca21693aa3fa78f0b8f82332649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca16fccf54c307441ac443eedeb47a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc1688aef8058f2e408cb24d4495c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bbcd687f0ba2616bcf37256b48cff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce966a4e9c1a807d42a79a048ca9cfd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf39c2c679ef8f62accba69c144283654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba10c5ad893e5626b5603e058ad1f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8693d6958972793d888c9aa06ceb191656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d47a36e0c67852376790d9103e545657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784681dc1e18a6152663a46a277535f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba3ced8eec4189222a80eafa4c3820659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6bed6f4996e41af334ddbcb305c3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b12c562a8b40232c61b363d7f417661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55e68bf9d90727bd913baab5f159fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f73d656b4ce63c17da625ba5b9cff2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798d82c06ea21712646c4cd6e1c77a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725276592d108154173f3d1b6ff0daca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7dc0f1915748060923151d46ec99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38728087675b47f2ac33f2b96de8cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449487d8ecc59c5ab5108f98f6058ad7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cd42d61c3a0ebe7d95285f16c25f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59996a3abd8481675e11393bd0709f24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b69af58c8984217da7db1daaa8db77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147cd40cb45bb4d333741fb1e5940b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19766884b49fca5a61960d01b2a9558673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27543dbfe29ee8d5974352725e34c19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb11cb5155548ca14c58978788a6ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a38db620dc3add20f2483d5bd445bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4d04b538a9821a9ea1ef4cc00f28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610742292d46ff4a27de0bbc3f2e6a14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe80f367ad6da9213ee787b9ebf99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e63610a59fd9461aaf4174b00dbb22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791069548a8413330cef8aab0264c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4648f01270eab64511b61d3882605682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b107aa8bdfacac36d71ccd34ee2426683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee27debd4dc78a849815299b70630684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d720912635b4539f8ae3e0d95546c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab56ef8fee6324fbe467fd2b7440d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71bd74a60e8bf4ae003884981772dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af420e4d84d5835c20f11a13685f820688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976d623fa38345c09fe73d4f935162689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c410678d1744db51592b0a79ed80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97c981b983329bcd19fd05ed3b1cda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd7253326c55dda359dde3094e130692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf7761e54db5d84e0d214aef987863693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485e18a877a9993509076d3119c6c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d890e733a0f1feb6f38f1b65ef46a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9fff5283b5614cab5d271f1d7d5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f21807081b052375bf6a7aae9728697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0c3e7e8fb993b6884ca9e83ce51bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ef2e8ab6346586b3dc66cef4f134c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0345527b831d2a51b2ea50f7703ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a62ff5a4502ed771cec0c888f6e8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a5e043c7f0992edf0adbd164c10f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2214e2612f7270cad9e500f775b4ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b816ab71a0ac21d5b07c82841548704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b30a243e8057ad9872beae2132fbad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cacff707c7aaa4d07c8fea79ee6c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f03867a4ff4e4cac656fda49ad19a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fc4afdefafbdd9dd3b35bb22fd49d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525db1b218b8ec70284c14462c38ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30b7d4b43350e2ca30415d67ce7d19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c95a3345394580324a292708d675711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f289b4f4a05e42054e769a07d65b30b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1209bf32ba450e0adbe2a62993096713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0f2e91e17713258e1509470f7d51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fdd04a080eb731990f4c524955acf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138424fdc932b70b2fc092707f06110a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2d80127371aa05972a156020fc42e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47c8d320b6cfa9c9b78ffd889efbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533d587736727f703cbdfc52fd2fb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f064cf472bc2158fdb8c831394df7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a63d8d1233546eaa6989ddc8fe03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff36d321de4b73a331172324b39bb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607517f30e690a2291ba482211b8ba7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d197ba9a7c007346e418fe2ee45fedd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364cced405b68389b6c0caff71e60f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748720dc252ec223a025e7e4b78885726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47b77245edec1a30885fc52bcd3c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c8f60d8aba6f739664e3acc94e68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d5be5f0c7e3489429ed5ee779651729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f066802c31d92f79adbddc27044c931730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09993c93ab2f101d8a1867467a4c19c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458437330cc7837f0a5b47120acc04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d9bf21a3ff1ee1001b523af01cb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305f7ea748b904c62d1af2b8b726435734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad175fb694f84111119e3ad27dff2f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6142d824dcbdf44a90c7e6f76edeec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9c5e0da3980624b80f0c38a8625ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d13e6c1f4b4e3d0a8968b042e9e33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a134486fbc2e60d8ab51086444d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73db723b6ebc1eb645380dff5b22b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf758612a589cc2a09423da01ed8575b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08745ceea5d09ee26523cebc18808742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8960aad4eb812f498a2868e28aed17a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd28a5ede4cee5caaee57fd0ba57552744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780cb2303ffe907b47b3c48654882c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cebe453eb3f07315aa6f6da2338420746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d5aeb75127dbf79c3b46f4216ab42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc4f68abdaf117c5966e4c5a14699e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa047629c3ebb0e368cd4e44297b70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d57a41334045a704a40976882f21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169107791cf743f22f7e13312e49728751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b6a51810c25a5fad0cb2e610fe107752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726b51c9e3a547157c0e9dcf4644894753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8bce75a10eb7e5262966939a7e811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71c9a98ef8c3155af5a26d0ef78ca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46767ac165b479eb2bc9f7c887e5c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8705b231818978e4dee818311434e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f359c6c683854385e3709e533bd2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190abbac607edb25310a01a33516e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a65043af48d6a4cccb4b513ff6b0417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01c534b7bf4c37c547e6dcf1279f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b412cc48e79e4f49f1c2d48691a9619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942e803506ef0a62e55ba3a5eb5c2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe129d0d80e1c9f89080a59ecd7bf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21caba3759c145d8475f6df1d5386d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8832aa8e6679cce8846ac193e0b3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38bcaf6e06bbb09f9bee7db51228414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcd5d5197721385f669afcc19989fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d811504a30540ac774e0b82291a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8bce1648a7be969f61964814931e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff303a70bb521f3836f2feb68c28f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6056bcab69f731b17bedc09cbfcdf4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e360e982e14a10fc216e3b987344ed020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eff1acea0d3fe844af357fe68f66521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd766e0d5be53145fc7ff20baed1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0c901a9780f4db6430c990ff3650123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ff5405c99b11de261986138b11de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b31225048dea3867a0f3f292f8c9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436766004026400fdef96768ffdab13126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e75cd38f2223c4b73ead83947906b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21b834fceba0424b77e432198686728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d299bd229a7f16276565d337ee0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca5617243ddddd6f4b4050bf4ee7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c402389f0651585fb1c3d2e833db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28995f248abd7d5df4391439dd3eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754296c29a50ceb240db0dbddcf08a3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9f4b20c11400872132d247817ce8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b34165de9c746b8c2013f61785222035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4772684dcc56aa4b1bfa4e0bba98cfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6764e6b7fa63ec7b9eb53e7f39e2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38158474d601b952056332e257b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29eff38e77c61e29e289db311c10f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bc5f73da978745fab3ed27b245eb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1aaedd8af214efea118ebf1bd6d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d08c9d8fcd91b747ea17eed2f413142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25034302076ef0c070eee0906279fba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fdd83947a5d37fa698b94177df8bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda29ae7983aa0c152c0568856e31045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafb6e346601dfec37220d009961c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582028e35e159c3760094e0b4841096f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff862d12ceacd9ae9a7822ae6ff3d4bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dd78469f022e897ac5d7deb443d3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993e54f5dbcaf51ace97e438322f8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46003f12f816df4176152110a376f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a799ac8eeafa8ab5fd1533f4514d1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcb1e807a29ca8da73289af69b9da353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96613891c8fd8c43752e6c14ffc2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40335acd31ad290e971434d5245b57255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3363d3c1f4d067f24ece60763371656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556a3f437fc08296a01bd2c2c0883e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bc305920e38a30ce6ca3ea5ae3b5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d5f75e6f313743c234eb06fd3b3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161033c067a16bf9f47d28e739a863060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1107f8513c8df91c4e669c03082489161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45072a0f8bf85481f929282dc5e7c41a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360b0e3654c285956a5517d8ace03c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1808209c146bc629a98f69e18225b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da39aa2ab03e5e753471556f35ad8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6531c4a902a53846416da165a9f46b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c5e5a721644ae5463a37d78ee321167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe792a5a92a95b5105d647b9e577168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f0508c1acb9872b8d6c682257301d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebd311b6d7cc8ac02d5f5a97a11bf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa6fecc428c97e98c75a4c2330bd6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e3965e55879da368cc649d7f0b8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db950cd59a567c9c843ece4c4763ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc946dc92b55c820bb12eec45e86c62374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162237296c6f5866c9b83d33ab072b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcf9484b0c5106e45ff1dcd05edab776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce5c05abb5179299194e66f23277877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7962f4350cde569daf7cc07bea74b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fcb5d0936b91cf34b0ba50382410e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d98d52aa2b4934b5e93804705ef1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe16679856ebec794c0c8c7ace9858581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb6aeeb672f087da76d4a8ebdfcd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe21a506b9a21806e7f28e79506ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39bc5d8eafe8cbd8db1933bd8e334184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5becad81e38cdeba601ef20f86bdc3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c531ac31348dac11a7335b6bd6cacc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e026cc5355e415fe0d6c2e68440e3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80bd442d50c4ff333a635cdf4addc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186606155f4fd3d4c217cc0ba973cfd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb020f138588aa94ca4f77bc979ea1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9fbc58fbfe148ac152fa639c5850291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15fd905cea28e066968ec37919d27392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2bda888ab2783901967cea03285f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d63e6441c38d8353b0e00dfa92937894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1e8a2cf4ed6002b39f2058696beaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860d7d542c0b363ca76b0d1f8e73eed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02192f2e123a86c7d6986b78d1f9ecb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1320c2990109f92c0e5a17051f795b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29fbb12e8c4c4183f10d2f4152bdc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f9c52098e53de8679720b9e798e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adce44d1d9c8c58a3f9cab35d0ca36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd08464025cda5408fe4b5f00efbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29076056538e6648f66ab91a1644de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f005688fc81c2baa1067ab4d75dbba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece0ffe2938692bc9a95c6b5eecd4f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfcb77ead5d1502029f7f4f7f97904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df825b7dbeeafa65fd5586806208529e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b3b25bad1099ed53159a653371fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125ad7866d62b50bf46d3253f0f7f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de6fcce30117666ab89c188a093e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1a2ea2eddb91373ac1f65561ce3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ebaf7a4359218f8748f9342a5026112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7fb78f7a988d5bf4042525a26601113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe04497a9ea11b80cceb509b329e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54250471ef6849cfc6591b10acd12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5aad0bde2a217af8675c41daa6dde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03011e3eaf47f42674b73c1d5d8254a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a77b363169401be454317c09354883118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab10d1826d5c1ab25b455d470eeba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a769c4761e2f059e37fcb753be2263120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4cad8f780c2d610262f0f502dd28b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ea18816e3a2032114efa68f6088f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f690a50e12016b990346a227c833254123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451caf3fd97e622ea1d4fc0439b9a8ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d1d82926af17901ee57e4c39511f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69008ee93a3de4a39be9c89532f598126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e57734664c0e2c0e5e7fbca92918127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b2a3fcf823b501a3fd1ad6c220a95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa91eede94e02242a47c8fb776000129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dbb90e1841cb847e65c1b1cf2dd24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35903935e3438ee7b499c6c5984ec34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7019b786443797173afdc03dedf3f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c136b451c52db27f62d4ee1468c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef664ab0433da21226807e963fbd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd959387bd830cf4ef25f59ff0d1795135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f187c01d32f018123ad03aff9488f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1152ff6d049e32aa1a0752bd9b6c73a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef29de51426a2cdd77bd8980783a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494ccf1c00db0e4d8a8564ac1e3ae84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53218909e22f0fe80a2b423f47ac06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423afcef6022b1d6333b7153c6fbb96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287157c8408c1fb2326c8bf8e177ef17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a70c38ef3dae53e2278415ec787c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06add0238e9e30a836193683318f59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040d4657d35a3e08bd3eabbb062d0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd6d68612f5c9344eef7c9242d15f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e9d1764c128aa28aedab5e32b1e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273c3086504655dfe9e68f8d45a7495148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686787c5405765f263731e3dd349963149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9958c41580d79614adf036de73d5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e535b52c955819faaeb799f8c641f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6acab877acaedf8e729774695a75d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d39c99a6dc76eaea8bdeb7fbbedc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db99c89b9e24297704dbaabd9cb4735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8038f2a3fffd24b8e30db92cf1470155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ed06749ba655306aac05607cc0c1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccecc34423a1124b148944dc86cb0cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0b4ac0cfb90a617060b4e489a265a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b4a153c71a15f2afc2c244c144902159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528db909fa378cde36d9f691523f5a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d82a0c9b7e9b1fec157dbf6b23866a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a25995f911083e71d0374e726dac68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d363ac590a486bbedc5b5c8966019ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818be7c3a92dcc5fe7653e4105939d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5093cc362f93f87e9e18ca4177735165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a514b33129f52b55904dc3827d3e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb29761c0a203ec63c6002644826b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f19d1c9d1b6afd6ea7ef35dc83a65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e829d2ee016a72c2e394903331104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b6faf9ab56eb1adb8b7cc225725fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d41f02de523223664e6a3cc2cb1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba012839611702738c169bb0c5837d8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc78c3260e809a70001ae95f8216ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30fd1f694ff539f305801f1c88a04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb817751b3870f5c7bee3077845fa5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31038915007c37d60f673b53c2cf648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d24c357eea7e54af39a124ca7585b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971cc853cfb64fc86d55c7d5a341a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727fe1f2ddd90965a8adf2bb70f4610179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dcf3ed834cc128e0656aec683f50d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9cff2b6e752a025e8cfd932fb987181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ee4f045065aefe123ffea6b0c638182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff108e02d2ccf6ce5053c422d38fc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e343bae93bd0c8287011945bdc1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca824c0a3a841edddf705282b3232185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d893414056c5c6f6e257a11a423d51e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ef12fa0f44813beb55b001a2d572b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3206a52195a2c943e5cfbf5496647188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f11b2779463c737e64a64b644847189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05359f1e808fd8b50033edaa9d5b30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f966e743a4d262055d40d86647b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc22d39fe81b18a4def0b1b2343b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524651b95c2fd099d3692d32fa9b52a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4571c2cb066f8cf53bf82176984bcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3ed5f0babc764cf4c346c39c4a2f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565b1f53d776d6d775bd48f8895e430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95181fb06e93526c5ec5da8bac20ec3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344663799cf9f8ac979f5e3d5b32e0ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b42adaf5833f9bb362959f0a9fc231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45719fd12a9d0fca709850be45ae264a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303e82f58d809bac85e7a5e72ea598201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6391fa602f32b6f59037b7691bd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f1f4eeb36c071ba6f5f313641469203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500b7c914636074bf044d56e9e86c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d81f3efbc18e3bc3fb61016d599d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22dd46e011dbc2619eca7a412c76c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b5da9a556399057f7f0f20e9a296207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f785f1339e6a70371fcaff11ea0068208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ace9b45971f6d25c002b80721d632209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ecfa91a04ed4419b084b6a5a5b2b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f2836cb5a96c0c647e729e2995dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f06784670c5c823bd633a4ecf9fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7895abfcdd0887ba6360663ef1aa208213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9383c17b93f44aa00e17c159825f88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b5f425654258c505e89186a5ca85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1e746219db142c308c29fe18d0b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb8e054a96f4aa5c74dcab2ba202e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed155ca2bb444c4a1bee4fca4ad3c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3daccec0a73258d3790a059f124d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a86c422c23aee99793a1cf4acedf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a5e212db10772ea5a91fefef1e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710073c54c213318e7f5c8f09c7b10b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42b665815443d9bc39b1fbf12b00e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236d399293c2390d322fb0b76df554b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63c3d46632ffb0a92985ae4ea32c39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af65cb868c6d3c12e32e51c366a587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a7789ac0a1c47b047b3ca70da5cf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f647ffb6849fbe89fdbfbca4d8972228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf79bd1231fb67b49a9692ab7883b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ec97ee1b5689b82b316a9f0a0c2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eff6b02065131759f884a55a78371231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b634f58a1a1c9a535c9cef433e4c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a620c78512615ec97971bcc6330015233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76e4ced4eb1c21a2b06353e1c52391234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dac66a8cf889b186985ae25ed486d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab9cc75dca833c455e7044e977c5fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08287c706f9e889b60403a147de8072237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1f0a230c2be350243791b11de099238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bff8314d615cc21f6fd3e37a1fbb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d97209ca31cf804488c47fb004aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251dd1fe50436f2637e6b626a4bc234241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e573121ef2c26d5368f1d7188c7b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5adf9efb6799562a61a34ee1c9233b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa0f0079934a8e404a8c1c11e2bf73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028d80079175b3be84ef999d2d72dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf359d4a79a561c3625c09a4f7571b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b14a71849e77ea97210ec3a5e7a64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1830df2b7e8bec9cc899966fc3e967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197798b377f391db90284bde9a4451d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1331944b46c9281a92fa44d89d271aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a1556eaaf9f1b72892606cf2678d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c449fe2aecd3401214e13829238aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0745b217d1ea89d2a1e3d686eee866253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb186cdd491d97bfdbeebba7198b1a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b31b0ce96e54a1a1b24745528817255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8edad50dbd24d9a7ee50fa3fa9b5bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30809910749be2be3c65246d4ce897257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39831db5531fcb1293126588fe935569258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff31048a0bcb25e31ec91b5c21ae6c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96aca1d7128e9148520173736ddfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644a9999f7291212d71419ceb873b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7153d17d5857f2f0cd2aa745306d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a8ec32a50b7d51f8e5e3a650d7796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6851843d45d1ef158e5444e62409f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aed929e714a2bcc1c0d9c1d8b596b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c0091993da661c559a6c5948579e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f26833e1d0d6c0acc8249df4065c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcaa1526ff4e731f02bf7018f3fd9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e41467941d80a3e79508c2e81f571269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865394886396e9fed20d6a6c701db6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee5b17cb886931b6198fdefffddf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ab21c79ed2a6a00d0b6726dff6330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e996bbb813dc684382d6ff0067398b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188dfdc6073a30684e032d0f765a546274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480d143457ec964849bdc5933141a8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148565812f39f1859d987f61b21eb23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52213c30bbc36c223af399aaf7bdaf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f2d60b2829414e1a858f815ddd7f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd6a1b7c9a85a79d9ec7c359d5b72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda822767e40911d0de12169f8667bd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291261780df7d48be15735b4a40a415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832fa6cfa00a48344c3d0707bb449fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376922bfc0a9f7f18a3e926b7fecf5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f61bbdde30b5b4088ecbce0b3e64d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0870ee01dc3a4134a5f6cffe1b2279285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004750aa94e000b1918883ad65d738a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29d359d2c978ff92fef4a190daff66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b540197315b659899b3546691ba0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277ff4c9e490ed5c717b2c3dde32cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b030cbf1ecdbb2d567414186b1f3bb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f4730d5e1ce36b13e8a549fcd3de8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b185700480a6e4b824271a99da297a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613bf9f65d1ac6facb61573d1dad526293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00e588ff4c84b150345412fa88d5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572be7301f8058f197add87875ee591295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ebe7f0dbe0e6c4603c5d356111af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd840374a9650eb75b1eea22b86e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826303548795c146c40861f57db0bcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617929a71decec0e7cc8fa0f9ef3e60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc64929a5ef2c845f5fc57115ca2fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8e0a2a3f3bbca7e74aa45fa1f1802301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06818486e13b63cc5ebed4ad44ab7eeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829145fa1a3de3796377928f12cc13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12297070c17690eba59ee45a9a85ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245080d52cbc7319b0af1185f97496305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5d83c5fea205d3782a5294c11e4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663145ad600a63ff582eb8c5e1be0c1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484b8a7b915afce2c617060144dcef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d55f8d5d576e2fa3756adc93c6dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9cb041c46cf6f753dd866a36071c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc081ed8e050f347bfed5f4f35bf922311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349de17be75d0443abda5abc0858a67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d2de4e948e3e36c8610395f53e318313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd623f35fdf37f35ef41731979c230314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c359f4c9dbb8d2ea69f7b6b00549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c7ee267009f6c2bc6d6e2a190b421316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27935eefae76f679246353ca2fb6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402fa070f5dd42ef5ecf9e8cc4180b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170113cccd45cfe8a44bfdb4ca83da4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93504dad701cc1b98c6cddc250da92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e7930aa1e58daaf1a23dab659cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70de6a406afa70d9ab39cde06129fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ee4df9a5b8530adcc9ab37d9215e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34865d527ac058bd55bc447f6e18972324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaddde5a4ac8e9de6b7f04885c80110325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c46aebe9f801647877b07f40349c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558f0a8537e9e16dfccedc4467b78b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5e2303a6e55798d70ac841febdc06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17ef8035b02d43f47b07393ac8f309329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7b499d91a4d8d7d89f704ca42e16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbbd26c9df6725085c9be788739f27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01319401744ef5547d94a9cd9c5d67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d029676ed2c925d6981ea017cc678333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d370ba30d9124e38daf321631a01dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b85d0904ab5c28dba94f6016977d37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbb5bf2f0aceca7e3c696c898e1e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb6c591c2d822567b26f0509adb8cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6b5e23d63e8867f658de0018f6d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5df7ac9e9ffa8646879a85e5372b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2cffa43887764677d445b35cafaf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33abd1f048acb22dd837a281211354341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a68a0a04cfdafa9e686532bc455aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6883b0f476a2e75117bff0a92223f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c756fdb5a03137cbd122352eb5c48e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01f79586739e44cfdc6c1229d28b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab3b9307b9785a87d5b027b0665b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c56b8f31e338d4a61f02af552a104347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1fc9d48bf0e5880cf77f8191498d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20506363fdcb12930f45a547a3974c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c610f50546f1ea87f9e59c8a15b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812aa7f80a8e45548df633013cd1073351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9457d66984f41ff367d35d827150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0985068b927a3244d2f7e9c1c6f5a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e62891d3b5687dc7facf7471d791354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99857b621dd29af48dabd3a4fa03d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274cdf25826103561e03b5a446f19b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed65df2668846dd7e47874d42beaef2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13238cbbf9086d0640851aae329441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c09cf532e11cb409fca112ab886e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b325f3596007d07b1af0d68807ec7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ade1375d30ec3d5adc042cb1b5cd48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75625f7abc71c457ccf79bd805fe3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea103bd8a7e2a6a038a61278671534e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5d21389e6b99b7f3b70caa0bd1aea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814acb566dca5a5a629cd62e785669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4273d68d77258eb7c42339b2587fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346c367f2d9da0a28151923db49c14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f9bce6beadeb36a7d41a654cfb26a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b008e068a7cf242b00e269b6fd4273369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533bd9eda42da37bc61e7d7e02564e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b29e34352a2d4850c91a64cb10775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3669677f9ac834006a20c66386ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552287333be63dfb47a06ceb7785a2b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ecc30961e90007f23618a73ae67c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6981a0eaff6292baefc09ca0e999d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091779688d775ce8d2360b9b024b6b32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c91e7207aeee0e9f9a1ca66555cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5aa6af2861f6915e9409a44eab6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6214f7f5ca3f22fab1a8387f7c59fc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee3840c0f22fc826e9847649bf5056380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55132d92103b9bd060fcce71e1e37f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa469878ea72918050f371010d2a60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2d90deaa4d00ba8f1384e80d0dbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa5c124fc26f271b86b37d6d0849ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5238d1d1bc9501b7c49db1cfee64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee610ef9d0294ad3aea341e644c212386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1ad80ad5b3a4aa380c054dc266a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad96526c3255edc4b97344195769a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45aa37965b981d926f75c4ccfe0080389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb32b537275d69b8055f4cd0fa6901390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7ddc7e3b362711976b40440167254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0469b28fdb33598c24262173f6458f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94147409b568bc8587445d8cd225da8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6a533a2da33324a0e25a6e948360a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e17a7b292d503d5466f1322bdb359d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1d0b27a8b06ba3ab05cf9bb29dd2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac8495aca800774c7f6cec66becf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe01fb016355a50861464651a9f8e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680a560334c0c85c12c0be2f129808399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22725d974e6fd84097d9c8f74f82b56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7793a2f789221ba933313cc6491c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbe063acef2c0238de3f8d5f877830402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f4f9e33af35dee53e3580c4079de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911642a55a276ca51ce8101ab14e9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799072df461914b9179c6e09d10de4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f97a79364a4a344e65b46a4b908e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b746951a45491454264103ea7ab09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962be4a581826e5c36c057966a709a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d348d16554b081e099f38877795da9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952e3275bd26196599f04567adc478410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ac7d983ad7c6e7af3c8714dd9438411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86d3e124242d2db89fa80504920d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300535fadf5f77111844b5d7ae69810413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ce5f3087b760804deb9987863c63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56699d7ac221b094874930812a1d3e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61e08811453d6e138be450ea7f978f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664911d3b41c2acf5b96c83b27b469c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6fea422ad35c532f3ebbcbfab2b5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f72f6c827866bf9e0dbb92812f761419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7541afd75ee9fea92ea5b882ead2ba9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fee32ef281d42e8b5b0b681c4c927421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f700a357d0730863a1f77fa68fe3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdba57edaf2b071b05ec96b42beebc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e2c818b36c418c1849e6b814a0c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f9722bf44327b028860828b16d35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccac1905cb5dfb06d4c2d41d47e377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073f7a7a64b41a30a5dc641abcbc82a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63e13ce28e410f1e5d1624f2cf5a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9dd9f56d909bc80802f7dc3d4af2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d28b45d24a34e88e6f3ce8f022c06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f666205029ba58d26ae436f2beea8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076f46ff4ee039a098810a170f16280432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542faba9ed3e30f4081f526f178401a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee41b04ccdb779cdd0c6f1fd7225d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690aede4ea086f6f6c2166201e9743e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b181ab4d2dad6837d9349cd05139e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40860bcd9a46096b7453f7cadc7bde6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc56a360def315fad793087a19f9ecf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1c7f8c76200f0d9c1963eb7374a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653cd44d4ba08f81a34dc8e738893b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da6fa4cf1807bf00302f9c8b87c89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec193fcaf391d3e7f0626103c7f7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86928abdb70beb57e0c0ef3579358faa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f0bebc1e40c6e5044c937a37cf2cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d9a664448572354784249117969f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4b1c9adea432fb9a4ee052c76907b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09eedef2f2fed3071e36c747798d97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3163351380803375a72f4c8bac253448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af43389a06ef619bde7c1b697fc224449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f8755cdd4100ba65b43469e440bbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ab827710cab4085c461fedf35be9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def1aeba056e780c6321e6202dfee5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92be63b98715dc9a9fdcb283722727453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228253e7189de66b65532a05656a40e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0da2114a70da6a26d8b5eb1b4331455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1e017835cbf748ebbaa5d1bdccd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7e0ad493106da70211436905f52c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6b660837f246a2dd18f96d0ab06d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaaa3dce9e81f503ef601f5d4c7b5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42679aeae29aded4ecaa581da041ac66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bafa4350298d60d46958cdfaf0d22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502cda298e8eab22c9c5220f56d65c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f4a8d7de98790675c02fa4242f85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c9bac16013b9ea63d59aab303716464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464db8aa43a8612c7bd2d72c71f40d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cdf99fa92c5b85d015bf90e9c7a81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2928b3e1648fc143bf37245d35cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783719804f8b0875aa5cefce77756d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67714c884e7e181e0dca35307e299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f314739410b316b2bea3e355e5b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f54eb7a6fe6ce167ca2b6904471ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54582d01f5632febf47209174a521472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506725ead419e085383b8998ad1f23b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1689103aa014d27337864587b0e532474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb56b1166000c261d74599bf457d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1d190a953723ca2a94280a6996eaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e8e695f8f1bca52fb3ea24f3df338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11551fff84fb40ec92d1e48079c406d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff8d411285cdf15bda233fdada63a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be235993d480dfce3efe7df7c2f7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4c8cd88fafeb2333964de5ca1925a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f3d95ab5f28942a9a7bff7a48c6cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e334b4ee5c362f8b12e59a66e9e6968483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17584769e14fcb87f21260b774d10ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c21feb7767300f4789313d540c89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf55d161508f6363f9a201286be4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc260a6253a1a3610bfc7c9d26a298487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be28b21ae4463ce343dea7a15387d36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc9ab2ec618919a80a60697a19632489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde97c190dc01533bb6d8d7ed36fc5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1592ccb824720ee359a6245a96f94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942727fe750cfc89cb2450da09e0bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e72065dff0358ba51d88dc82491dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d04b7330d961bd9b54f624bf15407b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea940fc60421d1d6375396fdfa872b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf39bd4ad6c80a4ae304f066ffc4c7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399b60be1634cb6259e8f0bf0bb62a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8482657356f7a354bd95fa6fe2565c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007aa37201f6e23a14bbef19c240f0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04969c14e93eff20b1a401645c2cdf59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde67cd90c8c437ac50c7445f03891d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196833aaf164b6b9842f496bbfed6cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f0918dfd1ce3c40190c5621cbdd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4455e9f536f65b97ea78bfee849af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77503ca886e771d1858b0b46e1db4f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b5ad35bd9ae98e13f1e78c6accd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908591dd0c2c17b24d09063ef2ed0b9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea81d3aff0bf98096fc44fa529dbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37aa362f98dbd00f631d5efad4ad5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d84c7f4a3b4a266fc52e9afeebdc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fe98fbc5b5a71ceb1c92fd9554b68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902813bdc364b4a5af8d3905853c91e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff32025c45beec7e0d6b63e5adb062513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2fd40676ca8041d9d213d4b51ece514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b95a15f963494efe30577006ae8d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0d1900ada101d089def5a2f9944f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42332b0a0f0e3355b25f91c5df70fd6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682d524fdaadcfe2aaf33ddc3a0b8ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd145663aa015e544daf371acb8bc72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3b5e1a2a7afb9babc18fe6f77f7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b3e488f44e5598d1a3cb692afb12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd3655334de72201379ccae7367ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d9da88011d147007d441135c8b1a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f654d06830c5880b42e07937a3c2ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc23b4ab9edd35a5eb10b3f30ff77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ebab300036bbcbc69d5c43ff8148526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061c22c6a2220c0a419763b6e5a8f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f9f12c2d42689b8a7910ac58b36f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911120b109c5253b641193d930c8b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ed17f58e9cc5e8e714df5590f755530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b2f4dcfb2022e78d5a263d53e6fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e297f67fd9cca091751c49e0b7681532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7607f1cbf531269fe8e5dffed6ac8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fe39c6cbd7cd854850c259d51620534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93f7ab0780bcc159f364e6329885b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420bce5d9a7cbe05418d92a6615048b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070be3aa36ca65d172020122ada4b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b57e256ba5401be9680faf7df546538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965e3c77546ce602566ac05ca0c2e6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0eaa576d8a80f5a0a3a836089c95b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740a9d24f308885dddc31d83079dc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a05ecee58f8961df2a9817196273e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072fb3273af396c79ec1863768674ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4039b737d89bf9b009d66c35ab8fbaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4052d39b7bfb0ebd4e831e970bd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27f06121ea3d574e9aa6f15413a2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a7b5ad0e7e89f269bca6ceaf9997547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0c04ca744106df98ae3377a0855d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7489ae19d9e0e0cadfe0e078f053c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8cc935defc54f69a58bfa4498bbb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111f66292c58311d4316e52ec23ce9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94806383382fdc8f129cb8177bede97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b00fb9ef92453c56adb39397950a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492d7edb436c2195da2aa9c4304416f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20f600568fec14151e51f6ade53ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af1b5c5d6940c771e01d5f4bd76ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63de2d30b51c51e3051b60722c392557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9be0119df4651a2abca7863e84cec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97588d5df1d86a3bbaa849d3eb611559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c6c3439512f760d8c80045eb7f96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d39d4d99d050edbc0016356e008d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b005326c1d772539132b1d3e1215b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8041838710738a5f21a5fd3e42d749563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f594f1f175dc99eb96ae2e057cb927564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cd5b1957a5d9109147626847dc186565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ad11075e45e3523af16962b5456b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7adf20990d557c285e24c71575716d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171a8d7340872c2fc0f7b894927937b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855848b301bdfbf0419f585b75f4b03a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347777ce8e14c178979f199ce0bc9cbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a3dc9c6c18683d027e1d8b3960c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2aa10d5b0543e250969c267b62e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de041efcb710395b27ea1defe1ab8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359fe0c5e35c44b4ba10ee3337c7f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db32c2a1362180e6ed8209663be383d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3195dd24ed9ade7e4204e08672301d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b265e70d123b3739bbdfb50ccea46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef506d73e1eeca2cd6555ce61d514578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059746f54b13975d60c3f1e3342d90a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaaee5da207437a79e8b4d3d9e5c2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4747ebbd5243b0ae8f7e688703877581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1a60bf353bda389d88236dfb66aaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d837af79b610ccf21d560d31d73b30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf23f0dc883cc77d20cea19bc69a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e258fa5fff9a35126dfc42159bb4dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8dd87d4c7c791197f1a3e764a1583586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea86cd68a874c59682eb033c74fb61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe71aac26e4fe6ff608c9141a85352c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e8f871f99ec60e988e2610515173f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee816267ee286adcfa7676626d6328e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6121bdf8a9fbdee3406b431b007498591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c8fb7c355a278ea38735925bbcdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ee75208b4226d141b3e58cea650b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027bf7dca8bbc96e9165309331d2c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2282c398efb43d4d2f6bff0027a2529595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ad7ff45ed9c7d3fbca9f0043d909f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e168f170642dd505044d9b04eb09fe2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50005064becddfdcc3f50ea4675c5e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea8d3a0ee73f450dcab83a578dd28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675918a2163c4324d3c07143176bf8fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b95f50abd1bee03cd20e00b6d6c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468967b5f1583b2421a6ced75f4551602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b3deaba06d390fe0bc73dae97517c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930138229760aee1279a21f3b84e4c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79901eef9833c155a90c1732c976eb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d704f8130627e9266f337b8d0738606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541e467974ef5de0cd7fccaf74b719607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cf54bc7edb7097c83f8a1b47240b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121039a4a5f4fa5a5ee550c5e84f7480609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d95bb6be5a2940d7a0c8e7bf495a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233233a07604b2f9b81a212883db95e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2af188a1da4d2449034a4b9b28f2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ebd4535ee5e505e5f28edb74ac7b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c483914f3795a5b929fd3a9de35aa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d4a7164ba9486bcebc8e2e23cf462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a328e2d75cee5e98c23bfd57f445616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb25e8ff9a6d51f447c5b3f593641d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866257d7a4dcc5e163e1f55a63d27b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d84cdbdcc4a038f64e8b0c198a205619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e69a51bf30d83ff020735dd4aa5f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dced3e69eae7c323e365c0631bd7998621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d3e0e5c964f170ebbe307c471ca8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c335fc49d8beb76256f697d74827796623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936500e1a579717060b04269e6404cda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61dd0f00f143ac54336d7a24c62fef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f413600f3a0216fe15aabbb2a5c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc78e745f721c40e94dd0432f92aa9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1593e65f0ff3ac1addd8f7715b1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7eceefb9b681a39125c3b67ee50f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9f1444234912a40813f16f82e08c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357e54413ce1fa8dccebc8f18a89ddd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3de3231eebb60aa2149edf9ee0e8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d313f8257f8218cc01f14319870ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27128afa3bedb425cfe47cc180b704db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652ca7ba8d581346f855076ff6a0da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372f49b9bee57577bd59b56e7c1d74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea0a0c68a2f0f3d8410966e72f649637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39378da6d4a6623ff0fdd0127fd7ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf20f7b15b572d88461d22b536abe63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17b95218593cf25787ccd6f788833640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deac7982f8dfd565b35d40fbd2fcdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54233d74bfb6abcae2d59550538b015642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021c8252637b3895b087660430a0c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9f176fd6415148ed3b9567debb268644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec7e86d931b8553001208011e78eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694e51e2c07d3ae3cca4a86b50a58ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58f4c802fcb552ef0d3bbeda943cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f7d9c865ff0f4c1dc27ff63f8801648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26271878ed66cff330f1d7335677f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3bc713dbb17092e913b148a76be7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dc54c672373d05f08f736bbdd2e95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96197d0162bdeeced8431e49d78c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806bfd5dd1ddaa3061d82ab548dd3d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e73ed115fcc01d71010b1c5c2df2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35543a53e32d4d80f1706e81b5e58496655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ac4e545a12096ce4ff01c13f4959656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8031b60c5587e04a9fd7aa655336657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb2ec9ba2fbd0f2da603850be3508658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be49f9bda0699dd14cb7cbf4757407659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192f6ca7057203a7a738e729d18a18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd736c6646f3601bd1b4a098f5379b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f067dddf52022cbe721f797b4d1211662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0152160062783206e204d53d8b4ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463809ab4b8506dcfe958b42ed2043664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b922a9043f87a7e8e928000626d111665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ff6275bbb67d6992a005c9785b029666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af038ebef901219a541dcaab7cb9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1549e94a1e4995751c039a6d280111668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4874304eee07516425714f21fb7c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449bdeb0b1202b59b4a5cddc17f1fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e969090ce6a60e87e4092c35b763a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf19e7adbcdfd66501f42a05dd9c90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd3f48f4fcf9eb2f0344074ed94f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ac238572531d77cf3a48bfa464f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f44583dd3252506a246b3beb3813675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bdd3eb78dc4c6f2adfa2a15431c63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421802c9c503f4b732f97896546d54a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19dd9eb0b0d892d91dcd989327e17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464182bea47b920d75f7b57de709738a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cca3104811ead12e068ec3f474a4c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30617d77bd24cae64cd096d6dba3d24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff454c3f5b7b164377db8cba6eaae37e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924ea5e272f999767909671a7cff97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a3484e0b300287396f11d48bc2be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c979dd08c86c40c8fdabea510647685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197238dc5b26cc5f439ce836327ed018686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6295b767c17d57df69fe17e77e2e32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea08f8067389b7a5821eb293cab0fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db08d4520f117ea9053964e66bde7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fbfbcfa4c8b0684576f9fdc417870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac28a0d706b129b8f8defa78b42dac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb925537b24df1ce1dfe9a509c2857692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef0276bb69318d9a39e4210d1eec45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6abad3d01b5e5d71c5214eff5f8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908f8f45728e5e79a8a26be05cf4cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4381ba79fadd0a775bddb09be02aa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26c08dc8e7d7c52843d987617ea46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02c9996b2de066ace4c1ce9dcf245698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1898689323a1678e96328b9f40f973699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6513d0f1c84aea079a6ee99adb7e93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78878be985275f29ea172d5e9430cc13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb5e82c2667a007c1c80fbc2536db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098675840be1201ddc8f542b5be13392703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1838a8a16eb14e0d0c9ededc4967d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e288de094c29e5b69d6e61199f1f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ca7fbd35b37094df4aac8c002e98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e9ccd4c2f0126edd57111d013d9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a3161a586ab709f8d01efb93c6561708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1bd95bf2a2ddb651359bdecb1e830709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a473ee68033dc2489d85bf5dc370672710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ddd49da33b7e0d8f91cd28709d90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375029ddcab00d4ed66af68203761ee9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c259027f6661d1d33b8b6184d2ef92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b6e1c7f9d6f248c40a08d7c620b50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4c26ca1b34c683b711d17250bafeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09b406032b384da6945fc29d1bc26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c11cd61f781c1c2092424b7dc50f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542ebb40084428824bf1b1eb3d23409718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679db9236a1361e2e521691061ec70f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b4cdaa937075503b72ee1d32305a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434463e662c47490d32e73d3d9d9631e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f379b520de4063db9f13a5c32b73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb4059146b190d3f950528f0deb35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f4521dba7a1b45eeb1cb6294f81ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55825c1bed1670ff3c8b5a6462a4d7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43622b3a83e72c8c3ee3f951935b6bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc812c913fbeb8953125c081d0c32b5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea22559d953e5a896a9b83f451e66ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec167dd92d356b44abb4e24e058b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad541989ad90b2b9972ccdb9170ba9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac0b8d0ad7129daf6dcd05a661070a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889c3b11288f8de72f765141da3eaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c829e2368c8de8e19fa11191d12bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac71b5bc58104f85d894ea65f6340d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cddec08c2483ee0525676b26c2daec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84751eefb5052c7b2c70f8226ceee12c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1cf0f48840c039dc5a5c52db2a5f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a582a166b03d5f24f83e39cd4ee6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833010221340b7255c25ddcf2203ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98475277c018396167f2366d9f9144cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535256e4c4783e17137df3f5410f843741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3d441b104f129fd0c9928df505c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1ad38a6395c533e43bcba356d6ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ae3237237983226f0d57984f0a54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e632b14478223a3488af76bd96db4f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120a3cb00236091745f8d33c61f9192746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38beefe7f363055672710885820464b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b27f4fb1f20d9b34410464eaad7eaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb2688284800bedac6a0029f37baa3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db4548fdc914ff591f8ea0a16dc68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6867dbfe5e5cccc72f666fd70a03f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807edf850a4b4bc14c24a93299137ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6891a6c0557f5af3105aca48262eb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2bea239584609ceb78bad3bfd39e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce45dfdd25abc98ebc175e8e3dc92f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa33939bb13f3fb033c0ec77fb432ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcf80ef8eedd4b2a2b88a013a472ee757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>