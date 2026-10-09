--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde6ab3f8588309d1a639f6d4cfa021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae646ff4f63028b760b5f2038fd4b76d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7220bc82b0a00f24eabaa24d3f86973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690cb9aee8c5e5f248574f9d8c709a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900481754ff21bb8a3009bcb6c64285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a964f871729994c7bb6c8e0163536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194cc91094a493c466f47430b4239927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43331f79ffc5eb07c0f88dc3241c21918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33df141873653e7087902b971452029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80240fe7cbec7e706bc7b05dc243410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b7bd441a4a7ca5fe2e9cb876cf62f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa039d4b36c25ba6d9bfad7fd302f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679615d54a7d82ac48ff4390631ad00f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807355147a0533f718ec09fe3d27975714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe2bbdc09f393b704a4824cffa9abb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef31291d381f2febd236f6a414c63516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8791c8f5d8d972c5b78107eea75e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb3b0f2a8c6ad2bb3ecbbc87a16c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480244d04b6c791ab87d4e33a6689a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d9c7bbdc71581d9cab342cebeb87820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283edcfab11161670e3650e414e9494321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c425fb00d8bf1bdc1241f6512490122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68caba32570e0ede39f9738d657e8ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065708e557bc35f1a43322a02c94fb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf4da7a7f499fbedd423850b9959e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871937865ac62f1655924d846efd6cd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f272322898f987798e09a25c5cf8dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738dec08d36cf46545a4c58af3f4ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e5d40579372e9ceb36028be2864629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5de7effea96dcd22315034a1d697830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d9a7856dc659d75533a88e183d5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80472acb26b847020347b563d4f63e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f1fac90e361033fc69adf4a93fe9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65bd7b22010a61ecd3b9dacad5ea134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674fa9833e283e5415d65ad2243917635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2bf4be1dd5c5c633606725e5d589236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1dc315daf4f4337eca4597d953fc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b48a1671c61b9ca0b1d1f310057c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200804cb595a456244cee610b91dfb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8195049cc8ecd4e2d4728a4d9b53cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33431fc61357b3a9aa02a02b9807d33741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a922cc2261e083b8c9fd812f51fbd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578248959b8a907ad46d7daf776dbb1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c51798a262ac1a823565a345deb0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d725aecfe659f51fa31e8a5828aafeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ffa2bca7bcc1a34902a8256e88a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb549291ceec0a5812697fc3388e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c590b4c536e63c23131316da40f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619fa652aa057a08fc1ba0cb7d0ae3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112bd3eba54038ef702d3e2a0f071750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffbaaf38729217bb1e59327914ef4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f187b5e026dd6adc8ccd95cc32bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8f55a825e2f0257978b8101bc830353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ef2e305f7118bbe9ac6184dd677b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26330dc064ff354131078694c825d4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5421386578dace625c08be2148ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089e0af0c3d7b8f7735523dc3c4288e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a8966340f28f3b24de821db2392758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5a03f5ae7b2940c4a4424bdeb40f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7352949f3d1a7410a81efcf73299d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf8284fccf00c0afdf084eaf1c13761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cc7fa42e614754f35de992a60d9a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c926504852716a8677b72e94753663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9940957132d4026076ee4e38e596164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84cedd5dfa3f41bad545dee1ef001265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccc065e4896d0024b3246e7f8522c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437641df250c9f846962a43131e37f0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2d72dee36305fd0e852a256e155e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867086777e6034a3a3ce04c163c3829969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f209f814e0ce7317d8eda04bc6f4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4d4db776958bdb1cc0f43d4c3d3c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ade323bd185769c8f73055af203a4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d12ca08f2c417768e96069f3e8ee5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b17c5e2bbeb74e523f189c59a1fc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1b5cdb2eefd53e3f06e2fdabd25b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b13fe297e7b01f8c04e99a73fe8a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8107ea4f5c2e5c1ba3aa84afed7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa310732607797c392f3c6855f27881a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06956d29d6939addd0cf8a0ae35e6dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3365a6ad1697a5a9b6cc2ae67d2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb609e34c4eb696111c259be0d09ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2be32911147e1909114be9f59982b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0b7e282adf4b6596420127a7e47783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6267423f9a1d66f8da28b315bf3c7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fcdd5688f0137b9f156992a0c66385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f94de075020261aced0460b39bd5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d5455d78beb8e99833703e67ecfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d82da49b9e9062af17d51b530a510588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8947b1a22843e39d80c7b303a52eee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ca900fbc2ad17b044b38b1a0833490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9d9fedf0595258fddec52cd40c7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa305a637adf688bd27bb615621f65bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe2611418575cbc64a0ed643a536d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ccb746492619d1519a9855803599c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a2116872e72930d8add0c132221895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607cb316a14517f8195445220824c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfcb121b199b8ffbde52f5844b6cb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04702164ea74e254e872807c15003aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f96a83aa604f9d65d0f2b5818924e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb5839f732c6e14ad75f3c1fe396fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e121baf59fee69c5e8358046ad6c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d780ab3610bbed5d2b0a9f2855ee6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a36d5c2400e04e65284d1252ee9133103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f806f3d311b50bc18da31efe5a33c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26e21298df2a359b8835fb3b416dbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce9311eb85b11a8308861ae11a0e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9e256434817668892a77b03cbb82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbc2421c84ca90fcfc4b2474ce94a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8cf765809904d5af6e048842e0481109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e12ed1a58e0d20d324df1d1b9841110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf95923dc6bdc79c4ac2797319b346111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f78ffbeb567bff704cf684827398c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92a8dac4b4ac872b5b8614a6fa9454113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ae569b7ad81b54d95c6c2721b56f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db530e69256f420bbf6dfc1951d082e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ed44db420156776fb16fb481ac81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4057e5475c43ab5b4ed941d53565d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121e760a5b7aa512767e1d7ab228776118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c7f9570bf60336bdaed9d190536f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd8361e2f6d8f5693d31294c9eb14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4bec9cd3d37307e4825b58be4d468121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfccc5b842559a9a03cfd89fc866399122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca292be085939cedc9c5dae107fa7f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edd60a0678c3e293d973acb01b36aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb1275d0ecb25a71f3f900fcf7fea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7891536bcca1d4df6192230c6f016a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb8feca93f6371bfa806bbc7f1325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e500c0e0190a630a206bcfc1f09f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82a8de23218c3eb5d6206c9fa0b58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38069394ca8ba4383e41a407ba55d28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b6352b1a2dac2a7b0525f3716fb13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6ce839735ff6440f775161927a08b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084bd1f28a27842cb060fd6a03c8ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b877a06f55b8773471f8029853e556134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da5ab0416d667d2c6f215dcbdc12b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905efae2adb30f647880013f2ad7cbda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe19d0caf4bb0c908237252ebd6c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b232bca4fb54f69af434484eb8d826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd530038e5df40292503fff1bc6d5d0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cdb56d5fdca80e36bb312191e6df2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66be30928072162f8e26975b2fc874141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a775cff702d0b23478b930e1e79ba1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08fed16f96c948c96f78722cfb8eef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd9141519d5757fe430dd1b692fa85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff622445cb9828ea11cc78a031f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a6f5c53383f4ce45bf229b0e590a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f58cd1ac1d8eb88f77a77bcc230c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f696f5756e730a8f764286119e556148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9fc6afd8f35cfd92b9ffb1c9ffb15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba724201cb50e288abaa6e3527e9e3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141170173fa51e2b2645d076e621ba61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c857aabcdf4a1d6f116de26c0ca69e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414850072d96a4798f94b75124707d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0ff101c96a9e4f048eb8c7e1bcbcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e178d5b717d51df6466b7afa8453155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc25f40dd9ff7bbc1d98719c87f164e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a09683e10cd0b7b8cdbf99d87c03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa1b8a35b450c41f5d72780f90c6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4283d31c7350cccf63ef0b2212735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491badffac69d47feeb0e6ab2ab1cb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc70956a75d111edfc81657fc1ea68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98828300472fd98d128ab7b8f4697a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103fcadd700f1779beeddbfc221c36b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bb10d10b565f38114ca5dc6c5545164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8952f4957e1795883a9021225b9dea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9739286a682270ee997168c28df2f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b76bfc58497ee2d4a188da08133d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269e02c1f740a09027900736f51f5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1416975032cacd6df1df508c0adcb19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6cbdd6c62110e690381e39d08d589170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e284a6f462f1e67989c47dc8ff9bf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb2c8989079c84521a5f7860bd2b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae547ddcfcc48c0a4681f34525170c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804992522620e34b6f24e6aadafd9b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202d8502fc5214a78736bb94b7aaf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d507cbe5ef7c0c8085c526cd4125b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1984e597951cb611f134329799cc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb755609cbad104d87800b3c98d38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442495a6b5bafede6d293a148c18796179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661edd4048829aee97bda090e20fdd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ecd14011dc2c66b41db608edfb2db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e9897ba7fbcbd45302f278868a8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca772fb817d09d508eb1566e9b8717183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220fe5c098e574b4870a28ee1ec1d44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518792c5fcf685eec077b3f635e39621185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb215971e260bd17cc890301cf43fe7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e06d66a2b8894bb16923080ee5739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfaee2df5c17d87cc5fb4b3a020339188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64360694e718ba6e5d5cf5ca99bd9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c5e68bd6ffb566c4fa79bdcbd00b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cd4ad3b9869ff0743a1771cc23fa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d13f45e963490be49fda790d5a6e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caa41679e384a1e34bf2e3b7f29891193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba25e4e476f3ab21589d4f0bc8f759d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927879d78f5b355d83337ef7300b411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f31cc096d1efe64e479180c68b697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9d946c4dc67e59165c277c57f90d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2de634c645e98178fac7ca9f9e7e60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e67cf40ef07f14de690b5a27624a6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d134c2f6e4312f8344f4c17de7a66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a98d38b570d9971d2ec04470a530b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54fad0c31ba1b56f0cf4ce979f8717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e929b37af2370f9078123322e6ffb26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71dbd7fcf85c47361605b5490c0a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afd199517c29b4952d2dd322366b03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2f52b657c357372f6c323575eec9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ff954c14f05189ec895b0c8b364b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e6e0b5962dd1fe5c7d4ff21c7a90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f085b80030f00d7cfba98b29179b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f322e9b112ee4b84fb2d10ecdb58ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab8248504b9ecd029a3dda11a44ddb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d497ab9250d313f5a2bf1314156da5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce7a02daac0b4f244cc14ef1551ad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4772e33dde0358bedd0a88dbabeb7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807857cb6808d45047a5ae2576eb051215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a47a7bc9a2d414f61d353833d9b7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a2e838379f9127700375f44bf97e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d9bd605622e499f43928230b3933218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e0f11478db0c8fb98929eaeef18b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a722c9b6a15aa0e031a024f2932a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7fd707fd3c80ab139c2244a8e41b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519324a49f1db2873b9f9db19e12f64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308ec1537c994d15cadc82b3e6d73b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b986fb0f4ba62dd77ae0ee76250e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401498c4d78dc4fbdb5beb2bde923ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60509ae662bcf41d86dbbd389f8971db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b87b82bb104bda25f0606d8577c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2c571b54a303fc7a12712e7248e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ac5ffa00437b176b09fbb21ab9f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc927e4c437ba545129116a1aa1b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071837e103e68fd676cc2c296123febc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9ca7742614fe5256e4045daa424a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa02e918063b5d29eeba04e2ab0b93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742821b1d1f66d9fc453d04d78c6a996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c642ce57c2b487e2e75c4faf5bdc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ff35a65da53b2383e6bba02d2520236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b11795b02b1bd41ea733eada70e95e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9816fb269f40535107d10d8f307a391238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0256820b74e886fed4fd815736c15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d59cf3a2a41c5f40d2bf4b36cb63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc3de79e30ce597f8805c5540a557a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695e4a64b03588d099cac33e802161242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047401d04dd646e6c7928215e653b8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b25cbbb4d1023617b353cff2be527244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a2785d05b50c7ba058be7dbbedc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3500e19f7ac7643097655c6edd8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f55f83684a48aecd98f4da2dd619bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826188ac28205373f17de7c1896c6aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f8d9d56129c4308290c97575af175249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c1cd8d5bbb2f27a8fb91b5821e82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e2ba0021390346f3c25d712ceb449251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924127be43bd93d2da021dbb938ac61d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a4ef7f5ff52f9fad437a50fe7eb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b2c814d5b02fd738beede6446f90b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64f34aadce856e46b9ff605c743b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53783c1248fd180bb71d36d92e4242256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b080aa967fe9e26250e70888ae6ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc399fa31193cc53431e3b34e9c1e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3658dfeac003e1e4b0fe24ab7c33ce8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a60b0acd9781affb2fc5651ec1a4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c6c53e3db409b7ac890fad974a16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1442aa6fd2e86bcc4f64fa8306983262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40f67f327778621ff12aa910b48849263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fedd900f165128f62699c7fe3bf4dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b0b5ca02270e769d5e1d10635770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14096e9fdda716b5fa61085f91466d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b738643cc955747ea73e6fd048a1e33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104ceab78fd85e35e9082934e772bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d1fef743e9ec7e9a44d4d28c7bd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb110c7f4a15d0fd3e4f0d455472294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5fbea222ed41ef5e87dbd8b8ac8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f1b31d5cdfa5da16c4732b4626b67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d882352460c9058fc649edc51d03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9217caffe4cb813276b2a2a7268bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87733c143367dbd51b8c5a3a290c7c6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf114cc5050cfa21f5906934154e5bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79962e631c09c9fcd5c0484633fa67b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45c6230c57056d132613e55f3763a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6743185a83c67a6d4756c95d0a9da92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f5ce387e4b4bb0b34d423f6c25ff7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae5a1aa0c4e2ba11fd491c12eef3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4ab76993d0c50d6112edd2d34bac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115ba6579a9d7a36b1ce87cd10972b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356bdfff9bf070e5df57441e1dc3f11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d1c7123cad0369b99678bba1ed2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197072b2ff9db308d48fdd19c24782d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1328b85c16e313522e37782218304a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92b23e57cbe80c647b455cda5cb671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29275d5b188b0d372e9e278e5813e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad1b000762241124727539df2bcb7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac737fc0a5c5d7090dd4a73ed26323291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8b91a42ac456d070c0a169dd451a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddcf4b94427d77a9e95d610577b2cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003540c4dba4ac4a36b0ea2a10151438294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826737adde046f42b1fdaec28d2140a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb7dca75805939bbf48ce0e90b8d10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb518ca87cffc056ba4dde937c704a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89821493850d76250e6b681c5f3f625b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bddc569c5a4061e60fc466a32afd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c05da59db5031f4e841860fead5ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9c5df76051fea98ebebfb89cc426301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d687c2fcacf7227b0d3520a8259177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6ad6049fc849d9080dc71ff092182303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c7a636f2efec6dcc226ca307009f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf8d3e039b09f34a211fdfd2385c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e81acb9824d783ca96636f3279d3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa48fe14552adecbbee9bc25d36f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060e5fcd1719317e6967aa65e3ced0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fadd3f2bd8b3d721e090163590c9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50b91d765b2d231aec786642589ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbe45c014340d17fc98f4c2a59b53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f24f801c5ec4025fb3a70496f7c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68507dbaef2f12b8209eb0e1a1c52ad4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae016a55b7203ec5e76ccff4e9810314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abe66062a05ddf75d5453e2880db71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd25cf1602f3bad5b98851104b99ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d801ecd3d5eff304c5994fa6b263317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc4f1527cc7ffb4660264576170c63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96a2673242f203ba270fd4031345b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c42536586c5e8341747bbffce367320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0831112ce298bba4fd94c0e10f7f11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04294ad038658cd284c78550382877322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72951547baccb45f2dc600e17a399323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793505b7cec4300ab39846bd8ffb1201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafefc5d2e54f0e8035a3b59c094a227325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ced7eeafa3f7c1a7562d8e34de54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ccc827d2d4022999934d476970ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd87b3b9f7c611f40199dbb71e237328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd50fd7b40dbbd2fec73ce929bf63a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2883a8ea01bd5ea3d6d5b34cd5f3d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a677c9affcd0f00e31c4a4dc4936331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb0660918beaf0b6b02ea6f1e5a01e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731e459a802f8b18aaf710e37db9b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b40baa275eab4b4bc096dec5263f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45633a417e1b4bf561037bd10d4a18ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a65b2f8bf5424f04c556cd57b6aac9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82019f6287a4a1de2d71624c7ab0ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc53ae518c1451888fcbebf45570d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a2f0eb49af8103a0cd13e7562a97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae54b11b29235d2168da916ef7944b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e80ef972d3d6809cad7d9a643b4ef2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba2d69e9274f184b69ec0009797e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f33b8e885088aa62f92ccad262f92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e4fb64b23051a92c43422073ca751344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa4f46e6c7722993ee744b5b3ef19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875509f5e4d9c2c5cebf5571a3930836346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108aa4b61839c427f8b032eba9ebe7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd43de1e31abfd7d12df2b1e8c8681348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e25ed0a92fa85a3cee06c5e9268e35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaa57435ff08ec51544ab45a22d1fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc2cf241676f0ba4ac599a16f9d00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d080288f259736ff20187a4c54279ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382224a5904851970536587d943eeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ecbabf8ed5b96076720b1c19a920354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e5992e1e19cfeb7631705a05bbed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39defedcbd532def892f1a47bf53d258356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03403d5c4b376fa0cc3b57d0863fc10c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763fe424e1e3c97f3ca28d188e470a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6bde1ffb9d45a5c20230439fa562e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda4ed475ec58be5b840cea5b37d880360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd5e5b256d524c65005d8d6dda56a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31bee57bd190c480d2a467119437cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526056de8e10ab3b2c3dc4b9cb2efa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce2b5e1ac72d103c890eefaf8f8200364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da143165819ef1a038f15b312c11c950365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc33976e576f3277a5434bb96936f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6295eb6478cb0504f36e981ec25070367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711b0407d732ea89ce262d6afafbaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bfafb4893da28731ce399e13f2c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db81986a276dfd60e72bc5fd1ae610370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378805c4260786c2242206055445d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd08f640b1201a04a0043478e3ef4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d89ec39120143584b5023fa5ada0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43add221d31322fc76c766ad34ae8300374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfa752ddf0eec4d47beb7f56666004375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eda4842898474740aaee8aad3c3906376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe181e3fcb1df36b0347dcc4db8b6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e1d93400fcad0869a30b71633401a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2d1a62a75a4ff0919a9dd0112751379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299470907d29a4a815f73dd0651e633380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490c88d7d76a74c5ab13d1a11ab4e7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3feb0ff5fe9bf780e1bca31d2edc3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654611c14d5a979c62a295dce8d7e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffa040cd29b4e47814d76a3d27fcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8310e58e64e3f2cf05626383e5061385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68aab4a76a185d4c1dc2146f06277d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaccc03228c1f8b26c86e8b5196266387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa2c4b816f5535c3306e25848f196388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23481e6c534e37e4c92c4c8573120e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750852e54d5c1398c1932544f2d6b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0bdc9ce4ff3cfe7f3703dc8dd93f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51322aba4d708a6c37eaec15fad1b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126e2e1e88d49490cc0d9ca29bb7c9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f3af0ddbc53fe9fa61cd8a4934a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb771c7e517b1af4d7572443f2cbe4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94017fad45dbf62ca87721d087c2f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9289330ff19c02656917b458e3b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8336c77a1b58da076c4ac9eb2849861398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adaa1ebbc8941d9a0f65f064baa62c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85241b59454e4f504c3a52bbe4f5482400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e32a60089299932a1c08fb3f5cc29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5777b70f9de61b7cc82b20cbc4048402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b72c9cdb5f05f8d865e8140015c3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c2f3cf646391cafeb492853f670f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f9e4e4c87206f7c15a650921b7dcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc24d634a70d57d12ee325cd24bb8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e586e12c7fd350b8b50e392a441b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426a47cc28fdecb018eb09a3fd3741408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f5cfe8ab1f9a9a84a25926a056315409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366f80fd64e17f207b3f601f7fc30b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe768430e85877fc112da5f876421f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd57f726e541c243c4e174e98acd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db26a405258866281ef1824d326fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c1bfa4b064b08e29887d5cbe6e13e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f42fbded644d9ebe0e27525250072415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b056d79504ca7f5a192ff849ccb40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d368e73ecf4b93da2f79f3bc4c3f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cecb74f7cfe77ef1971d578dacab0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6dca3b8a38bdc217b359d17ad3b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832a97022b58be3b6eb4de17292ff91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f7fd4f0139950a92f65bdd898f50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e17f0074abf71c014aca49135bc1db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463a86e98a551c1baf8238ca6b8ff00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cf579532b4bae454b49ce86381c85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47af5e1714ca96dfd9dbe848880e09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec94aa602fdf5d0fd11d2fb0abcd99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181178b8e66089545d0a8ae1c9fb69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c496f81c1c0b9c2828700df74045b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef40b8c475fdfc27c2d612c2698a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06186bcc18e47d171cf4f77c58374d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c769c2bc78e08869982064e3a2767431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69edaa8604ceee5070c914eca68a6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e2b81111ab346f9fab3103effe287433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268bcd46344c01231935690c9657cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f12e371bf2f4ff1f036a447900b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad583f2fb90aca0626e07a541cd688f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39875114a0f41b85f8eeff8751d4de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7b69bdad2280499a2f33913f2418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8fa2d58ee0fb9fbb45f024c7d2ea8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99efd83fd6f096bab4eccadf265a93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e2151c5ce925974c002032e6cbea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396128de5df266a0fb4ef7e1edab54d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81b5f6edd37924a767f5840356ba3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4409633cd14d9990c07ee40a725f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc259bcb71d5c34386fbcbf9766fad5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad7ffcf3d83b90105e9ea422344ccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e92633d9b0bb35649a05fe8e9c98d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81302c9b2a3f88f11cfa20ecc24064448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d505979dd0037a6f258b6d1688c9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd229ce2f0d9bce93bb38c09e279fab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3954fdabfc70de3cc149c68156cbb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d671efa0fb0670322945bb2f435ff79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac99027e27560d28b688d3e3e3765b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421d53cef5c2088059552384e59ed4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80c9aefe49214d72eb85066ebe40ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf6ee81928e88a32cd506e2a4dd5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb20a66cab63a05b5042318ad86795457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a75a104115089940ab4a4d46fd46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f5bc981113ee5da4a6388557723a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12571ec61360da1034e7f50cdb81b96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e5571ade8ab14db0205be99b7295461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb893e812868131118da394c149cd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a454518d309deb01bde79c95c8ca6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0155af89177658cee3db0f57fdb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bfdaee6bdcfd4d2b39e6a973146a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ecc9b47b93f349808e6126adfdccf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf87b1c6a711db0c96b1bbdb3a55d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd8720c1674b731b55a08c22cde01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06495ede8cdf5d7fbe301d38090734469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898459bef95193fe02541b2adeaf5b0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd457c62963636379aee0fd4b88d38b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606ba03fce0dff9b1a0340c33d77ce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637beb5c91a406988b93807bf1acf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e5afb686793d5d339e9ec33b7738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c02f18652b4032f8126a9f93ef1f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655a5f8632a6d2c55014662322ef5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779241972bdeb816eafbe054879978477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db1f5120ad6cded709889a090c720478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2163bf7960023a5aa1bc6cd16efdc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d489205ac879c76d9d1abc10466f983480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b72f034062dd39be7ea267a66bc5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a83c8ba3d3f24edfdde5603062b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406b771dffaafb38fd7068afabbeeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d85f6bd74206f80b6cba7ff71149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5691254f7de764971cca7c26c5f5a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e65ec34200f9baa1200604d1bb3f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65cd16ae5a7ba2641139c0fe29b0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437db283173fe87c008f7ad9f0e2a7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf02dba5b5e3d7c3b0263e6140069b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a30de9fea82486c21febff97c12d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd274eda5ea07e7e37b3f1f484e21a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43acc569c45617b6b655305b0246a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c823dd0c0e65ac3f6cd6b5809107f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90303819e2a9430edcb69dc9948cb2b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac43facdde7f8b5a766b95a67ed9b55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acccac7981719a2679b1e38d29b6e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93991933398f6b4898955456d873d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff490c3f8a3dfa54d6cb2ec0d13ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1432e05aa858700a4424ce78d47d72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43289e986ebaaffa13b76900a0a9dc84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e1f3596fa9c6916461f49745578c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737223c105929a9447ffbe67af670b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f1a0d5d913cbb7012c51f7dca5f0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a641c39a130654eadd47c8acd53f17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b5303f12f572281e16b2eca5e1dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6e14d953d37ce3cba6bb5b829c702506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87d35846925e82f3a23c64ff062a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1c0322e54c929e506ad7b9f64815508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82958e52bf9a5b508fe1322d1340036509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd619e8824e9a16b4fd27720557f58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381c35737a07f865a18fe8467d69381511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410124d987975548c508ac5070a55aa5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd890d1d37b3d58154f716a6851b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650ae8ef450419f615f6c30737d98e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10073eef8368571ca386e732a6f6f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac07278ab4cb3f56db3281a4799f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fac15ecbbce9ca322db51a53e205b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad5819faf6afb96ff2dce1073289d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790472af9fe9b01dcaaf55690d7a2a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a87ac5f97815bc41e1112af6753bea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bf65ea34968da739a7053dc0e174a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020001e6c76e587bd8fea660d711d71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1d98f159d5283ba67b79ebf76fa9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dcd8b6722a9229b627a27e6781fff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b8d61f41dbd2028a5d9294b415ff6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be224c86668d60d3d4dc21f55db165b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f77a071aa638772e47b2e82e0daeb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e67609c27777535a5a0e0ae89bc02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fcfc6bd2e66a0b1bb9593f272b587529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5f1ab85eca9de458f113305aa86f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbfa49522e439f5c9d0c776a8bf1f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec61023b3bf334ad7be3ff85b9852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a542a9a5168a29190d65eb364b7b69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c06e295b8a41303377e4f73cec71b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c795b0dbdcc1af47ca731be2f5ef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b51a17d77d6a8aacd4f7aca5a0e61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c55a5b0fd01aa87feb35fb1030b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb36e9ba58aec065b80e639102d7c9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d1ab15a634235bf35d25e033a8406539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc04180fe19a927bbcb9fffbba55e26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca101b1dc07df6a26dbfe603c833b24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60693b40d80196a0ce51d0a2c68f2397542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5723b2dcaaff1b4ab730d2e163a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b70455f385a1a6783dd305c5ff995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fc95308cc0118a9f4f2fc5aaf8ed4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1054bb21770acfdb896068119adae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743e93a84e9ae30f4c7bbf0eaba4a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e939ce15de4366f82428691a64ec86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170febb616555b23561d785306e24cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c06ebee0fd4b5d020d1f636b2fa5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc4bcf580a958baf753adc9caa4a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a4e8f4557d769f022d60ea40f1b58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50f528d52b69b1417c039152874dcb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4059d363047f7735e23da829abc6b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af014d1f9bdc88e60a787ee22641e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df368c399c765f347b6c8dbf2e06e4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7579d41f38fd50b81e122dbaf8a008557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567fc6ea3f39f3bfa58780343c943a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00520b11dfbc70caa1d560ff08a5ccf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdedf858e3ec8d20162f877143cf18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cb50c3c477d9349dbba0fcc82135e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550723e6adce3ca7906d8fe5d0690e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e1efc2d6bed6c3fadebdc1f2b88f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153c723bda1c5392055c27d255a49a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db94301784cfbf2be78a77297c7726565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4a3555de5a1e93c0afd767d4b685566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72422727cf8860e58fa58561af8433567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84b12cd4c40627f7375219a85b8b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb2a4187cf1f9567728d24195407f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9305f71ee6a21967f2480e8eb702db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3fb2f86c3c043165d74029ede3b07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8495e0dcca9120a3745397113842a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c037e49e76a53dc60c56f2e40271f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dddd2833da68b55822770bb0888a6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947cb2c803be7d18694e1d84b1a572f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee0dc2bebbcd7a1fe111620572690b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960266a903fceb44a393b4715a99972577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38c2c061a755b4e861d39f6c883192578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef91787658d789a4fb8776ed81978579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4a9943704d559eda38f458e778fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfb4d3b583c7bfe8eb2aff01a2c8e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62099cade0aa7a0472544c63be8bfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624745fbf412cc9c989e4cd0583370583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd8f27c4aba65c8aec104ebb28b186584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83220ab0d27eb3ed0bdcb33f1ea013585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361675f9b6d7f18e6612fa338ea2e5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752664fd69d6d31042169659c6c9ba9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190919c67be19bda315f52824b492aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da845d97b5d32a24213ddd409a3da8ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7643ca0538b47602d99575596121ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ecf7c94c8676096a6ba5c5672cff3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a939db05eac0dc29963a9c4ba983a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3df4c7521137ffd4d1d05920cf2c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d5664cb5a398531e1633b6d894617594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603806ceb67703494e853806bdc2c13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8189133cbb30e0493cb8dc6b96fd040596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ba16c7b436078ebdf73c509ec2232597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a202987cdb7f419436b0874ebadc06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a2113a4c63486404ec587db1fe119599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3be06b52b28271639b1b3b52eb203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019591b261fa0c118760415697884903601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee318ecf24e66c44acb00dce8d671f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2136200ed0ed11760e5ef8b5efe7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91ff31d0e63c4ccd2972b5c9673bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa4127a80b15a335e002eabd1d7402605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2273fb50f196636b44c9ad8af958898606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9f97c56dc9884535c4a4a9359910607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802aab245fc04f02ab66f878048fd40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4566204ce79aca2bee32fdfdb2904609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f27956f459eaf449b9bba4f9d89afb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b242a875434f0e625bbf6c6856d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5414d6b2a887fabcd6fbf246a8761c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df069bca1d0550f564553b70bad55f8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4c27aadb07ccac54edc840164e8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a7a80a72a71e62fb600cd7ec71ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d1be522e1b4b3edf569f93c69dfe4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b53d541cfea10a7342d4b1f45f05d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc954cf67e5ee859ba5792c482632c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52314162f904fe8d8e604c5dc76a5a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9263f9c34c5d7030df352bbaeabf7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b001119e83cf8e082f578d3e3ced862621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35937cde3c66fb2b793fdab02184b270622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed51496365a878e051c2c33ad13bdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b64131a41bc528284536d692f2e41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8215202adf12900c014788b2c783f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba87b9a453740a036e175b8098d067626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b818119f24c04c37ff293084bc665c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa980f976db5a15cca7d3eff5ee6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3aa8fe8603fca61ec3d160f1cf7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b2a23d7c89de12e8af2249bb039d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5704301e1979f26948a819351cb45e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58e725a5215ac9d35231903d197f99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731962a9bd5bcf09a06fdaa63922eda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21edaea7cb1145fccd3c7912e3bbd09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeda5b646d0727b617832e77a688d57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94428d3f08fddc490784606910f2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b3aec60bf149581c67e6a7e27b9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2245bfc8ecc6a6e04a29293fe38a81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bb151e9965158ecb43e99e3553d52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9520f91cf11975b626551357f7e20bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5803edadfe358dc549f515b3d9ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc74225afccc4071205bed1e38a721642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582630d2a238560d7771387dccbf791643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f959e839aa521cfbee4ee28822917644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ac9bcb2b97fc56cb46540a171b384645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fe19f4b6f599d951c5be7a8e6cd76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50a24cba5cab71ef18cbbf76329e72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1692c0dfe6171d7be0aa1fec119482648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eaa323562f6a7c2f4544afe6925e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952fe79370c8e05c693fa095dfccb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d2c47b2d028ed2535cf01d641a891651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2abb7f2ce40f83c127b9d52694b1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec99298719a282704a4632a2150a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087da85533c928832b36b9b90fe31c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36b3113af552fdf634f34a6e44add655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72ac7e730e9b3ea412179cf2dfc05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4cf591543086cd385b43498f14c17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9703bca6c7914705d5e256e00edbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8055896ccf2d689fd0c6ed72725ead659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2428a7741d5cd067755a80cbe1c406d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afb7121206d6d6ab3f20d06c123e78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea57d8ae4aa243e8820b5f40bf907662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00738094c9006e0546c910c222efe0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576da8b11131f0f21cab9363122fa835664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002fce9937b25bc573b2e36858df420665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e74f89e1f410c6c4e5b3be0768b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb6dc5736ca98c2b74ead7e409eaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850c59c6a67f6fc20eb51f10693a09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788ccb1c46d3c21d914e7191248206b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb109593fe9d0e3316a087f6bbf7b07e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881e638d82b4b6da045ce70d4ef6c5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1eec67c508269fc04d683e75ecef7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec73bc2b12331f994c1727c75746d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22fcb301728913bcfcd1e4fa0f1dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865bc06258f7dfbc1d29ecb6a7670b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90828a59e921552c14fe2463fa9db1c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65eaf9e1a1f6edf9365a17ddcd0f0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad5691cd448a7dd162dc049765685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e38c21de8be69e28c601623b66b9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e109e98dbf981a3f6e08b0e8b49673680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260e5038e4c3faaa7c1cb9bf5ca76d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3eddb62883d69da493b382764a3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740230fddfa906b9c83729b8ce1b4ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913bc23a472c95dc8eefb0f13a3e71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea639538b71b38c92b3e144ec23e3eb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0007e1025b6821eb2a6e5ce1894efee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad9e5d6e382e23f0e8923f6368bd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d23085e0ce4fc8762d3893dc95274b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978945f98f014a58df6c55442d24b59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24fd33b070252de84f852a6640537690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56bf4a69df3dc2d95c605b5f8ef70b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e208b5d6835ef20c43074dd05b72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c34998f37854be993f65a5ece953693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2ff11423e873983e50c74484b2fd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e560073553775b26faa8323b29ccd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfd69231f2d0fa1e55fa601443e7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4a6adb731b990ea1174ccb66507c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049059b5fab3d5e39a6a9d83d15c3a4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a5ad5c6c40608a7716caae7fd9c94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ed3e5abb336bb31d879af12503edc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5247e5efa6a6a85a5d52eee9d5d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342413527b6abad324cf66e65d95c93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28e961bb401629ebf28b37dc2f06f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550c000902bc4bd138dc147aa47fde0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce00a0c137b6f054ff2014704326519705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523a6a5a280befcd68ada2d0b0bf47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe86eb5471329061974441469ecfc58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb99c9d84a744f94159251fb8128514708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72516f60d682f0327842e5af9bf2911709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e596a86041adcf90aac86064eec0c3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0188ce71ff05fc28f36780211b135c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246504123e2bdd154f44f0b569d3c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50672c0e20d06731dcc9a69f35699ee2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4cfc96cc605588a861c96c046a94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c97a021a943c870308279861fa396b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566a99c1535768de65cf28150476c6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4505b64f5c78a2d0eee6a0075ab09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1cbb503e231dc07b81bfac431b4ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e266136eb2de9053be0e5d6709b98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6a8e8065e4765fc8d58ac281e9c33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e983bd1c031f0963bc79cff69d3cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafd1a20376c36f83d2ac266dfbba6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a3e8619a933d6fb42f896f4d7009f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c076459fb9c44ce40de3768069e3bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13be86c09f947fb1b2bfb05cfdae599725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f89b7df0d5ea2df5a53d17b91fadf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2fdd7fbc31fb115a140df90b9b674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97973575a7945b60cba90ecdb9252f4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fdc88081b06661999a1fd59ae718e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159131ff9c3a93efe2f2cf53823e8afb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0537ae6b658c1aff12fbcc5774bf2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b72f9bb2b320d06f7af6a57f9cbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9995d61f3e537859e896024d5c29d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253a612a1c58b8db4c5e8f9629b1af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ba5cbcda0bf075c71e7fc538dbfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89ca0c2c14e7dcce8bf1ce80668c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c7ec9ce7d2aebdb5aa33bbcdcf89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3af22ceeb2e16631d4c79da7822b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8f84ba843342362680bb81289c95b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea117c6a89a7dac148035dcecdff0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763a93ef406b4d87061816d8fb4792f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216fbceea0bf52ca31ac29bca34a30c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9682a57a040ed5ae154d9e0710a23d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57381e1ddeae81e90f2c5082f20e4d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe45c3d12292fd3f472fa9ad9d3598745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c96f2d0f440588a7e47e4c08176ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1bede5e49be214c988e468debcea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519675793f9c9637e9f11698eea65d57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa839ddca45b455b0a77bb1532dd3113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8227c13cdbd9c90d81d613cf7d9510750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af9649a1f42743cfac62b9e8b489b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c587ee571763946de314b45ba229752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac5f078c453c48e8607bd24a519857753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eec568cbdafe8ba232cda6a5eed81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d53382deb0885da41fb474eb7ab7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64a73e1870eaae0575c3b3fba660f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604f997dadb8be2c21aeb22adb207c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20abea16a04a0cbb6ed88015bab889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0bc8d27e8b0817a3d935c08562830759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05d21353a1552b33710090be920ae21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087b8cae05a2b1fac676cc52dc5b752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a453d591236267a0a0a9ff467d5c833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae47237e6874dd6322dd1717ad97c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87df883b337dce619426a4c2eab78ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedde01f967c5cfa5fdfea44539a0566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787971c4cd575f564b0d7b73dbb42427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98f163737af55ace18a3e620a848f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdbd67bdf2617a91c5bb62f277c5e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e840c51eeb8e336165c395337957b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a8439f49d9c515e7a9e27c48c69711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd2f67a599a91f7b61a562fd9538ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dfc911d46526580c41e85d6818d8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1932a88582c622879cef27da3ddbe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4f5efb5d29c2fafbe741a675e23d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0690a3c89677cf1a7506fd7ad73ca4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b4d7b45b0021701653f9be792ea417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea93a23eb2341b8f97d304add1fee018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e250691594c98ea6b6d076d32368c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bbd328ed7cd842479d41f04c3728b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4bd7b5b43419b7ffec32b2b0632f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5992a7c171a56f78c0c81b492019422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a6ca51b2fc7b86d3b713a057fe57423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c36302d93707435e3e2f6e553626224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5dc3d467a1b03f4a9fe5d9439dcd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d941b6c3406e0185f75c26276f3b02626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b163860041816d32288b8ee59d7b3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662e13db6517426431f05a031c64a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17387eaea41be6a2a0efe32c9637429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3bfbc1cbba16e6b20580ecd8b4e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7892dddfc5134b11097be426a4fcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c88504a73bb3b9a0bcf7bd1d213f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ccd03f176c909bfcd7e6837ffd6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e4f2119263d12d375f40294c9f2ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2e75cf7dfb1cf819ca4bf1cc701d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e9a845568e713404de7c5c36767836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c98d0475f1a90f243868ab9dd2a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c41e8559c3b6b2be2e3536c85b3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358de37857077e6b186362a80ed93d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bd4510434328b678361be4deb94e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f09995cb6b142413e1af1f73828b6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6c0dae6079968dffab64f87f77bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceccd933c39088105b0216bbd7c84c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd64534bf9b22b8a954ec595cb02a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366430241dada9853a2cd8a6c26756545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16456472a3c52995de0d2bfb3c0be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb96ca77d83feeac0905ba878b7292147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c81d47177087da5123fe45bd3a7d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060e087abd61ec5adfbc1ccacfe9f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df387cc5a4d3c6339cca7e7bd0abe1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1e7c4961011a0571b01ee9b08bde151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc16bf3ed3f4bca91db61f466ba143152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a22d5c95d6112c0a0aeb8758b5b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1eb3564cdb6731c0178a637143b8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae8b50a2866427572891c044b4bb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135efea4a52549ea76960ef3e9ecc8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb225289bed2a7e2497373cfdf5d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00856349de3cf9aabcd321505cbe74bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b81834ed814d7f332b6148f202c4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a060a2edc3212dc7bd77049f874d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959465f991dc1d0b38afd3c362e7927761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237cd58a33bdc00f1527fc7ff9cd1c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c43685d12f003ddcc4ca1734295463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3845bfd5478130b2378b0a02643e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84c4e586479ccf2228fff53d42692165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7480cbaba3deab3863d649f3d3a16c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7fb5299c6c3912c9f1a0da84a28ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f7aaff50482a3e4e9ca7b9e9719dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9f57eaa52c5bb41344751ee0586169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d003df00582a8d1e91de886ce94570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e81a32614be823537d565678de2a9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31867e7b640204ec8c425240e65ca8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfc5da8d66abd5d6efe49ba03fdcef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c2ab36e38a66e352ff373b167f4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f829d58b3d6cc5c0a57d9d983f38c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4908643d3d3b57d3697d4038449fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d4a2daadc0cbbd868a252fbd1c2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594604da456d78147b19384a61e03d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91742ac868fdd225adc291ccafae38a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0153609ee1c6460112e4280b479ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13999c4739f7cbc1957fd8c5cc6b7c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504acdb49fda71293a08d0cc6fffe5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87dee519384023108470e897c13c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4a213fb49395bf5eab6ab9949895684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade8da4ac51fdac9cddfbc4f335cf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890db191b63ce2739e97ea0197bbd9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b1e4f926acc944a432ac35b86347f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d590167e644893be022b328b6730c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71ce02227b740ca569f2bff6f32aeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839b68455660062b81eea60e8452af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0afbea60ba4d55e74f0ce714175b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd075676a11ee612559352194081a5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625eda246a451ffc3be0ea04f617f4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf242bdc1bf448e4d069d9511c36794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ce40f8cb7a8ec11ea9f1114b294f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6b375638b23549a2975b42e1154a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb4e8cc92958fc81681ec78ee784aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce60ed214ffb8a96b8abe1fd69eb75298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4e21400db9fe251d1828de22abb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d31c5ef1a66605e368613e7dc3c11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c3253233a8aa8e14525aa1fd0b48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2938fee1a8b83c1f5d4f186425c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425e3c4805648fb65ddf35ea5503e87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d79c6e87aedd70aa79b3576f00229104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f058f675c48514d537e9da82b825e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d67ae72297a8fedca15eb9936f9aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b42f7716d1f51203952d709458d99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0897587f7608b7b53d7506f01e3b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e069cd5cc2e403a6fd897d27203f5a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875550444928423d106547f6df611309110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91c965c3fae9ed04eec832651b3d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0cbc480c161a566211331bc2d635112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd673273adc75e2572eeff9f78a963113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4185c4405ef93f5ef569cb42bbd00e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b252cb78b31d83e9d0e815335c4c7be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766e5c442b55bdc6daf702455bf9c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de6a1459fb7aba4781242c550eef5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b681f7c102197f2b9fd48586f2fa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f8e1b4e2e5a2de318b2a8e1bc81d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67833e684a490d99b9db02e22d64a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8c4fc5e55b0acb6fe66cf9637f09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e63a76f3d84a818a34b8774d18916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702352bb725823cee1613b8606a0667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df9c6637566a046ad9efed8e92cd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8a42e5100b9240ab9d9d0654eccf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f58de897f5b088965b63658f43f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9d3b5f0cd4aa822d16e557d81aef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145374c5ede0aab14740c779733f3a83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9da10f10a89636e6a729da4a295ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254b29853034b09358e49564753f470130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33f60d53f8eff45b7f7ee4214369b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8edad89e2c2cb18fde2351535cbad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f7ba347d4c6986f4a6556b6ca9575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e031fc35a68354f61499b6a3812a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7134cb6ef7f68d89e3d6f4c46058c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36d9e658da58c5177871caf11ebd3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f809d4c18e14b08fc493cebb5ff6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741052f74060c9a784ab2b86cb8f599138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5781afd45d4d67024b95c1acd6cb17e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd1b0ed4cf7d1f2482925745168174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e252c452c3974054cd12cbabf5376b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12f9749e4fa47c47c35623d8003703142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2383e5681bc13c77f19496ec55df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af101be79577cdfac308fff5d762948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d5e35ac0438112139a21a96973e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f790de3125d0d0346f8aba7e77cb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef81b044c8cf01448f456accaffe0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243577c9a264bb872999a9214394dd6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830f49f35b3b356f98fdf4644d45fdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a70e884fcf78c82f7aaedb5fffe62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda343511d474dd3e7457656a35cc3ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3366cc6475ac9fdd39c53b511d0ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758af03aa1d4b42950b6962dc5a399153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fe2fac457e47f9c45214fb5761a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047d2d86241e37f0a696b782150981155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa4ac07ede58f508e269dc1d46ed9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54ab7a0d5e9e21e9c09ce39222560157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6245d3df891d331a1b7507b78421d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb4f989fa26738a366f33098bc783a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aff5f6a402bf73affb894b6ec10fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9633da51747c473582820bf2757c30e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801ec1b8091122c3497616adf4928c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818874fb7a10a597e064ab4003f216c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0965478b84dca4900479d1789201ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82bb9a840187d2666cfc3e78de9efc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bedcf315e733c278389dee0344ff87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b213f0579368604b44799314e69f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9028b16dbae3a4eba7f840c24065f87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec10fced0f391675ee5c4c6644c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d7cba8eff1d45a2ecd27cb9aa027170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f8538d5771ef1dfb87f205d496f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c45f8a5367b5dd4946f9b7d4bc8db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121799888d904d8eb205778b6c38534b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83773dea8275c143ed6d77c72ae68222174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5161df10db27edfe18a7e4ecfdb466175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcb97b7f92359ce4a52ffaff94a7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bcf18dc2f72bd49435d820d62a2ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f6132a655a3b2ee966814ed6d776178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b79695599a0c4d779b5fb9254a634179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136fe6f50b5d4c63800c71f2f762f7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af4c85868039bbf5ee0fa6827b99ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec702ea0e83b9e637388c129d8e1f4eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c190c8e48f216206472c128911fe6b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7605db05a83fd9ac6fea697a313ca3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66968074bcea4f65b4a0b20637fec98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55a2cf3c7ed64d06fbda88943e630186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003facf96f699244608ba4e3666436bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be9d2b26793b71ff2c08f0bc46cbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dac6219c285b8d3f3ce909b3520cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d08ffd5536270316be2918f57bc7e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab825918e02719f7b1f43e129979a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca47c01daedadae9287abee25dc1d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b4a2dc051642f89303e9c1163b8e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dba895f8dd9879176b51c406b70ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd7ee087272e4fc40c912c4ac49ad0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a39bf86d7326830c6952bcfb2a9cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd3159dc89899c27460082a912f333197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e59bd6b6432c9f8fce665fe15c10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb640202b9b1717227c28af1a03dc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8244d39caad25892c385432ef490200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a22a3825e8f6d6cb51483a7f67237201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38929247da6f69b61ba97d66b68d2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca9193cc87c2969ab2ed6f73ef2792203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad289e94dbf3f7b94b8b43ea9e90432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d58b834f85e1fe1095b6dc961c1e68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c037df5bcc017ab7266defabb348e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098ca8df9bfd744f2df4d00fb7cba7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86347fba2da13d3779950dfc8b3e402208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec81752899efee95c7a737dba73a53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d5a050159cb0c0609452cf872cca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d6c391b57415288936dd4fe586d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f2e7760f7f3ca63ccc742775c79d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bd688cd1880bdd7b87b85dab843e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed457243ba70cf89dc2e81acce7a553214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389f6b95e8062bd9db52d70b32e514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f5975dc9abd164a3228fee45a5ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df76ec2c5af3fdfe5a18da8bbb5bcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe7cb5ccd45c17a9738ce248bb52c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0a11a833a38d680dc926afb8975e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db82af970bc899454088c37229f3af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736f7666b68e53db684330fbf63330c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688465ec5acc3a0991b575a300ef715222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cac0fe36f39b2bfa37140dbcecd45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55372fb58414c28f7c25af3b09096a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358557d26c249e579873b56fcc6f5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b75450de773dc987b295437b8f16c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf147484444e07edc528978ad7fdfdb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cdd4717a9ecc39471dc57785675f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe9e2391aad7315d13c758f85cdf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeda1795cf404f4ecd9b2de634f5ba1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a204201db047daad47433c36c49c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969dccc560e50e5bb76a4b46d4e1624232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9b2783201ca77d7362d128b5e900d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43bffebbf3b04f4338242c03d445eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e0b93c60fa2cdf76891dd1ed7fd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a0e44facb79ca83373e7aa73ddfd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f6f2d1214dfa045a517d51bc1d444237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8dcfb20a9451a9637696be1ca445e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a974d57d1908d27006c16c999451b5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb7310c5ad140f6bcb120bb605e16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b18541a9af0fd5f54ff19767a48b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256b63515c08939701c0847b39e4ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d45527526855f4d9dc7fd90a0df4e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ae8c41ebdf56cb43c40b9412711d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba77fbbda56433128545aa9a29124245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7fc3c8010c4e591ec3f6982eb1eab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d95c7bf66653e7be5d0e01b833b26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d14fb72d25fa62b58acf0ab34aae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09093f3e5e733a1b81a4ec93e0c838f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6569198593cbcf145ff72bd8b7aaa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4626de19d1393831e33f50c8b8468e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884d1bf4b4855c4bdf5e4d61592de60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ec7ffbcd326b098e26379c080aab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a701f90eb7c4590e94f86e2b1b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66fd5ed54f82942384db66fc1f1ba5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4fbd70be5057c8819754748fd606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cefc2000e4a35e051b83d2bdfc6b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe263742d667e61f06a33c02f66efd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed64bf89edaf89a7a95d00d0df0b88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163fc90405b9ef52de2f7d3b753922a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab05e442756b96a338f36d21983ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af45a11fb31617026958b2457b7359a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f0bf48760dd75765f4f84ae5378b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809eaf6fc1f35627da564b5eecc9dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd055e9d85e63bbba77ac2142f9c06b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962985c31016821b799ff0f267d83f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c29b33ab28e94235e862b3d2b881a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf91571a87e39b1723278f26eaeacba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125dd5871e17a13f6a1e87dde858be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21716c90c37a6d83d944456105454ea2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03649662e29c6f9bba7efa43bdf77a9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc42da44d41515765b7433fc6fbe5d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304251c15cd958f7118e6a9be5261d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d0aa7b26adca8cd3a7b2f35c09fa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993559896e56b858f61137328792ea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdc0bb91f33284f4407effaf6f70d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465627202a01774b9065e84fb11008a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8adf7b7aca8c146c9f7a800ddb1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553b03abf9a5e82228a5319b78047fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd76d9ec5fe355e971b412aaa403d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027c4ab337da13012f9e7e10b057ca0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f166eaf41cd137a10e9c8ddad52157282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81677b76011860f32ecd61f864ed2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e9c5456fd8da26e4b6c8fdb62f79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad5b6f755a1073055c38e6ce932086285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e96e2f4f033f7fb73f676e778718e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d52ae3218483e5aab27ec271206bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf61cf54031b1debf1af34d8258d91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67c61a6d7eea275d53b979e6673f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4390f94301a9016dc876fbcff1dc9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea2e1806f5264106ee3a0d28746733291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029ff282047d5e0eac8880e2666857292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc217d188fc4a6d309ae6d30e975a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a969e037154d20926c3c0bc1adee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c57b79dc6756c1a923ae29bbf9e8ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b2b881d4bd32c3258990b516aefd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dc34d1eed796e5eff7aca494ddd68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ff2665dd25e83731388edfc2252c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d88168ad88c507cf28abfc22f8cc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481b38132e3353d7c8fa06cebf7e17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ff6f53037c431aebe537b84fcae27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecf5241d12da8e8968a799b3f3998302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b1e6223e7918f514be76b3a4f40c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e56d9bbf418add39660843ed4e8697304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60ad17b8dc4195ac3a50b081ad82c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a8de8548d557c33e0b1ec9e10543306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a716498aa11e71bc872504be0dec2cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc5c4e422324e22938d4ce20df48fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbf81478bd4ea478aa20d6b29b83f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69635741d05c1d9f7163757a98dd37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0f990906dd8c10451397f2e5e86b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1774945a22cc4e0af16b1d1074b5855312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285511520aee9fb93c3eed2ca7245107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2bb9bc8e2ef884bceba127fdc461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a732ccc8944d7d92328cb3d9b4c3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db932848dfe989e77bb12d6989a445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6428f98f4515db1f634c12bfe7b76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd774a215c8059cc0193e3c9f1d032318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f03e3dcdaf7324136a25089589a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92734e1335f657d21d9634a4d9a876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec56dc31d718b3472ac026ba03240321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5940dbc19f03d092709c1e8d23ca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685cdaf10ce039c933f1f2a1bf277b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48bd17abf3427d55bd5db7f9f2b62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88974295edb78d9cb681f6d1a7709050325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e869ffb007d6de4ba7e72de20ad8905326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e445cbbe78d05ef86406154d279a65c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de11ee6cacbcfd77c682884d60ea6f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b8bec5ff9c20fc7da2179304434a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbd79208ab7029fbd27ded29e27ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b7457f7d0773105e87d26bc7e8fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6347445db4c64745650c4c55611af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b620e45e7573460f2b092e85b945333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfe0277e3f209bfeddace1f0c489be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174368930a3c42e515c0a6dcb6d65c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644b358d4592f081011c4719ac5ae5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c19f5405cb3a8f92283f31ef10be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a8a87af86d71b461c575a7123bc1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeac0befa07c207dca3a893b767729339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14347199cc63d12b7d07758c916a64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036012f6ee3eea57c6c3571d88cb3c76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c30feea679cb5590840cc7425bda1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2e52525f3c67fa48d58e155b9d05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba7b90c66993e2b9ef1c59c5aa536344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe822af41c2e5b5cda6288db7681bb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6726d3a9aa44e38a2ec99626ccc6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264f4452b958c2c1151cba3aa821438347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e96af6ed1ae22ba010b70293f868b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2caa59d980adf47b09be468c7d9def349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35233f58aad14137bfcd5e65e39097350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf35fb4572f71303c8bd6436e11e6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a8e211853cf914eff42ec63a934b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c515d0d7391b6b01d8847ba09183353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddff9f38204cfa7626cba269f0f7a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d4c6f023c47861068a49b7735fbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f13dd5ca2310ca9871bb4eb066e52f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9adc58474dd61bf2545a01d7c77318357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a039247efc7aa5629c4467d88947358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66368337b9228561b6356a52acc0bf9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed6534293891bbbf76f73e70b16538360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf2205d97b7ab7840e6bcd3d56648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d60bd7ee73cc213dc87ae7f1ec14e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d8bd1139dcbcb892ae928e2d714d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90a5767499eff5e87d7e411ae71242364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3d3890b3559258aed6dc617ae528365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9170b6bc48772f74e5b0e426cd7452366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dde28c847d5de6e5e13053f6f4b4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b5cf0acb4cbee191ad4bb9293fd40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d7310340ff874609cc74f7ccfd617369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba56e3cd341f50b4b0ef8c25d4c9479370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff906559014694a23ac5767dd801cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c6e6b63b9a5585d6b6163b1543597372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d8464a0e75bfad8c7227e1e2955e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b134046172ae96de5ecde7bfefa383b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecfc29c1a1c2777bc54eb452236786375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91844de06ff2fabaaae17fb4fd519f4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f34f987d177e9c17798227df8a912b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36cedf237888961b76254dc60d2df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127c287d430d582d5e997ccaf0ac67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae841ac0bf335ec06151013c09bfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba7a09faec7e4dfa9016f7048e795f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5e1e4eb38470915898f94a4377a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a6b1d28115a29927766a6111a00c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb12a49d63e63b531e65a05039085db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee28f22a9c8086b35fa1b165398bfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9471adc5f9b30f9475950ae5f77f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b50c86066369bdad72003c44ea95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd18b0a1323cc4e5c43272e5cf81ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f27e01385547a1f42a4077aa2df47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c68cacdd7f708a68444e4a949528390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62336e72efa14f2992f702c7a9cb94b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6e11b0ad4a33b60479e43e997fbdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba85e239258e8917a64a95228fd96a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ecc90ba9c392f66d890da57f2b95e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dfde24e8bff56466283c8b1f54b18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327e39bc1dd02549cb988590edf12c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ef35c2f5f5de9636eb1034df7a41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f74c8d2e41f063a95640fd0e9915398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616609bff68a6fcd57a81bdbf255493399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1879b9494f782ae5a711dcaea42176400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971121106f421f3982c09a96d9652558401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a524f7dc368aad3e8e08c35be06fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3cf72abd5a9763ffd5ff0b56f88b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ae54c4b9be0e59ee59fb49798df9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5799debde9e5344ad1ac413f1a3c5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c718edc99615476bcd8f69c68bbc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d61fc5cffb7c9f43dd4dc9cfda0a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65858e6d38a451a36aa380aa70a2c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136e18ecb1902f51f3754d906beb20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c34b50f67f602e0943e35307e303e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedb64535b70bd09ef7af0d25b9d8d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd6d471fdc4b75dcb3f47c0eb4c24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6985e1d6e8d01240ff2d9f2fdbc14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c8ac95708089d26e22ced767b4a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1cebbaeb805c64ca428637b96867a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232af3bed845ade833598bb691e09829416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afeb74ee97fe552e6b98e600ff9808417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f07e8205ccf14fa8b649516db0b21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3839257d99fc6d22d92308ff407325419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136afcffc4a939ea4c93c3d1feae11fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e056f67eb1c36679e89c135b0282421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4e17ea3e8286535ee9f0d2b3cabb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366df5701612a8c7a4d9823c902c9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924079a756df696091cae928c6ef9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c239b1879d0af9ed7e2f7c872347a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133acab885bcb660f808a25e6c3fe044426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9f10f4cad549a666d4a63690d7b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ccc8a724f857476d56ae643f20c9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c399d6fa83251b4a9258019308e8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef4e5f5d981fa65f9ed18745230d46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0bd4b473397cf7f0b5b9025536390431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6662c1ef4792cb530435ffa968701e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa39728a0efb2604df8ee179b92d81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5010583e1f991fda7216b74f124f13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e4188a60b7ce2cb3a13f96e45854b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eed66bc396fe4806bc21a18827dfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e09c6627d22f6a0ce17ed473f39ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed142aba86d478600f2d6386129750438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1f72c1abe5b2fca7c120922ccf56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5a67dda56a76caa37e3fce9944c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d740393f3dd9686870b3607136e33fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968b88b9db387bc2624f48fc7883e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17262e0a3b2056f5840423c02bceb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc4fd3ebb2aa483311dd0cbbe1d43c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa813cc0aaf91a181ba0a3c1f28e076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb59dad5843b831b0b8bed1920c1243446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5d7cc7e7a20e93fec2e764156cd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c9df9fd7a570dd1f41a806095cca0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51a4dda9674cc3cdccb661926ea8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f84a4672aef9491b7d3704d4177d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b46359e8460bee62fd1ff4a0a263451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4ea12720d4461741502d0fc04b2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a6ddbc9802606795f1b186284dcfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e752e51af5a201cd72fd759fbe7c27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca3bb2c01f981aa76571105a46ff2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb828ab9989fedae57c3eee666bc0b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a9e858dfd90cd85d267b2ca3bdc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299b66f634ad241d3e1eb01815ab48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716152bd45c36b782bed4c651599d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b2f2a88a713f2f42cb72ec2d611b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39dd445988045ee6b667b05c2df436461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ac38f98f8c0a96bace2c10b3938d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ba3f108987fd926139606fff247ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbbee6f0e2a2a5f684cb444e7f3b0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85344501e3fe4d248977cdd5507f0958465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f087a959a5f0a37fb2e5d476bdb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753103fbe34a210752781db3c45722a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc96f651948008f0974d562e0a6ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb81c5555f8f8c30ea1f1250bde4add469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b73bf0a9ebdc1b314e9c21bcd46370470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98185eb79348120ed1cce5e5f1d3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a280d4d12729e25887706d368c647472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d21e264907fe29670fdc1912b6556473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d8717b6ee814df3cf42e991a697f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3c079f81b625a6c14944417dc4f15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54ec190696d3c5e0aa1627d41d89f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5090468fb41cdf2bc7533a3b3225e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a17b93cb4327e64eba30caadd1fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8fed194da715732a3aaed80c8b64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a159d2070b81053c42ab0c59710a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5fc9bc819eb766692d6fd2d75c596481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d524b759ef18ec297cba5ee86398482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaa691f3800e7ee67dd76050f61f6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7f3cebd19abd07dda31803aeff03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60677c64c0252c3e114d6edd7d525b5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c342f5433720c8d6e330c9688206486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8ac18dcca852aa91f7468fcd4c00a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeadb74b7a696ee2e50023e6b9bc362488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154fec9c0b8c04fc5ec9805ee113a6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274afd90d299b951e4b7d3031edd055490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77eb928c5bdc033485b168827fc4a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa2e93357b423a0081233a9cd1dab3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188700c5039644045dfa2e2857660c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35329ed58bd9acb586082de075261f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926a61a614167832b89d5938d1152b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048d4c1864fb1c836ae624027ed89c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1080e2331e04f03a7f2111325a5810497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a23176ebed4fbd4bf0998895996e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02c50d7b6c3caebf6dd4e042d2196499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86efbcb44e2f4f77f0562e6c4fdba61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1255d5934aef1f452e0f063484bc2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3a90b08bffc80e6314c0ff833324e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adfa9f825da680be6fd5fc69909d3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e9b368e5234b7d72c7ffb43279981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532077031e8ee821261123eea232d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca587cdcab3b6f435bbc80ad030632506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7f2d4f2f8beab957b9700f0a48a74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdecaf63ea39d46eb3c617a295c6b5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc0c5c647d9d269584818e34dc763509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c2077ca432ed5616e290cb431d0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af2216b8d8635c6542f5fad2c1b2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dcce93c427e4d29fc4319c4ce440c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600385559291c3628a5ad6fb75e4412513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca71bfe09b8783834b85280b2963f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596c3a2716af6c66bab752a00a4b07a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf3e0c6d123d1f02141c533f92ce5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e981926e994d9c7360624e1c07077517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992242ae3c6017bbbbd7996443b3cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d308067407f64a9a05c0909bf84658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ebc7aa214a4fc7943b0475bf00ba9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefda90599233884e8eef5d9e66bf6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a741948330c6187191ef245f98d41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f238db329ae47f3c7d0746e15dc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e83613ead6eecce055ff58de4814524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044151891b9053b901810910c6c016d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a93b96a2d5b694482345e01383faf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23424283830ec73fb7d2ef8dff8f9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4979a591df827729ea58ce8e4207ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8400053d5a8d79dda20555cf06762529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7ba2943bd9be743121c07d7cbb0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03d0bfa2be8cfad4f5b30743c87eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced697049b03fb9e298551f9c0390e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a6ecc33ab557b6f411e083d89ac2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5aafd9cf6460295e52a0d632dd37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2845a26decac4b6cb8b917e9854b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5f07af764ac97ac3851e519a8e946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae954c3c994a8dea537eaa3fdaf31a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded68946e3f464285e3ef50f4bb15ac5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9111ef314f32291633564d73ca80377539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf827dfbbd8a2c8549833b16db95c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b88f2018e4617fbffcc4784e31085541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3756ffac280d5fc72742f589c22e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9163f68d20fa3dc914a420ad33062543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304d6924807e0e1cf0d7746513ad42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60199dd2a3cad012ec3e3d989c6c81b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297749727ccf08ff8482b10159c255ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b1c3a9430eac9f8cf4417837dbdc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dab6622620f776c1225303b430e4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb663a935608c0d62804aabca9da673549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff996baa30d615e3503f4663e6dcab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de2b24aa2f45d8c848cd567d73e5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db5ce79d96acbd6d089a6d2d6680fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d42c54b0d05d22d887bab93bf1df5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144e440e4d6967b887c6c2dccb9d621554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f90fa57da1f6b56b618f853d8891555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67610ffa693aba3dcb4c5d8ea53fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e238c94612210f927a57ce38457af7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3aa2d081390ddbc59d0d9a9fb19bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cbec51c6f041039d18bf259730ae2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a3df656e915dfe29049392b3a0beb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2e427b76435a9443cedc41717435561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeca297384518bde7cc0f61c52a8960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da23282113878b1f789ebdcf344ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc26c9ef39057a86a8a184f6afff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af74bfa9b4cfd061e2a49e6b0dc1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee7cf32db3394d44b4e23a401b4f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bd7a3c1506ffa61075d216207cadc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d59fb00b5a36fe160f0e4ef736327568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f67d596578de78c6674027d046659569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64a072f6df68a946af6383cb5a472570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270de82e5199eafd25f5e53158ffbfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa9101d2b4af96ae202f5798182784572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fcefca52f5ea0b1bbedc93f010205573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3cb2d535fb01aa7f4da37612015d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8480c69dc5457716c740c2714d40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871984e89ca3454f07ee0399a9fd994576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b43da6b15d317c63c9c540911d772577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576a8f1c8d1b230d968ad0f08b84f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc75d90c5d1dac52e481bce9216c58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbf22558966243198815db4de73c73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ae582f369af86c233df92ca43a6ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55520c7c45b9373d24bba891f6630582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4500d791fc63faa4de59a44a5021583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1115db9dbc328195275981e806c8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1125de6d4c2ac96649e9879668d0a64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8155da93b7dd425509a4945d4f70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0fa3a01f5076174d1d8b75e26310d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83058323c95eae9d561a370a21fabee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5290bd7c8011382a1aa507d00dd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20bdc9b795891650ed556e71fa76c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78cb1eb39a76fc0e18126dbebbe076591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15980ea88186e4b4dd1a7fab944d7ccc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8551e63d7d894f69fe646dc8472e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fd95795ea76c9163535b6d802921a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33970a58e26b9e64821ec4e2c5c794595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbc43118baee0a3447145b22df115c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6826520b14b57fd525ebf6a4257f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788761a4929578a4f71fc464832d8ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e96810eb966563285b027428fd71d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5380a0398b42cb752c9720ccb015fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f53d816406261f6592e343277a2c87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8303212e97a5f5a2b0a160abf35562602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7349a5119b2c013784960d8c0c52212603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bce4ca0bcfdde42f8b697143ddd8f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0065eaba7a460dfcdc706798a4d713605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777c24f2a6c1afa010398633369a79a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148adbcee1d646db1a2ff79fdf604bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82266020811f4b0d863d1e090d307113608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6b497f38a8743864266fe8bb4f267609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e94fa5e4f3f2cc094ec2f5c188b0f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6f45d882901443ef3df6aa9f9edd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc934147472187f4a1747fea159fb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4d9f07c220fc14af1995cee8dc383613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ff617d26ed3b3fc5b86e28d6f4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba4d8a26488189dc3958fe769f5b2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c2dbcadead00ce8fef1d3c56f434616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a5d54305af89d21fb5c4fba2d409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786380399b087370b17a70ca9da481618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a875aff91592d49724148b8b04eb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d0035c9f850b0c6130eb760f349ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82176195916504c6d3114b4117760de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc7b3054e260a4a5aedd175dc63dbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33b221d6c2d943311781d612329e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6841480e3a2bb0a693dcf60467379f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24eacd6f0378a7de83e19d9b1e98e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a91268dfcc65dc7c5c1396ebcb5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9939d933c0f7ffd6f4fb9e28b305a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4adcfb3e8100f3bb5653af7c244c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af967e113a7a0b9d385c2e747608b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951453ee0f2d2655abd1a6a8cae00cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f57176a1dd29c08414e854724fd811631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440aaac44a17835dc6a94e5ebada303632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3718aa29703bd5dd544d21f8a2b78a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c50660efdb1c291854706e88ef9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208291a20de275e2246d09fa276eb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b182d46a44965afd418dfefcac81d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b131cd4c1352099acacf00eeaf6a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083050bc335dddd75872506705dbb503638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c1b606d4645e1dd0a370986696ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad30f865a9527c64c5d0dd776f6fc7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3e5ddecb6acf6a085f7dca9302d76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3507b9582e801b8d22f8f18a94c74a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0191325dfd5aa6d813937d0ffe9db7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f07d37237096e9b927ddeaaebdde19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c8c527bf16cd95ffa44d3bb170948645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d588e9d524538ccbb87abd42e221646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b720618473f78b3f841dca3ce438bff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751d85308ea5549c716e87bbbd8b5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c08f0b415a7192e0ab57d4fb06ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf90ad8cedbb36df2cf57db882fc968650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25111f197810115a5286527cdb8173651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203dc7d5266e2e41fb1abdf967e278c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e08fb88ea0a60370ae6f3e598e47f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46038933d23ac7fad5af88062a055e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a28976c98944dad57b910dc387a9c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb32bbfb53e795879b211a73c4f8dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e34f012de1433d3147fb1910b38de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9f4921c92925612a81e76563b832658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ab5b1f2f04e6603abca9c90347c92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c432eb0c73cf99347470b88e08b3ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b04ac8dd53d21ce860fa3e446c3767661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7efc7f95dbfa5f076e0cc9685137c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be8df7e502b967bd4ed10167ea8d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ffa5f53f77033c0dc5b256172e14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145570dc836865fa44d28696c173e08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050406cc9af3165a77e2463f910a11a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b754a20dbf8757dd83ac0d87479fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1f627fb2dff52eed9b93e1644a35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1830f8c7e6241b107cfbe70af04b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe4d54ea7a609c7df8f4e76cbbeb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d235db459b9a872009e7159677ded671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d894893e85f3c04664c0f4a396a8ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f36bbd74b12df5cd0327dca900f22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b06351a3145d1079806a114c912c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735d1b116dcb90dcca7126d23753651675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528940fb6f034c38c67f11d5e67117d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34557eff385bf2babe28f50c3d57065b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e872b53d71ad6d27c32073eabdac1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e2e2a6cf73498a7d518018eaef9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a18aacf7b2c00fe1a10d6e847e2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3337dc17e406cc621680442c42f69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fc36dec1fcb8597126c86b0a22f1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffdef68aa3b33cc27ed0f29bcc2c58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105d23f34ce62f538338521cf12b27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c21958032414e1b251b2fbf16c537a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83433a3e514566fa8626cbf7a041707686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70aae7c7881ea72f19c6d8852facbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a644c9a2a1e9033999c6bc71cd6e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68fd5c6afc6c6662a2cc8c290e5735689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7828c8311ea4075dff882d1b4ff21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612ab901c84916a00e1c3d309165c42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f720532cd1b1f384e9063e75c55af2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c0ccf216003190b7d3a44ee91364693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30329027956823ad3a65d723fddede6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf6ece011e6f1336d506bfd7c2678695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5945d62a8de1a8c0b363b16917b59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b63ddf984ad36c90b5e795f65ead697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde003f4bed2a370a59bdb0e80427a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ca681d3352f65f8cacce1f8f698a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e3e50efc86b4f9c70c6f0b6194a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac8f2811732337712e79211a2ab6c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4894fe07af8903308481b3920ffda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2c4ae8131b3ca2f6215191acb08da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd918a60d35c634c763f60c4d1cb6d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc1126850ee54796756035c9243cfd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17c24fca53306e14b1872c75a55f9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d643c3fca2e1041c38f12a8551d39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a34d7790291d07083b4edb3a1cdb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663865d51daa16eea2a72f263ad24036709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd542d7fa3d7c5fd5cfd1d3d84db431710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c29f817039a7c954ee7ff906580a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529bd15b4a00b9088e5e5c5e96173de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92207394ad5700ba4e89707765285f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82120179393917a12e39bb4c83ae167d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d57d455bb02a3b0f65a85bc806364f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a5ce400620b472828a96580541c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d196fb59bb93b1da84a9f3f8bc895717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181e7f15952bb6382087406ece747c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53db1b50b4da1caab26c11529926736719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d496b7c9826f161a3c66ccb441069720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02750aaeed417d9490e50ea779b4f761721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203627d5f6cce930daa3e3d41ce896d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad6c8942c300d81b5220cf2edaea5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db007259efafbcc132be0cf733926f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b82a3a00602c20c5dc3b315a054d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b037fc5f9ea7c4c5e9c27b5edb40f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eb7b6a6dfbb609090321b599f8fd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf5a04979f24f1cbeafa601bae7380728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fd1368b7deaf982138b6d0b7c182f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3f92aaf269c5b9e0bb0063c3c843730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b0e4362f9911f0c33cb515b5ed16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b582cf85616cbe2b3318e93ea83d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c56e942d035ded28cfecf89f41035733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea2b3326828c49ed7deaf9f8573f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e1513aa1621b7e4bda460011bab8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39441f53b26275d45cb6fd864187f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914c2f0f1d075f676827bb876fc54f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e09a3cc0af29c8b1a29f330f0bffa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b7d063bdaaf8762fc7aed4f619a60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60ed3b716e55777e3c0fa44a58c45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80423072ab28c4590cef4a7b682c1c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535781d3c06de8cdc87e4afd8aed8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd5ef577b775c4390cd88e3f0cf9f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a6fb7e023550f13f7196d968c15c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d6bbd5a600e6120a9fbee5bc6bc89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc2714ae4093893304b238d5da657e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe30c3e3e2bbf35ca871dcd84cdf242747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01632910eddab4cbc1261f9e25f4ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad2226c630af46452a82d5e4331b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff23d7e050d19e80902fdd54dabb282750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1c83d999f3f8b0f6b7cea96c83132751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc79bcc26713121f4de0ba1b8bcc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b852008c93df6129dec2304607bc09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea391ac5e4072d313529dc1eeb654754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a7a1dd19947f85ad99985ccb41ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952358cc44bffa4606f0a8d2cb6f8b52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95960d5bdac0dba00f0086fc0ee38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cbcbf4e644ab859b2307e9404ec6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab645f814cbaca3c20c0a69b2bd756759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>