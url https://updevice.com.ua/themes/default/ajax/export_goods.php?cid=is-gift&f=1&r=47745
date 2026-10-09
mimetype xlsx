--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af06f0f21bbc077dd9d8c1a0dc4451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b3d3c16ae6ff4455f979057306082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e305b0b3023318740be157930f52b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576cc7cc11821dc98e427a96ab5185c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506df76681f9db388bd28b314b0af6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a871b5b06d9b27fd82c87c32d886756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722a36edd433be1378eb8c0b46a4727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502795a3e8c41298d94c76cf3d9e638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357adbfece43d9c35d0fa5d87deeae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a35c8ef061b83f4d7926de3ea63bef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c27dd0137ff062da9eaf3fae8d83611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e933d3247e19bf2b8c8169deca0abb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706886e5d9515b67e215d68f3ee80ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d86673673f07ce135d0d1c77d4ef814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34eac34fefd2ef49c51382b785712315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e151716cc1c8bee433b2fe1227773216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642cbf89f686e07e5779873746a25fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066df20c24401bc90ab8c661576de1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3f7a98156b1c45e7433a649fab7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fca28d9b85985f4fdb2657844561d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda47ad8104ff7fe875ca2156d209c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75e29f034d387c03219727f39584e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b3f49264324645844eaca747ca9a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae278cfbb6d8f7c8e79aa05abccfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931d14c3873098a7e4645cf15e0f9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983aa3175e5b0598be573503620a24e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3edae9b3c1a9744b2213a8e6c56e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682cd3ad100adf79f8f3c843a5f794828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9403e3a5a79ccdf2cedd61c4a56b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179ee46f9fcd522404fd59c9ee863b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf298599358c1c749bdd10b28246331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cc629f121f34827b64f632ef2d89a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a95af771a47fb1b7fcc988df4048533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce97e59bc34bca64dc66313d48131234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dee27861a7feb3503eaa7ef069ffe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b5a6f950dfeb3489781fdff6085536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac50163124039ca6288ea3f7d8be0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc78c619a430611132b7c140a0745538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174ad1dadc4cc91c728dff268baffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af3674cbb71054043dad75032f71940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15e9c479b20bf1f8c434a13d417ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4724a6a60624f8afc5064f31966fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d05b7d2a98de45f9477a48f97643143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657b970f1cbfbbe0f96b77596a04b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb1da9426149c00b30cf20848ab4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c831432abeeb06ec9ebf8c4b4cb8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d9b19959b69c47391efdf45378c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a4612b020423b93f22d97d5323d3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc8b530c8d302505ff3c2ff574c5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656479ce118418ce8f24e39a98576c2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3ab4f97001509cc7424c217ccaa951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceefe4c280931344e76cfcc420153b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98890f8b954a52eac428148d5d472953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5cde9132b405128228ba8ff32f0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ececbc4f9bfd9a72e2140dda35c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c95499fcb61e7a54a95c63c74a4a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a977d8db254bdc2aca946f51214357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf582c3ce811cd24adae0e7e43d74858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305541311120908736d63e61f8b8bf5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b17fb84e9ccbe3bc7788d55390a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857fcb7520ac815a6cef18552552df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80570b919915ed2627b1df04b6dd565462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae2ddf303f3369b0bc74032a02de563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed8e507b45cda335a95bc58b0ea4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dc42ae7bc128db2037bced6cffeb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b01add229259055dd985c84342a8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad8eddde76e5459a5134a8bba5d4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157b67eb9f8490848a880680902ea468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143f73b507ffdc17b3e2c773642d7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8202abbe8338324bbb81d9cc0c6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab3983ee63b80c77b8a00664e3fe4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ea4c48e5191e3865c8a1cd808ebf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059cb366ad4fe9ae759bd91f92bedc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6ed4cc93220833e52902e510e0cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71711fae783c7143278d6561be557a8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576457e79c9ea2270b5d357bca56801c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774388b1a00b5fddb267db8c846cef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d7667fcd6a7bd9a1bb39cc40b898578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f7db926f7947eba8d9d73c1d153a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af0faad1ea6cf86a56b06959e7b1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e00b663ee03eb9dcf718cfd30cdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d193379fb4ac579ed6edaea267d025282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca0d0a7dd4800543bfdf3347f065a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca04dca7add2c019b3727c079796a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585af73a9a8437f7e4a8c6dc048e3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc9847b3a63c4146565f3b17e3d81586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bcd548f4461154cc030cd3a4b242587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50eec6c1b137a44a05a312909f6a8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead8dc53902a9d4ef1bf09cf81554589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3707ef3ba3ea3cd9c21ff6c39aaa8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec2b8fcb080ce50d7b24c94b5f8fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b867c55b0e8d3c4663522f5ba97492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e131baf4ce6531a2a3d26ef3b8d48b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb80bbbb34f24672a20bc04d26524194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730cc76d06d2597712d63af8161edf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43aff53ab76cd03eb0a1141a885a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da89ae2067dfa667ff40aeca353f7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120c05f1bbe51b2774b858ce1b93d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f9e556b9b65656bff7822aac740599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ec7698056e31628fa04e8e39c8ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5c61ce6d0b1efd9eed7d85889a0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f33d11c11e3f396389e23f2d35060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f211d666004562c98b4061f2b96fb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca326ff0b9b33295ade25b7b4a2571104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa8e0d90f149ef2e98ac8699e7de95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca01c5d444317368011625afc21a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbcc7e11f8d416ce67a2ee8bcbbb85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90be397bb0f1a3d83c901a8bd78ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4394e09d59b090b747a2d952990cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833227c7b926c657c1161a82fc5d673d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce1d21311869b8e6941020ec6bd60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29be7a967bd0fdadd53a70a2db8b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730527dab961c26a09a83906157eb50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d02bdfca9fc2d46b22056a4cc90ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa8ca0ca298588e42143436ab9fad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9428f006001b3951ed135dc41fa93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def398f5094efd64c5be652a8776768117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58de689118dac6a20184ee12675f9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb948b594d9cea6f6a1896d8224f5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14834bce64b165f622ff32b246381e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5730692f39db0f3afd152cb020cc5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae4fb1bd4d7c0336524f810860c496122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a50d3517d9150c3528eec3963851b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b87e9917d4bf4cea0173976c5e26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeedf1ef8c84756863b0bdde4f01196125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fad3b61adc9dabf9a0b5a506c323126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbdbcd8df2a09db2f838223315cf59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1407b397935a34387a352625f5f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67ffe62b512a185a0d273fe002a24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb729f15f79012b36c0f3974276e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1714e00229eec84687da57d7a741131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255ca505a4ecfbc5500c6104b72622132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81111757dc5a3ef0ea420ea1b117039133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550cff6a16c28b86f2303e0a7a0f651134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500242055b199b7ab22f23b2c1d433b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b9d9ee7542c964d85cbf4659cb09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb40cecd5c3bad15714d4bb142c07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390ed4ec4a90c1915b7223aec102577138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3c444c75464b65e678322a70bd937139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0fcd1941f1bf9b6114f0c7574d959140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ebcd152bb7aca1ce6e2d609790dcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a8d2197d8e196d42803e433d28d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8d0f56c7014e830e161799118f375143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a8dbb113c8f245fbad7af240e95da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453fa45fbaf664a40069f422ea1e1c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afda3796a3c1006d22b261de49ddb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0a3a36a0ea45387aad99c2218810147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98eb0144d9fea239d4ace0037620c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28189766a1b3d12583c2bc86f7c91a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e9740cb780393a79ceedcc08bb23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a543bae109a29f35c7c87af788674151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84198d681680288604603fb96eeb24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2390229fbf47e2b7be01438bf54f585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff70bda03bd58e332d384d67916e4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2479bc81032eaf2005eb1a23a33764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6706ce8fc094d68fa7b3e579848649b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b0d6241c53b3ad6db35338d9fd42a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e761f0e146f9597f23c82d8c1693ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e397e711df1259231e0efdc1c1941e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69704b123b03e157cc27eb474edbe5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638664bc0c544b76ff250ac78439bfe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aecb88b9767f9ebf2704210a3e3790162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80749f4c8b0544ab7aa49cc6248f71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3af0b36a061cfc17115556a3e97cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab483ca086d72f78aabecc5589e0da7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07240dae1696de70cde9c0ff0f8585d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7092473d89a0117a7a9fdcacf67ee2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df10691a224e9b0e93037119baa8953168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e18d22ccde5426c356e74b7b4dc03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ac88fa25f94a73bb8c75c4d07e4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193bd4432d8883fd74c6e30264b3bba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f456573194e894298f6cbc37f3626b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a152016e6a6f1482a56b21dd98f73a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515351954a28b00a46a0d02ba21683b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe0cb39e43e34521bdb5baf567a4cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a1c70e5313159113fd7573765924176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b7c5b1d828a7c6082db52c3cd64c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0347e6412a123d0fbc6891568b03c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340cef3848334c225367b35580fee1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974444926b948abf0e536037feb7aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e4594e1d42d582593ea1063bcb70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db83e7d70368df28a3dd9335219a3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648df98d4ab3a34b395f8e128c0607d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4787057f7272ea2743e608a1c61e3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a1a44abb7c34ded09ed6aaf5b566185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a498d6372da17eae92387cc75b49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e75d0c855127d969f9ca5de42b179187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c022fc1b3eb2a3142f898792242945188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6440ab314868812e52ca4cc051a84e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016669ee7345a5372a2baa8346d912bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4475bc93d1edae7905431dc7eb199a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987146a22cbab62d32173b78940a804192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ed25a390509b3aa97d2ab98fb9f8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af1ac2084b8dd52986e5bae2abb82e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9726fa980218c88fcbc7977902ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a0b587464fff28afd043a9dc8ee15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145a6b8f33de09820fa18eeaa1bedfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d307499f0e99695287568a9cab901198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa733295611cbd4f384da50873e6e62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92534df990e718513acd42df092da411200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7301938ddb852a41bba5dadd386b162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff9655d0b7ddd58e4748232a365cdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf05e1573b5867a6153aa783b53bbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01c703c229050f4a09bf391e6ac37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ed1d1b299b7993e7a83a9eb4f126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1e96ec9a8d3b369b24ceece664adb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af059bd1ddf5d592226f9312d289239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024699c814b379a9bbdcf66949326f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726fbc34faa0d6b11a3ae5900e59b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ba46d811cf06f8356c4dfb3d8047d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021c1be6af13dc19e4eea7dbd78477211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f8d23662085c07b1c5d80ad9c8cd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1125ae5a843b737d151b97514c5001d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7ae13ddb5063efff13336f5128a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6930b54500a7e261291b565445760215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e096aabdf4e537bca318b6a57e098f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7392c8a15790e4bf773bc15c3c5470217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac9d1df1c91e728a7b06989cf6d787218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805b01cdff8c3d0859941570f286a2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64284840c2a5abd197bc5ace2c6490b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95887df77588f5401c4ac19e531a64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3202be376d9a509d8ea18574b930b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68738ab1655b31b55a23abe04340a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee51f2f7e082e667ce6865a1c0f9fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ff442ee7cbac555d953fd66c8bbc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c8929bbca407a24b15a85651c57ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4519a3ff6f4f25d24027c93e3a5c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698155500624e3e347270dee4a0fe22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86e2fc25ba04a3010c5260d67ab45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4e0ce694c60ed51e06aa08263b177230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0fd39bf6bce80919c5f99aef7db8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f227932d287ebc585f9860525e5f0d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae14d9194ae91a462fd4e56116fa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456505555f969d66e4802b5eb21d55e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597800a1c8c96daa34684c338c3575f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78294d1349b171735ac572f89a5d961b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de3c777dad780818f02162c34cc4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15763c0303223b94e700a2d133e3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8880dcb7f2a581c0ebcb43fce5ced22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fc0225f25d6d5dc8b54e988e8e1cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8376ed650477bddf8cfdfb682fb89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2e1a21db5ef916e749764309c034242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba7d7cf1e18dd63f4213e729b05c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285c96766023a48a7fa4bc3e8a15d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d14c35245c1ef3b6fd2b452946b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36881de1a5d6c7f58688e46fda90c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e781c5c0284f74854a3c9626137fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d879246c5b0ca748dca1ac3368be0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee849c617c8d21ab38e266566f6b9b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8881e9be7b3cb5fd1c6e9ee7999a25c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980479cefb06ca234570cf4d80296e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffdb2404ea61290764a336c4a633a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba812cf171b627d56b02ba9a4991c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8acb8b4a7c5666c291063f45d3130254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717791d1e46cdf6718fc03a674c084e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e885b189fd58a6a1a4a51cddb537ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5d7f616b80b19d3cc3e914c962aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a42db2f25c125aa71ac93045d479258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7428551864bef298cdfeb7a37248259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfdd5c4fca381106c5af8487aa578f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7b38ed89f291d9456592b9ebe51a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43094281de3a433b84bc51c8c342d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca530d651e28cfa24b34c3e28df1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7445b77f21b32e9bda0890050efa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c33872fb7a44d18b955486463de4fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834607404a68ddadf19cd258a00b1526266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b5d8d3ba7ed9aead494720c37d36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4623a51d7fcfb3bf324dde814430e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d98d5c849c64ecca00ab08efda87f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61645d23fb9d4266aeb28b367cfa77f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7530bc1c18f3d712927f44f110436e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784be1a3ca92b140f5c14a18e7b34d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193756469725790b0b9dbfb712f6cc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a731d96ffaf41d7ef946e271dab767274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca2006cad3bbf625ca60afd0d99ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e756850684b97ce4a100f1fe30e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda06f1839b314b2b357e4db2d945bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a265be3e0f142ce6a7b32dfdc1eaff9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b6d99891054a671dc6eb0bade692d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa4bc71d2f52c44d24717ca7b28f60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a713cefc3e06236c6ce2005a4fd8bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e2950e1fefb2cf33dd512506c161b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e50d328e301e1a0acf56a701e236283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa684bf1fdb44d0a3b891815756004e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a7b410fd59fe0769898b7b43ab6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5858e99349ad42a641bea249f3fdd26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337c0e856da8d10b1a1cc49d9f5567287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ce8f1895bac41d069da6ed3a19cfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b3b7c6590fadfcf93a6001b9dfdc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa067e5494a1b247cfae45cb755d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ea3be93cedc18c158406786312bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd777a222576b04eeacfc855805740292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393b7c459aec7c5400d7d7ad9416de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06fe71d47a1fee9a254849c90ee967294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b196b6e585d69c1d21b0c33d2da9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086cf5cfc42e4ad913376308989b13f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feef89f4875cb9a7170197689d8a4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ad683e00e0b2a8b89fd35fd4a2ef4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5730dfdbc7bc2f96de841e7bf6152299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d10e2de0c8b48523cf32f1de34287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede935610b645852e5b92e2865801152301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc77a33d10eaf7b6337c5b90110427b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3633d59f8e40d6374eb47135d77018303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e23eeeb81c9b1c412af0d24926a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f417807579984f9e342f6605fffdde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6adfc9c8ecacdedb07643699d6b75d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d76b344da8f98208e8522b93b8a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bbee20df7857ba4fe01978df34ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a190c3f32c3f22e610982a6e422cd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e114cf56424f85785de2639fd52d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32086eb0f14a31a14cb114f3ea0540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca102e5d3635257727bad643e46bcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59e48981283091d279f9fb276c946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeaac27edcc4f3447692aac28ab844314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345efcccd76583375d7a97243d61ebed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edcd4d3a5088b7951c8eb00d7e8f50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cc91a0516dbc2805f986b30287c4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914772fa5b1406d7b253ea18af74bf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e4a7d04175999cff97de1f34f904e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7514b3d3564f04884ccc8a4d11a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff286dc5be207745710633fd37749321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528afa8ffe5cae9c825f5289291a73e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb831f7a7a442395092be34b06d09fd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528d1b3aeaa46fefd7aac5dfeb807f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca535e335e02290813984823f57a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e037c990aceeaf9381acb99f0897326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0de230e3bfe9d3a686f73812be83ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d8a214e8d7847ab201c96a942c217328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9edd4d994192944c095a5c1b2bf88f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8dd84041ea3c36b961e12975e2d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1117a075d32688f3d124709398b5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ac96588446f624ccb48baebc19e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba87b5dc83de218ba84d455479e495333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df13dc85fd9882d440b07decf5348334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d7c664c02095bb655333cda912cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4259d1d8998447e4e1599225b953b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a6935847c2996618129349741d9d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c68604a840082a49b235e3820decd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258f0ebbe45a5b644026042d30038ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef54f433c91be31293be4a73e4ce2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac2c3f2b107b3ce2dad6b496a9a30c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f72de17b6e5cf3d0178a79981a19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c864a230fa35c0e93894c99bf424f14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe576eece716806c9f98f542980a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93287f93515cfdda9e762bf833c6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143dbe943b2f1f0e039e44d73f7dafb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74436b6e39b3fc0b9c1173091723c75e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143a14f4f4716af12e3edf25153a2a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2e5ac9549b8628278232234679ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57263211708d016140baae0ef66b5f13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0da1fb549c7ce6ffce5060d65126351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b5a75d1cb2aaeb49a76914640dbeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54b77c36bccb2fb37e80c47794fa50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5fafdac6e20e2e0c08d46153ccd71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd776db5537c58d8a7d3bcd60f7f03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec64d20d386127b11f7f16af12f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43744e091649280f13be8829965b43f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e72b78a58011214540f30af7795a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f977df74ccb59e7758bf563c8fd1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a115d57437f39726956180513ffeea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f5d4e0e11279b2e307c6324f83aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636fa30b1aa96bc0da1f4d8c919ed1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc688503014ede18e437739c559ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e9c1c1d3354e0e6182af723a64118364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d07fac641c1831698021516848afc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973efd5af3062b8dfd3fb94e7458cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53b2f222639b0183a861d75fa2a6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80be6988aec6b45e1cea8a5a2a08be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e532e7a87ec368fbc8f12da7e2e5270369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1f4b65dd4505c14e83a07efaacd12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ed33b31707b744e4a495f2cb31c09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a77ac46ea0b42fa0d38c1968cbd22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38242afbefbbd366e744914368f969373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602ebcb879c3c0be4fd2357e53dd56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd91722db89676f3ef0db6e43a3a65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfae52b7c710e9cd59f30200bd114c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c84845fcbedc04cb6d84939c6cf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787dcb8bf0a07ad91c7a4b22a8a8d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013b4f3fe9fb8ebbfebe142baa8741c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed99922e79e79964904239d1e80673380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65500602f0307efcbf45f7219401d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f912bf7460f50cbd3697733fd6020382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af921507232680536dcd0e7914ab8e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c941dfb68eee818036802e1d66681384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca720aaa620d51972fbc25e9733caad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a091cd1926f619bcdbf3108d8efcce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745dcd4e685d3074a4b0a2c9d0c41ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56005396b123b1f2eaf3a1d567bbd6c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d400e0970c21cbf5252a7d292c1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f142e16b045c60f96873189c66db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8e2ff553bcb5575cdb8bff9f9b5c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20b7b207f9249612540fc11cbf521392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c18826519943a4b081f97f399cf101393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f224daf37c4bbcf6c58e452c435ec77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b94787411dc1f7ca69095a2614f065395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252d6623ab0d819a22a43f7d5a5b13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5663dd7b42ff0b70bab14ba5adbbee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499e83511c2a8da7c639044d09929d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757e7c890b07077eaddfc8bcc949c36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa8c47943b094b172dddbcb3771598400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0e6a120c78ed9b1dfc4c26534ff3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd38b09a0a5574e32e863d8a38d3397402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4bbbb47fc33d2f3945c6fb81821f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903ebc2fa412c7c1d23411358c06ee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b4d7713ba3d7e2aff4a2afbcd9b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a742ccc3480c93fecc80b5431703210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab981f47579f4c1895ee0b09169497407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa92400846dba2216600377acd9a3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937678a22308aad5e182c759ec0d7ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e7903d268e97e88b1d4db9bb2778410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76daf006738aa4428507cb931337a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b23d4f4b02485331ad2839c883443412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce920d8a0110d8cf990d1b5e48544a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e53b726729739a567fccab3c9f1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f069ac80f0b50f39f691ec05942c5dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce29ca60c6a494eb9a0e335137c14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58af565350b1370a009b6d4cc2ac4af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e672e98eb840ebf246e95b3a2540113418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bec00f5fea22dcd8e40382d380c78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655e89f18283ae92c002be6101db45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463966ed0508b2b8b1fd32346c6f952421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797bae1ce2995689f60f8c6ef49769422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ff0fa86cd635579eb7fb78c37995423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c97fa82b3cc8ce576e097d39b434424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e0ad73f136c287f6d37e4b1c3140425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59853b0809db2e5239483bd8b7c9b49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e84b4a57300634e06c2867baf012c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e20281f6317642f23ef011c50efc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b6f8190e42189db9166e48ec50a63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f3d434e38d7b0aba1b7b0521d1bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad07bb51af6bd39c2be43309d05040431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85bf30039e4c116457c0b21ca0d9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcfa96893d9138846de67cbf2ee8fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc941d9ee59267cd86f874babdbdf0e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e69b7a69c759a810e6391fcd43ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093401f7a3c0a55fb236bc815fecb8f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db356d0da6e465d96cdc11c55c0f5e4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2774ae0284e5443df2d59335b4b5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94befb08a505669e95b7d4930b538439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691aa535bd4590eb0588b57093e4860440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa1996746f589ed9345ad19f464cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d57456bccefbce6be5e75e4d0ceb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5bbf442307272bdf01da5ab520f1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825ac301e641dfacf38fbe76975237444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c45c1a3d3d9dc18816249c350b22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da5c90934ba24788a2cfba30e835d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b0f640991ad199148db7dbf8c6ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01442ba726d880e181fd3c30c03e0e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadd5b989aa35ee2024e4cff32a0611449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d91a6d717b5ba4bd2ccf882305dc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d81b39e622463d516daab872b80b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182512a1012c714f0250ce91c504f4a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd037187b7e5fb6030f949dd68df74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403909af18f73f9ed78f8f5607f21f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a616d18859c445ef6c08be86a545455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aafdc032eeb634fe3e260330409cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80406e51c1a16f2b1e88f052ed33e20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c268ab5f4543dd69fd713e539e573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698473916cb656ea1f6d78cf37b2b638459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805e9c9959a2fa4fc7410feb6ccdb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50dca7407cc59c0adc8828684d574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611fcedd06c63dac7a3128223417a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9918ca695e9ab1f06b831d22e454463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d614e61a8d3afef8375b9ddc5e71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a9ea134f3b973883fcd7365a5a6a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c3fd7ae0818b34bf4b308b54a560466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9652db9d1126962141d965f02a90e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f6e8b7b88dd81a5b8e2a8bf321100468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd33f481344d57f6b03640038a023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dcd3f9ebf3a92b64be512a0d3305a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fc43e6b0c8c31bf55959c0dbfabb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978acb76b81881b8e8973a0d61ca29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596ad58d6046433d28b3f89a83d21c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a13bcd65ade4f6e917bb747966a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ab6d4a98d23ce1a256903e847e21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44daf4086a1d714fac5fe215fad941a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b5aa9120ba4fe0c0f981c7078b50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1bb3973ab4edc5c0b9647cec8a5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e13fe1ecec5afa7db24cfa49e9bc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ccc2ec77138ba2b320d20e2e1710480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d3b7fc99c8fc564fb4b23cffd4b41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78005ab0ffa4915e86feb5053a0c7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec666e53a745bb224d73de43cc2ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ccf85442235c4f727ce5ff1e0282484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adfa91e67a4c4e6452e783553dcd41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edf8e27a3dbcdaccd1e18530a96090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb38f31c7ac29841b4b5ae5f70d628487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6ff4ea9c493dcc88d58b768155d95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d009ddaa7cfe894a444052de0f1ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b037c2634f028c8af7a969e8eb30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782af2db5caefd28acd64caf7057723491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9d379684b84a16564e875c3c54cf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ff7ed7f64543795b66cee7906bb4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d030795c936af7e652f32f44fd1af9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92587ab4596c680b004c857d743e654495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17a79f8225f4e2e7c535ae54a73640496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba800f3cb644950a7e1aa0cd4d2463497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c4ba65b621e633309f0d32f0f324f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d5b7902782225ab069c334a7b0fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f50f02914f99c302d08ec5c70357b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a774d4f77de01eb92dd38c16a5255e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edefd96ed85adb54cab300abdc19ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85de1166a0b964da2b5a17e38b0a23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793522da52d7b051d01041fa99f48061504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26819813c54d95502d8efc90fba94cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313df31a007a2672988bf8d08e31b4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c50a2f72deb2a0bfe9634a9fcbc1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080090c594cd53c8a7637f1fbf45eab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141065c2cf29708a923daa4c32c418be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521a98ba4f1541ca71f5f7cff183926510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05de3739c692053d6d1181c7ab6b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657a1f68786c5361920b7dc6d86350512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccd8886ea32a0496616cf697592da7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479624cd6697609e426ec08d6bf1dec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a77d869a1003179c34d8c653fed6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cb59bb976b13b80f57d1b0c51955b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fa12eaa3269db0306ed129f996862517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c1343cb647943cbef9b004abd091518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bd016a243698d3c3de6f290dffe8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7a0565fc8c83fd0ef6453a00270d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78026cf2093183e9061f6897c13cfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0df3e7227598de1d6ab5c6101b43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a7d3d73e22bafd9ee301ef6b3198523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566d8c1af32549a1b46cfe3ec0bd80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218d3ffc5f26a66e5fe450d15063e73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0323c5153d6223b17ccd3ed9c1c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909bdab9a3dba3d8242c81ac41c3185527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c1258f3bc2eaf05a634eeacd1edd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead112f7a5f6ea7f3de28ed4948583f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd454868c6c03f6e73a9e9ba2957fd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d792eff536fe19e2dbe8c11864f8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983dbd91507371838ce6e298308dcb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee267398f31e09633487195fb50932533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895d52ee4f847760bb887899c7e5073534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b34d618486ab42dbe3de3f5ccd864535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d5c758e9a9ab1b32d94e0deb5a7e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e341658c4deddcd1982df106340ab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f847ff5a8f1f4e821dec9ca40b69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec26fba0fcb51800dbfe5216525cfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608dbb78c0721078dc716599636e5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edbf17efdc0f503312084b48cab539541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb115bf175c3df990d4937cafb0c43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b3e61745f71a659997487776bf4c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359290558f41a19b667ec56f4409f05a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fec78c12f9cb2ed6dec462cdb8226545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c048afe8b6852aba03a6bfe9fd6aca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c59c000b84b7e61f9704f077c084547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ef279a23d921e0eb9b4fa9b903e67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa33c61d7d5d6c0fcebf7841084a3f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db2524a4bc5e563b305c797d385cf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a762fba502db6511270f56c4a4a6c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9d1dc9e426559584840ec893f826552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280308fcc50a5b73c7853479653246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c6bfa294a7152bdd6c8ce5ab3aa4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac24573c9c1e38e425719f29ce72d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a383795ceda94376820ff2cf2fc303556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72203caa58159fb291514330de1cfec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b5aa50c069eb19d7f7480a8e462f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8089bb2fb43a95a0a7b14dba15b61d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b6aa64e07c2eb2336a06b8204f154560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e7f51fac837879daebd1eb43c808561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8fe2acb5132bc52076378d16c9dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409d427071660d29f2442743a0bccc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686681ec2e948036b1ea7420f8febda5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303784c98f18b3fee17d68fa40205487565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee1616efc5efb8916e5ec62a9b7945566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4789973a85a26680de8c074a733053567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80846d17a5941ce9b5055f4c6e807f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b694cc88312a010fa2c02159dd150f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c5f3269826baedbaf2d99d65ee47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a1cf7a775753fab62753943a42cc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2bc000f27d56d3825ad454e74227e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9b43d608224845921eb7666d9167d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde39102d3c33146ac5a462bcecb035574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9e36e23be964e25296840278c104575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749076300617eb655d4a9f6a8f5dbf2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1d428b4238d821e6fe97f8e87473577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c781d1582631bc23749fdc63036814578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2109982844f961d329083e19e01f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94eb499e54d44599bc0d1dc02276d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4851f01546be7b57886d4a7b2793581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f8b702b023326374ccb6de476e85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86767bce831111efbc15df4c2d520c63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b65a8b068f7a80814ae2c89c60e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914016b7c33771108eefe0010848263585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766948c78204e3fb9c643bf38272252586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7b67541f54ab873804c43e199ef4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d60eca74d2c7bceba428fe0bb4abf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca80e46c0b627762b4c28d926e979f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2440d1ce411e9078a6ae5b2d8f3d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807a77e242b0d3af6296d5fefc285e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d716c14160d358aefea806d7b3032592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f915513f4384545541a93622cf5c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0576316812829acd833398896d59a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e4a27c89e3e7fae10782fcf85d637595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a46b93a3350c4d38a8abac3c748d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e1fa2900ee33a59840ea59195bdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1974c17f18e4d12cb0c2c477df4710598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf4f0968abfa661ff73d5654df8c05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdec75012d74af6383ad48d1bee630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428da64a668939a733093af840c8fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a923c58ccde3f0c0f7dace09dd7881602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e0bed4257961e17fc85b55c589f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115009f64f38d92fd321e852efb13f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0433cf26bd57451bb05a1348245d95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a85a4211dc5ac77d7384d310012a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de31ff931b44cbf3d085c093e710d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12134900a3c30371d24f9171e95ad97d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31d86df146c730d0ad6393f5af2cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81993d061dfe54d2bff04054c9636c0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898291add3516be28b99d7e0c755c329611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fe66fd357b57a613488c45591ec0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f3f891d9f7458b8160b9b073ed1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc72632c0e423b2969f5ce839de22b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10bb7764753570c5ab3c9f9199adcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e075c59228b98459a94059a7d542616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f01cec34706d61b014c1495aba9e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054b68cffb6136b8677131f17e01bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5426343f7927fa2e3dfdf43751ad9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59308b3d7b39faed1e72620a7924d53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01058ca8f221ffd03aa55338514e9d87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338384ca4e7244d1701045bcb5bb428622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cbd4e8a81b1da3073407018fac16d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62475690939ce3d5b884d0b5ff4db6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0978c38afbaf67bb6a8c7ae2df75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a13efc95bbe08031557b384d4e85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0d9865afcd3ef2aa38eabf3b7ad5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad25b130527173bd93bbbb5f90de7e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c1dad871b6b38745d3d336cb9123629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3ed0d5a5bf3d469f83b3a4e12f8f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbe40e70c56ade801a4029ef10877631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb4a0c534ebd43a05ddd22e51ec61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654732a815c01f202e391bd75c2bb1d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bcf9bd48c877e7b2c083d18f79c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe3f4bef0d09d41b806418361d18a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ecf5d932d1a81d7d0ae010901af94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8d1b48b1af13ce16c50a7f4303f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a34673643b960bb7d7264ab619da5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90001f920ba4db95de2ff030231039639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275529e339c59997bcbc8879f05c78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924fee431c9449cf6a71d3efbd09146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197ecfb1a6e8667a30b680290500d7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0bc1e05facb99d5a7c93faa36480643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009adfb043f6e1fcaf58880192e37e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d3f9aae9d3bc35780d5568bcf0ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009019117954639e8286cb797f1554646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847afd2f2324ef483648601af1aa11fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb387a6b85842528c215e80a0a8622e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfac3c667a80ea5ba5735b03d28b50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ba100815356d5083d54fe76e82cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cf2e2fa5df79cf68b7ba5192ede64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2ad86b15a5eca149ab049bf633b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4622f18fbc49440e0bfb841d73481653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ce2e59e096e881dd24d2fd590749654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab8a2d3cca8091dfc3e5583a644e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e840597db0bf5a4828878d066a834656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd1d86c75b4ff9975b120f5439134c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd0f7e681b2c5061402575dd37817658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446f88dffbe1bffed1e7c7eb0ae447659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58fb690ede0d69795571992e40b525660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eec94debb59d8fc369df24bed9df4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac0012625fd838cc2d0a5f7117015662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930fa97e5b597f436ec97ddd0865bf1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba44cbaea7d4d6eef0e15117247332664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da7741b7b73a60d9c6e2f47bd5acf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c90e7e9929b68cdedb61a0564ec0e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c613228f67ce5ebebc6a3659a07082d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a5e95b397ab74a4bd01149cb291a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4c165d85c29878a35e84f5701b8c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c390f995ed564fb625caccdd44144670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63597ce9ab54be497a42b8a3388fded671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20db0a7a085d76d2d723dff37f457672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e35f524e07086dd34365b6d47845673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af03eac70518fc933df0216d6ac33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b5e6160d7011e3bc0ca028432a81f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70da03aed018cba47aff51a0d2390a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38356149b3fa94553cb5e63dc4fcc8ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fdea6dbfe91f9375b1f09d21014ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02502886e4f5eb431e0987d153c24f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b772f649ffd553db075bccd13a9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737bd9d41dd3618dc956a906990cfd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623932f1cf407a5b593bf7ec19aa75f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d5e17fbf902bf613cff77493f1c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218cbcddee58956b746509ef55aa8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310a56706dadbbefa61241bc8a3ed4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd454c42a2013a92f4d404fba83fd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff097cd1b3a61088ee9bbe73494a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18113fc29c00a8992fb9dc5e289ded63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f48554fb2137a8c9d4b00b3209766689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cf16215c3723f8db957d1adbe645690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152574be342472a2b88386c1e4cac4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff3eb4ea2728bc2b46847e11478a89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb9a7d9724fbef4d2e796505594ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb22cb80568d190a7f2c85362b53e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd3d8f1f114ae530b15d9ca5af962695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5cdccfba15ebd0de3b1b60b958fdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0937726dadf700914cccb566fb0734697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae758aad54c641200ab8d3bd2ea4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50157c467beb4b0495b49bbd2fa0a46b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0b0d777a111ceb76b6c79d3c60a14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337822011edcaf07335763529c08ba40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e835b2292da64681825231add8d2ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a821a950d95db8e0b61b334b07f78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18ad045b0cdee462bd2eb4d6e85f67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f7cd14f40d555a8fb66df81b26fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac703ed2ad23cce45f7fb0f21a29c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184322a384c35c7e8664c14c3c17e7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f46e26db0a3564ae2200a8bea1c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7957445d24c091466c4a13b65bc482a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34517fdbd64fb339f5621de9ca345dcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ccb9f155ec2c8d66e9a07de6903d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aa8c78365d1a6970eb829606007d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8cef63ab67b63c3aa2b8bfecc474b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6dcfa0255c34aaa157940ac9fa939714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de7af39205ade9d763ffae40870d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3d63cf2d453bd2242f132dd598465716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef92081704c2692c89c059901a77128717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b28b5003eb2d2656246d1af82a1187718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1ed32db2df8890ef4dbab2eb6db8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54280f4faa47adc5c74475a2f275812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1a85076a53af5a1b25c838fe6e44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0ca7c728bdd78243e651328c3d6f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1c09f09487ea28aeda095addbb76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a258b26678a910c5595b9d5d7433b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7aca76b79a91cd064ece420470a6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef274bd4326e9a171ee0e3b5d05f94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278efb792ec8aeceb231e376ecad9bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb90dd1a11f6e4b15db601807fa511728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49053e9b51335776bee7c4f1eb581269729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e7f904f125e849f072fae53557161730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915ebec89d019151bc83417bffee952731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce0127c1ffd722b36eba1081af5fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095c3044bf33e11b7c56646276e153733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37aa1419e6b6bf40749805f7ea4dae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c752037d07472a2c1260ed99e394e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de51109dc9d8eabbfc94980b0b6cd40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598cae72c02a4bd708083882290c813737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03559637fd4ccfda83fc083dadb70a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ad02a5163f9654a81b5ecd648f065739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5eb565f350a724a955eebc8c35e05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37a865fe284072b001e9612d90d2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ea06fe44148beb80d55468cde9ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb7c916ff4d50fca8fcf1b22ff6dc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8849d2f971ccc641ad3407fd688e1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068f65b3f786900f036554bb7c9bda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf069d436952a4b6103db82bb37d7a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd3ba7824ace2531e6818cb839782b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff3eb4eec72bca1153024af826e8bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe92df06a7712a3cf6a2f6643e1004749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c4758b7f812bac5a0328ffdd10e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7914b5e6dce674cb5e21c9f0a845c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539639ed1a7f6b2432e1f15d2b5fe9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28094c4cb092336933f4db7d96b318f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815dd324411514646d1f66155eebd31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b921ed8b01d6050bb1c0cc31942584b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953fda56b05bcc7d74d5e9a63efa518756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b37d81850bb5e09942b5a199c79741757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f465cae8276d8dcb993e5cec320c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc631a4ed0d21e7fb58c6de3719139c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19077f7b13d954561a5eb89d81c192011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20189802180462585fe8244149511c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466408e904da4d14981aff65bbc04e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66a7f090ae3b6dbb7985dbb60ec074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a737e8400579c95a807fa464fb505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d16526a333143938bd5657ed35b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f447606631ec67f26a9528811494927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f45ea34bac2cbc25ce5adf23969a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f51c7f3d8ba517a45cdbf6b338d5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f63a7ff6cdee042034a338f7b74c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f001167c2729a0257784bf90eb3ce211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83d06f09dc456b3d2a1b539a8c5aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157fed223346ac80e68df69c558eee613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e8442894a6d6ab378fdb2c69747314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c2b4039ed7d4e59c27ad10057c3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00659cc80dbce6a51511f27c4627516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80b4fb0de91c19d74f823f1f8601017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3356a0f8fb2ce05319e07d7b491f7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243be36a7669bc25e90a0df565b326619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eac6ff09fd2986924f15aa244039920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c777f78636459c99b8a7a9e6b184921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4f45ccc7b3a58d7b53a6b0e40b3f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c3d2d81552ea6a826a5f9b36c3eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6d73d327f0d5399f462db8bd04e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e9476f786e72022cd58185900529c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aaeda1a4d50c5e4670c69241042f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82243203d04f7ef114b84b6361e38927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda957a45287301cc02784316ba1a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219084e3665b2e6549644703d51b147729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa647c3257f41d543341cbd16eaf3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7100a4badfaf68142aa5ee49cabbffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe3226354bec5b5f23d36aeabc7b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3b44e0936516e6aeb20ae82e8e48333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a720971e1116f77482f7b8ff7157934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673bf556a501b90c7d9d3266c0a6ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea4a545cc138f6f80a19723f6d396b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf58f91d8d617e41a10cb80816ba2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9b8ddcfe9c1e9f2b20f959fda3ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7f153f1df02d273b7c0abd35266439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c5448bcb4f981bc2431c1b9ef84440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d5aa3d54f302167e80a282ebea9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0792d45530264b0a7d10cbb0fc0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e85cc82e40b6482328772a0655b0db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab83d3abea456e99ed206acf343c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce45897522701e769e7bbf3730d56e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8368fe63314307abd1b178c5a51a3e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d8703d1236754a35c5dcf6b40b3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a261db5cf947c80dbb318f94bc7a97e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3603c9273a458f9d74515ba8e4e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257439498503dbbf39dc774a2149c47950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac82bdcb31508afc6bd7a86e8a03151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618be6c68f200cda18ef334d8f632ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ead2a3dee351229a51ff8b2167f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09b669d9c9e0007f276224f4efceb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e42ddd4bab7fac8f85461eb3717055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0a10336e122413e8c8ad9a44f24cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cde7559e6474c36172544dbcef6ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2679da1fcba3efea36b7a0d02eea4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b9ff6a6a1bfc3494de99f23a706e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880da72e26c63211d773ffd8db8f65b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14531cad598b280e89165902cabe5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbbb5590e88becc11386f9abb112a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7041a666de03c16361c2e6929c23263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03363d01750d1ecea4ccbd3d5fb1d72464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446633101ef9ed331892cb48390acc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447e0f678cc68f82d68eff715c7ca066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b36695e72febc2f2bc0da03ae9b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ddfd2002dc8458dfb63c74f36684a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d279e0cb6d5c567108de50e3a342069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac38124244882b28921922486625df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb5335b7f2b67ea8f11048151b44d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6b94ce42b3e0801d91a4d29cdc0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67927c8bf77c269335ab7f868f2435073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f5d6f0f522e448d1390b314a84ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908763a6b88196d70ce4d3db77a96775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f181ce28e5beea638529e2e3aa62eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96295eb54f0500df89e5b0c5e14aed877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14fff2a6883fd752b8320a96f300378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966156a1e7086cd7566aaf2011ad178479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aecc07a7ec9f85a239aa5defb8ecb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb999d9f34f262048dc25b7a9b6d1b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfb61dca70c827575f63d4cfbff5c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f6d744e42cc11e28315480f7eadc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2d5c76829fd9f3f9daaeeef4c68bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86dca1d74071e29e5a4757de84283e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852abb1c0463122e25eb2ae2174a7f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c528211d85707cc48a18aab71f1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7bf84dd7636fe7e06b3cb5d770d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343792153a32d38c32f13a02a2811a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98df292f622948c392a9e810236923790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d6b6943637d5d79faded3d1daa6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb61fd808be4a554dcad3f1337c0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8974af1c187cf80eb153e2676942a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8b1f5e0bd1e36af48f58f9776ac794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e5f32a9847219de8415028795b3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21ce41b03f771585ae43d959e84a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978aaa16f73fab8cb1cbb963a0b8d3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b58858ff6d0fa8d4ff77ba66c273798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319e017da47ad9981bf428f1c3d71b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b3019ab1b6d942c8d91bb00b137a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122dca88ff14674a00e4315b6a10d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f093b94aedc71cc22b7f06c006c07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920cbc04b0402b64562fdae52065704103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c652f0641abfc2949bb0b833d1bfdfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740a33e4de845c2468625616073eda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cae391c9a0fea57978c035cd623005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cefc0d47c7f73e305950a4d2b6ffa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a22707179a8647014aa10c42bb0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757b3614188dc4c10c30953f60ed1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e609c201edc5eb84572081fe045bad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383a25c2c158f54fb929e06b859c3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fca7760c15c5845bcc29373e61a0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8982a4b06259deccc9869500b6bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147aebd0fb2904401b950ac105507d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e238128130d27d56b4d731a86b16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d53519572c4b25f3def71e2cd5b0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a4a38882aeb855900ab400111e601117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92840529124086b781b45325995294a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b24963b429a732eaa23750b1b6beb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f280589e77b63bf3b6c5f6de80b0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cdafd86f3439a9a556df67d8dff95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e51e7079800d84002546c2e5177c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8823550f78c48e9cfce709abc2f85a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245044e15e99139b65f7414476590ecd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387dad7a203494d29f1542fa69a5e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda0df1b043b2a5a3af8629919c5954126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756cca31dbe16875294ff3fd94838c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd9e6294b77b1a0b6f0b90ab380f58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c2197c6d8ced265d20b11971de363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b116880cb744b9d694479a6230e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b0730b92d8694c6a74bd7f92555d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d915cfe9a57bb632e90facdf12408f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01b0052d3666d98c1c67c300c796be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a986b6a31fdbea038ba6726d20bb91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9eb97cf5f1fe35de14d5e0f8d8ff4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5497f25d0b3993f2041f14ba254ff98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a3bde9474ebf6025959a7ffd28374137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1774f46cd131f799b014f995adb514138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cf91a1cbab85aeeba072f319c6136139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8aaf5c97982aab0e188a74abdc7be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b941f2afe611059a85e90fce20c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4708150f04be5db6d5dd389063d29fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3da4f47a7082e063b20593f69507c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e157f266503c15235dbb3c9ec059f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c36af620aa8219f8664574b175d611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cef1a0e36f11799b4fe35d90da51a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6469150d58fa95f83e23947d20a172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33088d5acce86e4682a92acdd69eff0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac9acbf89cea2ae232e82672fbf14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d080a4cbc66593f161c4e20359a6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee748466ca5a91020c1ea612e121c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a4a4d7fde6770a95656a316293bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd38b8136c400bd310f49f9754eed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233e6ab8dbcc93bd09e0d2b35158eec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579bdf7576c524fd21c22fa07b101de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bdc29dfca90694eb0eb3970ee3a9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09536c60cd274fe1c8e92ad0fc631414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a770d59e97fa9a19699b8458a4bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa2a058e4849f62f43674b4765369b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fd10eab90e6ee46c8ffaa0fde5887160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a6f568c7df7e5049397488096ae87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b1ae68354d376ab36115c3fd4639b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1156d29cbf4f603facddde19f8face163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b05a094b272973c1ee60e80bec6fe2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e8ba9f87e69814d223b2f2be359ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321adc5417f2ff8864294d1d434429166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a331c519291bfb93071e725bf55ac7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f659b5602964481b149fb77c63da2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f647cde24483576b9c413e58585db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b1f9bd9b17399caf2d30167fa589170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d896eb2dc894ab4df459d9f3c4377171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348699b12ac21472c43e21ecacbd0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718b63bb17502c1029524779a485b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c6e3243fc856e84d3dbf864439ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4491fde5cab92a5b589c89c470992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219779432f90336777e0fe5abe0a75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d5352da86629d1e7bafd01ec89e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f52dc59341cfcea38e3a3b5ea61f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf036b1e5578b04fa10d3fd80b98a9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f070b8d71a0d47eff4c2d20768c2a5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125d7766ab4fc22df463b852af3597181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06616ad3bfa9b672ba5198aac52d3a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ef5f7f8d78ce61817fd4c48f2f06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d878ef281f14a823e893aeeb9f501ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de49c0ad912cd5815999bd4789a5f8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605d402ef4931fe27e6f19eb103a9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206ba2ba90ddec24076903a221cd0dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275fee6cda4c52e20db726b8cba0b11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d43bca7670887882ad57f49f3db8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772fba1a8ed2fe6f8711170698a784190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9dc0f83e0267ac43f0a13bd400a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d016b1a2ea53460e6cfbe6a119d4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d4ae4261ad7660e3a52f17ae95788193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cae8c5533f87513532a54525149974194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0390b3ef9d1374dfcce34f1a23dbfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a5d39a29df22ae1b900010377c39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1e71576943cc7db2642f49cb00a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580d549b63cfa1aa151fa98607e842198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dabca73ae01fe81c888ff759ad46b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c44f752739b1f5fae7c2c6becad1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6086315c8a970b5b8d21479155d0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c55ca4c31f40d1b959ab5385deea9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46eef16d9e553e6b3cd7d1cc41264d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c63cd987bb29543030e42c859100204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea298b98ef7f4ed19e4a013ca6b88a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cea429609006b3cf60575394862fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f93ff80aae1638901c1f0c9b9e3370207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d09484e471e4dfabeddc7e56bced6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a84ec515601e9b9f9153b9c58b4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ec2e9b55a8e6eea71a283a2dda98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe97be69d616568f434c462d0eb13e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7db98deca7ee8b120ed2f891da025212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef96919a4a4dad955fcdd55f77aa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eba3f3c2d3bec82ece911dd3e6e2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b7bc7ebbdfc252eea03a3b78dc781215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255070fb80936514f961e0116dfee42e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6801cf324ea3d23ccc6dae400bf719217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3c7e4cbd42880c82e5cdfce4af32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7771e37da985956c7baef07f35da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ccaa59fd7810c0fcb43ffd1c68a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663f1d9b6b6edde35d27f4dbdcdf0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ebdce42735aee1db9da0947524e9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a8294a8de4f4dafe0230b487b91d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd7c2acec26f51859deab5bc49f9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d0ea44e79cf81270edc8d81a7545225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25b7eb43d7647e5bedca3e51b5864226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f986488720e99075e31e0b531a3952227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac635511cedc9decf9cec1fa32d6af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946309b1400c135cfc7d08ed8c9403229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e161a18c816ef6dc047d0151efd119230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5adb9b6f136a1e128ee28ced69519d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbaa91ec8a3fb590011791e6d2c68c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ca2bf29acad9ccd01e7123cce5f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f162ade40a07ed1f1d5b3fe8d8ff0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da138db8f98aa294d700514eec4e809c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb634aab1ec41dbc554464d0b19b169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825469f94756772178eddd565357d97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5d4941f5219c45aabe22dbc975f2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d731ab11234fcc93ad84aba58949a29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba345bf5c89ed9329a1be9084e5e5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937fa07c8086cb8c2c86f506050210241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44e36b063e7625d9661bf57e629bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2455360e77d8b55917892c39b485243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc572a322d64fc216d7706bdc5171cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb998a897aaf08b7dca3233e3222ab4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0e10df5a48fb633a755ea8a87582246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5d8a4e46a5d708b1cf1e4e9058bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c042bd1bc07692a6402f1b872a93c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876846b814a66cb9615dde60c7eed16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62635f7a9bc6ae3437a44e8d3631ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8fd776c7b25fe41213d59cc4918c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d8180d3e383b6c0871ddc4e9898c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265668f64b5b11a01c849e633396f280253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ed11bc677eaf45f43c6d5a7afc5a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6f217859d9f8a86531749abc60d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9385ca02c319b3862f6ad0b4cf7be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d9bacbf5da56d7100d24e546fb97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb86e82dd9f675ecc0a32d9b3ad84c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eca653b53a45a68615239996c8bb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52decde8291b74bc6336d0843b2b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d177357480cf9fd81f5992f786723c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f29660279a6a22fc27751ed9f58d56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519634b99eaea82d407ba429d0e55774263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce0ea1c1e33ee9ca04f50383c0138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2f4dcf195f0e4989505a2442a661e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db51ca0e2267dd09e4a04144cb0f82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c8c9019f39717d66193150eb65aee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae12be8f4678116ee9835fe29343170268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f7738dd32332a604b287bd5ad9a9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f53ca408e171cb3bcdc79c8093ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f1bbbaeafa40808e53ce6819da63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a6fbcb243c58d4c7e03317dfb9eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b3d3cb336c0a53d658f9464c0b8fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d5f8e1bacaa46f4c357eb7b8e9df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f63936c536a7032adeb3524b3481275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b66c78a254e83d748426a8913115276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7e42715546d9326c3357e3465f5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4738726af701ea3cdca314201406792278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525633dfc31fa168cc72b1f0a153cd69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992de49dbe0db13dbe685574ef16276280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ff451a8f91f274b6a045b73a37edb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651637039597d45795c2c168daaa09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7937d0915e471fd4e76f6fb4a7f9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c756a03a673c47160b23be1c89c382b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b323f1825e1a2d5a5f2acdf411a97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0690748fd90975294a4ad476b5eb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7cd104113db5c4c0b15038fdec9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6959337d11fb1936763c3c01d399d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3d76f759d2d00deda0c7b43f90986289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fae7bbca15bbdc1b474158dc3d993290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3cccdf5bf81bb748084051413fc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e4f80a6df0f2f0360ad905f07ba13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128dd08e747cab434b2e5ece725ad4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d391a1e7e7bc4bca626c8ebf013088294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05bc76483a97151871e0c4b4dd20d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85783938efeef0a123a0b4e866b914d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266fec07b1ffe49d9374fc8a593ee7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed78cd42db37cf5222683d907b16c64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ff4f37b2addb38606080730ac6f2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea415b845f324fd85cf38cdf4c462f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e16d74ff57722badaa882d3a208dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3f4ca8a364173c6524e38c2ceed2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6072e1753b2d928e77a6ec5d2e8afc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a83a0a5039be9e4a67602659b2fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52a1a61a78ab4cc7459a71656440b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a958a70d80c24ba7a5d2905905c65e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b60eaab627902cfd93fc8fcc4602307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e18344671c1320dd04ec3a4193f8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3d811855110d898b61e8254d0bac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a03573376e4ce810bfbc86574c1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fb0e43dece17e26c4d6ad8d47b24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899da2f678851c3ddaf1cf3ed457c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a2fc0196eddd35a60223af22babf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b201c3f99282b5e16c6a031334353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c83ead3569c9b8992c02d936c3331315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa612a21f459660e60df20a2317fe1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c553d090b630a6ea0270b6c4afae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c55018322f7026fe9df87f99cab84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6f428573bc9dfac8ee8f8a43d769f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc29d43517532976646e7cd255ad78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e4892c546d22af857faffed4a951321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbed7de0a52ff658db19e1fa5e35c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe5e95a1ae9b6930c4f888a78f840b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5212eca4c00a41870f824b41a66b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda45caf019c44bccb835c75efd917e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f256fc6cc546d893638e6941abb99d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3ec5eca3ff59668663657bc9db2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c944df266a811c4ad94c45564d607ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557edbaf57761506d0906da8b00537b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4e390903a701f5d85aae98cab67d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f33d31626aa38f320ae478910fe22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274241951fe6db3cf07588b87baae387332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283d1261de8d519ace33c379d8a73e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7a3adb9eb6d85c322d925690f7aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe79be1b558e465634e2cd224e27f09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299aa2f42c67033408e4e949ab081df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9732ae19d8eaf4e75afbc943da2d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9118f9541263ebcdfbeb5a45838f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff148459d8f27edddc711945b0eb2e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf16fc4486f9a7d4de78e6c2469dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dfa91c68458ee129ba93598b1b018341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e23b5afdb823b7ebb12adbf224a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea1b49bdf9d01375bb022e6931d098343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727802e348bea229630288a451c31fd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4fbdfe727792a6e8ac8cec1493d45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb01d1b73e2cb8ecc57e25add896de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b422d094074ffe5a6721e65ea20690347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4490ad1929bf11e8d410f56a991c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e94c7fe9039ee67f4f694c1eb472349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece306b4b9159a6cffe581bb8e73bec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca4672d88d904d3ba374a14941748e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ef380fee4414a9940875e91694ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e533c85d9ebbc55320267cb68a0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeaec2730a24ac41093e91a517824d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5bb486c0b1559785dbb776578d83f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec69eb619dc95bc6be3dac629b578356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6373fc5085fd8fa3a6871c0be8be056357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069204098c2e12e97d7a794a32bb8a17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816ed02cb0ffa1a8c7f87c27ed73456359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0bd1d4d6c350b5924c61c6fed919c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9efa4521ecbf3c1efbef559b55e63b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da87c559d1618959a22aaf9b343cf2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136b5eafdf9b88c75673895677e4e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f4c5fff76126cd3572593d721ffc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a1af8e93d08b479b78d39883b214365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56031ecb22517a9a0b7cba581ac160366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b84acdf1c6f557c400a2e14c5b4fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137add130ffe3d8113a4d8726e8f4757368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e89c2952fb6619a8cd79e98cd478369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873aef23987557601aa82928dd9d81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106a196b32d9c442b472a48122a9cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6778e06de6ca08091dadcf402f9c961372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa007eef0d6f40df2318da61fc6f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf40da837ef62af293df2065fddc46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526475cab90f209aedfa37411dfe1284375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a619d4a24ebae6ef96a17a409339376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818fe15f4404faf4c97f4ed4eca07eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524a84c409ed9766e2fc36812b7f95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ba2ae7530f25d4df0282f6f5875d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bbe25ad0033879c35c9d95a21e043380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db42793f9a02fe0273079ede5036f77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673739b1bd8c510dd3b52d8345d2c0bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c2be91d62b81c16270141ed2879a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea1530b41e253cb0e26675dfd1c666384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6656ce33ff23b155ed8cbce15cbf9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84670ea4e9ff074c93b5949ca3dbdc07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d6010f560059202fd5cf352da50d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6b5f1e4ebaefe6841e4d3a7cc822388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564220b8d8cdb3888f22e0f7989e61e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac7a160e71efb705fd6e902095000c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a00723614f67c085921d0d4fdff7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b0e686b16b1d165dea3e97198f00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f514f7495b221ea16c7eb61bb01ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3d190fa7ef4375ab3108814e98f38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a037bbe05b0b2de026f9ee0a4c4ec7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f80b349202d824e662ffae3f265b8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb8087594cf7cae94baf964b65444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c58d220fed391708b3ed886b78ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b976d6a09ca8444b532138a834dbd18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3701497abcd1f0a052f8961c6dad8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57ef825d80190c790beafb5446cd30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ce43a684a259a25de5075a995730402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f25b771517db482648979b1d1eda6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1306e34de856a8215218746f8f64f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c478b0fe21d09b13e03e5b6705ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a1b2ef2a6bfbb52550ef16db25da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6d31b896a4b28ca330555b6a1704c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593666020d2796c944a837257ee026f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a93fa317979ec175fe8dd5358fe2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f36e443bac2c2e54c387a157c00936410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19c25665ab00dff4d39f0e7157a2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364ee719f62d0c384ee80451602e8bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584efee1a76210e4dcdd0c1410ff19b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c55538e4d5ebd76aef24a5477ff55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6255d263c9992dd3e595d32c9655415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b6484d405ac62dffc49830b773d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d855f86c76c69a449f34de2f679870417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145026b1b1537d225576cee8cf1449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef78e88aa6a53b4a76ccca29c6df4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b8d9afc65de1b83aa50d9062ab8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced4c7ebb33f19ddceea8861e840e53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab49728619182e23321f8b1121c901a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b35355ba5071a3c347c82cf9ecc870423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e64b731b52a40361b0dd740f1522c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8857cd216b7c61db76b086d6c5a47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f704ad9cd9630167fc07075426a9c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37278770528d9d5d1800f6aa49234e51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbdcfa486f980be71144fd7e51bcaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38fef7333a8af4e69e26e1a1ab595429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d837020c06bde0ed54ab5f69ef770b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a925a78397a3984949abcbe8b62cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7bdd3e5eea42c1810d3a7b0f9f832432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692b47da03f2c505b941760993b8e5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d7aa51f4216bbc25e5b3464e600a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff43a40d1b7f4184b0f8da116517d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a0dfff5fee0f8e82b42058294651436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63d3aba68d9463c145ad07155e9cfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ffea86e401093380dda04392b444e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dcd6a5183462240ecfe93d84b045e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6044637006138bb60068ad92f270a92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b3b16f9beb2af7a1b7e0999d36d66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0e1c987482efd0c2a834ff1d8d81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f272392512826a2b5cd374a96e78c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514a0cb8a246492d54bfaab258e44d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199378e4e09fc79fd07e65643be7b6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14aaaa7092fb82c104bf0d0d7b97e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9edf5def1d3284b750427d63eb572a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62b3e5ac5bcc3a473434b08c5a4c3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce62bafcfafb1f8c4ec0bcd6a26427449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ac19324cc8a72e587a2bd521655f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fb74a3bc8098733fc519736a62ddf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb75ab33df6860738ebf2f76a6fa7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb73c5e481335bcf63f89634df39fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940db127151e1cbbc0aa7b5f4ae0774454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4225154a4199bc830fb5fc988ba1b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda426bb4d14232d229b7afe19f0af86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45605f4bb4e9996664fb101f2fad82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e18283c6255933bef909e8fb917c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d6714de58820a1cc69c4f9e1370cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355bb2aac58d5ac0ada06e09de8d0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d65f8235294125799cba8725470c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8685d3e2a5f4eb41e27d76333828e9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481763e3109c2342ab860bbc407ee397463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d9404d7d62e2a50daa15c5af065b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6491c85719477f0b8759b185b5f021465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f64d6e78d34e9d451052037b65791466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9082b3e633b2db75b884e6cd2fdb78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd5eedbd558ebefd9475020a798d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652154f9348a31652100619dffb93c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02576a2e830b2e8282343c257a3677f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273de7a7c0e97670c12e77bc6cd2572471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba35a5067a24a68fd4d6252fe0d9a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcbf820efd577c827521ee659f4424473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3473697dd3a4913858f38c2048ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3912185ec7979d5cc5a0e48747fea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486d1afbc872cba5bf6db5ecb56b8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25eaf6aa911f5f9cccfb615dc3b8d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0344d9fa1fe1409c6b0743cb5adfcf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d7e510eb9692b236a1ba7c36e395479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdb1bebd5fb4eea68960b9faaa69c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6975a59b5ba79515206d652aad111481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd0d1fb05f748bd6d7dde795514b93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412cc855135a99098132a0c29bd6e54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869548a6ad6796da310686c26f180e9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfe5bf1b4e35938ef2e5e4901a58d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefcd0794b99961f14842e23bc704f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c340509111fafa4e8d9a80cc3baf34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8fb6635133e47f5762f31734bb26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da2ee4151c063126f9c47b1968414489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46227df306526d5e34b200973a2cfd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd6a3c9b1a3c794543677bfdfbd9e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671795e20cf620c545ae27e5414471492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadb7af44d80a74f4d8e133591089b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b41bf0a5f175913aaeea32552781494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ccfdb31294eb69d516bb87f50107e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed44fb1fcdb6363313a15a9027725b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefda8cd358a9afac054ad2cf16c622497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d52de4122e8898bcb5065d66f16b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ceba7ada781aa602a854357c48b4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8745470f4d4616e47509f7201c44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0cbfdcd716509c562dfe6d8650bde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77948bb315121358ad56de36cd87ac6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201dc72123f15343848621d1b573aac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97a38189c3265ac4aebc2d882bcfb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f02497c36b12fe7a21933266e1c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615e388a5ebb14e7fdb2992a390598506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749a5d4a3a064d3d953230dc51a27f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50640498dfcf87ee409214a54d762fec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d5849ce700df2934528137b325b91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770980dba2a08c0f9849c15ee21fc0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fdcefc657da59a5ca273727e38f14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a0b47a1f8911325329820b393e356512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6591b747ebf0eb5b655bb6fbd1704513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584fc6d892ba9f4572939dd3c0bb98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef7fedb9684514de4a817e844c6765515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0f3d0703b2665d1cd291d9d379226516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81db2b5e887ba9e9b944ddfacd6dddd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216e30af11418490a7bc0b04d65e2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe3bc8312eaf1a72031eda495c891519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa07314a8534320625f9321253dd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25358649f21945636c974b495041772521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c790fe5cfa32e0a15e5aa31e20e2fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9781abd6b3ec0497e1873284d013a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a93e72fc97a09b24ef69771bc5b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a10252d43ffd7252d0bc314bd2f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa10753eb08f6e3228096a27a4c591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a17e7328d808c9e6ea73f9905abe98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d535a180d3bf678e54743381e2d126528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0f800b82f83bd0d05cf4e4ef4237a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d71ff4a5436e485c00b012b3ced14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200dffdf4b0c7c483bc57f260908d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632deb53f0700b780e41d6ac1c3fc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51261e1d70fd76e78c73135c5a1a8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0acd561c05bc88eea96a32fe2bd62c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446c80d899bdcc8d8b34c15080d1fb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc3a96386cfeeb16721c0b659d536536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd4cf1e538bca27a1994493a0423da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceae8cc6fd2fe5ce46e5093c13773a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e132d5c459f891067f3f6030b855f91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d0858e193da1cc7824c4faaa972a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e588835dba1c4f8e4a9171604741c51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3589000a69010aede79a9fe8a37c72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae027613c175149022ddc6d31bc6297543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f03485128e1647a1e48d7ab2af02e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62497c0e6e09e4e1db1ae89ba6425d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ef6eae69acd78a54e8ed9a0e530b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6356091a7fab4e38b53c81cc3dac2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8292d2f1ab8a44381520b0341ebe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ba11cf7672f0a1343f81d9f024162549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f0b87e59021d8adca3d9975463c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72d9216d8639b8928160fcf124020551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a9decc6bb9c2807a8eba27904d9b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b894a76673c3c1698ca0bfc027d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf59d6146bb24f476e44b0cc4b57ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6e2d792dd9012e1a94a1e6351ded8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad3a87bba7e2b5b242b50230ba210556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6660f130648f0c68f8bdeba42bb44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c517259631a0db7bdadd45f0ee8181558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597d656694d8b0d640dd9cc0021522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf27c25a1b3c6fcd09e55d9368a8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe18a84e22a30a7e7ff64f4c26560b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111db990aa3a95299899f8c38a5f16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb3dbdf7f1584af1359d7b48c6030563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2ac257863d5c2fcd1b78d998a084564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac48a0900f6121cc24841aa67e60118565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fce2ffce8cde71a7cf7351fe79064566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890dbd474564b81c10c9e1e4d792b92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bebe799977890f7030e791302dcd5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc50cf593c378fe6f966a148efb12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264e34786b465c164f3753296ce586570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95002054e1a660a2fa640dd08b123e9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c08c1a947e61b630bc77297f7a078572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af4b2c18642cc1cc8348d0b84354a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b67d381765f2ee660272e75062763574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f565be06636599a4bd731eeac961d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd4fcb782b8575e2dc717d59fea46d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ba35202389a938ded476f818285cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5c4324f6eb5df06295e872193adf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d75e2af457620bb62049b53b26e2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c296a36b8d8f26888a1fa1769d98acc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0e4c983c76cdf879a31ee39a11549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905377e2def38e29acb968d679d266e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9cb48deb0307e796ee3d3ea7b9f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734199d5c7140c2036e47e36a6712f63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b226e1de065a7f906b726dd7e0e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440f0df4354c14c2fb73cf21e43ad76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e6abe61bc09dcbe0e697a18692e13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4dcd40404fc6a058b9b72e4f091fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e58a8431ae61b98930b400361cc37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021038183c6a18326dfbbb7569092f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294c29d8c65ddca119e8af0c2f61b22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3be2e4674bb2dce60849114ecdd19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b766af98a26d997928964f65d853593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599335dc8b8b512a4e36329d419a55c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c3c18296bdff5f3ace6bcf946f5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e7e668271f7dfd995810997aaa6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3805f3e3b35d86aa34df1180e4d45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb1ea3051202f43c092aa1457baa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522c6930179fb7e0315044e116ccbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614602b0c701fb12781ddd8efbce677600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3943e9c5fc8205690fa44c743258d6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60212fdb5dab9e6eb7ace456ed5ad6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067993bba134a6a256e7e03a8ca3901603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03443ff6f231579be51e8c4dbd1f6c3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cf6a6813170cebef7bae8642b85fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dae6c91041b6a6fcbc5a43e0bcffc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37614ded1b261e884fa28388e97347a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ec3d6d8513c3ac0552e8d82a93d55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3887d299b5e7dc321bd1d19067222f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f079ed890b68ec47517df23a5467f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3da6c6021cb9a644093f8f573599611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473dce9083415981c0811d347af00f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9accb09d18e033721d65341a898dfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf9549fde5a08f9bcd88a6a7661ae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc3aae42ec182c2b4ed6d4ea22f05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502a99d9e9b180cfc3dc7e63b33c7ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3abd9ab8f4f1571b9d83c842863a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289adb8a1a172c555c2480c1d43a2b3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661995d3fc7d28a52bb4705b429f81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e696894850d8e0eef87c5a46fc3b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950b9fde6c04e1202fe12d154ba9ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1baa919e2a46be6bc6654020b9c8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d40127daab448f79271c99ae2910f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f524ded7eacca5d2e6d0ce043cbb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169e03ea1172e8c241e75ff7e6239d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012949e34f13e143b2988acb14e43c97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc846b0a65cebb7b99db7ae186fa0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088430b7bc5c865b4eef9ab6f303f7e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9762769a7f3458d2ee666264d15b74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b496dfd76904a6defe02c1d12699e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaf81501d98f96fdaf4ac1afe84e9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514d34490c9ec13e7b98aed361d27ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e45527232dd1b332851f92fe76e16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3560b883b79aae7e5aa574d0e5c521634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c248d0b576c2244d8a3a9ec5c34cab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d969203907661c42975cc084917b5ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54abe3465f809b309f63dd9c75e67db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad709047c0a6427b0330cdfe99d6cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f62e5627c5c2b5ccc654568f3234639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b578aa4608e5798bd6f083300c32b51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97159f4843c03c6bdf544fb0078b4cf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c143afdce5c84a578e9dd6ee1e23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6380fa05a7a2b62581add64566507b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ba6fb127a698b627c094eb4f3985644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d51782ef6bf3e95633898b23c7704645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ecd83b52ac2619cffd55a7435dc42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373ba87813e73c02b44e75b9b556f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5433a86e67964b0317c78a201e58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e604e0473567e3b36c45dafbf4b0a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9e1fe2c5e8437109ee9aa51b15321650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc96163d8d4d0bc97ce6d7e018de76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260700beb7da7a7bd8d73b0d7586615652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fb887308fa36f0fbb6ad03a5bfd5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244b6c4cf78fa269927f900c7ebbb46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9df4e75b2a59da59cb7dddc18432655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab5783b312c93840e9b3327060572656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef58e6f674fe10c026d2dd3fb7d355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f966c6a438618bc55c3342e3314d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d72d3b0558d4f7f9a9a711bc8304c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e3d0fc25187ef22793794e7323b96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed851b0f9ac483f34158a8b02d6fc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e34c70deeb4943bf2ee88ca6d5c6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4bd8f738b2cc835693a7cfb13b794663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e604ee5429918c2c41f577f4471b1ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0614c6fd60275ce17f4850929a66d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab8d94d61e9adca922217e0d24ee6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b81a315e3acb29b52b048de8f4fe0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf52d06e4bb2ff933452a9776fa0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde5a44f07834a1a0832e1f3d1fb75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8221eca0a3fbcd81586fade5315439670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba5ef99dcb3bb2823c2bb1c5784d10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e68fd2d1425391c0e1bf6a9005267672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0046f75c7910f2a62d0cb6ffdc03f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b86d7aad7caf1c243637ba785cd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569b849cfc38751601bde0c069d0285675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be278937f79e809e38ec4e2eb9265676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4653ed8bd3819ebe4292073da600df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f71765bb1d052e4f4ec7a708a902678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9698aeba9cb5003e389d375141dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c084fecb5732f0744121720a39761b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f5b77b1d5027ea18b236a2d7b9dc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd31ab44f6649f6b2d8c688847de0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401f26e4b12d0911d2c87635a362b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd4dbd1d0fd715631af3a604430c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea19bede514a8bc37cc652d23183ce5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b54723154b5976403b723fda464cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71c9b3007a55cd60b82fc66c39d3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c807d4cc26d593a51e2078a4bc98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c22e6309cd96164fc33caf2092ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8f71054866cb995213a2b8be238b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af8c8a8d6997df9d7a744833c171f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae7fd99d221add7a91e2ccde8de1f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced145d4025376644c2b0ac03d45085693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f491b8ea906ca24d8e9c6e9a500a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84350fecc9b3b906e20c0cce4044f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caee6463a9ffe0403519ec02b4bee8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521238ed6f3f79d359ac0b477d0abe8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bdd0bce139b9c792d5238ee931ecc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5e4799119756727b82f61ee37c39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5880b6e073d17882cc7c81f18f437700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8611d22b8fd7e6ff9bc6b821d0b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0399cae8040ec7373492e15d2566218702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d3a6b587ac695ab40cf358237ecbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8a49cbb60d4db6145383c00c48e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac625e1cb1ce2279e0fddf3675610705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5335851cf42b11d7b1d7bf0231d3929706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaaf2cd083a2c8af5c8924f5daf19d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274aaa928a20818d0c8715bb4f694b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f195db1a0fcf2527e4df6b41c4dbf14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b6149f1bc82fb01f4c5bf79bdf543710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a88d655974bba947a36ec6703c98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d9c3ab8d7ae83baabe0ff90364a4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c2a693838f96416cfe3fb7cc1ef9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce101fba2ae9a4f4733370a72f6b15b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5770cef9b4b618cf13b4a90ca2c113715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde23c623efcafd2fb6eaea17aacb1f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac09188b03fae17def5cd55d73b8ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3ed70c23efabc29e58366e0a906f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e7c69a0a808af6519d4f2f196241719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdebdba72ddd6fee67ae8e9847e2cbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6fc603867419d65b36a9e1002aea2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8abc1d6c218003ce721802863edd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac017382eead1b6ac6ca1ff4f7c0f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b9d55e1ea6555de9fab664b9b15a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba7a6c97a7464875bc00805cc2f66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7abe790030cc4a711fc83186d22e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5d2e1baed80d5204ddaa4f555697727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99bae64e762a10573246feaa7f819728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe749b4f0fa18c2a0af6c48b0734d35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641125dcf6b3e69be1f575fa39988c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8548cf20dfbf65ad10c42e106f99ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcdf8eba0728119153fb65f3213e4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72fe9ff35bb6f8dc7d6cf839df9674733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b57a70a7b41c34f0146bd6d7c07af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2922410abe8d31011bd6a5b5f8e05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4add1274f22d623fa31ada59bbf3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb587a2af443020beb150ed82da1a11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d49e03977a67955ad0eff6ff0866738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce858624e7bf2af55bdf30c17208085739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa816532f40490b4d1144090a73a80b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f45c14d4a6592598844d8f71808c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898be38e74fed0332f20fbb4d49feb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c84c6928d2843c7f5caba3aae403d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62637b6fe7f7f23babb45e95bb877744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff0949f445c0e40457fda72c08f6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251b58b0aa40171199b5e87f21ebc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89221de1d3941b6fb246707e14550747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348aa6e06c54a972cbbc56e5d7b7d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f593e76e460d8c4eead70a816e877749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c6e40fce60e554742b97c000c58ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e5baf5700c1fb9386b7de53cc36e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c8ae2832673a6d0fa4a0eeb58562a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f75437c0b16fe46bc238823b611b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff7bb2c64d8e0996b39d1b8fd8ad6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33370d059a6539a7c6a0435fa10dd145755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a21bdb02e90f6582f2ce47c50dc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ce596c5b10064fe70460b24e929a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765537b422dfb2bef9e8c02e67ec23a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf01de9da37e8e52d97788aa50c93a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>