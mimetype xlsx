--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468addce718d6aa56746806eef3c5b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd939eb484046df33e5e2105dedca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c22daa84de10609e207aaf7c0e0943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df6b367c50009b25822d0c728f471a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026ac3cb40a850dd1887100a7ed5cef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82c228e4b2e5a297bd67f7eccc4ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da797a7b9959f2513230c7b5c1c767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ac7c854b3df6d69a77a27b8139d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55699fcc0171c2f1c9d1dd6cda2df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748336b9dd75121b01f3f4ea491eda9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977acafbe2382ed10bf1ab56710f0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25306454bc939b45cd513e8f2741512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d61954047aba647934f99ce52a0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce05ec4bd74797c966e5902c7100b7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90b01c7d48ab4c1806fe299a6c063215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb309a31cbae8f93dd51d8c1425fe75116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ee67b83bf9128ea88682318fd7b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e23ac6ef0840d53327728015f515718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac4ee17933eae4d709a5b6c24e3b3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4966d431979b4ecdf1d7c36157b7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f2d6cd1caed194c740478a8b43c6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e268d3e96d390378190b2957335e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb92d5c713449ea11ebdf58d6a9fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5acc115cdb81d8813bafba12714024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a95b6feabcd70c1207c5a682cf0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e23ae1e24fc75569a0a0bbf98223826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e960372a7c937ca445f9649873a98227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edbce5563ff798fd7d0d812f36f08628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042a60345ba2038243a26697e9d4a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124509d241e3d199c8f21bb288215f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516fab9e785776846a38d962f965fa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb36bdf692dfb7dfb467907c30813532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f8626697319a71612623bb5d3da3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297105ca246270857bb255a95d877f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515e672a38b3d1314c75bd1f712e9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b3714aed8d1ffd9e0cee05dcff3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ba5efb22661f7487922814abd00637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baad58d90891ea08f2c6af7e2a930738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c65c2ce5d12d7f0183ca199adde039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896769450cd7e868d4a9a124961528a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7bfc4e5e0e4e5eb572850303ec63841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9eefe6af08a7712040ac37c00533d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e86f165ad064079bb9e70100dd19b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb14c2d58d72ec8649b44ba92ccfc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74607baf84215cd6d6da73d19db6a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064af3f8e60cabe23493c32d40d031946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53b685ebbf422e9170efd18f773e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b6bca8afa9e9d6ec9bfec1b4a7a8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba16768b59916913720bb61f34b61049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8499c9b7c41f0cc05357c38a527050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e38b5151f45d110c92424f991d1b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcbde9ce37927e6ed110897879a22752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913be6d4050b8615bb6028daa39ae2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec4be65dbf585195bf27eb83bb9ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169450919562bac6cc8d099691b7fd0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a77a7d3bde29dc202e83d0b3414fff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186889b038731c6ab69f59738433c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f94351ddd21a26d792ab6d86e088ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7092c60e969149cbf1d7b5af6f3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68238285d34b1a1d046b99407f61060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafa58d8fd0a369d698e6cd057043161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3fa8cc97b960720b4e3644356712562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35368f2ab2802f26c3081ab181d022e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e7c8ff86480e7abd3a66903b93d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966bf050aa1ec68bdc940a5c7bec8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0ffe60dbfb08669602bf2e1b26ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65973d1d50146e1e719fd367802ffebd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52dda5596b9eabb1948a328dc604b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10cda866606552059227fdccb89f6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c2b4abd0e61a10701eb3baf3cf6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ad49778a7726a14efdeb6484cbb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913841a8c0bd380d72165e0ca666dc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db37f50cd663805bf3c64293a1bf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ea82ea99449f5206093c1e5478ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76da307ddc06ff1e9c15332d66988475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b52a781d29fc22d229a0819ba518bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5ce84e8745063aeb45e0b734c82a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654899129cba59a2b93d6c53245e3fd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b952efae619b7edba905ce75cdad1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dabe5fffe7fdd83a3f85809f79da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e7c00be8222b920aa6f663a9372281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d72389ad5363ff61a009d48d2412382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ee95290e03180a226996f7cef04783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f06835297f46c3c38efe8600f99b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2a9fc864c8a2125e85a8de5a0212585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86323d743e59009bd32328c8a88b5ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d1afd38b0dfee3ded15084d9dd1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed9209d1e57ab06a49c75b8ba6abb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f3d3447c100c9d15e0a0b773994789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb92e5f45656c5416591c4fa0bef6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79553e52e12eff7cbab74086eded691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c22a81a443e6adf3c159bb61f45da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e2421f35b2073cdc4b63f857f711393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa64efede8bda118a85e14a1ab6c72894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea81d4d356a6646b90d9dd66a6c87095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59396975d6d6c3f656c44e65c0684096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33c0ca5434d8df3896cb5297bcb77497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249874b62e2a60dc673545e0e892ebc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681f5e2ba53068b68d6ff83fbdb75699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfbda267fb111f709dcb77226781ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846161411bd7bca2027bc75c7158fb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcdc2544e29f32e230e6f0e8dad96b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd69789dd57a477a23b4dbf2f192ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596418ef242bd9379bac31e671a557104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4bd23d9adc77eba5161a1bb90b1e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a56d2c71ae47fa35a9d6a360eeb6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1fd57b1873d648d28da4b5e2184f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7dbe2ce65f22ea51a30b8a36fcea2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1baa6db806164c8837a4880f690da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52eaee7cc4e787069e886bd3cd41f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5eb0eedb01e40bf1d7590e0377a08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b8da9ea0f58d9ec2a373f8e3b84a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ed763fe6314ad252455e8779900a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c775d32c540f431e57ff8c5244053114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76770859db9256882799944e126f62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b1bfdf063a5d411a135ada22bf2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a327b16c61a9cb99f4b375925f0db5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac085c55bf041dc97278e0f03c27ad5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09000c4f747dfea17f4e5616522a7376119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eed21dbde656f5ff5d64845283acd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229334c9e71a8411744da416ccc84291121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ff302e897a28043ede70d8f165063122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae176c8c1d5ee3a5f7161af41a961c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db519c82d6642b1eab14f112374889b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be8f306bd77892580ab6da611b56e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89dd2609e4eaf4031c2deace7f3c1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8031aad4b5846b0ec85b773bc9afe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2e7ca3ec5c6eef05f69f62571af6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5f6facc0f7b73bd112410fc0d617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fcef2af0013d81e4495a1251ba8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6884e779ec9c58aacd655d9815803131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847da829a7d91c22cb17adc7e4365b33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872fa08e606bab43438af9bef0ea450133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca8dd40007657afe86cec50d4312ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9117933c214c76d079b93f413c65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125ba2fad90516dc6c927041fc8728136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246dc48ccd07071ed2a29f182b5fce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba2b97c4f6d7d9587a1425e1f88aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d0b4e8731f9b24454380cff9c22c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60821393e3776fcfc1b576130531cf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee4a8233c07f1f5ab1480f1486b81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda84e5db0c0daca4c36f71e467077a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37cb76ef175d916f9bff2e2d084a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abc3c326c2b140d7e5dcb793dce029144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54583fbb74f72903e0c3d18d21dab8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa267ca973ed1727d3d0a2cb46bd04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b973bdf53208734f40628aab38951147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b00aef314e0cb93118832aa09981148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eaa098bbe4af657e31bfaf1e5ea5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88956c7c7acaabe15e25f41b4ee1fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a31d372e469410cf7f10423243cec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1adebdc49d36060becf5668fc7efdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30925ff8a1b318edcd2955950e315153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9994d4ceb1b717f76bdeaedae6d1b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d37440667a33f37042adccae8bbe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc57460861b4c06d348772bd2d6e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863802d26b2825c43e65688c941f05b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6489707478aa7554b4e836c3fdeb15b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f42dbe2a418969bead72eda96f9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b238eae46bf7a461ef3b325119bbed3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0867c8f13eab4cc08bea772c45788f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4638fb7cafcc2c47167321c0fa84a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7939b20955225075992fb89651af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921551207ca8bf04fabf6ffb8a942fd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170120053a5d276bc961d02afd60090165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270543a11ee1b04321540754a7bec7d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd05a2a7b0e7ab557648feebde341167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7240f6afebc8f964fef00361b755b62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b689a3dafb8e116b9808d80d465017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d593abae8847367a863e43539bfa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ce9cc33f9fa6ad1488b22341b2741171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec63b812d2f2cbf4f6346d7a95b3165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28580e9e6475426c3a2f669f3dfaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba99063f72155c53fde0b6769a265e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619107ddaf14aaab4a5a7529c57e71cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024996dbd678ff91169f66981f959c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7a240bb09bd914d86e9f113b527e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dcb96b81bf894b225a7d0d064f2fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7eccc82c38ad9418f56beceb46db0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401686096ecb2c209bada15f2d3ab45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0935f4ed8168129eff1def72fbb3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8de88125fbcc3ba06ba91d729194e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63ccc525b5e102b1ee96af2b6be83e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081db5e3593dfa504b62dba3080b77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13374aff39f57300cce5c6f883831655185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb191cad0b76736a2a21a0c8e45d2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3550cffd573804383d52b1cd4471187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcddda83d3c8910c3907408662eb89f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db09cd5af616b1da06235d0a42b4f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939796b9844006daf2074df9050b90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf8706fea25aeb87b9ccd88bfae80c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e11e86465658e9a24b54c58bdcc6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de588d6ba2d143f7b928eeeae2950d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81366ca45352d17e4b0b795be75850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d573960e810ca72e37c7dd2a207e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a18e307056ec36383bc26cc76fa919196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15aec06b197dd9fae683bd3fffc6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f2db7f7eb99d9a7e69645b605d03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd90ba0464dc664a258fbf50e9929199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e6a4b397ab699bbf0b1d30c4e7ed8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2fd002d0071384c7e3ae428bfd02a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a659b1d61e8299930b1fea7cbd2abf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777252376670752fd99e9460b6cd0cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c246a4f6ccdce8d9773c2e79c926b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08fa777a3ace06369576c0fd3218fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b66e05a2a6f9ef9630db9564a7394206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559d02abf1eee20f3fbbeb1e9b19ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5de6406660eb99219b03f9e5a4eb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147e7839284a439d759a3503b2f3cce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7e5884fa0e5443192b340c8d631d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b6d77b7caab5dabe677f6aedf2c3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079580d803d8fcda4015fe4cc788541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac26b8fb11f731dc99a34754192ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558c0886428d590da95765ef8c7f67f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1736668be5d941536c61fd30b8ebb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e727879baf9c49ce0c57c242825e02e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0c12fc6618cb594e054ec6442165217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d9e47e9c8b5708e8f4c3a270da3dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91572ca527b3ac3dbc932a665625dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595fb333379f4d8744b28578adbcff5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9754b5c277ecc19ad82c27421d387221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95bd791938cd0f77aed01ec017ac7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece0dd3821d7e961f509cab949fb23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143ca31915f0196ed4efced139ad1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb4202e28134e4124ce664926e8715225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461dd2f973941df6a14359a74f180c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff263283c9207e7ffc1ca0b59a1a0e83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b48d83254743069ac17bf72dda3eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e9ab59849f98c7dafd4a276e42377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839972003ad351e775e0091a9da3bbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b31fe9f69e335f22212da3d84b466e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa195c86159c59b97f8ad5bb15e3731232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a95d1760a0ad36f00d554766b8c8b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c301951639ca4f9a2348975aa46e76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783b9b4320f7f3b49d6f6eb81d6f4a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0440d064faec5760aa4cdc33ef3926236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a694f19cd4f0a94d73b1bd5f59c0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276a8976bf9069ba505e237b03dfae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216485e646fbb801293c84bff6d442f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5421ae7d1a46a56539b1be724ba9983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e956772913efa7f468328642ad27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11eee0767ed66face1ec83ce037866242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9fea38719d166f8dcedbe01d0990243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c657064943b8789f601004ef6bfe93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b4e211a1b5d7a4ca2cdc5055e26e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba76e824b93c14a866c3b383a4046db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e270ca02f61b076522a03d7ddf209247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8292faad3a47f249890a764af3b83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eace80c807f79733adc5b52232bc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57bd30eb061e0b251bbb37456345dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c40bd50f40ce977e27395dea56769c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd242c4072c83ce98c5032efadf3e84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ab343d175dfe3dcea8e0d44d3d25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754ba2deb847cb5bec52eb95b9be41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f1949b07efaf0feccd76293845ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b23e99e80ce60a6bf1a7b5283d6e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f513c8ef96574e900f7d9bbbc2430257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2c58f446cbf860e9f4571af24522258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8e2ac0a00094d3b33714a55e6ba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ed2850facd954f8309ffa826f0a05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f56df3c1304f293061d63feab0b8c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e65db2deb101df597b7e92d7516a91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4665d44df2753940bc125b14ff04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f450426329c07df08456ef25c97bbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0176526066417f1b8932d54149ae8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946495d34b3151d041d85febb068c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb6e2576a97b0b363a03c2f1297bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2026cd8536d3b0f30e054f5a4aeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37888a168d9a6ea39d58be3bd31fe3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c825e4eb33d25894b15df21af1aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459454e1d91d1d29b440852d6f9c2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b3c408888f9257aa0750b0f0628e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021911931934e1d511027f80e62e50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2de3c6ae8c487d252def2966712641274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7bfe7937bf4eedf01bfb00b7b59da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd675ad6a8a06adfc2f34bdd867b3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcbab375fe7e1a6699d200bfae7ada277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126e006a4be0831a7d4dc765a6be02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658040e85e1b522b0570c8576362cd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c8bbe6b164ef0a0ab1dcda3e9d055280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9ff7ecca5fc81a9045a890acabdd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13650575e3320631745c11754c08bd51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f07c7f1008c2804d197969515aee7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dd79b9cd8b63a3fc05643a391750f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa318dcc52e003e71839a82f4db8c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30895d97037e224d70b50cee795cbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46594d2a30e21cbe839ae3fe617fb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93d8c8ef7e5b4d4c294fa16466429288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6534f07e8dd4d480cee6861dab72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf117c2c0ef52344396a34b2a804bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945b5cc06d4bf7d2fba0e6a9895f09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b78343b7f87ef3bc5c96da20009f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36091d1ad1692462d1dfa9075c839c58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c781c61a1816753c87e35f2dfe603e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba35e279f529f04c23c0729245d7a77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6382be786ac366925225b406238019296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b02e20135a89e94b0acbd55c82dd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948359f4f217a72d02c65bac12ae672298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc065e750f23049f9ca2005aea772577299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9851e08abbdff11b010f389708d94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb21be0d5e62998d8e57e7255ccbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81560c5571896ff3f699073197365b5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3504246c3844eda4ad5532221935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4572b2ce0fa392a954e814682870fc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8808c4ab87e953c870759f302f620305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049f554b89ca31a1b08ca6da08edc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b0ab37a3be4e654f65cef3a9f1757307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879f5db863d29de3fee5173f10e63e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdb1fd6453b42377c24ef55fde45e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be211b2db6f600d967b8fa641034665310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f2c20022d841dbf27038bd230541e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6457c440deedf959b37583ba12282b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa81b194ee7f6bfac2bdceef5a75cec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b038a34f68edd52204d73b1e08e45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9bd53329365a11bf9a2e17635b17c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac5f3a1efcaeb0d35b20ca0baf1216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ee9a077f271e15842db03b8ad890317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba89fb6d779f76321469781dd54ed6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28568a2222c773b2045b42f5d3d93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dda8786ffbef852018f8aa0accfee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6ed9943c5f21e1f6c936521b3691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2f5810ab123ed86c1fc7d230e9cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554094961ea5e754fb505f24fe58d86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdead8de8437caa7500b1c7b768a0c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef6d34a00222f341743287167f263c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba054d84d530b27db8e22834b3baf6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647e0d20698f9196bade55368c7d43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e547f9fb79076fa295b28999acd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7ffed471813b61b9d155f5fba2679329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56edf80b90bdfc7e016951633b5777330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe55a1a0bc4eb826ce68173d74804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99e7ed92ccf43aad5cc19009abd15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee55dabb56baab549c9c43aad8eda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b897c1f4b177110b6cbd3fb6a3768c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f7ab23a6443b0a5fb5f89357a9e2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0226907c46ceea942b0d6dcf4c17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f4d3684a79d884662c56f4c940843337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d3e3665d7dda27ef4e467b057ce7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafde63ad270f9c5e07603c1c82f639a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8647439657160225cea4aa222d92b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cad46f892b3038493c3d1d731f56e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874960ac8824c180dc240138cba227f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc88cd2b1d087cb45d7662136d973a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6545259345d337ed19307f03de98b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157e459588c58642a1cf6b7969226c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438327b471dbf47d1b115640052067a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be5a38b28046d3b601ed0aad4cbae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666400eb69cf5eae09a63ebeffaf06a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ad86da6c34fb63f69c88891970fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c5972562e28b3d9e7abe1c25148f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df2618d3975c28fea8e42947b9ca5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0729e9d4bfd057825115756b1b8cbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4c2988b9c86068cc9e321703d89f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e3e8902d599395565ebeba5bbad8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c6ab0a525fe174931cfeb07955ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32205700c6f27d4c5a9f60a5cdd6e80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c6ff3a38150be662caef75acd940357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec580226a7768acb5f95b2d40dee9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b666cc79fdb72206fd9217a378025c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d074ad68fdcd82c4ad40e4b6c09e2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68cdf47b5473e3f4c916d53785bd71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a242794eb2ac6ab19ef26a7c2d3c086362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04650da09595febc582de71d2d6a9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44607c20fea777225244e11dd0e3024364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c202cae5bc9cfb69b763248d682aaba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525dbf2e5744e56c6082f2319aed49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f886e9aaa191ab52f2fceacfa3b7fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f996dcfce59fb93150d2c39026e8e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16d0981f6ddc10456d7b21591fa80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ae8c3a6280520fd07383b47c2fa4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73f25636947663fd43bd860ef5273371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8883fa9bdd622b6f3903bf2bc3a419372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b4ca2ad543e7ac55778fce5c16b97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c77c719d2612701a12941577fcbc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e435112ba15049755e8cce4f845717d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af6f302cbbfe81b32e01f216ad13b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984ee9a6d3788af1fc32ad4942bee2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf1dc9ee24a1bc4b94c1ce79730e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78947f8429a0c1f4a99a918adbd575379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed86535fde2a93bfa0c338c84c9c7ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b440c02a5159d6fd6f7e99b414b1ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24001e81e28797ef083a70079e9e17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bbba0791e760dec88cbb7e713915c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc4791ad19df1784a5a5cc58c4282384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e47fbd81c71803101af69cb4fb6cab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4ecf8f17417eccee99a70b868a59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e4f23fd0fe7dfb462b4721ae8243387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd4bb0a62ef38a49a9972195e86110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb9a4010399fecd4974e6fdd41d26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72b35cb1d6302e5e64a348fb67f3d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a0f47e56bbbeaf88345c936a0773391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80c1c4f4810bb94b047bc44c2c3c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35280cbf43460ce1bc2f088bee7e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c3826b27f67e1f90514581d21abc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bfcfe4aff3a9f46ba6e97f6257faa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075faef71a39da21b4321de4cdd5d2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83b45df3d5b5723e3c0107b551e8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985e0b6c48db6fc398d53a5e399bd2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac44dfef128f353978f02868ae236399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e28e9c448483b32f7b6e14c07a936400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1773755e8ebda5f34077ebe65147ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d53bd340228737d694ded607ad534402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301b44b97261d0f63358c6a6514a60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba5e3667f7e90e620ad4b26371a57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422331ac24aa0aaea2b9118f6a531556405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39b8db41dbb532ea2dfb108d326dab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d1e6031959981e64efde86202057a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525f54ba139f1e0daa248bb7a003873408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d4702f6fcc0b7ea1aadb75c197bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6199df434a96a6cae99565f04606bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a5f13a26c91556dd6380cad29cfd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786059abdbbfc8ab51265e671168ec21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165da7247a62a0a1eee586e54da1816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f03ca8ec6046fa850a35cc1e4c0ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ae765ab496b117756e8a80170a95a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42841dbae053848e159434e64acfdcb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ec83d7423438cb23b4b0f9ae5f4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89741a556097cb09fa9a02703b09c6fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9b5dac5102d800286221934ef0b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b357bb04a1ea841c0d518e52e114a6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6044ff7eb5c7d33f34f06cc84e5bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb68b3ec592d4a6f18b250ba86d00e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f19634081b937fea116e5fc811766423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9dd778d7d3f4bd3f66b9eb00a71f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1ac08e9338040e925623a69992b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98820efa92cf932ddff6cfe6f66e6ad3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666666148b37ba65b359fd77ffd6c9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133f97eef6246c8aa056b3af392762428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f116b21c5c5edb92465111f54850429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34b1951b794cef9db7e70458a7ae9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00038b740ab4f15ca291b8013b5fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c50343a278846662ecbc1ea671bd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69884d4033cd516591eaaea107ea71a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4eb500119d5a483d4e074b7304810434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec3b6c29d235d05753fc7863b4292435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3d7c31b9122a63696c3407f6c136436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a054bf9a0fa973da11cf44458e7cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a214343def7487d340fc5dfab869c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304aa12e98610997ef4294f68717e79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8fd631d249150666218a98dca7929440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51080691cbd59322c7bcb586001adc41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b56f393bc59ebb88c6424218411c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ffe1874c020320f78087b8f56bb35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece793e1832b4c904a9679f5ea44d254444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031e2e85c738b963feedc30117a4099445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ca1d46092f87a9a7835218dfd268446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943629c3c9f4b59ae9ed9c526ea5e3f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575a4b44707f0152387ae3135b9598448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ff15d37b647808e5c7fb6a1eb732449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19405aa46619b2cc522833d6a9153e28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb47a75a2a2ae0ddabe816ddebe179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd88d414ff6f3268224d2c71ca8eb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a55575cb08d544f69b54bfa5f4833453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f2d22d9078ca39d31515af5d87bfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b937fe82d9e2064aed0c855b2685f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b377632a304719db4f776695b8283c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf610956387d865a94c3598d7a796457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811318a34fc9b018a4a63d4edd4880d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b13ba121a4bd76bcbb70b6162c1f1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c96956431aa11df24eafee12dc7db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cdb0e6d6508b4334a9313cd6473f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e028db29d745c0c1cf0c7895cdf1d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e518809c1cd3b7263f4be3ac1c7fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6ced0bf5f07363c1098abe6eaf2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a4d858c586372e0c9df293594eff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207336adec381bb038d25c2ddb55555466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b72c59e52f54ce8f761fb43453ff2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06426803ed05ef527b72917f6ae95079468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d5e54c1366a3534bc16e9ff37ec7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7d8dfaf9daa35f60d6cc11d0b7ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c4a2e78087f1d6510d284a2bf4c5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d7db83f19d55cfa62d9827e6344f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a093926ec0478b560fcf26ab8455e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d1f907107163e4099ac89818e1087474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57ff0483808f2221b495fd4ac6f73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f8682e65f77f000ae08c2e20901db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fe2c3ca83d39f9be5346467649207477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35b89af060a316429ef9b9744fe8c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a59818a8f7131e06518a543a7f47a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197011f9f73b95ea71254f5f0a0669bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5370f1fcfd4d04e5c856a7907642481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d0105bab878a142bd23bd3fff1df8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c16aeab7539431c452ef65d396f1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b07c637446b237783e5093a69d521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b14a63d43f90c802eae518ff02682485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303580b217841683b1f46c00c1b19b33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813e18ad2594cb88ac810ab1cb1ab3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f768d87b751bf4491b31e683cd1f4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3173aab363b5a1f77a840f45bc28f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbef3457d086785710a3b9ba3c096fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a3b5ce49df72f039346b56b2273a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468328b842565d4274ab62a3aee8ecf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b14414a4102c915dceda7579a7f98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4fa9788d63c31cd7385a3588b833d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae47bb46e888b6f97eb701dcf39113495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c898025cd07f001d7d681b97ef50ff8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d200bef32bab85e4748588f8c6d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276dff0adeb079a34c6cfd06b1de018498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa5d6c46b23d4f692d45a97dfb35b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba498f3016ed22d7a57ae53b2eb82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00213c2316020e2025808fd00f64d31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172d583127390c5717dbfe5f58bbd7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50067c559ac53d4b4310c7c3fe5f09d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e1fe540d9aaf4b3a2c1f75e329c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7f5fe11ebf693a5134feea848f065505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421713003be98628cb65876febf9a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9dead66e74d4ee074bdf018c4255507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b96403cda6a6b20fc86b89320170508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd59286e468c0b67b18c14affa33bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ef8e83fa72a2d0a00f3b5479c6304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258bee7831b7f2c6da91d9fba2b4a9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e75cbea3f92281091159659ff3049512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4104d14822a728f96c9aa5d8f5c84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c18b9b4161c31e9b22e10479b125c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be94765505a41ba58a240de4e4855c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93a0805febb7c38bab7f51c5ed5e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691fbfca7be8ae414e83198781f5f4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce16caa71f57279faee2e96444178518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37700930140e85dda22363f32208edf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b14bf8c01cd02c6378dddb30de87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1748302b5ca908758e4df9c1567e8c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935bf36f5310a39a2cb9c073228b6c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92e8dcd5ea52e4153bf8c7ec713526523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64376e6344f286b6d3c8b31bbe68dd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ec91f17e99ce56066c97f65cd352525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf56ec10d0c395ba7258f14255cce2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcfb7b9439961d66cd6aacdabe341c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c041ce446aa793dfd894aa08491447a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eebcc2ecbb4b51e4d0313413f84cb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05552a779af2a8232d4a7cbdd8bef3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd991e83bbb7ab9443810a8b559bed7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460c9ec9c9283fad9ce405c9167ab5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93458768d3fa36e21f48a2108d26bfd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686614b50ed0829c55c3b19c827ad55d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a0577f555dc189d82c827d33d77f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294169dec6b3211dee94d80e3764f870536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecfd7b55453212ccd1182ba7bbb6c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5dfff233ed30b265b7f87aaf3209b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532bc136f8bdfc595a3c6d25d1fc0e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9d9746d32a1f7ccc2989b7be9a17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44519152810021976ea756746a83d43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3ff9ddcf826e914aa3ce71db0b0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273835dd8c61a99d2b818252fed6ae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466dbde8a806fc32c7b7b2eeee56809544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9105d1a7f275668be9b58e4731c1765545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf2a49b5683de7f97f33ad06b80c1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e13e8beaabc9996bacb445039f3f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec26b02e3d44ac196484608a3d9f66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8bf2a94f1abb1b1e5f97cd531e66b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a43c4426f01e0faba1993f88b45bc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298325ef3147b5d080d79e4833b8832551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f3d2684e4a2cd0610081e2bc0bd89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcfaccbfc67ca2f639e5c2b25c2551553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9108ec0f13813a47a3151a9a0afd620554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f124daa01cfbd5b0a0e9559b3007a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b53eed5e55c9f953f7b6a9afa3c83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500b3a6367e63a50071dcf0d90cb44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbbf775fea4718166940b80059ff9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2e7ba0636387f9d15931f3493061559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225234d21ad5bc360a537cf439a1243560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53258605d26ab7744e12b0457976bc2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7ce32dd6bbd477f4a3c65dd75ab21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cc8634c5b067724509c120894e7d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8483dacbbd44f962fbb4a1dd327c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0a90014c30fe514cb907cb835dda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c02ee4e378776aa6f5825819cac685566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21577caf97209e9f05c18ac6b31d0043567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7f83c3ce4815ac7e31c0159ce6a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b3c8749f7f4903affc814004760d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28910d3f52d8f3723135aa9d8e6a8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3575fd8d7fb9a24692debc9247ac8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bee7c5655150d4969c5d7cd54cf18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c2fd904b5780c1ddc53ec0cff1bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6e52743ff5acf885d1605f60102ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a44c9368845aee2829417de2a542f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0155f1bdfec3a18d6f3a36b26039bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c67c15016b1edf410596ab560866577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f815e2bbad8bdb8a5758b5134e67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4205ee9efbd388ac3c5be9bb9601f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606c690649fa1d47aaada416a44212580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f59874e60c26a6ff0ee7ffc2af3cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3757f4e3db3197ff1dbbfc500eca5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e2fac2f7a60be1771be957a6a0c00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa4ffa727235bf89456d6f9235eec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba3cc60488f0af967ac071562c4f40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77e4083081c6e49f798bc972d41e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2876ae6adc207370e65be2a6494c3e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce359ba2b587a5cf7e119296afd97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056dfe76e47d8eaf943e93b8c7c345589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e612c402fd3cd0c9140eff7847b67a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c9ca7c8956e6dedd33959af9bdd0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1c5188c6e80528780dd41eec1ab86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ae75d15ac95d49bfa33fa7c5f187593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4e6cecae932baf01e64c864c1864f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e91fbdf652b603bdfd36fd8fc876595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f7274380b49d38ab47c0c826174e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84724bf46b1f890dbd0762f39d46b35e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efacbc1acd8967c65359cd3048e85af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faba4bfe8c891a69c547543ead4e64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8597db0b63ff0214083d607ff64712600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441bf01babca33fa6e20376e63dcd6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7cac659f8ab60a720cbd4349121d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910fe84fe0571bd0eb9622f55f67a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290d422ab2592fa786834cb724dc32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36ada06c452fb6b5e0067a58eacae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1710dec32fc7c8492c46b8ef6c90a1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ca41f3c82b2054d1c66484ae5755607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372bbe2369c7655f44a0bf2d13581b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2704b2a5119ac54683f4bb2b4f1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e839c36f5c41a49f63449d5597867610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6c57a50b40298d18511bbd673e73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845ab93806a8d7720b29b5795d836b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1c4a40abf230c3fe9c25f9a08b2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db72a2bf3bc2ded7973c4172094051614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba699910b4d71a1e45cb74ad322ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ddadf8f2f9a2be49e410764e0c30a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041021f84eafdb3093e50188b59c114617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7ba4e8aea470bc4bc99b2f08efb85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61631a086932a879e4ac4b8610478b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21d926685c63d1adc1bc33d54158d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caddb85b0018280b6e09d6e869e7623621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2c6ce2e8c9b21e81ebdcfcfe4bb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33711f4e6ed13b8e9c8ce739ea2931b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a020d57936671d2a493bac43a76b5e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef1742e163e405d727e8ae6743b7fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c049966decdd04e15d6f31dd47aabd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c7192965605c8f5c8b80ad12e2ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944c25d3ae5ec24f767ae1b3e3fe94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cacdd64c723280aff728ed0cec46ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cd8ee238b08eada13747236c63703630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ed97f939c6e02624c7355aba3769631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc826eb65a82806b2a7ab02f2a698d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037e67be59350c0cf9f3e8dc3fe014633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fed80fdb3ee891dea3a310c02a0ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d99234b33c6bf15b711622ac82d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2367523c0ca64e5ee68be41b8e2c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ac8da375bb37fdcb4e4ffad6b1731637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7606187bb0502eca0496793f0815638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beea60bade4b93f9b0984d7e232244639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce215f2a110ca1e6710995babc4755e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5ea2c868d22babafc12d93c41d0e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee44e6ec6e337fd08459c7b1b070f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a94e9ae918bbf745264fff0b068d15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dde55f773d6d6a2997349ddf8c1cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e98fa8501f34e8030ea24abc24ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082479532b5bb56b90482d9f4b0a3198646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c84364db15f621e7538562b7115e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1cc839049e1b65a486fd954307fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c679304ee2db2bd20ab271fc0971649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a801a4d5c49fe9a354dc7ddf6aff747650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714320aa94e866c94a3c1f27d2fd8c9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e29734141742eefdc4fb235027df8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56786cad614908cd1cef43cb189a86b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d83c3819d84f10c9ac767c97f6e597654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a10ae9f39cabca10760a22026dd04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9728ee716b8b1ab331bbec96cbe74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ba350a59f7e56dba2fb7fbe3c6504657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d61526c527cdc11622e04bde6af5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37fa02fe271bc537b5cfe9280cb664659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d36733961dd5e826bb7f222b4ce72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc27fbe2e1decf67f8d5b88070b747e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d8a098d1e091c5ade1714cd323c43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0bf5dea58359083c695577902f4ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3691f44c68e56305bfdc53bffc61d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f19d1ed0eaec6585502e95f457bd72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f40749981b2b803c85dc11994997d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f5558dd24debbc3e06950bcca2f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d131b7aa7e340998d7f45b2779623668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f0f1d099b37c56cb2f1f48f25b4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ca2cd5b5dbc220a63942198e10af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634698447b91b398d08c717c17b788671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9d93cbd54481487bd9b32eafee65f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caca8004ed4ecee166bddfc60d653b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce9af6fc5374e6fa4d2997ff2651e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7c5353b8a2a24e94824cdea32a4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43354286efbb8d10b39988aaffb137e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a746169a29ed5b7794b2c6ad51049b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7672cad77ac5c269a957236d99857678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2217cb227734dedadc2a9b14b7a9efb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1e10a2a6ed3cb71275c24fd9ca895680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677bddf7499bdcf2547e5e827babdc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d72daf98b5c9dea2fd1046c5f36bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f59b9e3449230dd66943737f9736683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882de770b9c4a6703bbbd9cf39efe9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a856db61921b214ca6736ae3bfbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ddd4d4edcd5e4aa564e2cbe7362a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad78378b3895395f8dd42ecb0bf0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e4bb1170d69bf6b3c9b22d1374634688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4cd32ce1bf28de3596522ab5aa387689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7bbd5b7053d2e1fc6b48851466224690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db75e31f2c66abd220eb775e26b3dc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2dcf8234796c82cef50576614178692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9096b28d3b2298ade564ea74531b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770c8838b75113d221a9d88185b1a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0437ba81c74339d2803d37f370858a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ed5a05f3433a4087b768fea1de38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f05d925f7d48dc473e3617d469bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34150919b133f7017d375b16df749e98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412efb408aaa028272b96d5db87ceb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171e9acbe91795bc14542724c30b30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d99de60ed2ddcbb3abcd2dea9a5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9768dc2a6df840a18b7b7f89f4490702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49504fc9b4f547eb69e0d09a6e733216703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8526462079ca001cc057059838e22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c1c3acf021ee548b459d4ed52abc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4b40f977c0e0acb61919962281b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923d8eada5e4ade03fc31984d085565707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929adc99e634d419bdb374fe8c4e9c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f09142f07c86976bd4e2190de637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b895ccb81c8e53c10cae1ce3405fd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e78aa02165354e992845b73853646711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a78f100ab31ccc2c1f7ec43c454a25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce5017d0fa3e0c6263fb37a421836713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8daf02002eb224d116f6ebb3af1395714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f990da5ddc9b95ab9e594aa4ad982c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdca2d64abe7cedd27a2a93b2c2f72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611683e431d277ead34b66384c49c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418ac443cc1f83a9927f05465af66e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e126c25fd816b1adf5eb2b16b5c37b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1884a5f3d7dff1c2e0ae8123c314720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6d8106100401b7df244df5bf93ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db975e7fa414fb356e133c7d449b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a15ea19dd9cd896b8cab6ee424341723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2d851f5457193e0a47760cb013b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93707f83e0965c794d052f93dc2c5b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9dc41fe2a5ea4406ec27b1f865be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176667153ddcb5a614e31f44cd8b3c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0b26d57443f0bfbf5a232321b39c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6290612efedb4d2a62e70ad9479f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde37b2c274709ac428491847d04036730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ce6dec6a4ac1f261de37503995ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb3c1faa7eb25b6b6dfa0e3962141732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a19a260937a797814ef7537fd3437733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04285c383f24f4522c7c56b4d5fbfcfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4847c70037e7e15bd6ac349c43a145a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6366ac06c8b3cfec07ee58109dd26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a39525c5f5bdfe2d5a106ea72de95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926874b14e67b701f5d8341788eb0d45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2fdfeac0c4395e2dda35957036bc8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5867f80f5aae6312cc2efe59237ba86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d7f6d698c5fd0caa53a2deb64024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca77dd5863b02f303147dd2287956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3593efef8b0dc524b9c37abce7e6c93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65a4076ccea0efa0e88d7a4267a3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd891df38d58263699e1f9488268f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d093ba4a7534c122a4a00b16b7c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b8e540f520f9cf98c1bd024d60864747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7920f5844c1fd8a941b72f1469744748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3910a1aa85c42dfbcdd03a29f6c92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e12a4ce67f97824fe318bd5f65d96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b92323e43f2a365153903cdd85bd99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a3689705b8e0f2ac2f04b9e3244a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e29c4ae650c93dcbbbda943a8779753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eacb68858ce45414a06f9de223adca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e68817e19c1ef7abcf7b73a700c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655cbb14670bef1e2ddbfccaca88ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f600d8f64c4d8afae307ad6e4e84415757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53807e6f57dade0fb21f5b0ec5fc940c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5642b5c766b419241698aa0eb365fb6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2e73565037187a0757b3d644b48b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7260a23c7e979f4b72ea0871e2e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d3e1d81ef374b2292dc671b6b87b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6520cc0371f59dc950b038dfd55707c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5716f3086769ff15a8822416e63165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e6c2bdd67c5dbb825b4c964a18abf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c5275462cc8ba4e28e76ee58a4917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b859fd70c6c8ae8694d08b511b888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66219013f925c49099d5fe2d7c4a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf128a0f0e5dfc03419d24f3bf9a2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b61e831785941a13f57b1e15e506811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40cd6ae2451cb5114393291a5fb1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe05a35809426ea88ab9e6267c656d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976604f878e140cbaa3af17c780b5c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dd19a0261d6c0b7b669ee4be97f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf74fbd47617bb4a212f8e2f5ba9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36faf656339e14c0db50fe5901e65517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2b0356e9bdc25bcbd76ce75383e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78b31d380912a1bac318a2e6612c9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f4344ae3d79eae0fa2876ba9210220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41d1b664d7130b161d66380e2dcd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476c54bab3aeb9a69efe647506474e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35b0630a1ee38486d78500e66dc63923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b71554c5358cfff20e5e9e908ab5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5926ea769883de938292ade5b46625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581ba2815f85421df5742bcd9232a3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46328c249baf861927300e5dac1578c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ec8b777683973428c83ed703204e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70429a38f962856b4872cf36a0f8b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d4108c0c9bee4415c31ca0d3322a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41cfe7ebf556f5df3a57b91eb4768431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d3aec4f249efe859b4505a0decbde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fab7a4d70b7fc546a1e03f6177bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9b5d90185dac5726c98460961f8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960f1c1b61e572812bb538d34e965435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285daa638b8b7b8229bff8549b9726fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0206b325484b61eb15a477a83deb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db2dcd6790c0cafc118f2ada3bfd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44445b94a4bfd79227375961459f8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697f860cb99a96572150f853269a78640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b6c99dce9906a4ecd94fd46175e8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ec2a5d706461e23e2c2f3d0c2f5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8360e0c6830f364ed577dd7c68d9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024868358c69447aa90c76e4488c91144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277093f3d721b0d92821d294ac81bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf58ae7228e916fa89f3af040cd49b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481649020197e7cea0304e888bb022447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b4877168106cc8111a648f34400a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a49fcdf4cdd099fe244a3ca709c7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cec0a5cf7fa8797daf8937d24b6e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081d5c9b2fade89f5515405c780dc2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69956d5dcb0d4aa09681a7fa1a726f9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ec067242f729f4408fd886e3493653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1069ac631caf0edc99f08caa679654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb8122b56c45df02aa39de50a3cb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc41c195ddded912e992884695f30056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d390b525f4bb22a739b4914f14c0a0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163d8c8ba5cc3d9c251e35d45a79b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d8f791e2c199e82cd841761e9eac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bcdae558a284037280a35685429d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6f811befa1777ad576e44313ac27761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84021861416d4c5a72cd5dacacb0e6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff011cff99737b04c4afaab663ea6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e5cca8964759757399d04ccba882964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50040ce242741edbe5db970f2303d0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7402bc21a60bf214d785b9682aa983f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52bf22a33f70d0fa6587cdf812f5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ad6b5e741567de09c4e3179ca75c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff2234f715d21bf5e991df3dd2378b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111e8fa6d7c4efdf8a6f880287e65970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5828bacbf4e99423b72f54fc8047b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4709847a579f0a8e1b87c178308f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2c561bf333a1e55b37a96ceefe1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757cc03886dfb17a2351e6a1336fbae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e1b21b7b230120de094cfab78fc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898acd113c935861b41fd870ab935c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630ce5bf3c7b588f374c137174fe35277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d98a2674cb9f32c0bd67937ae565e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3965982aa823496098e9a1edf32379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a9abfedefeec9cdb1de5c77be9ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd1bf115b3bfd7eb1a70e09fb2a86a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349134313c1f69b15ced73c7547b75c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a045dab9c014a7110d0a23cb9f66e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab854c8c78464ab96210c2e62e0aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c8e65f5b675a410b049e8c0ad188585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb91b1f96337793e2e9ebd2caf0095c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129046d4db950de280f935267e319b5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea3addecbe7d2340f738364cc485888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d26f098f46542edbfd6d6209abdaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b813857a71f7cebcab380f62ed4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2618b3de453e902be0f3e29c282765891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dff509bd6e7f996fde5f19a3b870e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76715cf67ae5ceacae4e1556d27a658893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b26a9bc4c0d99cba9e9b3086444694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f5373b0dac1564d9c283222af59fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a89748cc8cb12d9198f8ca8780de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d82a4c818b093eebd10666158cd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc775e5e87c898bb316dc619b1282a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541ae0f62a11327dbb99fbf81b6188b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0bbe0b24ce5e78e7174e3ac20eba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235e3a7ffa224dd05f10ca44a45526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9398124a73b3fc8ae2745481483bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a364bcebd126e915e26c31b2a68855103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444213100380533ba3622af41812e4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0261efffd40482264de6c7da5effcfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d912f78fc048f9ea836808d943fcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d36edf97c4c9689268b7bf1fe527107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51de512e0e46d3856ce08b6d1739aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9c1adfcc726e3fecdebab1fe6b4c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c651f07efc96fcdd83bf1cc9f3b500110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43b14a6bfeefb0fdc5457bad53c68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a6a06dc83c0cbc88b8a0f4f12c992112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91ec692ec6d25e8c7a0ed7f066a65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ed62c71e72e55cf945292ec92fd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac69f1f604b0b925c3725b4c0d154115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49f3daf6e049f6cfc5a0c23c694fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5a5fcaa95ba63461aac34b4c99243117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428908448ddb59121b3d401bec839e40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba66f5a7b5f2e998ba7f11dab521c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f206cc30b5c05b557efe6484d89b2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f6ae0a18abdc16398040f3037a18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e1d3fb89b41a0e5939b3730357786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835dac25784d9a0f523123a9cac94d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78811caded8c97cb094b5a131a433bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45e2180f7ff6c6281a0cb46d2c633125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9ef9615c6e5b6f033da36361dfb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d762b1f846f2569ac73237a058c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ee9bb5606428e4e97c5dd7b034297128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109552f6cc565c0ee037d93684c06a54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e4bbf49dc12171a0d8d0994746bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd195faab2436587d1a5e4833ff415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25bcc63fa4bac4faa546effd8fcddf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6bd033492c98c67216fea21b90c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727856bad3bf61471f0594aa8e736a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f312d14e1cb70772697452e100fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae21792c81d4cf0fd7655f6d56677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46797187045e6aadaa3fc299b1b14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4cfa34beb200b5c312e6c7ba80d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487897fb4260f2b4b63ed76026688cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83bd4e1cf273a5cf59b6b50796187a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ed1baa9088c06a8ed4ed0933bcb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82268d61b403a5d2ad47d85102e63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545286fa548ba62b12520f4e727a037143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86e1535815d91bfb4023e3d2c0995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e473f832dd11f90bade1bc2ec821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4fcf01f9de78e1b451e282f02730d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d0cc43416ff029fe15c627e7720b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5073be44f38c193f75a942777b81b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad52b0d40717e7b4ac6cdfb10fd17b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a926891486cdfb8176f8f887d84e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8d695377ae98670823b83c209c60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc8d9d247680d575275f9b53c308fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c5f3d3fa3e2d5599b771bb54c0d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef9ebe4b3c4b47dfca51b77ab6c56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d34808df99d7c10ad3b89259741f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd6db58c5213a08b90894171ee039156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c7cc5eac978a3d391cc7b73e8291157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f285fb6b4def8fa55b66d54b36d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca2ceb06edab65ad9187dac6756538159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f41b0a163a5b8b336140c9b1377c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a3dfd2abe90bfb61eb6ab093c6141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb58957c808eb3b167b8e1da1cc0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3db44e4f28785ae1b695f61c0e2bca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd201c79fce1c5ef1622e860340793f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2e842e69a242f1bb48e9974aab248165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd98d21b46cf904168c334d65617713166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f43b9fe9f959054a8c4f9e6141ab9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d7daa097e9ed07dd0e35d4c92fe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a6f4bc68733234772d857c2c891b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d0ca1f4f8c1a8cb7cd34f4a2885c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4c5cde2d052fb76feece98d7cd81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18df23f439c4a7fc4797dd27966c57f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec540c7b32f3c78c4401ee096ad3dd04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279674b13bb525b2d768c68272058a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010697a343334531712a5dd9abd921e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d787d1958d711e2a52307228a939b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a75137703dd42a69da63632e849c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacd56d9e9d26678e399a8fa24c09d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf098b15b3ff475d6cf48ed02102ef62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293c409a6f64af99f3ea8d75d77bca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dabe0e984f29f0fbdfa4a48cd3e79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de455068724065f450bf04b9d09c0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3306f132ba160d94c59092aa684e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167515b9e42d64ce065d77dab7d2fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af869200855eafd3df164d2953456185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a617e739672a8a717f5af29b09c3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f7ed76780aba438d226f0ab75b7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa865077972ed2522811977b1e81cb4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e2f91ae60881eb2b501f57f941c05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de88b9c9b039aa3275006b087d7071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2118e5b322284fd43d3a140c18b7f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880ff212e4966e7c51a10e90cda9e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3a40252ea5e7f8b5b372378cef3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186d29ad1f485ac00f7ac02b1dd224194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c85c334f908d11ca434e7c188fc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a2851124bed152f938c8bffc1e6c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4535c26977962ec4ad594f9595dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607b83e33edd945de356e4c5c7844f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd98a66fb979f4720215ac626c2230199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4376228c91d1df60865a0f3780b9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f20fbf89c3837e7f8e66fd311d644201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895c4a299ec86c16d4726c08b1a218b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0fa63861806ee20887d06ebbb8bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155cf6b4f7aa588494fccd882ae4e62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d025007be228b990b25c6a6aaf0466205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c427221dc3d209ad61b1c5a18375da8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23f650b15b08f3f36347ed6968898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0a4d2dd41994c7d81fc648322846208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067dbdc0ca3297cc8ee643af415b1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6bf2014be0bf7792074f432d1fe49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db054f710c05ebca7bc5d79844b0865211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1b149f4f0a2563117ff075bd5e57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1d73d2601de33264677899cc6c6a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64f6d3924e5b938199737f196b2259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad2d451edb9a282e3921e9a86ed3c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdee811f040d757847b2db6373b135216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e70280d36f774622a2a6d6a0451ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a42b0b2e806b998d0a487d6f03a22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88197332d2502c19572f8f71b1dff11d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f51684c882c0646fa8489b7c014860220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15382ea477361055e8d5d63279ae77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42adc5a6d560a5147fecd1ae39bc05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2b1c66bc0030df4d82bb6e711ae65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc77dfbc2bf34bed2bba902978fa0d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0678eb6c551486f79d89e9427b305225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c944ad4e4871c75e86c3da5b0a3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918a563885341cd68eff929db7e2d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a925562fc6a17c98f31143db875570228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4708cb8829b4d234ea3d7edf0c7a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c9e997cdeabe4504ea2e886c3bbcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81920177dc4ccec751ba16b494294d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84bdb5837bfba4816adf57b58055b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c6d06ef476c1d45eab76e05dbb855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ade1a91e48d8722f1963b9a71cc82f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed0c35561073206bc193449e19cfa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade7445b611b9e4cbe5a46471eb000f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1de9d2ea74f8500c6c1917f108e349237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8824b88750314a5aaef834f4fd95c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06f5c945b4a0ac44473965772317ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022962cc1358df6365d02a9ea059b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4bc2821a67d9ad13b54d2904a68e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4515ed82e4b4acc61417fa4270bea12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfedfe18fb2e837c6a22e1524a48b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c548faaa0e925368a4de0539f7f44a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73baec6360f1b803506d396f9daf351245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1a55b3c10477ba310153b82d40c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05bb056af9371d057414b313d24742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f9164c5d22ba2886c100a8ccc7fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b5b46a7c71606b0bfc61de2b13338249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7adc8966a91d437106ae2b49792e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e967ea9d9505ed690e73ae7bb1a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9cea242f95d16e05a9a9276a1a991252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca29fcb2291342a9751605de8b3f5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa4b107eed8d57edfaae076ad2286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68563496701710a02815eb2adbfe89a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ff777af0a85085dc4b0b4ddee0fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35773d5208d5862d929627c49461675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413ba7546afa4298257aa2db4010a27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114035dfcb60d2039e92a30237e8a87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8a52fc0ba388c09102c5dad99fc23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d899a7d45aabf717d511adeb55b33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f6b237d9d7eac8a3fef8639215348262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d935256b5951e7badd54f3dc90558263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f478691a78b549564918e8b38e00b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035444bea89bf11b7c93e3583ce6e6b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498143bfae8bbde769d99865829e293f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f845b66e78a56bb53c614b50bd5188267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb6f2fdeb2ffaafaea9d6e72f8ab3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821f2e3349d133a7d23e972e38bfa3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9c396172c9d6e42f914356db1977270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cfe030d3f373bfe817044884d9472271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01b6de1d6474bf16677a17184c1326272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fef636aa8844b56a00fb91c0da01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48271e065c87441c84d4a05ef1953ee9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa81aa24b52200d6669e2ade28abe09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dcd7cca8c0aa73af739fe28ca99eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfaa212360cbc51aa8516c8cc03e31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211ea255f93fd4a26e2d3c3fb48702278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc153da60968a183d2540fa37a7d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f688fe65d396eb246e7a3d4138c8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a97f7e9297612d778b67d3c08eb4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7002702257b633f8d32425850c5aca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270607517487dd13c7d934e7da0cb6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfa190ed105ce23dafe68449d6214f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d56e4bd2f867cd0e66bb451af553c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf4caea2df26953c135dcaa76bb08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ba104fe0a62641ae264ac105f1d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd8aa0fdd8e97a8e9510829a31747288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6928a61b2a3b564a3711ebc9e62ba2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c8f4eef8dba55272b30411b4628c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad362d7e7967f899c7dbc6463f7d6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e030ebc927c2840cd86dd8d649b78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb0fe4ec8a9863df68792bd7f8abc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c0fdab48a0f82156f33b76f2e8b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661c75fbd15096273b507c73091090295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669ff90ce0dffd0e01fb6c538f9ffe8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa6b3be66b19253bcb7a506706a936297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a68c8b2521db1b7a6de54f620101298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a6305edde65e2496671dd8f9d5d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a8f84224af29a336e9ec67bf990e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a34ddbc0e9aac248b73de8f16042301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c09a0fc4325b885fd928d205d3ecc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c7b12c38520798f99d95296e7dfd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319496c7f65477dcea0421cd9ffbeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da797cbbd83fa564c0c5b760ef0127305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e6e9953bfad2b4b8692b468da3f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13a8074541855c6c5d039936a6bed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789c3d9599038b84373c30dc27fec9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e61d3e02ebbf46297be8c52e0f834309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07875d303b8f8558bdd2487f7491a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb197d73e9ad18d7afad32719eed1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1609f2872dbc4ddde2f39529d0c037a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80fcfa596794ab6c7628c015441c2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ea6c64d63903e7713793e5b986415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476460a01c9612eaf8f1c25ed9cb8cad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab002f34b8db876a4a4150a635e1f5b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2325faf8f3b4f9ff8112755bf85af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c779560038628df51fcbaa75f178d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58b4dc23a6b42ffb60cc20991f556319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa9068442811836de12f3628d12b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f289c2bbd400e667d68735d4cfa16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c813ccad039ec2a3b8a94ece49485322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d238041bcc7dd391a2ed42b1d3ac2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b095d60a04ab2f76b6b68ad64625324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc286e47592403137d1be0ad33e834325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8012cda671d4dd7001920211ecd85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678105c6eefa913cc7aa1cae38d048ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d6d53796308399380c00a2d7fa89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9868befa7a4a5e0f172acb5bc0a6e08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567ca962499950a264457f267382f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5830b226b825976c0b379d6a191aef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6265d1b3882ae308837b90bae0ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a1ed700210fd00aa8530b90ba31e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8289cc0fa810e12ada12f179d11411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238975f0987ac4a52b21d80d8d98b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f8e7ec6ceb2409b440bb6a2e378ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c0fe05dcd6086cddb20c9e6748a14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d18eef75578fcb46edd9a5ed0d08f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8af651baa212bd21f44cbeafbfb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15a097e67710a106a370e3f96f470340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abf8ee8d34ef35b81f11e32b803c61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f5cded797431d32db115815cdcd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd05bbc6686d9a8c5f0bcf90773c7c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c5c5e92d36c642c010535466a25f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671618431a4394f73054629664c331345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3db303070f7e09804468de35a179346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96fe19fd60ca8949a73e4a729f5c60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804af42d0e658dafab13e7fcb45565348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e353933e9eb0728a7a93f9cdcbea2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf1477b6a91935aa26625797bbfeec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93758a7d9c46c6fd83f8f94139b3de0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e3db5a4f0e4632ce763f87bb54ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40bc87e1a0b2df0b253a53a8573990353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd96ddec862702daec726636ebac8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f61d1b7e089ff74088f513fd4ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fbda86fdd01f277de8dc4ae39a3c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58940a05ca5c131b88d23bccf156610e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b420ebd20bca744bbbf6d5c89f54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba80be20b2f049e7d0fa8396024572359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15856787569b7016e8305328082c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d43a6af159affdf3714db8cc503d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479464697c06dbfddd3fdba26bfee0fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ba1d3e44c0b53dba948836beeb0aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e01880afa30ae2ffa4138a13571d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3e86782dd51e183ad8e739ff1e377365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa50992a776e6df3cbb13e784d429be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec91898ecb681c142aef8cb3a948d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788206f551a20948861cce899442420368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421eb63e7f0a41901152bf61a907d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b84c9260ff8dc87b8c503eefe7e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b694e1123b81adf9369577fae32a57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144d56fcf1d8736dc96284c25050db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17f0be933b9f9921711de4beb2c67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203405fb581d8d766f2f2e44ce86f7e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690794bc215d44e550e52be4544be725375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde924b4f181449e91264e10ecaa7dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52d8d02ef7b414fc9d87701618b7d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc34238ab76d8f065828bb4dc1c077378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcb746ac7362284f7c53343ea597b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb0ad5a590ba1bc293901043b5e156380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841b6a4c410d6cfeb68a4675a29efb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69642dce71e519fe36a7ced343827759382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627c8579196b41d4a98af18a24ad08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5721f90dc51e3af1123b5f52147efc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66461442cefe82a775c0dba2da15675385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11e895d55ab1eb5e09499bdc297f83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586bed831356ac9f7ad6512caaf5359387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1164e800eb635653699705a7d6a63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8afb50d6cc4ac5696b3f67daebe4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cb4bc8aada1178373753a28ed68ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9da346746c574dbb2ffbc17d17b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d9b18e5f9ebf0dc7e5d8eb0853cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f023733d7ef1a2026f23d80e6928194393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45e5ee2bbda280a64833f1341f700c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860299ba3ae914470063dcab07d29c43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1e3024596f8d2f60885ad400fa35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794dbea81544bf33777ec42ce39fbc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943d2d30213715434afdfad75a51b93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af44875b2437efb3d61e8a07facd53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74583cd31dcb9030bf537755b7d028fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb5fbdf8b793ed2c43407bcb6628d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058342067fa5943d94bf68900f3e2d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd36d5f87d0d042a890f80f1d0d06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49882468eb46516b5c80c0f88ef2ed6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3876cc231ca166ae69e33bc664ac998405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb28702ef3043364fc7d678ebf97ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938cb0c486c3c5a56b84b2b023c9d45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1aa7c9f653652bb331e338871912408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eca762f8d16b583b8f7736b0fd5fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a5a9664cce2a1aa2201f7b73eb998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dcdc75a2f2397c78dcf20dfa108e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293c1d8a1cf0c660a6909a71247122412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3aa41c558f6cf67ecde0edba086c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e36380e10823bf5795b614f94f67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93487dc01265f48255f8b535e35057d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673da7cf216c7de4f537e6281127cec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f1eb0cf6dba19f3f72876fc65c7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2292597f7570f54d363088936e4ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619baf9201b228cfd95d7e32f4d4ba49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71ddf08854f1e32c4790bdc2629fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb56b210c13ffb779bd5fbd0a76397421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d12982969d0ca127c1373c22ca1e57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92810da01bb0b2dcdb97a1a34b1f8eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea71923fa61a95705d1ff070fa5b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3aab4d68115440ad3d74d1da50836425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c52b9047b1f67f4fc26c596950bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d26dca9efa20b12008b55603299fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8acaa854e6148a91dda50cc02c931428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f811897ad18e9bb23d3673aa7fa1e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4391f1b4eb2a4b659963abcb00cbcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091613bc33c8e1b5e9009d8319d04290431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77f4aaa7df59a587cce774ccbe6bc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574d9cec209fb4e694d59ae96fabee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e0bd3592f916d11aaaf1bc4c38986434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d7596beeff3be7430b8f3bec96aed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9f911d5edd0db34fa83a16c3a3e1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a4cd68c2ac57159afc311e0b042fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110549888db1da55ea2acccbaa6a9f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153649e24e7acaf2759314667b0275439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c95f266ed5584992529c5281311ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a59bdc2c18f17b722b24ea1aeaefb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a42a8c88202891c58d4c928cabdc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7e8b31d88affa8f02c7d367f8a245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fedcd39758c3ea89bb990f1b6b651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6469c6ec75fdc281f10d350fc36da0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff08b503cddc3db81eea2da2ea1022446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1808f51198624050f6379e570e07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7bff9e437f3eab1565036b53a399448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f76e015f7f053e3083e03984a0cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa1519378b52983be0d3872ffe8c00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7984d7c92f0a5bd1dd9857afa542451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82724756d41ccd0e725f20e7c297fbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea906d1fccc5eb0bd502ab2ae3467d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72cff611e32504b04b56dfb245a93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289fe216a5052303b9835d619373ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb6a1b68e047b6e4ca4c8e73005077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244b9a01489708d75ab8b981d85c694457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac85a3c225a031e5a82d052ca6b67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b6c2405421c495f89e9bf7eac82d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc15aab14b240d37e2f7cd7256673460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d0c74e159720bcd3fd19ded4cf04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91908bd4b2a9b0903cb216346be79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5250ea61fe9c03c5a6f975a8ae365463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c3b0665fcfa32115fe279458c3f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62426e3e5385888a9157959a2366a1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebffb2f8020016bd4e6e0ce6ae50c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafadfbdcd4e3d14a3f4b910e26c2153467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d17e322fd2e624120b5df22011af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5689cfd30ae46bbbf4d6fc56b0be5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f009727d3b412ec0e8326cbcd08af21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b47291492c6fba52ccd20020c06cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d6f3d6d2211dc7aef43ca7fec90ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dcc1885d8a1ab76a5c0725036cc7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75511f33eb2ad600b6f1123645780a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc6e01d056832f46271fe2734a1650475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e618208b3d5fb14c0a211b2d19617f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe982ba6bdec003873ab3fcccd464c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641597b199203b1f265f935efada67a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780708bf9509a9c0b36cc811e640f2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee242df86c4f4c81c41d98ca2ea295d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d269acea05724c5c4e88c3200c296481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f542457efc432e3020fb55fe8929482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388644aee7d0cffb499afdc3765c73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60dc859acb3be909c354716ff89347484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6ac04e39f3b2e1802304487dc1a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7613d8647f6388358fd3046040a84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7c35fc33c1ed224a9ffccbc3d7747487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a053a3a04a4a0ef00634f0b59c98e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b161c1c5d2687c44e06295ade2eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a601a328ee3bc9a9480fdedb3bb7f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80960ccb5015b0eb0558528a002d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5134ba0a0228f8d3bd5d037c4bb736492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea36ca1086dbc7b3dce2098f93d4c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32257b10aa0530fbf9d6fbab02b51d67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6580fa8e9f23530ade6aff1713f5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5322eca29336988d48825359aa4983496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b69e4f6d194d03bf4c570094bbbdc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef79fca3efcdb65d57de1a627865e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6d9a4893b9ca2891b8e0e840041c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a58bca3a9d045769d5fcd88f8418e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb12ed975b5c84d18e0c31cc81b7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798e83d67b24ea2fd6c5dc34699619f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be98a654b50a73bd0bd0ff0303934503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606b0d7e89bcfdf93152771a696eb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48592bbd048c9e720aac25d2975a700505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bfd017a770a54692c4af3ab0df4f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a9a0b1cb922a35144b1704e9c9e72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794b2253fff67c5d8b6d60126b7b2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5098452ee354b917f79ecc9f941d160509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf59e0a1ac5bc621545ed88200ed01b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22b308ad157c19dc5beeadbadafcc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885abfc5a97b856fd9952deef84c8d16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f44fd166316d65126b729d32b9e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d90c9fd95b93ba083b47ac042e00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc912c528f52f53ce298d109fbb506515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c43f957ebf63a2304fde75b26cc60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8270cd988318e83bd8eda99df6f9b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3693648efa3c0a2290d87cdc6fe8e5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d52b56a311e483dccd323d372e55d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036f0541ff1d3904b24f3d3ca3050e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36650834737c6ce4402c7e6f85e4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4292c455e88d198e37e66e4109539522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b699a17d605ad661d709917e31bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c634e706fd00ebf6616109e80bfab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0ed2daeb4186bb18244bc6b91f26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81420360fb01d2916f89ccb67a11785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f1fe898e4074c44938f5ea9166341527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b067359a5525c806407044fa9144f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466d8c5ccc31fd3034ad65556d3f76f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fe2b8eb849b7730a52f9059c4ef5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b72bf02fc9d6a83f4d724f9fb3c22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef21f32ac3cbe8f1c7a6a39d67e4bbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72b7118306a48ae5dd409bd1b8d8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d20c324c5ba6e584d112bd4f87fa4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0c2a16f5d5ba7d5318913d65f0364535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a11bcff2b72dd7612c5aea46f135d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11f8785548b2bad9488adda38ea3e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97109f70176d1421e0fbc9d9be2ff818538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffaac13adbf8830e6b899c8adeeec9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6d492934a42ef204bc86654003f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b56c60a37559ca75cf504ca7d1fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ccbf20e80e09f0a5b7fddf92c66f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c840c23ab806e4709da7bbd4e56420543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07019b5cfabafea4ba75db0556560c88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306308e90f4af9696b3e244db9d571f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62806b94186f6d9ff8d5ccf117ab26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252db6bb160064dd12d863685ba53be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09593b286a41d25d412dc093ab915376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121b6842584828745fc84bc30ba244549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259f49062321e5d6a5b3cfe172c4e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd23a7ee0b7a7471f8dea8af77c22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067fad022f06abd27244e403bd58576552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2df8a0cccd64b00423e23e0028142553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec66a57fca4ddb37e83ffff0a47cd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c551f0e279ee42557a83631424af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930bbd5982335c1604eec40051ca9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a647747b3c774514dc8d81e643b77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774fc373d5a25b4610c5cc0f395492c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cedf7d555bcd91054cdac91bebd341559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0ccf46cb29ca3f00a1d3fe7efc34d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609e9bb808dc01d4d9e3a954f04597561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee11788971d2b6812bfd9f3e586ead562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce605770d6502bce7df1ab0b17fc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41641af02b6f9af369edfa85b406586564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aad4c215ec4e5746059d9ca32622b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d30cef652b68e02288e913ee32147566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd8f870afad6c291f0dcc6a191e0df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5dbb1fa878e834208087dc0aaa253568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daef2eb2f5dc4b37851475ebce99a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e989d505304ce8eca75cc8db9f12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a887f10fa8d117cf3cb6a33f5107a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646afcbebd1906eccc2a49193a06b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c02ab38e88e93cd9281dde7db8cfd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f894ba3f65facb2bd5b738b789d017574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea97ff41856504344ebc0413683339575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a81ebaa8181ac44884c65c37bf64c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a82003255c22ff946d32d3a2c1b4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd21a1d03205ca7673962531dc67b13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f6b242a1e4fad8d9d075d00710d2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402cc407341bfef526f6bb60030f380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077746006eeb46fe5c26c94116d5604c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aad0210fb1d7ea8d71018f619df75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26779af0fde42dece56a48de15202583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9451f610d9c84ae14b0e51bf7459c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e745bd7fcd8ed6a3eeb0fe7be71dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478efe22343c748e379626c436f9d74d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c101a945264004b0a309d668d31f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b868e92d31abbc178aa434870df41b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433e0da4ab468f94adabd2b10a106c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee8e1015d870795d45100d9cd5051590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e542f05feedb3ffd20686c5279df7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b481448bca1a2365669460ad5b928592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75d67c054906204d61ce3a5f07c9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7762fe5796aec95e0682ff6a6fcd2f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29309814233f22dd5d80ef83b21acc9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90ccc85ae9f533df733250aa77d298596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b952c0ce217ff719e19b75efebe2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c1bb446c77a55d8dbe6cc8b7b993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755001f23b7cc2c8fe2a1db435e3bb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227605627427a962e25bfbc9d207e86d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2fa7db671502749020dee7785f17c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bc1ca3706987e1979c611cda61849602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc66b542d0667053b65a81e4cb7a98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05db37d547cb92e05a928692904f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a7a940c73872b58faedc48ece283605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8a76bc87fc9b5bc22659550abac3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fbab307e2b78d425427cd30d2b19c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23135f426decadbf03b229fc6e0f12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a9e17dae9fc1ef1c3e7b3640da7cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f80c30a60439c653bea96268e1bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30766d415fd76b9c707ee2ec4691a74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84078d0dd80da6b9a87065722b8ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4a4c196bd1257392eccdd7590fe4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22958b48a0eaef9fbfa474909868da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff9ac4b981c46672bc0d9268de2d77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e11ed75a036f94fa594ed67f60ffd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109941d6e0d8f4194698533172d64729617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a5226ed3f2112727f2272a5d2502618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee3125ed87ecde332f3c4338bdb82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f959db652920bbbd292f408f0ab36ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd813381728bb490570c90a5c709d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c77feb70ecc27a2a1e19497146f98f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1e9d6ae9ecc441d62eb80a2d762a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c69608c0ce1aec810657b4a5bd88d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318fad62505bf51fe92da04f4280825625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd72bcfd662400a127398fe6028390626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25149610742d2d9c0ea9ff8733ffb3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4085a1a8100a32af5807dfb7190d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda146b663cdb3ecac832b00cb3334d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e820ef3e1d67c2baf64c0b0a2b387630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48bf281208e2d617b6c867077e2bcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2ed1280ed6fe29994b6ab34b93f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7087862178ea8e10d6d39561df9ea5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f70cd15d32ac7039cc8c04180703a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956066a95ec8266e42cff3049ca420a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fda5b9689c0883947efe4570431a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda83ac59635417f984d7e35afdcda0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125022976d452c1baf2f0b4766865f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66497427374599372a66bb15294f3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e4b03fe20409d9daf553bf2094f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b387cbd8aa9c8fdffbe7fbc0ae5d23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db232b306648a707725762b6d7be6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e079c07506cea580c4bf701831f48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29fcc409a8d5c528e94bc5cdb6249644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbd80178cc4a584da94a06edffa6fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eecae162c0a866936943e2130d592d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8924bcdf9bc8f956c237e81928b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afddce6328a8d9f38fc2519687a9456648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89cb462bc1fc49c44a81b97430eed6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf721a550312c27b68e9afc0ac1a2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f742ce2b7ed53433be5cb0693e09d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2887a209f69281f358f825a7c385212652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7c907e32aba9903791bb0c57f30c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f4f6f29e280a6489a5ea731412480654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188f6acf923a0b74dbc5a4bdc4c602655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67886510d229d866cbf5d5d7656813ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441bb53d081962633084fcef72c83af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedad4ae8bec5745ab67c3ebddd60c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f69bda678483baf758a4373eb1f54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a8ce0d0b73ed0b77cd59f80fb87db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15572b8b81eea7e32a899f9f66fb981661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786108be270582045bdcdfc6ab50406662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46785b89c05ebe9e2ca1a6e9e1e2229c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ed5a4aef68ff24305b224c2f9f89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46505dee004714ce7826ffe208f1c3de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7594f4a7f54583e1cccc3b0c74a044666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ad2b7a195f812219dccae243fd75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c35231816527ae4e9979522b6ba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd3edd9752e22646920ab79e8d646669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97d9baa335d303261baf4ac07542b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc13d1c935650e2ceab8f981a9393a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a9d4b14264d59524e6e4c9fff010672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879e6de0b7af872e135a6a894278506673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f6c7e2c6d2bba3d7dde91225f9bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34655748030d50c47e3dc1dc40ffb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0ab7953e45302e5ebdeb51dcd8c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9df0777eaa4f65c61c8cb6eac29d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fde66adf57a0944fa32851e1857000678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b749b2438ef34e550bca0fb943a773679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508c992a50767befa34a36d2448d5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0e9fda63afac713b7081b1bee4761681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eacd2d804a344b75ef3d6d0616cba7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd55b53ebc5d4c25b60a0391bdbd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def7dadcb1d8d53954fd61480a1a63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a7d0b8786c5cc3514cfc8c0be5ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc64fe6e7c854739500bd4432b9e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f79d651128138fb1051fe237bc44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643eb57b12c4fa18256d86316aa6ed3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ee237d39917967a7fba87fee2dee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35836b0ae1e5c2cbbdf180dcc34c6cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f7a79cd840c8f81603867c77cc55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c062565caf603d100d6830d7c74f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9d65cde11720fc8346c10168d775693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eebec213f743d6ce110040f6f7b35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbbf9a0515e8be36d6f74af75bcb6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998dc12b55334aa827a3697761aa6a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c563af1fc8e53ce100612382ec3097697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa988ef57457c220a6523f44edd776698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0acbd8a4111b0e3d2eca46a1de52e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa8bfd7aeefae4a18d1638895e75b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eb703b82796ffcf27eea870236654701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b7ae551ef25b5a3fd52a4d4c9a6bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d01e619eda25ffdfe86b75c0fa45fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e67095178f19da0c5be00a66144040704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80c31ac555b749b3de1e5a97fbe657705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b164b8f82b18cef20c871559642e7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90acb813e8737b314e4ddbec3ee1641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3866e2a68ce1314a6b9841e860b864708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae6c44281e6ce3482482de63cc255709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d205ab0875818ea363d4e4de637bcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95af4232de31ed67cff670ac12830711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb50186975a6f7d6dfcae939227a298712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab063113a2b6109faae64ef73cd51620713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ce8f2331d6031c2180dc2d860aa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a248f8d91fa37f09e83b0f3f0dc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46cfe78043a4ca370762fb5db5f84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e79160888d2b0548655dc9c991491717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39364c903eb9e0036afe8c2b75b72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c3606f09808ceb99345b968e4870719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896fd73b575c1b14b5a0374bc52eec1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe88fac22ab6722b1244de7bff0d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771317f9156c0c12a7c5ce4e585f05f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c54ea3c7b419c69c9beee50190b73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cb0aeab4c9766d532a4edebb90f6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e38ddf1079e4a7347bcb4ff747b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2d8d3fcd2e73e13e49fb2f0ad8d78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dafe5014e167636803ec97746f0a5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b6ee12b56f3398b2a9e1be46c47e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc11791af11c86515063a4bcc87321729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c99497a3b56f1814644d7f346c874730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646cf31ad53ae069b5d545c01ce7c12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb8bc331b6d9f55202a4f8c4e3c13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e97651b5e3734fd1c4c6b8effac46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac18420052ac6326e48e30af95e6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02117c3e1333f61018a00cce66d01f7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682725794b3870e9e360009f473ef22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e31fcc11e102f8e4f39140c17cef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb4e95582439dce7ad8cb0d085ce1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145edf50d7ce2ccdf1e3d8f9171a269739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0fe9378c18469b18e278f791ebc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510c40ba3ca850b3be14a2d682c7260741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de06c6d8b2c886de2aba5bd96d67b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fac796cde54c974e8f0e623cccf308743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312c2fb90b7e85c790ca2b1a9bb9f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c5bbe883c89ddfe76d988ad68b77a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39c9632c224f7f0c4567b9b5792f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae4b0918453a33df9ddf637666dbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504c23fad53c9a6709909040efd73d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75407f561c6211d7555c60aa138f9ae8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e6c32a388fd2a8cce05d261616c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797250f2375e5bc6ce78d6f00a56fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f4e0542ea379f10e329a77201302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471b0ec35f2fcfb72a1b261fc609392753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd8cac618b331e610e945fff8096b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8380a2653f7211d2a6d83011c435ecf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7173fa0284954ea3a11f4bcc6aba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996621e8d42d1921a3519d86814728757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa4096ee1a96dd5a2da3eaa127e9fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8577963193205b7daaa454f33bf1ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>