--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07e62e3b9b1a4a7e339ee058831e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf191012ccf469bf366e5c411501da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007784a339bad8970531157591a593e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25c51df9265c7a2c9a4b51a3395f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff5178ea9fee691ad9ea65845786215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daa7b0edc6210efce9659d56cfd4aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a76857d87fe2b3335b16c6d2656a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8a1842f12eff56f3695876746dbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e8a1764ab15ee4028a05d27ba88a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c39ef51dd38c24bde9cb95735e26e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4670a46da108e9c335814f46f960ee711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbcfe586bf74d4745f40ebd1d1f4e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9958cb518a40d03f3ec8aa30a1d7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a0e7e9ab75aeda67c39118790e2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a5a4791060a564301541308fa50715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b791bdb5e7c79d9ba1256ee1197504b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec408a38cdedaf767d1e5e67e800c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7b4742a35ca9084630a637392408518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444106f48f3f89e0a7b115dbb131bc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114b46244d3163fa3f5c298ea9ea9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94ede2792cdbd8d4f935556c4424c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad0b0b51072a8e1c89ab30164482522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161c2129793ee0f2a8d66be306384023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee323773fd4f80dae3ba9ab56f8f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2ccb54246db50e7eefaba9940e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db22f5afa6f7db1d8247ccb2709dba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b231f8cb1af39097cd4fd594d9001027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e8cefd9f93b311520ab778925f6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c6bcb097fb6eb31d7994128af038929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6398b416b93530d00edb7fa2a48cc7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed38acccc77b5ded958f62d6e0a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878764c2d12bf5418871284903b02c2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f71fb0dca8cb40e23483f7cd8dcd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f1c89f6dbbaec55056af8f24775ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0902df1b4829085c4c5a243a0cbafe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d6733d561ccc6f16cb36510363c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26270d1b4f54ba972727b560bf1fcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb1fe1324c386720c801d07a9adf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc7c5e1e8c662d0c4aca2d159058fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c9f6ecf58c628e41424522a02afb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766313c7e350c2f8bf7525bb6a0da241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fdb5d8eee4a590377280dd1e7bda542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125af8d5cb0c5073d4c0d92e61b4984743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9676f6719508f68ba0201a44e38ba444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9186984120464bee9378967cc388a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4131bea50d63dca6d5058f2e2d22ab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a55fc370d38ae0ffc12395f011c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1f696b876e3aa01c4eebdc51141a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd0805d540345d4283fd8d694877449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f7ce3cc29813ac4253a8708a121f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d55d2a1c01d70ceb989846d48fa0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f55e1028390e9bf1008884c1f2cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b209fad4376558a7aa0c3e2151a81153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed177ab81b61a61f736f105492b6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bbcb7f2d60e8a399e60d00fab29bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b37c7cc2056d260380d90bf69d8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600760b1a82ab5d83fc6874d9265319657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cbd8c1a3e2726b33feb217702994758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc299ad99054e9871bf47af29698cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20db7152f7dc145f0dbb8a9766fbaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c0b025ed714f6c3dd0ec164b3b99261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52550d73a52486d1a9707f4163aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ef417cef13ac216e3e03a24e292463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66fcaf892db4d3c98d8b1b0008bc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330e46ffb95646fb87c9c8ef55ab3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db796395b92c38cf5331fd3e5ec27566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f793ffeae0b0059e5efcd6ca8d28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a831d1ade6e0420c3e348a08c6910068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63b5929ee20ee818c0599efe688d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231973c3183ebc4b8261f213ed33cab870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5db5ae88712f80de29deb25a2a7ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad351d0d7a27adf5f0b9f33555b63572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d2e81864bdbbcd87a3bd741ba291a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746179d6b0142508698ec5bf017ea5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c633888b73d76f5c3ab2a1882bd1f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944409303c1935e32053244a73aede76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be480424149a364d83d76b727559877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577d8c5f30bb640888b5ad79725dee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cda910194029e05aa5b4b99ecdcfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb5a268c4f019124e592e49592bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa5689a6162e6c48ac88d5f10c48681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cbc1bdc17147ab28614388e36a21682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5145af20f012be4654d7b684931a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40cf83db163f22b84bb3038815cdca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a47f1fdfdc6e1017c32bcc112c9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c68e01f73ca92ca4a88ba440fd1eb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24674e50d69747c62c16768ea828387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de65f2024dd09877140f144e8de08c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43eb1af38e8329b97b6f47596e7bb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b1c0abb5f6e86e7a910789bcce4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6417580dec01aef16f43ea722b57ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c0b7eb1cebda5831b28a69d39ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bf8856f914bc12e76530e84491ff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a70257ec55ac4cc26d8c0a31fbf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186eeceab8a13d939357d256e89e9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a33eb23c9fcd2b9dd81459f63ce1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca013cb235304f713231a45eb462739197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd186f48132e1de95640c42ac735e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e758f67087043a9be9a780c4fd5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3522c86716ba130cc388a5100658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1429c0a2f1df2d4a444c10dda95ea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a12c4a22298f5a428292e120d959b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f8d6f667d40cf8e537f165b466cf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce3191ea461e8b4a9b96967365f82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e543edfbae94dc6a79ef43111428105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847119a2ebd600deca7a4af5e2050493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de6f6e3419bea68ab3ccbbadcc71d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91928019179a6da534272d61db0f33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9eec317fd2c59138b6d42ad5f945109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e8cbe68b051254cd9c56ca1e21f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669325ecc61cf8614d2fd87350d8477d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb989b1e9b8bf5b1851b008ec3b6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ab98b11cc00b3925cb926b11ecd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b1e79f300874e46814a9d03a3e109114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396cf1dfb1eac0e99ee2125c7fbafb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603243e2c23ef29f4d5b9079244ddfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402260c46298ab216c9a70e562fa90c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b819ac19b56f44065e3237017c88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee84a18cd36fa22ffc0a1ecdb2cd98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1377d99b323eb133f4813b1cf1fbb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e58a94a67c7e7ae1ac216c42544c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ae7c140de1e115591b33e1d5e259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95f10adf71db44976125f648710d09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf03580819631abf604c802475b5ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e52d0c1bd22c265ddcef9226462707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04162561e5a0c9e2732fb1e70cc26596126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c33dd0197d128c050d71d34168d37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749962457b66622c4c28415690572e46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24549cb13bee6c563fda60e5749a4c19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fcd5c358e553f65430f818005995b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37747db0d2c2cb43c817aefc3f50a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc282bef937fa04c7ba36118843c84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbba7582898750c0a89c6615b312833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082167a50f7649d5220dd64630f5bcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4714ef8e81f56163d63e074d160be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcedbdcc52655b19e1d03e55b4ebe79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc0d5d4554d9ec22406d9ca385cb85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be4b4c959ffa471137147c4ab3feaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb80c34bde346da030bab762d953c15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847df7cb281ae4f0f0a7aa753ec5d0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670bbbe2ab3f132c5fe3964305eb1f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e6a143167c02fcfd35e1c6ef7fd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf33666afc93234aa057bf635198e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bcb8757c9e2877a40fc2cc3b406f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af527d0365d7c0aabf70768f165f45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0586e50b32d34574a7b3b2aaf56cab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e11390a208616dd63e5e9ba123db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a103ad96c6113ddf7e8153d2041e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de88d1c1897cefe77ebcc902e5f1c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeefd9bc8ecc8a5cfc28f6076f8554150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aed2537396bc0bc7ba140056d1dce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ace3da6e6257f76405a554881b8bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26229e73dd16dcc01aa5f1d7b928204f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7c184facc1707246521e8cfde4a42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d46e637e5c7040eafa900aa627c5f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fb5ad5ca84141c02e2fb3932a679b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7f5d2554d521f0fc9627cb876412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1403e505490712763fd8d5c49d21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad50233420a79a59dc53a3195a157eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bfae44310d8bd329ff5a59f243233160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466ab1bdb95ca280977fb56fc37d944161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b82afc953c2bdc132194d6f8e0831162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10259423852e1ec00a32662d58d2ae2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb83f9d2cdc9aee999cea383fb2c89f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8de8b5744c639137996a208213681165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89630b9e100b2ea79c83fd36693edd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a423ed53330480197def05bd4384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e821496be209b7ba0d0598ed34d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7bf2d60dcd7cad4b66ac5647d5c5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bce3c9169dddbac12711865f74ffe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40c04f9d2d3c43f97671c499879227171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0c1f7d6f39e114cf80cebcf28e5d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376013abc0a4a2c50f8c5816ac1b3ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaed2660081ebaf6804e124fe447255174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e28b3b7ab159c559270420b1a4d81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99cfdc3483b0b4239bf9f2a9a1c1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a0b59077d420ba0e3d80a6bb50332177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1d093bf452f9ca7f868193b803cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf82c8a0ad102174e2b34b7a1df47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e0c9c956986f04b3de9fd7b20bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd76ba33cd4b3ce80a99e4de5f270181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce952142568ff8b042d90ef02990d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec4c32ff200165876b04ea93a38386183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1950a8130c2aa38d07e0240ab95ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441bf4461b0118e5d5bbde1606074b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296bd1ef50d1004fa1c897d6c0e4d81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e52552475c872a1ae4b3fb65aea3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f971c783505656e5ca30ff1d8b85f66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f27a52fddff5ebe941a7ef2148e08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95289bf3ba7b6d6232b70e22a3c4ff3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b45e557134d5026f3c4c74c217d078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef84d908a21717df7ec1ad8083df5a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5ad85d3862d5f1e112ee850012f66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1b662629919ebdc4c0ad07f63f2f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd82c0acc8fb6b1583acfc185d6d43c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196114db2fdea47098e3fbe887d8dbf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1badceb30896c7c8c8485c89e2bb32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eb60e945a7b396bea39f1b930928b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe40614157a9a3f88fdeb76db73e87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd5218143dab41e35fe131f0f9ee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78958bf7f003a42ce9e7094fce8b0f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15426640d75598e7f9357bb9d1ce4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970a0fa520e52d253fcee416e976fba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4864884c43d3b4795be0febd16d7376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9073a119ff073c26358973b2323b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88ef91ce7878b83170078fe2ce264c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dedadb698f7883a1e7c522369593d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25c7c64a52f2ff508a5f75c7a9455208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e07b8a73c959ce5453ec13372f29c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb4b8f8ed2aa2065d75f0e8e85e17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ca95dc7a4f2650f43c92390f645d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08a996d9d03c40dd0877df5508413212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad782a0c7b7b631561d6016b34d62748213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a81c42301b5e50df2fd883debecde2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f40b7c7bb5d4c26abc3967300e0439215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8be05e395544a548e42c008bdd067216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db74033fa7b020dde4473267db0972217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176118957d3bd0ea3d9a461efaf9a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa17a2869d0b66915d23cd05401234219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dd5436045ea9977001d9d16d15618220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd4cf63bd2d34feb55ac45a4dd4c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6cca752e6119882dd8f30b97346ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5e855e14d209afbff5d117b6811f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27578098cb38f8cc83c2d17b58e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bac5e70736297f8c274e3d6136064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bc40673331dadc71fdb59adb48249226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c8e728c51cd5f3b714c3a2b3077c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276651af3b61f152a7bf5eaa5409db19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3cd80588b4ad97248b8291bcbdc47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbcd6f36606a90a52f0b7ca9ff92e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a4255231a430fa791a5c2b1e31604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef20fe1ddcda2e37ac3646e53456bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6907ad087c27691622c4b11219e3bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808026440dda3848ab3b32fb673a868234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fce4d7cbf8a98a2d4b431b6ebe8a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa87ab6f408f4b046c145281ee1ff12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa11727263a0007f1403e90d06b5dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dcf051dda66bac0125329192bb6b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc7951b95db2677ccc81ee52187f24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ae23dc77054015e167ae835910b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfeb7da94f91b4a585ae59a38f4411241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccce1b17f32babe53d6b643fe0d7fbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e65eca0cfeeaabd6b9bf92475d32e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e69f136be2344ea8cfd60faeca02d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de038846f71eef5f7c4fd6a73b6a623245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1493202feb7ed2901c229ecd25b98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae869bc43a89206bd31c6b599b8b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8354d841a879346d8d73885bd2f75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcbaa00208c6e85c06c3b2db2cdb6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe3bf0e0245bc3e6d75736a766a4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c23d437d29a0d2de85708ca7632428251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4288f821a11823d886d7871d63ff1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770c3f2fbc859375012007c30ce9d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a6d26fcf5a73de7c603e0fc912aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b653308caea51827f3e46f873917442255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173abb70ea847ae462b7dfa595e04c0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32fbea8ec96deab2a1255a7e6d07ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a80c2973cd71a5ab55627ddaac37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590abb45095f37d89440f721f641b6e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad45ff7c7f383fca11b7b6fbece7370260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12bb8f7cf694cab84aa247b35da8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3500123239b61f88298437008e5f67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1eecd65bb209f53778982183e981a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de851f0b244a994429a38cb1c8666a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb047912dd6a98cb5abbad35f793e75c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b3cfa3e2471f08730082d7a55bcb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052be48c3ea48cf87246c9c53ea4910267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6072521359fefa91dbd9844027ab14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f688ea0e29a3d1ae08663963fe3c3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f74a9ba670ff617cb4d89c0d5ff16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae53a0dda1259576f2d9551ff22e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b286472f92f3947e4ec830b78be95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6191ee3b0eb0d5c95bf58d3de31ef4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5ceb3d5352df9f5bd9472418fca4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c32578fed55916762c780d1190383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0693708819437154cf2ba25e219e02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995c89333397cc71143552744969ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a12872ce859f1fca12627f273213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5b521c43904075ae4556989321d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46518508e4b1c51dc48c78eec7e000f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41b1a93d1c912e2ece17cd65058367281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a83847574d863ddb11cfb81170f2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978844526c04b44d453466fdb3728ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3416f9cd3ef55b34c229b38c063eb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd09a99ff34a4b2ce46f5fefe853d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8ce843b5ca829ab2e57761e5156e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab910e41367a9e79ca2f585e2db479f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c6e575f870e0fb48ed92499602b65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727408e59a4c65b5d1679f906baba02a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb58824969698fdf5c7eb3cd2c665290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb39d4a440bb19b412ef7bac4f0a71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71409795eb2d22a53a047390523c04ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c20b72dd939cd92e1166e8ca0d4e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a9789cc25762c8e4e89e81b9ea395294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec4947cdc73fffa7977dd7d8e08ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ee9428e64756763a4747c8fabf6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaec81255aa468e3e8fa5ac478f5029297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb00ead9dba55489de57f88bb4545f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a7ca1656112152093cddb01ffc79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6ead910d54fdc6b2cf0e387a085c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fa6bd78650a002ec3f1efd31f6f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a542877a5812ec2a36bc2275d52a1e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600252b59a3d8895403520d69265223303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a1b0477c0ac4551f6b59d0c6cf43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442463cd70f3fe11f9ae4b738b8d98a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae67fd387dd2fe5666bd22fe4b1949306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fb62bb9e8fdaf9f9f813aa4b2c8c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae27586e299f5043ac613f3bb2f5da9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec82dec6ca338dd171e8bca76609c73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78336ae8cfdd5fb463428fed3f3a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d582a702fbf5f2688066b3994ecf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cfb3654920f25f4629cb4f4f2a59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4a9fcb0c6bf98722ab2fb3711a0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4388540c1c884436e06b8fdbc399fde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb31185d100adaedc52c5fd8d8eeec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88a217bd4f23376acf11f535427fd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ea3f7099d1b78f9fbea3fe69586a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f3756e417388d8cb8651a9dc3f06c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78bfc97078b9668a14a1c62585e01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f483f68149c9ddb123baaba3dfbce5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a806403c5695605ef70433d448a31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ad03f2b5185659ca5a6f152c4ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e7b5f881e4391dfa39c4140a96a09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d551dc46e885cbff29be3e363b2146b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26b1c00e1973f26391e2087c82337325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddadb758bd29deb0700d5b1e6b57d67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f04132942c28170b6214aef27eff7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ebf7afbeb950aa6dfd6e61ffa51d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd6dd62b08731c24b2b7bf74a15b5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113823f5b5d5becf7a4f641796073c92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d718691574e0050d1271cd392bab8e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e7b70bbcbf3a4028d8572083e74d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91823463c5edc5b41746b86d5473929e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c17de6ae4e175c0dd29683d3fadfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c558520f26e92399a6c8f9d2b0a3d99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279240f40ef8471a23c7de71a014a9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40e477648cf4f04e3f3344549147e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c798e0e596b8bd45a61a3e4e6a1764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20287c6f23f3a47d527fec193b324e9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61c23c4c4ec690c9ce22aa4bb6bfe6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a8aa90a2e375170a8c856f55be86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d806264e3f782ef633f4c1ba6bb65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd317a6b9cd7e0a7b9978ee46d9d17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8292a100f5281ccfae5c160fcebe3fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90408848c2c6beeb11d86d4326762f2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a467644657d9f7e646ca746810b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6c90dabb1358b323c06876efc0b28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213612a537ea67fc115549e0baa868e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3a8cc987cf71d2967115e16a3e53e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c1e3812f8c55bdeb299d65f76502d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fad822f5019fde1dcfcee784180d6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee072da9ecd970338e31bb0a3becc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc25698d84cd639a0d37da6cb3f0f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf059faf8d581ab75086f0b70cb7432354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bddc6dd4fed8705a324a30a45e2ee1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f18a4aec482ca4dcca2a6129afb31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb52bca0f62fce9fc4fe300106e461357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84f3ac26f6cb2013bff45206a1eb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b99a17786a136675a3067bbf3019359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0f09cbee8624f5591e094fea8e886360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab25559fa1c0cb4275ffa2324ac54c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586245967fc18c0ddc75ef1815b204362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035211ecd578d2143f94fb750d16d3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdb2fc4d2ab6786896fd8cfc98df20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1d541bd6888ba4fc0ced703a9f2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b0a84527c16f74ec19f9faa88053366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62695c27bc66d81a14a51938bbaa48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf11357315a1b04fc5fff217c84e568368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceccd4b6d9340684a4cd2f16036bd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1269c24d220fd5736624798feae12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d0a73435f30d5e3f9d3d4d0c870a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea350306379e77a430d82933de1e02fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc730419745f008674e94fffbade68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8b4eed2fd5960447b283db207c4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b136206abee3e5650d2a9e744a4b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc850373eadc3d7d86a9d15b6bfdc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd001042a6909a680179167fb1948c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e5195114fccb5320b299d9e2458d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ed96d0a17bea1c22229d1c8ada2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cdea8a84a305ca773a8cc0cb92705380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab2c1df3dde7990e1d88d75cefb35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ce632b64a95b3c3bfc8b61bc84f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3479578271c86b40c25aa16b45271383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81883636199aa02ef20b9b1cefb43b07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad59a41994d25ffeebe9044f27603385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1dd27ebfb84a4c12fbaeb8682b5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc13c46d4fcb95c76ac2621c454a4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcea7642065111e544702e188d6180388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2bdadd815d3edae805afcbb3643d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f25ea3c2e0372a73d237fed6f0873390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c72aa1f91618d144b9a29cb67130391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693254ff157d8d69b5dc234138425a49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf976a6aa2ec498069761ecc671f217393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549b9ed9e6a1b31101869e2b5035d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff22429dc1ed3a8adaba06b84aa062d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dff1cdbb46fc0ab4b223641781359396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947ce2604f63ef680774b07207ea8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c71d75a5b156ff1072cc74da6075398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb579044027149b7df88a9e2ef1139b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1646aa8378b59d4e6a5d34942a6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f484c70c8b1040c78c3c7d6f27cb46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2879053fcba9038105458cf4b213402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa6f31225f639e76180ca4ded18c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e685bef868ebd4d266c6e604809d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e4f16d03423dc1d966778dadd871405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6315b9421c5838877709b17c569a8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b018777aeb6080f35fc39a83fdf9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f9b6d7052ddf9af2f36ab72244fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27dc68cd96bc0727f61623d19ac50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98350fbd1c69fa40661bb076c002b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d626ea272f466071beeb0b8328f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea77586f0217f5625a88ca79495250f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b1d878b64a93165ada2047255ea7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa95fdfca9bdd044365c182437d549414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed4a1c302d68a67bd4ae7c6dc250b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83579ed4716d864835d3f222a34c4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd7ea6ced81e66732bac253475ab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15d1747574ec68ae3f9664e06dda9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604409a566d96fcdba57ef61f46ee97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d01601fe7a8b81902fd702f53dba0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d288bf5f87039d7439cc355b21dd37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00f0d90b2f5918f95b9b3fe50c372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5e71ae53ac8ee0b00233557291b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f1c607d01158f09c76017274a6a77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcce8047d079a1f79ba41407e5c7f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eceb8f2d9cb477c31ee3b9c309593d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238c8dad3272c76ecae20d903597b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aecea3a81823be7b4f6d9288cb9b43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8ae60147f8e0ded8f3ec4cf63803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63050af82838a0b8f64ddd65af3cf05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb891c51ac67c05866018f94ded33e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d681d775b6dbf35edbe2f8d9102a0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b180adea7986c8c83be5f58990313433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4467ea239331eaf348a08bd1b9dc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf91f9ec57f82a3ca87675bdb3ae9b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d13e585930bd503a63b3ca1b0d43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b1250fef7721360a6339347313e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691e4b90ed3b5a4b22655613f1f059438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2db19a31728082a54c0b3aa72856439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c27278b801f866fc23dfdb3915b69f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c38b60240c8fedbf1780956f22f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e1963c35d7ef4ad3382850fd63081442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f16541d238e60c524b6ffe99dcbbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba222a975d924e2f45630e5b5f368e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5088720283024519a694087b77a5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35928bc7afd4a1c5fc665dee9426943446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276cdce7673849cbf3a809a29cbd36b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842892d232d67bdca5eda1f56dcc4c05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db541a16341071e14d924d467b04dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f7de9035212a6f1ac68574cab6bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d9acee9063413789c042e11b25754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f6f6ed03eb15f014d81a666931b7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd89aafd78586483f23e920fc824de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf027008fa9f51de77c463b1d8958454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429775d507a6961eb0a548ae6ed07506455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240322f7f439ec896e840a262e99c7fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3a06cdeaf30a1e510e356e2dbaf2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d669dd8d9501b878baee39b3cb9b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a733b5dfefa19de2cde3c18c192be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24938bcedae949917a6e2c0189bc80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739111e1a98796756207c01f897f388a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911a47463a940def49ca19f4bb860f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ddebadd4b3d06855984c85b2fa264463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bc69bf53cb0c87850d3e5100f98db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b8ea5836e92de67404ef92b3525f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9b5e075ece5214fa90a19f9c3eae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e68fa3ad6b9ccc88ad249fc47f9c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dd0936da6f97bab5696c80c7b3ef0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63da287c6687a7f66151df7fadcc83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f35b2c3e7882887accfc8205f393c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30716bf810e3b630ed1669b5449a22e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf08ff599304ff5a64f0d443bf636ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59781eecb62361aef0a2bc359510f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5cff2d5c64c4f3c827e86f432f497474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0840ab18098e37db1d2874a60806c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aa24e18387e0c133b5889d45c248c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf830f2242a0ae4c5dcaef43af4c8a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019650fae05b2599897bca2f9d6fa00b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706aadac2c55277b146dbaed53a17c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d6268bf8654a7872237079e633d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c55e864b1c9b9ec7a05a17687fc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f963bb600a4e397417af635f2a54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba71bd9961a09e381791f19f5e8f96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b50e2229242ea39125169caf31e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bdb40af79b4dbae01a9c782793e21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff966f4c870fccdfe094c2941f83426486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5b5411320ab905c6f9b8452b95f24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af5ed42a5661ce9fe86f692b8895b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9ddb16c1f5073dcd093bb33ec0a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2451f6f849bbe47a92ca64efccd6d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a820e1d2cd9c052b9d3229d751c283b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad38951b825cf1c7e679488f6c77f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dacb76fecd3d640ae088f157a921f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08851e3ddebf2953ee97c4de0bb4f364494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43aa5edb7ffecb90fad5ea47fb6bcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b7cc84c0f3a57de732ca668f415d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf5bec384fb7394c288aa45836b2f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163029a0db4893dba546092bc32bcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f0eb1b67bfa2f685304418888c14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dac1740b13a3e29e7f8e85031bd45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64f6ecfd1c5323a1a8006a5eec6706501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc2791724bd234cdb53f2109c99a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638149388dbe3db21c02df0b51635b06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d02c637d3b0a6862c0d81bfc81c99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef82bade4cae82ad3bfc0faf9c6328505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe5f6a5768dad69961a84e106cb0b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c531425c75c33e7aa97fc90228627cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119c40901e7c2032c6b62bc60e05be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813930c50ee984f34625ecbce9d7d5bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c596972adf2fce182ace5bfcc99ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993c07f790f36aaadbd2d9b6ede97bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd4a4231fd5473ae5b3ad8f6060dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff7bf382743732dd153a5ba56f1d30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c8eee3b12e15bdbeaac0143196e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560232ed5dc44272d588475a3692f148515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d39fdb1b68c9a7c0b5570cae8e35e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a32baa144a64202dccc5b45698431517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af198d7e3e3d052a35b75a74ebfd8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149426072e57d674dee54d4510bc90e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efc947f5c8fe7e50c2cc90e9532844520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decad2825611a2b99e1226e1baf31b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e1c8c94a7590e5c8e9290015baa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb0cc3792ba6252e821dba964adac3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0b87840c8a8c31300aaabcde3a47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951cf4399b5d4880fed3f14cf44bcb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d4eed181ddec2c9c6f2481f674a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1bafdbf7b207af25716779edb0fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b67ac937750311121e538cbff20a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47e2f2c5af21cc0de78bca43770d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4cd6d8b2cac3ec2c659752be88efc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f02a12a30c144d4cffa2c30d0520a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccbb4bd0a7135339c21f1ffea1ea23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cffa95f60e65c6f66d987c517f5fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987e25f8af219110604cfaf85cc69b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1208c07fe172239f97ca1e3319bfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea8befe1334418a1262ef68bace49a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3558bb88f046dc89db707b0f20c480c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3024c76f400ac31c4791cacb8bb66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50eb2884749a379f79b2dfe9a7579539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b0ba5ab0f39bb35264e188c02e39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741f08672bc0a4c4bd93fcebf89d791541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f3ace3d131d9863513806e22cfae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935d4508a4c5e45466bdfd46ccb9cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8068aa2579a22d7b8ccf9a541bff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00ed481d22b9379d532cddca15e0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c9f6c63a3aceb692f2715e3ebb2e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68e91db150666992d08c4684a8f05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7627aaf082592fd464f02ab336bbe3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea155d1535f6b4275a00fbf1473f6b70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f19946d63f2550a8ee8be9c6d29fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12fadad63b2369be0eef6bb49b5c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac164e84b82598c2c016daec1c175b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512e6fb45e22a2930d72edff6d4ad2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9750b87cce4fff5c74d40a8767de09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124910a2daa8bd3317e5447d39240f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235e1aab862188b8637a072edaba45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f5d42f70bc1e70e24d7145f8c74d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8cb58ddf69c9d3e7295425761fe8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51ce52e8ecb8a2b52c34e92f7c8c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f80e8b3e46b30e107ada6e2a88f845560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51afe000b8deddd12bd297cd9197208561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e09c724c4f99e33a38dfb8698181d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbdb730b3077b2db2042c9e506374b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb137055b91a805cbf56e3fda76a2d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0ed07a4bfad5c51cca2cba3cc866a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6af4957aea889c68200d598dd56c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b10f85fc3c87398dfd9ba2f030134567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da03c304e3e4b1695930fe9a3fdf458568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d3029e7d991bf5fe38752c924ea1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3168cea0e8ddaa0a97be5ef0c8e536570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d191e488e89856b53f37a630a08e69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ced5b75f78bc300091dbf687986db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1cc5de3ebb9172f6e8ba87da4172573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9191cc4b7aba25bca32517a18da4414574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debdac40f36111140ad4b89052c7611575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a38eebb16035920da8fabc9033959c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ff2bdc7c948ac52df67d31dc49235577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2f0deb056b66688b0a2d9bfd159e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce213d1f02795555b989ce79b8d6e71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7591c6aa505e4b9727ace05a751500580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596b993420055384b39357cd535f5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a19c28f98cedf3849d6c2d3a81f508582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b73557cdbdf71f1a7273fa6fcce6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b84ba5bec8d9252c67e59c525635584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c45a2f7bfb51ced329ef3d880e794585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad660e0695ab5302133527ce6607b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2240bdb7b618638f647f53a4fb07e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e69832a444395e46d3f3341247d00b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be19a40f1c6b76a24648215c42ebce8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b688c0c8469fe7dc87ce87e381ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd8fc2dbd5503401d4ec1c5e01b7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab39cf2821bb38a5334879727266a5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01399c1560a377419fdfa92cbfec8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc560b64e2699b74d8961589c3681594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285af3bfed1899d0b8fd3a192eb809d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c83af8ee18f76d4bcc6145cd75a0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad525f149a1577751be89d2403abf32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f41bc4efb4ff02e7b62b60daca0786598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8da45b908d14cf3ff10ffdaa6731599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8359ec6fb0d4bdadfb467b7a4016600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e6c546928186676572200b52a1f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216cba0af65e807837dbb6a31470828602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8314c68f868759c84d57c26e8a91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f99f9b1972899424768a761f6b76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568915bce4ff7e1b9169869451d759e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8e3d0142ce02118082d502f9b0d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdf79baab1f60ef1360bfea3f578a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b9a1755cba892abeecf8f1e5189a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb1d0c31527357913f167b007b60fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f34d76bf2e356b4890254f6e8fd08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9b20b469bf80c2c9be932be73991611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ae17f3adf13fcf5b1f1746f1fa6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557bcb886a54dc559ef275e0a9e011f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c9c0ea5d3ba71c92c448fa4f08ee1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254accf43b64cb84b8593848cf6830b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62996603ed8211a7fdc5aeb28e7636616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca824374ab21a2288efcf172854d09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e7d5bbac6608213d60d873051f126618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30138bf37a12dcf127ec5aaa45e6e76f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a562c23375dd668b7a75aa3daea9254620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33903ce4897c452b6fc151721cd94fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f6604eeb4d5cc15b083b746dab77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ed05c0fe0ec1dff661ddbbe265d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce96e563682dac87b89275cb73ad51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b338c476bbfa527e58cb264a0b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156dc034e1d5b37fc73c5366caaf633626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf5ad13157a1279cc4cdaf84a859c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5548543a77b2770fc87df77fa5701628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2cd1f7785bdc34aba869f2d23a087629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d5f1c771dbfbeea045e9e24265fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1fa2d2dead7430fe58b92a1f4cd15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a3afee6011d087f0cf90d6dd9bdae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b2ed46c061ef0112c6fe2e18794b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f16d3d7ccc651228630423321bd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3539ed4d2c1e7798b5cb8819565b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573b9321435b0182e6ad303c6b32259636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2a6b1544ccda39375fe801ae5bd01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26d1d97f8013747a428b9c887ce4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a718cae5a38cce656a7672f2392757a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efcd6c734d02a5be13dd92e5ebfd6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d81d37c26a0bf433c7a17b6f8cf7dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc59aa9d2f162ef6bf4387102ad959642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e02a416b953b375542a2edb6e095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d28d6799c6171a0640a051d5eaf9a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406c90a4e8ab38f0adc5684d37cb5f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8227881cec632fd03ab16009a7a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a096269009ce447ebbc41684e36ae1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11cb7d1dd494b5b948b1fc45c73b78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f190ec36035cf97ed48dc18a992e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd2952f8d958a2e6b69d692f7c5d02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab941cb3e33aeda73451d66dc641b66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc3a256582a0a8a1fde0c1eb753d3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2682dc772242036be47df3583bb6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a8a0e2238d2eb5196a57e2a897aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c4916c4252c1eb3a93f8a9fd07756655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fff5e20ce557524b012cbeaf2d6f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d7fc5be2a7c8b680e4a2195feaae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599238a4c82d6d9176bf43dff1851b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f61c01328a7f56b9b8ba6b5cf5ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db841ca1dd3ca071ed080f7fd66a0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82fda0c26054f3d5798d37b21d6a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d175d0fa52897230a977c853696e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcec7433cebd9915a833279ab994e1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff2108bded5a971a933b9b75c4bda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06549fbb10f125396b6a49bc1405d536665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee434fe9f477de1200aec10188ba856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d2e1c3b75974e7ac2b6147eeafd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f93f519202d726bf4cba9fe7823c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c784ddc7e6118a79381f14dcaaed7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d33691c046252565dc75bb1d2281670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696393f0a5fd53deee363e31b445fc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340807b916aa8457dd9e15cfe056222672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad99cf79e6005e8fc78d35004aeaf6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a475f946f0dcf0c4b9c9c900be615674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6881d5b0e54c881f5383a258d30a49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e275ac5719b57d803e24636fe924e69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaacf11a1059fc3f99cf639bedaa0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfb4e2554ac1e53fbe6bb014094573678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1434adbb54bede01d51fc00d3261679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111925cb31100d9ee79b591929f0aadb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bca2e0a685bdc407d012195949ded7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dfadac2232801419f059746b11357682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ec60975826b79a516a522de2ada4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7520880c7a044b159deef63e48f4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb3032f1abff1121fe80ef9ee5662f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc9a2b6d051d796ae679500f02b23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cb992c8c1fb9bad4e9e946aee69d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79dee63d0285d09a7c737804ab1b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4aa7a9f5d6948807a919f1ff2d13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2257f2142b1cd81654cfec74357ba6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea259a3224936c6043fac01f1a3a71c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f266db02451134c97b3b4a4935bc1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be172b165a03f40f65308c63a2fe5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a33653b9317338c516b351f0dae1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e757998b3f3d96befaf17b7c407506d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dfe42f4f5163de138c1e8ac6e6359696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9b2d6e854b70b12c57141fb91388697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc8e9f609a192c82a7ad52ef308090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523038459ac8dbb52ba1f0b4f09a65f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b03c87dc816f7a112791e35097fb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e89160003a44447798df44a726b7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80ec1b3ae3a07a66b1b244de9b259a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e842e6f951dd0cb973b8939b1c8b13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450f62a092725589b17721290a9636e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a8d17799ae5a97130c24946e7409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a33c00f25a05fabbf07cfb9fa002b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5d5a223d2428eae39595a9559eb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77d97f82e18485a73ac6e64172259b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675459727faa5694350770e79dfe85c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c10d89ca37917085759bb5325af62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25776fe478fba1699ec0fc20a0e97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f19fc0dc7f92db9705927a71b3163712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa824ce4fd51465b71a0c2898de7a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87859d2e498a14935bc26193d7b8d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cebf366b2f7119bbc744e56b7bdd63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce625f60c7c5153ef364e17411e2e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fcfdc60b5de3a9bb6d1783ec910e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec79d7c07201e7a5bcea528990d9f3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cad512a1111f04d6c44b88849ac2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23fa6eb6d8e6b4a2e500a90f2b0db7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddfe32565ac1a2d172b086306100ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918048e5662233f3783c63acdbfc314722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd604ad165f6d2622730e2e19231d52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5e073a2f98083cc8ea7019f5b61a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dcb95b5a371f89bbd14e408e850fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e34b80f718cb9a94ca52d6b35340d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742cecc7ec43d2b4bd965b6a217861f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47b762d98f4a39430bc89d4c19fa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d120e9f11a5aa470df86b43e0604729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507112d9cc7f90545d2004e3f30e949c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8fd417211fb413e3233613a78fa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa0c2a8da41316c405823c278de0b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7480c99f218bc7b65790badca262aef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299f6ca4a15922cb8fe653a65a6a7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f6cf8d668f1f342cc70ce726373a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ac4924e4a278025785e201ff9755736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15083908546aa43756f003b2169bc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786ad93cd7539eccd8aab4fb419a49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0192e2e36ace6ebbeb6438d37fd56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5a6b4264ba5207c57c44018c3b9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455980457202d4e03c62a0d4e5af7792741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786beb8e1262e6c250b56aaa1ef8dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307d5ddf03facd4172ecb2c2b37b44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b1aab59f8bcdae4f3124ff17262f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd8f6f9324dd9fd70cdf58ac032e83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4301f37abb2e568ff7ac6a20b9fa54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b8dfebf2f6d6f93e44c6a8aa8826747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837c7af05f6193e7cd31cedc0fcef2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c494df51a6502670ba959585b9338c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b204dbb6ac48a69ce102186981fb03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9553e1d5237651e7c9c5bbd1f94216e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007911dfb89abc7226f43323cfb88a06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce226d8fe7693ed5228dec37ccf7bbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb0abb063747075632822db31d50a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c97bbee2222d0e0d5d524658bbfcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d06996b6a3c2e0e4146c00059182756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c53bfa2754c1f8898cf48218110b28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638e8e92fd6ab39d6bd006d06923c29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc280aac90f34d98335131d6cace19f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a0168eeb2c01ae736cbd333a1b7311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500f7610278fa1845a8891d1c4578992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1976295c10f9aa1da5212689619a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa896009b8b1e5dc37c61477f30e38814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4de33073007e40ca11ca272ba77c195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba2eb990698f6bc6f0b4e0eb4b3f3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40abe0f6d0412f1709a7f73e43a71e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a10bc6f7eb43133b0bbfdec3dc038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c22b91e83425021d1b4d0bb1ea18d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2f6f4ef5f13be8bccc1a5a9ffa0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a7bad40dc3790ad6b8b34e25c6fce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7939233f5e41034bb8a57fd13951a7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b2bcad832411914ffca5f3a74956a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3573b818031b99bf364c16559fff3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fcd8a953596de99a9b347565e466515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3016867626e47f00036678608aa9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564179fe3896e395181c8bb9a31faee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016ae47ae7ad70500ee37f50c9ae1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61827da39561808df99144ae7c13519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74c43378fd44f6f80de522a945a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1239cfffea977299f1e7f5b4bc6d8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756de2ad75321d752773eb6de112ecd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a62086b05d62df69c0586f461aba423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce532018891fa98836c73f5c8cb2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cda131e154131e1a863b17d6388c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce7d4c306f57de6e82cf86df2f59f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddd8b3462d5c45475a1168fb4d06de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5cf0a2c7362f027dd086a17460d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d7e7e82541abcfcf60494fbb97bac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee60b5b5015c3f3a733ed48c04d89c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9915868e16348875a07e4526542431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd3b675ec25cd7cf80d7256deec46f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86894fa7a19aa3baf86874ca4256fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e9067551652dd68440e83d74c6cef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb86462a0fa3f517ade9b5f247bd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d36eaa5563ad70de6f063568aeb9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3327cb01101572f8417244bf7ae737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4b2509344e52324d81ad99498cfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7343e940c7400f9bd93652be7e635139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5931f5a5d851931efd5ea5d33d417c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361b4285e2019fdc755b1101f4fc7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275581330199319d2623d02f4559c1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2180d3861818d037b0d63eeb56da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba42c315a315d95c5f55711de2ba6a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff9775f91453a8667849bb2d04ef6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f36a006ebfcb1d0f643a937c4e37c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b3b30277f8e21524d4e27c703ae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0740df3b811de2854df34e74fe61bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0723c8b0bdec945c33034bf9e9d3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fc07be6b6e4ed8b2391881ea3dd7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b84e53dff1a4e588c14e7af05db8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fceb6df54df14f3acb9985c96d3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00def6bb1008e3a20cbcee2cf58edee853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990feee33aaf6a3679e767586509f2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d4859be57d585778851dc6006bd4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172cb23606f50616e039c8ee29f7f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04d83cd350923d2ecd7a22bbe3ae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d8bf6bf49760511601a5ab40e7f6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5dda3ba7cd00137edaddd6310e54259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8a13a3da1b9560cd312c0e9f5d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f6a5cdb3cd8ee14830134722249d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdbb45dd7d71c4dbf3b2f6ad71054762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a761eccbf1f5d87834970ac35138d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf2625c47335aa6f3c8617266aea7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4684a3c1e5cdff1624e8302c8b8acc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891393af75e2a31e945f00754b199cc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2a8e5cbece83f44f2f4ad3ceab5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cda1e095507c59609ad71ee40eff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc3ae41c6a1aff46a939ce3088d11d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee0ff84b13c2d2d209be9c59e834370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046378b5bebb25d6a5c6499cd2d2f53f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefa93a57322402efb72ee87592c3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5966c0abf018d1946fb5572c6b067373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4d0095cfaa5ab6a25e08ec1061c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2f8510edd1c266ccfe77a418a39975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7b1d25c2c0c0536715af0b487d0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9fa52dffe387515ddccd993f7d5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a05e67d228580c101006c085947878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216fe27604bcb9f8adc96b9617d67979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd173ddb68fc594900296deab3d6ed5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a1b146f1679a8a89a94ca668f71981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c49816647c3c18e69ab76c2149d0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b841661b58ece3cda6fb1efc515fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35741656d63c77c9e342f1d9d36cd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38180a65dcef49f20b8366e884f1d6c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91afd2cebf31fbdd0e0c366377c07086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817d6b9459b2a891516fb5ec95bc14a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48aa94141540f42cea632b30df0b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8401d82a2159098098eb0dedc551bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cc0863f19c5e8f7802cf2c20de1c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c72b413bda47e9755bf3ab09f671e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342dbc71bbff95bb77b5dc1dd3cb79192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8516bc08cacecc0be441f51ffd803e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f4ca3c522b52a0f650dc7cfacd1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97249fec47582a8a2443be7ea5e52f3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331610e99f1b829c89d463f0977ff4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14927c965d18c967a0390c0ff99bd0f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf8e87001119c9ad5d1241213d16098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338eb7bf9939e1e6e83f0f5bc04e16d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770869585aa6056e2c80ce01f74ac663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9f4dda75944e797b8e9f6e5a2da4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82318f5d7015848dabe35b002d3d05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e15ecc7ab54d7b7cb70cc011e11cb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187e31c716b5c549fee5e4c6f737be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e113448683f8b9ff7a43d9261588a65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59365d3e53342dc07a841162748a9ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b435b2c5b7a601bec5a0a492d28793107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc8709b2366d400dd5250fc8de9ae5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc21f8d9f49f837f9ed982fb45a21c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9fe3eb63418a8030904e683a4b13a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994570426b5f7eb2adaf22b2dc172c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788773efc013238600f2872c139c5d9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad63fb8057f1a84972dbbf5ab8f3eb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f2262f29e8cd03b21dbe9c9c7f757114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bdf5eedb63480a8ceab75ce29430b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e47acd1d51d779028de8b532ed0529116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902abda205c998040aacffacc1f44e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa81fa3492a8bfab8e6909a61aa35e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01cd392ddb2983135a08ceaaab385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780a346d11f03bbe5b7abc688e74a82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48141dcf5c4e8e81aa9ef24538f912c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73732762a7029512611f241a81f8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a029af08bfbf50f6e2a686d067b1cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d082d22d1157c6f1e3175066a152e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0efa8bccca5ea1a491fc176925e09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c06bc8f0f468c729f8224efafc960126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e47d37d9dfbfa16dd332b9375c76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917413457d1a43e55a4cb3723571f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8437f073ebace59f8447d6cfe8c2762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e56af9fdd4320fe2d853f4fcfc002130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c6018499a1770c18de6b72c59b43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5fb347e8f1626478f3a67c9a971f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476cbffc2f52972c124f0a9d24b28d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7ccbea8d59cc7aeee4a43aa28032134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f356c4ee788c93319f79359482beb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf33124eebcad1ac0a1ee579f0604b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af449ce637c12854e9400a4786a620f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be96ed4f5b1fdb3bdfa4b548928a63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827267330c339050485e7afcc2520ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446cc6985070bb44141a7d826190879140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260735f5927bb3b2e8474137c95ddb28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2816cd5af547bd6d5c91e565fd5fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88beb7ac540a8c1db9c55c9780aa0b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dabea2286b302e04d42ff49fcc000144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691e2c506f1e7f9e970eb1c21dbdae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440251a36d527110476fcd0994e1631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659d4c3bb4f8167cd2c170e01a9976b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652fd1c4fb9f7230f56a15b04c4633148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b71839dda852f61527dddbfa99e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebe8ddae957afd45c3fa332d0185af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326ce3784ec25c63f40f23de5f558a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9224298f647b18a00329808d7698f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7418ec0e91a7c088d624f8f5b63b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f80e2e80859d751d42ed787d3d8e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e337c155c3bce308411108cbcd02d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9632b4de897ce905dd6dfb9a96b82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc93592eedeab9ab02bccf64d44e4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec15f8b094bf034c444b58efd1d1fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0f42f69728893c30ff19b816dcd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3557d6472616b2829925d7f70763160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494acb21fbced308e5d542e2c6be576161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff65e1025fa656203024d997ec920162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79669435dc2ee498553cb92c65b38239163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e32d888f081e02b50b48a7061dc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25242fd012b9bc5dff48d0daa3c96d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97e3b71a2922b503d45a876dff6658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834552c0d55f8a6365d072fbdaf5372167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f97d3202ba6b8fbfb6d8491d940131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303314f761125587d734b5b2505d123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a91f2a8a0fbb6744c8555cc0692eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae199b285cbf8820e0208aedbb74d074171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7bd073f896aed84ccb7ceab2043a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8aa90c27c3f718c29ca369440f42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8f1e52d97bed7816c172b32e81a3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77524681c9e3f9aa1f7582226f013175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae42cead436b554af359f187c82cfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3fa341fca0b52d8c1d936d789484a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb7192c09c545f79585655d83683a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104e225670471d6a9a10c4e56aa63ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308e7e0d3e801cee1a5d5bde3ca76a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e19f84fb659eeffe1156abbd58826181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ad7c769a4528dfabd17cf505ff96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d2607c26416146d9938781806b18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634242ebb3ec4472b244244e3453c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf9f0fddd60a13d3fd4c8352bec33f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8ceb93e327ce19d216dd3c10925ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9dabd95a6110423402c5489fd7b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae976b3aaa6af0c1b15f28737715c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7028cc7e9adec4d751d0f6701670b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29244e4f2aea8050f99e30fddd741190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcbe056a32710720170b9c8c9a596e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc9013a27bed6ad7306d0a5b6cad3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c5f77c6538c05c659eb962ff2f5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa72ce7070a952aeeaefc53c4837c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cebd1e5261ffbdcca4ef66f88b2f73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec7678002063d706106f71287e08a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c0acf794b1ab2f9db60c6eae12ae4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe6c2efbd732565369781c144fdfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aaba0f9576e0e9ccac2931e485c24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ecbdcf14cab36f5453427fb0495da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a519e553e7373f70f5f779cca5acedf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309651ea33cd23388a1d490f3d45c0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0027e2c76c454f4601192809c68bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f7486f063a822621a86a08822906204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e27dc3bb5b5a68c762ba31d0c00b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d70d44d6027a4da865b8135799913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b9135a618971dc4a6b10ef9ef9f0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a0bda44f74eada62cfbd75902b3bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22545e51b937fbae1791381e97cd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c3785c7536790809257a21a80d0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f76530b42f2b3627e3458a3329cca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526824140d1405bcca4cbb72f4a2ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f936f5de4db7f58334ed95217f70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8f1bb56f2c23ea7bef7e87202c5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1597cfe590fd04a374e270a591745a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007a085053cc5858d987a26493bae27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef43041753c34042e7a1b0ad855536217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e9e76e7e75a486d4063b4e235e75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e6188201de6fa472615756f0785d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4b897f87838e038f8486a9712c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9640cf1fa6d8d6b0db7ff599295a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a90bc83fa83c0ac22db3f723e4611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af50d3429603fea21463908f599e718223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefe27ec65c7427eb7f7db502e416e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d726c7d3bf8eac299e16585f3be79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2d45cd0fc472af21c9bce1cb11ff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffbc21dc87643bf0292c2c0ad0ecc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0b1c3f303e7f47e20204db62c90b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b01a7dd476df1bb8adbf1976474fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd0d3bc02bad5baca6b8ce66d5181c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e36d50f3e0fbed3fc7683c6552116231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad649fc5969988efed53e00f8cf389232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4747b34f7d64ebb656eb76fec5c7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb1b8f2e23cb6370dddc2de93bf3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a2f2502cca4894d9f39945322c625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f473c7cd20b467b8d3c82e6994117e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b04909c929772cd943629e12eb33a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055338a1b8a3e9be225b47c6fb3925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac48ca6fad46a72c517ac39380b504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba453375b70590ce66d8f2904c4f840c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab0a481b37fbd65c4591e87ad51b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8d9031bd31fc469345788d3a5e89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c1432c877f9006e40de79812b06d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa980be461e9e4e39c81eecae8aa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02395073eaff8942e95d2f03cc3a81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bfc817113a8724daa8605e276edc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34a5c4186f9804111d81fe5b1bc1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dc555f232a6d7952ea4a58113b0cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c93b6806bd4c0484ba735153aa399249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec6b2275a56b2587755c8ff565eb47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0044398a34fcbd458d3ad194f1e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f73fb9ade8d7c9fed0af114774975252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d2effe1c013c00887036bd5af3a02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf422da618810bc984dcc0e15b560254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd0c9a51e647d47de9164096297e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762895a1ef32ce887bf0b9b8c960884d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3804a51fd885fd3accb44114e4407f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddf401198ac07204be2c746fca0da0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececbdeb0b6698e033a94007ab7c5e2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e23c133c9b870cb1ba9c12e666a7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43b35d12b759b260d014bd2d8abab9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14187a988daea53990b8e9585cd745262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45812f899b24d492af44117b6855b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59592fec152996c649939caa89da3c34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c8a15659534bc3deade68bef93dd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563253fd20432982cccd85cd6d7f10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38f904b1e051e17e959e2d1199e88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23727a34d506ae0731869dbea5ee95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2440256b543d5fb7e320a3137f9a5aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d50c0179c87ab9d7f78fbfa12b029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244d596d2af36c723f19a9e21f85d74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5814a0d8bff6e30140cee3228ecba6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d5d3850cf0fe8e5c752bff94ecf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d4f842e7f2825941c934db73c84b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58592e8f0da4ec56d774db7953372c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d9fb8abf6961bff1d20fc3d4168e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d45ea2f23fad9666219f074024cc3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e1b1b3a7d48583ab07fd5b3be617c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e70bc4b68062c77c6b24071adff2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc50dab0c00b596befcd219cdfa11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01407fa32fb6ae3064b186607a99a8a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d85377f976d1e07d8e2801a8d3695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68fddb41e3609187bdaee0697036a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722627436f6b63c4b16ea89a8b27de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eefe1b864bb099dae44d5569437586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea25fed76b96b4dbfba00ac6b1392f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e7ed7b4ee95039b2b101c71ec477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7398cedb9c9d4e3d35866e82eca67cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a3fbac838e50c775395ac5555afa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b17d1b98188744e7f8406cea0cc2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648bde3307d3ea4c785004909fe713d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec355a82fc32d5fdf36f867710132292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0dfd21816f12852f9de942607a63d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fc2de2216d45bb5d535cfae9a05d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427921364c8c0eee16682318634c2998295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6102c8f87e0025d5e15d47676a43b32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa7f97e8acc68648808550a2afb45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec861a3137e2c45d2d5d10a0cec5df4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e7794b5534e5af251c9f74992570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a270fdf40eeeee5c7d7913c5dec55b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280d4db696f0346d3b4742ec3dc52b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a43643b0c5b7ef24bd24795381468b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b93da9bec993bd475b6156302557dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507b3c027ff8328c5f36abb8bdc3c16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a844d12ae9a960bb065618e22acf0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364037e7386e85de035b6ef9a26a3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84ed40f834d778692235966289c51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7108d58f3600a31cfb2fe8d99b70e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32df40c7856fc503e8ab68ec9addc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f5465897ad45a4f674814db62b12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29f591611bd957104730fd6fab475311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fe453c571100b2f5e3b5ae7cb3fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7ecfabd05334d89bc7b239128b8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56384730d9f9e7ecff751e94c13323e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb61835967e8067bdefd8e886b11b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a8766ead2f96295ee6185b12ca49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d317036fd9e8e7640e01f7ff57a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3f7e3690bbb049fc49380c0c347ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea54f35f5b396337ecc92ba3bcb3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d0824879bca1a28d88b8d196282e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f14c08b271bce2e644ac0e30363fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f8a27aea7ce19bc6e399d9b1e10ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a4ea8dc9dd520797fb3d4f251154c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56bc8418dfb7802624fc87746df4a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f943556b8639d0df2c8c2476f2260325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac09acf4247669bbb6909f6e323f48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7461315b222fe0fbe2ed37a06dbe1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149d2a9932dce5e50dabf3b51b24b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b0127233a9eb99dcca6800cb831b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7139cb468a9b559af494f24ffb3c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc58b428b8433524332aafcca4df2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8f3acb37a718cf3b8d3749389a55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195e8ca6a13d638f2a7dcaa9c167c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11845d9bba81c6ee040164e1b8a3438334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1ddcbbfb0863ab912edbdb20a4614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40977bb15247c07ba19536e9d6b480a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4474e913bc6922221d3a4d0d10557337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771013e18fd671e802a0c1bdd27ab36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34642b2dbd4757bfe92df06c36e472339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e25c7340eb5c774c3223db0eaa284340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e258ce29e5a6d037092e080ec396341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac1b5bf3a194f575c8991f40bd863342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b26d12558976289c9e6d40748006343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789871457c91a1ebcec905819edfff9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818475851d4ebe2ea9001e01b20edc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd0525bb9ebd5b50e91faa62a98b0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c548e1f46b0a9dbb56be9ec20f785ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9eff5efb197a4210ba894ef9a4e1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515376f15c023962f0b57147025a7d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c72dd22fa1fef7a21d1425bd73816350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cf7260f7478428f5967a2b2d9cff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6030faf248f7895955d8b5b8bc4f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad9aa048de4025212b5f85eb8a2557353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cdceaeebbc41092edbdccb502b1d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cca4574d4316faffd2add27f34e950355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957e1521a0cb507606bd90b486565a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bda02e35d6603c8203dd104d1c3d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab70e592269f66dbd3e7534f5d6363358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09774c42523b76aab9a13788f57d72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e668aa22987269dea7976eef31db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db680d81de30a53c75f5b4bc5dad35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a653a905ca3bb3a9c2f951ab0d9c97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519be4c71a978d44188e9acb3b09e98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393caae7736fe502d61350b71c943636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd366995f11853719443a5412338d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd0d1eee38a41936562d2b27c9b2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de173df27c3550c4b6452c739ed32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d83416cce216e8af567f785eeef73f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb55490aa814e63c8a5887ca76cd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f46920c649cce945be8b8e579acf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7e70c4cf30e3893157ae03ac2187371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86831b7d993710d13aa115c90c9530372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ee94b0d63780a500c8b3bf5d5716373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1306b4eaf34f51a98bc4d42752bdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f597d9556557fc0d676b5ee72e1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b58c7f8b8b5581920732d66ba24d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0524e25fb826e4f83d8cf92ec68b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89c4af5ecaeb61614d8cb5af3a31bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54968b9edff1eebf74e4b25c236396d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9944fe3a9bfd7d7cca49f6c3905fee2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff1b1dbe2010440f9292bc7cfb0208381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131905fc3a5fc325d1a1f6e2700cc9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf319cad84767e430b25a315399b41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19ab947e16d1ff38c4d5c275e08186384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65acf8a3470a952e6dac81f1bf854f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4295eec7bad5223ea8072baf2224386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c6308bd58fc05361f88e4d48713cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce795b3750eead6da0c1f60cdc8f8ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e636a7b1508ab5569d6d938ab51a26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e0cf09d0535e66da012a5200b1564390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706beadcd421b4a53bcb8ef75b343ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c0c9d2ab283b64477c416c41c1bd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51446b7c535ebccf1d36fead22328393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee38f39e586667ca33a40d63aa86a34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b63176c3e04ef352ca2d2b2da9c5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e91cb9549ff5ad8f0f989b7b4119396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800614a16b79219129bf5a439a2f1ef7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe9acfbb40a87be8d792d8f03d2e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d14e542fad8791b077b5ad639066c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53080ea5a099f22370a2ebd231b254e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d94be3e193f708fbdf3fe2734d2f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f33c9e2ae5c2ba30bb8801411f242e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd7f082841348478147f2c02899e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23295c55ae338f0118f72974f6f6f9f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc945c52a73aabe6fba9acfeeb56a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd05f2e1dcc7e09bc3d380f48a227406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd81476c958cf5c7e94281239355f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bdd7bee0ebbf89af0a33017b66fd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d827f4c12490ae7051f8305b6015409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab3cda589a1234678d6f4799276e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9329a58d04f8a9ff7ec5dbe56147411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fb32a2568def7802c42a15e871829412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfe801ca3ea7a3d8e710426b46185b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857ff0b2dd1bcf65459f91371638c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece12034fbe5e61681e2366efb3e7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b58d19261b316c02c02b351d667ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed097b18e30d2ae7ccf71a404fc944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f545180d3c1472b43612fdfa2482418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7744a06faf40c360b6d51c503396d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd6b88727da1cfc21b0160a5b671a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec65280cb2e400032339bfcf95e5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079906552d096dae8af4e1806dc6e88a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b683bc0eac87fd3a533427bb686a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32415a77269842df4e0a038975511f9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4e5cceaeb55061f98a051c59d467425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84bd1054103276c7107312b913747426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13974195530d8924a01fbf2fdb604427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751218b301c34a34e6cf89b50ad58af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642670a2f5855a659795de00b5a25ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7f4b16f253008e903b2696a871b95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845186f925a1a138dd45676c018c0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f1953fa21701dfdb113ef7d2ccfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bb64b531af2d149c7d2d84c48b48e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158841b8374413664b07abf935239e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d81b28b9ccc118c600ff3109bb902435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552e76bffdab7a5511416b0aed68e94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df327d0a8a99b999a5df42c8316287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5983eabd8fb9a9ca92cd3bdf267e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b4f84b8d53ac15e0aebdd94352d1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a52d09d30779b1d95f49f4c771c746440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f2eb91f67d1c3a9194fca9fd31ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d324a0a9e40913041d57d80c0357ddb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74bb83e200a64e148d80dfd1db4040443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41b087b6d5dbce9cbbba16ac57d88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2715fb3bcbe8686cf5a4851feca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746756b459702749d07c7c140eaee4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35490f95f613638e5542d22224554d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be6934ae9ae468e0e24e530514274c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124b5b9f6815362210f48173d8332ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce779fcfb055ec8fc42490a29dfe14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a213d70adb65f1be6ac2f3bfbbe0a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc755f9b9545bb9246320d3746015452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e847a67de887c181c94bf4d0db80ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1a396483abe9f04539a7621ffa51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78de9f227abbb7bb775c7fb72613b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769cbea91496335a078887840a75794456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e4f6541071ef585b54c1220e5c41e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c587c3dd6de03de5ec2515aa051a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52895d2e1f1ec2c48c8fd66402d03fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865951a958e1bd6172687031fcf31a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ce55004da21dc32a85e9b7a1688e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1629fb9cce8410db15f019135a7aece462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16326ba26b69a69c92072d1f760f31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70cdcc87f75d3c58c665614c0fe19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777ee7138eff1b3562589ee13c5a7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7cd41325dedba8e36040a989becea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea8f9f9a8ba3e880dbb84a64f002c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d865f41143a1f38a267f1d94df1fae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076559557e84d4eeaaf808746e9f2b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eaa3da45e5a031ca821eac2bdd266470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ae8fb400294de3432c2ad24bc20c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a0cbc386cce27f54ebda1df3c8e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32a30df5b2e448b8dd6f452cb629da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b921ddd1db82ce8b0332875fc75ac50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca3686de63048db2737c66147dc7ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68a2facf08bc038c4cb7aa14682165476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ce8f96059a60cdc350ba42e1dfe7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2532429f8df31ed340f8f29ced453478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2f7485e11c0df51b33cd73c4dead9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4350de93e1a94c15e9e46f7de9a616480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874da474e782159081ba2bc2f460a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbce2247b0af8e1ce2e45f2523294482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42404affd11ce91cca00777733709c15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee8f864f1c0c16a1a94199b33fd5e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333f28423faae86ca3e4e89ba49aa68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f19841c4f84579a932c9be205fe93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602bafd91c77789ab30089b634f6f4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d4cb9891bb6548451f0970d10d4f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883cf4b1309b516ff57031bb254a3bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991f536805bee346447cba901c352e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94186c83fab25ba427dada116d7e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c498b365914b40ebb705ed3f44f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc60234d90964b4adbb4ddfdb89ef03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47bfc2c0341c26b5d6ddcc101b51ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cbdc25b2fe9ad6d84620b47e346a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c830e92b6c68147078fd79c00f9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af627074b0751641cabd6f4cb7c0eda6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc42a7ce1bd7507a7d0f57a4e726809498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaae40ba388d038b53d6f8732b007aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1bffa28fef8e9542f28874575183500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b281d8e2afb6604b5ddd0be95f173b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d55a64bbd87072ef1b84b95e096af5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edc7e954fa6f1c22dfa0f36fa8748d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fae649f492774e36e771cbf63bb8b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127e8ecc234bf885bb795cb0807cad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb0ddf8bd23810deb93bb30a19fae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f89ebad550b9f1d3f1ac0bbb5bc895507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489319c93092e3872332decee3743de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf1bcc64aea4b62cbdd52ef24c47a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149fce234f9733869de3b1ef8a408b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be58dd68d51f20dd34a787d7144e9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4809d6a70a1a50307494afe7915d48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca2545703ff0501f9bb04b1114f5c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876364fb00d01db3d0979a91731ff07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629794a21afa80842b41a82efe2db66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ce11a5cc60b593fc4d3e70166dede516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580edbb2228dc9010eb86877b51f2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8afa20f2edc3f20697263dee7fb81b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3f8afe68c4171289d5a31e895b9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0659ded181a6bcb9dece2e2167e9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac334c0ab53d0e97985873400f3a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a5874c7926d5640b96f7f68da1d23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5407f1ca74ebc149785df8bb3bdfd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47985b3701710001d67dff046e42bab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e9b76e24fce7f16bbbd9ab3a4927e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0875d99d55182b229970b95c895b75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce13caeeb5cb74f178d40a2c8df2edb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde4060361974ce991f536e556e53fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee0003afa36fae79baa0824a21449529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6277d3c12ed8143a1c64bde6fdc69b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d7b97316a6c43e777de3a41eeb7d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005bb23f1b2a6881bf923f2ed3f2f9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c7721517aebc145c11e22afe49a6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ab37e926b4c4e86381d3855ffc3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25abd44ea353d93728ac7b31e1d5535535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a578ed18f810f086a2861e6fbe52d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fbb5e34acd65ab5a54380d28ae60b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b595e7cd3a96a0d146407520e5353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529829338f8bc06094c36c550e9046539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068b9995c99f553ed65f60d38dc457b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5a05874b61500adf69f268a98699541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472138b56b995e46318830b65beda32d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c3f338ef69c80695ebffd15d008d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe0be47a6bb33fe779fc5aa7d9744b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839465cc314f2f69fc6562b39b2cdfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc662b3242ae07820e87ace693200b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7cc35d06e88c262d92628b465980547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215056e953566ed865ff7db02082c388548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ea6210b148fd8b412650ca15495fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee32a5fe6d4f3a9ad4277432d753396550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409afbcb834dccb8e0062da14f313b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9224390c5a70c222e9f04ec9f53404c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d88a1170392d7b10a7b8d29c2e1d6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3e7811eea46548f6cb82bcb7ba8ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb65602adf76ddcacc48e9c592583555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031b61b9b41d4f0f98bdeaf6747ccb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8294c2507474a9347560e48fb3960a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856797ded0b103540873d87d6ed2dd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9144bbe89e1d196df5981b235b669559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9a08384270f469d4566f7588a83f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6ecd329c592a3907d146592bab06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37e3cf390531728612592bec41ad7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422a0e1343ff3c5a15ac7b1e54664a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96b34fc2890f630aeebe133bebaea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd3024e22ba46c7f66dfef9e18e0b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337afa49ddd8005febc61827e31c31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ce39096d9723c8bd46a542145ef6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc874362d675d08141b70364650105e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061c645422ebc5e4bd01eb5b111cec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2183388f5cf89c64e757a6b45b7343c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fadc215fec025651ca40a339f621b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3bb87e5b61cd02585efb1ba638081572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c305fa6c9d8d1ba7b426f42e18e86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568e25634d8e52af83bb150e9a1b60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058c43aa4cb0ef2b10d874d5639748575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e65aa821c969163a422c339c854e3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17716706d34e89ef55c363b1e333f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae7bcd357660d05221850e72037436578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f66255848bed8a7a5896aaaa175186579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260ffb2f486b32365dc69fee6254c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c44b3853f2c4847393e29133c2f2f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84e251dd6f05b6aab9d8e2b0f6fbcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205eea83555054e744617b709d2b584583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761f4a83cefb508c6709ec25b3daf6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eb5ddd00f0a96af1d02896b6de94f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627420fd74103ff22afad405a8ccd5a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0035c9b23fff5ea4b68b9256ba17f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e534caa8f0e76c7041641772f8b9179588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b8188e9a94398596cca4772cab6ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f660a097bb8ede6e4da8a603a27a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945598bfa0609716820a4a190b355f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685c71b0f700a8c9750f2d681b730d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da00d85f97b6b724fce1169388f5b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e047860200cd803a7e8147f8abe17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaee94cfe6a9666779ce6a8daee7559595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703230d87b9894bd3f6779c5812f1d67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a08dd38ed6a0003be86246cb3ab8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879aad77472c2e947c6dfb50d97dec4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d755608cc7a0152019fbdbe77e650599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf436793f4f4a46e348d4710b4718f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fee179e3a3b17d68202ca8684a60e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4968864c15e10609d0e08e20bfbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c893522bdb1ff994399e344cfb513603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b889c6561e0ef2188113d20ade6e7a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db8ae1142f18fa31c6316cf0829a5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9638990063a455607cb38a916a01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35696f3a7267f0113eaf302d259a378607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567c15ef6af35fd1a8a6fd8c74f933608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2bc9a28f9268156a82afa1650fa1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb6dfd93c11c85acef227517db2c1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64955812ed1cfcf8b0d27fdbe316a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0f9a133cf54167899ab864b60d51c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c28c941b4aad48e4bdbd79f8dec5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19034f4d595ec65e7f1213f790e67d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0217d5bcff2b1333004aa6d6455187615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334657026a9d06934564db923bea8c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839493df2fef27699ffc29a2871ef38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f557af9b7ac95f15df6b852b57b194618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d298b444eed2cec8084ba5048fb99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a60af69e97fb5fc542d5736b11a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea42f92473218c1f21a3612dddcb743621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f6a399839f081f3cf40e60d1d54d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db817a5f2f210d78e7099fcb724918623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7f2876b0132fc7064db726e023e3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e4d973c2efcdc3979cbef8c8d199625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d27c07b0bc63be2bbe9be9888630626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02998748b341814d9bd3ff38446191d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e57575e58bde9236f4cb950c693c5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73b9d3f2a90b51afcee42bbc320be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a91e26de6991d951fd3f1c0eab5cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0e11b0e379e2cf0466810d947b16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5bfdb49a510a8c3f92d0d199db026632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3157b4bd085de7992880221cb8b1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e2bb7756b40458fee194d9299ae05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8782e2adf29e02fa0214815cf696f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad52a53b260cf51546b271b77788b3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18bda7e6b462800c05e401d6f661e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee1effb9083f70dbd2a0c7c95c703638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16beff616f0f744428bcada6630e44c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0a43c9bd9f8ebc0dfeb25bc92f22a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36669af6235c3e8e0b7a7a42b3e3d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471049d8c08427c7db6d5b57826c22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832088ff330b1f231323e79fc8bb3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441415773d66a39a70e7d0c927644f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c123c3aa0a61a92514157699d831645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae83df9408fda7aa8f41f826ab86c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e1ea601c7deee57d0bc9fbb902339647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17021b6994ca2df508d3d1bef2864648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc4d1c3b519e408a8dc55c21d63a8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72516f872753626dee8c695f23b36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8db527679cb8f2b1b9e6e132acd17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967beb9846b9b2f2709e353a5a52165652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe3a4c2fe3e2738e94073ec285cf85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b33616ba20a41e118abbdf3017fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96095a98a945ac3fdb4053f9b4a390b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1624ecae7a969711bf2c814f3ca658656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca69c11161819c358dbf755758ebe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b441bee3530d767544495f2073d5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6672691d62adc7cd435fc2262765e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b69ce17495b68f6286dc875639d9a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26b196dd3c76ea1a6dc344732456c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a94ec497a3260f9a6cdbb4798b32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1addb84a803aac06d9b7f6c2eb054d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c992ea57ff20f06e9cf6507d80cf851664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabd6639a7acacbd19c7aaa2741eba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8558cfb91b29565d5c439f1e02c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878ea155d786dcb9ef6d81c8e19942f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc89a98ba7efaeccb3342a16a8d404668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7cca539ff801d01cfb56da12e63b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc630ed24711ce9ce154776a914eb253670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441a100335c939e5b72b9fd56c8eaca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe38b2eb2fc741ad8fb0ea50b921a18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182cfebabbccb58935fe3b7debb9e2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e98a358c5c616b92d35e85708d22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9177c575c24d27f81e79c33e06e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f48a03d32b86681b03d753334d45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccaed58f49a0a8ccd807c8cc5b2dfb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be076e1aceebe22303511ef26761b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2d5f4ab2da15581060a2a47cffdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4981f4d5c5aa048da6928ff0dabe1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22026b07668c4bf23f75906cc89ee8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe080040985da3a458132fd3b40559682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fd86d63c0d4882331fb5570a529e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681152992860dfe2e94f5d8daa91af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8b70d0a1347ba8690f0a3755eee5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977198de3ec3c9ab75e8dbb85e4397db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214e1c2e6bfa55aedf2a4046fa1ea9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d865b5992ae13be26e10ba353c77e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912edb350a55c725291d978a8497c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284732ad34eadfcc4150c1d9d77f51f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f4411b4e3c8c9151ce78bc05db8b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c7bf94213a61cc73244bd4cc7d33f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7526a690dacc0ad01392ff084554f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95fe7c0386fa5c6125723a4410e7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce742b689bd91e25403a72b90c247695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef933a89d27035967f07a933140d4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce6cfed145e41f56494e0a7c6228a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f4afe7ba5f5b598573b1f02c398b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fee6d5e148c2f19b2df57b3b6e00e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff7ab634751bdafd0dff028f718ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e92c45fbb5fc5aac1498f34d3cac3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2e40a441c70266f0bcbb8f66929d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b079cd8bbf939f3aa2c389a2e3ec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bec8425d800996e8df1ca7549f025704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e477251f0f2e7cab63baacdb2cee85a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d453194044cdf50fb51dde8af4f78c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834162de9e198625e3eedff522b06a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba963a9d1585f53fd24029093fe9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa597098af6e41ec0ed4df382ee2da21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b757505651ec051651db1a4a9c79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857f565c3955993d3f72185573cafaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78e0e56e7ed3becddde0e4b497e3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410db79139ec7ea45dcaca2be9dd4fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719492d6862ad79322e722d277a1f27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59990a9efec18b3165b2e788e1b36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7956e6a60c98f2093a4090204e336bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca5204a0ea34683a9129165b6a16d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839794e1c4968e6fd5349b9876c47e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca186caec3ca587ea388e74d38dc50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db639a61f1cd25a568aeb926ddb288720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c1814341b8dbaf181cbafde05d61b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd19f35ca22525bd6d76f35b234dd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff4a152ed57ab1bfec226ccacbcb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7429c04834d169bed54ad7b92159b79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455d32fa0daed9c8f16afed81ff952725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323f87c5b49218be3ed1b489096c8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d12a82a554405957b7810587a848727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df7de4d868ebc7c5e140382325b555728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0439f97f00ac08c0f1b1ddb5102c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa738e2f9398a428c11dafdd1f73dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc071fdd252617b35e3c765651fbbf63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf043937a0f2488760bf9b23652f78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40824b05583ffb61f2ce52589d952733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614c38ae3ac0c6a56e9aa80aa2e9071734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9ca2566cc559b18b8f793788a0a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e1e5bb598c6b24f69e4b0480200b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3335d6fc095c3c83a6229989b3eed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d4d3a37b9bb8760d7cae263dc4b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369996786928c3473d10f1ee2181658739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40940fdcbfb13ea46f29de53131961740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1876613dd462a32fdbe7c34cde5950741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19473cc121565e55355772f1aa8e18f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890835cc6cb7e2154a2a0b30453e90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb5524208d3186855be962bfbf1a98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa604dca6585185da1e8e5232efcbaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9806e8c3909fbb80fcf3cb216af0160746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3d23baeafb09eb9aece12191fae18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c5246e50972b2249f9585d0328d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b89bd3167b904967ab35971571759749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8696dd03ca4f5c49397c3486308265750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b924d5064f6bd10a14e67a6a3b3a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773a1e3f9969c4b9064a381831bacab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82dd80059f814702d4d01c29d1e42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff91e5634f8ee9f7cc95db1605b830754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa25194bd551289ddef8118aa16ca8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb04688e069e80d37cc2ad908da735756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688ba2694b93f419d94d9d37ceff85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a1a788888119993eec7861dd6313758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd58ac3eea4f27a4686291028183d9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>