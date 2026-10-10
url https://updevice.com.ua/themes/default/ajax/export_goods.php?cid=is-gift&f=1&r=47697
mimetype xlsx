--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5507600d1020bed66e27b1b0f3a99041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd7e8efe50aa04358ff067ae6202a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f86ca5d1a70499015028e99b70703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa4bb3bf2b82d86ed7882a100cac614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465a16a6cda08df06ab1c8aa50ff105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45fd50f897a4c3802b58f72ae3c4ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac314fdb2c6283e14bcd73e8a19b11b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c32e4781614218637ed2169b86c7038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30588ea505a71281ec224aca55654d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e65c1bde1ae3b44e4b89fe16f779b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99021deafcb605ac1e40fa22b80dc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767d17ed4dbb44402cd19de7605965c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5170c6acf7893304f2b8c0023fae5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114989a81a93431f1d0dba2338b076ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6839d46b43099fdc50275cf0127a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145fc739cd1854af367d7fe1ad544b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec80e664782026df66c4c3f2ebaba217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc5c8e6e3994a677f6669760d3cdd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b098e410250936c6e6927af7aab2d0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324c5373499b0a74fe96ac84ab288a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28bc1c6a05ad17a153c12a8e70e78c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ab24c38bb0d2ab63bf0cf565ec5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308368d208d10e27a39914db4d3e8e9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ececadf69324b759f2a9556bc3949d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe94d292e873065e32cdf68e4024a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa667aa288db52dc6db98b4e14fb78df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff565c663e361d0574aa2ce12bcc6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4851283fc86dbade32a531e19a041f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a271157303cc06530d0a55c622e0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8ba6587612c4d6116351bee84d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4cb305418e880e25147f3727db9e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d04c2f148362f21e8a0f63efeaf01832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54728ea1dc945fcf72b1ac4f0e783d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba323f0576e98e5422e8c48571c5f25734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61473347b4fe6d114ddf0eeebcd6efad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71de50d524e3d78946042643d983b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6f81ec71ea55e65123f0579b2164337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f776c1fa2b69be7f2fb954a26c1d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280fe5ccf7c297379c46f1e3418662639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbfc5e0efaa39c2212f2eea182717840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086118ef29ded7265cd5301aab0653341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82798f5d7204cfa6c0e6a33312181342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c701259cd8f5f1cd6481a7393fb1fe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165641788a2e865065fb372e492789544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e94993ee19ee15fec4fbe6f56893045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873bd9adf71c7e65f0faabcd5972baf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4904783cfd7c9438caf0d1e0654147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bd35d3c00c3987d2d367c9e199e1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc60420ad35ca1117f3184a4ce2ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fcc2bbe922dd37931f7b1626b9d0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b22b5616424f845fc5fc664477c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7428628ac4103d99ec75ce92654752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d07f8ef34eaf5512dfcec4f1f29153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff6234f1014efa41c953b7cb1b794b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791513cb0e71f7bbae85fe14a65898555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245bf4d25b3fcc21b572c1117edb5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f18eb6b3065a3af72b78fec4c057057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ab58cd5908a6735ba1646eb8665358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421256110333f002fdd48fe13fc0cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0db8abc6f0a96e6a356c90ebb9901a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0874d25f2c34d2d36411b241e9ac9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe6ba39866cbe213f43ab27a25fa3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b11f2ff6f39658011242795e9b1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007df2fdfd3963c76b0375128e82775a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9de49f9fc62ff468cab11cebd767065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af8719771ac6a055979f2ae1136dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f821be5a377931938d595b6b727c6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265715befc07235300d90f92a2b8c88568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e86e0ba74879fdb1ed219feee13569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073940bf8d9babbe52f8a3d887cecc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c33e8e3e31e2593fa061f775e5d8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efde6db4141e697064fcbb7ae96797a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a50db04fad1818775bba63b8777f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37af7bf337fb9e9e5871b8b190ede74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e893c9e79f50a93015f1337e89b6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e7d7005de2c4e8e770a86d5be1ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b62f4fa787db18cadf5794715f03977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008509e3e107ffd5b3e4885062d88778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19f922246e2745d706bf6a455309179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357b344cb6b04bb8300f255f73425f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d8e90c7dbab5ace9428738476a3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8948258d65ddf9ad7c5ec01c9fcc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6991cce44f6fab883de18121bcdcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79bd5bdf7da13daa3283df8165330684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb946b3e97707f2c8145b9d2d2249d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2926004833a003296d81cd34abcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1a2a0e0ebeceab19df172fb6fa5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba686efb1a1ad299bb07ca0910ad2a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d02598a3dab588fcbeb0e6f7873689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362befc1ad6cf18772b437794d9f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833d7bbb8777da14a86e58d260d260591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e1718037856ab8a9a8cceb1800c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600564862b4eb0cdc876ba2c9c224e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce171ae54c41f63063edd82509a90a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da520046708bea3da698c0b6cda8f52a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdda7baabe5fa76c90f598bb63d30296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fff53e34e6be64a91a7245e8d83dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d548d55de1db1ea60072baa6ccb4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf774903505fce53b77bbf23085de3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50c2965037e80266313e63b528b1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe11cec7b4c9c3415ee087e785b4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d0918b438f85b75f4635b7619ee7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7840176ea912447cf6c95124d937103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ec339407de0372006b28c65129219104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96eedde346a4f4e4589dcc8baa28b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bd889791f896d5e874b122142b578106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb30ac00fdc1aa989bdf88c607b869107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df435694f30de29e3167dd6c019158b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe237ab35c1770a79d1b974c3d74a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73effd2b228ff1e8aee9006fe4d02971110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5626f607fc6a485da0d6b00f7fc36e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e21ca0a2a72938d3cb4258d9beba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5ade15054152345da820d8658cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e294dc4164feb07acf9c15ceb3b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fbb1e9a2a08ff8afa5ff59021903115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5a2a4d97b79e0558528bbf356715d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57bd78921211a8037a3ec1476edb4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb182bece3eb7d921f77fcd08ef251118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97156f9d1235720830412e5cb4b953f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b79f419bb7dca5427eaf1bac0501f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9225c3675c6d55b03afb9834b8b6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6d8ed4a80d9a2b52156501d5371b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edb6271cdb0c64759bc41fe25c0c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0ffd094c8ab34a4d77a232389ea5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7d0254ea72b2ef49da831c4cf49e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0763074403245816e8502adab7355126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018ce27477d43dc8c2acfa1645c6ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aeff0d2a67cbe813220f76265902d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d42eaec15484f3a629b4132528e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f425b5644cb5cf2a18d7fe7a3410bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e857bb63d9e9ce94f0a29e966f922131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8172211ea42efe2a53bed1b534413d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b4818a6986824d0249203139dfe0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249368ef7b2e780eb5cebc58de41ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695077769d29e17e5f0ceba990ed9af1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bb72c6750c78c5a5c288f9e3892a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4907b093eca9d84cde5b46e7b2a0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90a52bb3b6cdeb3c4859a9ff5c3bfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655745d0b7aac027681a3924223ac154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9e0310380c6b8be9fd64be0eed553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d0e6f581ea94cf40779e9e17c581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2166d0b595eee45f268bbf90138c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff87d17799e32cf885963790e2dba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8716b0ee8f18e88c1603b96f5e6ad7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960a054a8c749f24fff5edeb554af9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd1ad2a975a4e0d38ac12abd2a31b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e3bb28fd0cd2c4d8e1424e9b43df0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958bb407260972811b1ea568e726f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf957b6d0b1e3e92e94ae777f0067d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ad148863f9020e20c144f477d24a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a9379edaea76b23e29f90837a0ca3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460cdc842aa9b5b2546fde804791982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0806e0edced67b0598e7c25901614d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe464f6d43db1b30138809c1ba6c93c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044f6c9cba8ebaec5a37c0e1d06156f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed470d329986e38e7ae85aafe3511c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628f3610ffc16c4d6f0b3388804c52d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fd1be0442a774ec52b6740a000cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19d884007e73108fc305bb9ede905159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cce7badda25a9f4071dd57bc09c66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab20e8dcc4712e74fa244a17cede8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375711b747e837fffa9b7c26ed71c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e05431b133d049bdcf2eccf0269a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d508e943aa0f59701308788da3ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d1e0fb3ee0b1de30e855c135e067b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3b6868b81ce4203299a8cc853be22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f386bf5bb18e331d5ebaa463b998f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5edf258133f4399f8d81467846fec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6774851f916255c46438b142e9c7eb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abadd10890dd198be29582e10963bb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca30fa8003681e693c59dfa8ffdba52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7521cae43e203bbf9a27d670d549d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb682438937aee3307ec3fa19ec3e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e32f79c76983d395294f6b80097c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee546d081c306457b909fc43420a74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27d28d8a08109a911aacb8d9876029176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82456bf4dbcdb50ddc9d869ca84c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8ba229300e117a2c85da2bbebaea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f06d4795f24bbe1e21db4438569613179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be787924ebea5727753ef15c99e5ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f0d40b83e190bd493a74c41148b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75924f38f04ba485b853acc14466aa9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532612e9d1552d944c9811e253a2bbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711997a1f3d2298fa93d1ca0692233b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b27053bc9ef6eee924f654c644a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6148ee786ff08436f587299b9102807186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf956a5ed6b5e3fbd5700468a113eae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257da84907a08f125e35b2653ca28b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af1dc3a03b89e7c3dc3f69af225697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4070a017e6e0f49c2597d533af6d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db69562d7009bce2553258312f5f1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3bb0240a758e42884b656bed64d67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84722493f67057813cc8ea5cec2b639f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d915927bfc476a49c5c63798d8cee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442736ffe2fde6f712f916dc701de5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9c81381e045314115062270e10ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750fa87a8826e146ac45c7b47ede2b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388d7061199fe569d11a0a26e7778d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6e6b4f1b96b5119be9f9043b881e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e478a5afe96cf3cf63215452b59975200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e91ff6c8654d2784738d7c164e930a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017efb786c40e5e0f34bac763fbf540202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015510aabcd34bb06a233db7a100a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0fbe2f91fe9157cf22eaec93e49c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e683ad95e1ec1a39663ea761d8047205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c9d6ab6aed7417556e5d1368f63cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc83140ffcf3ff10c7d1b457ef015fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d209c1348683f6c36428a41f69b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d1a05d116385b15e71634b4873733209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e813c37d748dc58ae748ca1acdef2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4880ac98e49eaf5380d6db6560946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80b4ce691ef067e89947dd11bfd682212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af8eaabcd296cc0c36d22047bc2002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d424d82e88ba801a687d3628f9eac0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69da88df639fbd89ffdecd6ebd2baec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700faaad02086b7d5d011e82d75d018216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adfb089a319364a514402e92f6dbbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007fccee422169b71ae92be56f93ac1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c574981e22ee474093c9ef3fcfa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73957462932f1b91719cd0bd0c4160f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab400cec5df8f8ceaad8a9ec8b15292f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058982b4f85cf0f68483b48d1f30b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1dc38c2e7cb35e964cde9830aeec6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ffffa122e2af61d296e44a8ae49ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131beac9f36d5d0caecee23303fa38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f3a64650951a8741a6fa28a9e5133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf8ad1936231cc5da2cfd2a896e4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e57c8bbf6452d97c8f2735a18db7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc3d63d9f44361200011fcb3a60de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0803dd4da5e510e71ac3de2c6cceb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba630165e56393a5f5414d091cf658231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef48549cd721d095b0993f835eae6f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ad719e8003d8c12b0916057f0f2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f12471e94337b6b8e295c2c088018234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e89e91485c9f1e29ab47bcf12ddfab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafd046839dcbd682e45962600f4fbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887caf79dd2a755ea1bba88debe3df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c79ede7f6814586695414fa2cb7365238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c043d785e7e00967421dbd59bc0f88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893848bf70daa3450f286177dfff1927240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1144ccc5ce36f5f81e51d291b58d00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd928d4613188ce4c85ceba90e1a56f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03329db7c2bcaa56c7b9b67aff7998a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15533e8b18946907efb64240e509b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17fc30818226825bc921745df62356245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306bc1fc51fc2cd5226f08effce1ec8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5ae1f69f3463301c5d0773b7f00e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1527978532c4ce94e10a547b58b92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e7ba097f1f145e323c8a5b0123ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3490e2b7b876958cc383c6c9046484250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319313c958d56df0e19833928ca22a6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7237467e5e46cf25433d895daa739e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c124e4f1b4269014d883e15b338d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6704e27ec77fb11e7c2c500d955866254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d763025626befa87539b1e821531e03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f08f000ed6c2b3bf8f06e21998035f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61cfb81d1d626e42582e761fe2785257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855941730b04997cbc231562c4a5a411258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777379fa5606698fa366723bfa255c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab38911d2cc2216f503b9747b16364260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edcc1ebc48a92a1b85a5e04fe56a2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df311457bef8ee417758002146c60a35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743ec8fdd1fb942f00dac50de9ce89b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc054bf0b05a5f17c7e56857267c04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9a35fd79e7fded26586733542c36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e2c4ce5ae08fe543569bfefa1d24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11644345496d06547e9ae1898422105267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f33274c8bbef1907cb2b92120dad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e34e3af81809f4d7dda5a07958e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca646766ee12ee6d5dcff3d3d56210270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563267806de0f428fbf5dfcf33f38d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93debf4424a9eaec22a79c06cd61d4f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ed399303abfb6039aee6172cda45f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2999d1095aef7a3bd6f831b3ba1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081256487cb2f9c5a28b854b493a4b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405fb8ad4a4ac7f76e5368b63a83b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067359da55dd8df143197731a93b518277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e531bc194086dd6f0783adeaf2c9468278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556432eedffbe5b0c1606d251762b41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c86ba16e74ae3b00e89c8b69f3254280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012cdb65ebb0f821ca6d9f36024fed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f84bb80e7dccaea39b0efdff40663282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ea73f5fe1c18a96d61478bac325b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65b821a2a2fa46b317d5f661b84e6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329dab3fc0729707578a7aa19704cf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95607b8e039714f20c8b32f838558584286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff1b919bdf5ef11301c655b05fbf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ff3dff489b8e8aef74a178e37992288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e261d9d4a76baa3c38ba4ecbe0e4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e568ca95d5943bdf3cbe9db61ee2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1465dd14dcd2d633c8d6e793c0a8dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f256947068622a33b2fe99edbb42fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95127df43a167c3225317449b18dd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b94c0d6243be501475d3d211787eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0389e42eff7c13597e5b42d25cb9ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cbe076d0f26dd03265ba71ae49d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f194131788cfabd578523d67e2c35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b12e36a90a04dc2d8224d33ac7f47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201149ff64aaa40607009b1e999c714299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276073b9f0db745155488031cf24f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eda4e020066ef142d4bd65e1b4d0e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be294323218c42802bab27d421d75d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e07f0865950f6d5d5c6968e44e944303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fecc5b79e1dfdd360238a07e1cc165304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63da2428fe91b0fe43e2c9607fe7b58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9c6c4e668e33328402c2fb57fb78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb333617b6795d56301b022fcb42db26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48a5d5bb91b2efa01077caf24c2ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d30ab9e1623e9a78fc9e06168ca247309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186d9443b34cc5636e0d9a9930f03a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925667f98d46f68908d29d4650751a6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a40b7476441c6a9fc9bec5d529a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df263d242a2245283863ae4842c2bbc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521e0a214176ae6ccb1a036623b87d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2cf1be9c5657581140d80fe18cd28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b229aad5a9184a93512e5a2b0c0910316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78e7b77014f8e69ec85dc778713877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321550a72708acf167f8dbff07a32cc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda09a8b5f7a6460cbd35344ce350c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54446bbfdbb6f60ded6592e8e56623f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627d11037b6c4c0cb2aa429f9c56520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde852b9af40f5efc6b34b117de8b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28856c9c3cdd83ec04e8a88913f5ac60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce72bd109ea5f81f6da8b8af0290b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a6783b7e383ee6a5ef4c98932e83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d756182a06af1455523c5af1bcc07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc4c9b13a994467bd1f7e240aad61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62242b6eb5e45df2fcfddb16ca17be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab051fb81c7d172e95e314ff3ed94b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f8227370f1a1856f9b7c9c602ef4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bccf7db27c28e4ac7b2149166b2d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5f9933aaece9432757a37b6817a5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a0e4fbc70122a390f2f1b19fa76d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b51079218b3a691fcf2fc845fa03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4ead49f42db5c045ed1c01495f5c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3ba8b8bc7fda5370f91c733091b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc2af1d7b3e9e821fdb098b2261594337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ada672901109ca47783a5987053aeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce7da6a4d2b39a2b0356a9c5c15de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074047f84e0c4a46b8cc247e21fe206c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742de3f82be76b85c9b1fc43396b378341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e89857ff2a364ae02db41d1a8ff5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356974b564b090d9353a6a1a6a71c793343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba7f15eb76ad230f393c23adb7fe18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f351dcb3c69eaf1198e423925592e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e692756fd6bb485dacc47cc269eae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9e1f335405d841af4fb92de9ee4c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6932c441df59dba069ddcb3db0ffa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12b401d0faf27ab18a1ff7ff5eb84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6f2ea01a00299cf37ce293ffe045a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633d9fdb8b275d28f66583a622acc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51fc554e43d47ceb0d54ff670ae351352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d918e8c9c051a4859b63e389322a4a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc362234cb2ff74e72ab738ab429c0ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293b8c552a259cb3d78a20ac963be4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bda5bb8078f1187e710bbcc9b8d74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc332ab51e8cf0a775852286dc0ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0cd04970126e2fe594eef4c8c7130358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de503fe5945927be3223d79d80b874359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f138b269526863e916dac2b089def360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5571eab98e7762d2c58f1621f2b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84b4d25fdd1d316b2cf33494400ad6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326aacbb7d99b19d7974d5488da5a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6c3045655034b411f1c9644041db9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fdd90c2856e5b34a174be1d6f0ba8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ec5f947607e2567b32317c911f5fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148b0f3aa167e3a40d6614402ba82c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a4b4abedf2ba66fb02a25797b02d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0b247fbd598b271fef2596d51900b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dd6938ca257fd24fd9440000e4eb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b363f48c588337674f9fcdfc5381c1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1296f4371707149617bf0612c6c0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133f8ddc03b497ab32d5c63ac12fed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ccfd23094ce70c71d9138f9cabbfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929247e1fb30cdf436c69e3ccff13fdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef0770478d7ea9e5e2aacc2033f85d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d17f495212338799d431c2e735473377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5b9c1581b365bf14383b275d33c60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390b322bf30dec0d0135b2d6bb5b63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d42523fcb331f42bae52a7b46256a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf8da3cc25bd6cf2574d46e2c2f46d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348624bfffbd2be602e767101220bff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a19173b6fcb00dc1c7714ba8d5bb3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a715443a1ba1aaeb51af914a1ce7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b01428f0e688e1a888aedf7f0995f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876ae8dfd64e8ee7d4ea57eb55a4994386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c95329fa5fd442219e094f6a21f88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ea322f87f31b41c2b635ee4c106a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0bc8df28e4bed121e69e322601ef8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce33d1d724539a173c11d1221896a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b0b5b01c222ae77f3451783e33c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb84ab67a0730eb5e3cf3b880b6dea2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ac6f1de1265e81b97883edf1d9b69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02390b5cb6131cf985391f027507e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c3da3c67c60ecab53d6c042cbeabe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813287df674d554b5cb3eaeb74fc3e60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aa9feccaeb087c7d7a0821f91d559397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b95b5f43f9a175e60d891a35a304398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f494343f09f2791b0d8b11400a00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a11cbfbf8d7a4a9db358195d9f3d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16611b9781e98a2c14cebdeb53172a82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f4dc777b32eb49794b9357524c35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0048d712b7f377afcb58de66d2b35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dca63b1a4ce82bdc04a0ecfc2bdad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ed66d34563fa9035c4cf27566baf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297fc73d51c89fc1c56c05f52ad47b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c573a767d33dad8bd96373ba7c8d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c3baee38a821b2faea4e6c1d8d34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974051c402855705a7678f84ed574224409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff10ece29019880759af50a12e68e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df02eca7138b0670f618c72a35085b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aab8e5d6ce527766492abc24c6f8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da33f782a63d3d53b76edd2523928f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0241b595870fa47668c8b8335665d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0162e1a3c0ef6b451520f4e0fc05eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd00ca9f45e2fa83c7fcbb1821acd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d2fd00372e812d302d438214e4ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad160669def2264c3bf6253e2f6d729e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f65f711c613c09b90c9b8b0f5eb63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa93cf9b81f2805a1b666f68a747c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be75af7e713af0b46bdae69cac5fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea834d535479eb87a4a5c619177b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f2f93d550581ad87e525bfc17e27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb64db8192e9659db545fad0ae608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fb243b4a9ad3aebc72e11cb0b5a08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df405689c3a10adec735add91aa3432426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0f8a2a7c7a75006a9940c29b13610427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1428bcecd0d3f872ce38b7313dfcca4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565a919f7b113b11339a319b3857ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668449c41852fe3a91e188070d4f8973430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed2f7a1a1651992c0b5d29cd500ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e309d86005e7c1f5eecbe19d4c09a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8636f6dc83b735e39e2ae9b933c74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619be0000ad962cf8d43c7e5c0dbe2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e2a162792cb857817927117b01e36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450089249ffc2695cac33533074077436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718401b460db12b79076c2ab41c2af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a126a211fef98dfdc5840a5a236448438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248974606348782a24bab39e14943bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9c079e83495cf6c32dd217d219dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a4995fe80ad0a09eab90bad4b7fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a60c106d5933391966d380aca8d6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eee235fe7bf236bffbd1e73a2185d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c6bc81783e60178066ce7132d7360444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95949825af711fa10e02eb6cc22341d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c20b23f34f322c38285f1d8fe1403446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b71441a719b73b12a7b8fd95b683e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ba7a7677dd7747aec53dbb47140d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c0d85bf948bd8b45a00962dddad4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d070f1a4fd5454ce8c8328276deacc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c6120ff0c9737546f43dfe0e4537451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091edce7c003a5b0e286da465ec5214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9739f88114bf3759cdc9aeec15fff0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f109329b2d55a4119236c6be57d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aaac5b92feadc4692c5528ac4bb93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8f7b539944a3ea1090a4154455a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160be1b0f9c59572bd3da1ba5ef0c4bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0495a92041248169db51b594de240458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638933472d7e5a145c0da0565e3300d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20656458255c3c34fc6838f162b27f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5aad8422585c7e1ec6752ad19c5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf11194a07d1659d351be28751d3b44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05261382c55301ad7537e5116701612e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43b14951af5246e384daf03eba0ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d3ad12d4f3003ccbd7158c1ba0a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0d86c40b89eb4cd8495407619238466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1bf2877d231defe6b1622ca0eb98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345efe39a8eec2c2cfd175105c6898d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf73e8de6d39b2a72387f9031566d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54551703b64227333987fce064d70467470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f606eee2a81b71d39f89e9deb3b39bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a438c3f97b2c9306bf6a6dce6d9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c6a880083ff5e39ce96d0d9e84e53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e481f5fb943b9e93f261d06ccea037474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b630b6b8c8c5288fee06656e75406475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd028f8de7d014264fdd5ce648c4c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d798c3ebd464359715215779daa487477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f84b73c0b73698c26a5f08ce7695d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b500fd2169b86772090d9c12fd867479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b59c74dc6297d31e8902351fe6c2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09697fd8e0eebb5bdf164a7c714b1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e8d8dca4ab43e7bf05c73321eb34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5ad975ee12ef047ca75a9a6953819483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb1799e3410b258c753d4ab0e95ab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269003de364ec0837e870d7d24559bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e8bf0448646362c8296e944ba2d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3adc0a2cab91f7bdf913ffad1c1e51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028634593cdade769c7b3af25f89406488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28f952b0032e26e38ad925b6fe020489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ddc50566956c956c9ef730ce84cc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711087358b0058d22437eee44579b1c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf052ffc017e7d03443e2091f4aa72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ef2deaa021a6ae7c82c23256b968493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded39b42c62940be555797383bc31bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b48cf4fc094f6beee56e380bf4f54f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d369595674a8910e5848e20e995f0a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4e88edd0a57b4698b803e8df3147497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c6173e4a3e2b3eae2efa48219346498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74723d44e3b42e4b42a743f22b800a53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd72d33b133b1ab57525bd89b5b4c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d21e2804cb3d1b63e49c4fabc961501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd28a18c912f9f89f632cd82ad1b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94ec86d529e9526cd3f36d7be5c26b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465aa89e3ea2da9fa03ef52ec524b37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e7ea75071d73c45835a040ba2c75c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c10e7938cd47863222e7b8acc7650506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8939d7d67e6ea825730a4aa6383ac4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38003eb221f94fa50615e13ecc6df3a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45234b800bcd936a862255d5dfc1978509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b4a4453a9c0c82f0657cd7f8755dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa45353acc4ca07a1d117799b9a0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095236532b5bf79f63e15f80936021b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa274cdadb5de537194e845c655fd726513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343b88e684ff7dc97ebdfac5c349a4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33eede0a3ecdb2a55ca61293f9d017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f06f281f05127653fbd453065c5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593f0a35aec6d4ffd7794211698234517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e4859713ba23777e9be0f3f361f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10270b71b3f1b8b60c9bd024850ee6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b043bdc7e2fcb1e59948f0d49768520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5378801295db32c77d483bcf16ac5c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42fef725112eea1eb0a891cb0ad63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f56473dffab73ba4b01820079d4c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447a6561f5487661f15d092c276d0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba113defd84dc2ebb0324154b0b711525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e11008eebef529c4a172ef8316f8b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d886befc1f9363ae3c3c60a3c5ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a8a6746c04964d8d2930468aae4cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ba2431f49ad49c7d9bbc07f2b194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2c25f59f65f6bbb77dbb8cc21e15b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf944dd0acd2c04800a478106018ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013ec9b551ff3d72998768fb8eee19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e74dc7bdc582bc48370757cfd1723533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd83c2a535a15220f2af1f26123552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297271229e50d5b850d558eb07f5753535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de7e51f0f8d21f93da0fe0bbe57c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a3d2478c53a658ab243b23a964e0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962a320c0fb89c22c6f81d13b13e65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3be0ebd34023c383a30c5d950ce5e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea2d7ee54645077e5726eb79c9c11a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205445b280b980ad5fef65a30614575b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acabaf0329ff2ea264694936d37067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c54df719dbebb784e335af7b77240a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006d57f99419371fa7aade9545a4936544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26466d0b7b85b93165afa0b8248927e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c732676247d97b6bf82786c958db4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b477422cc363c33aaccfed3eb4fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7748b1fa45decb48550e3a8b37a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972ee0aabaf7db8c31d61475464454549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062d4d589b7d27629ab3555a6cdac6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6cf27c9b2470e60dc8ff54c257be9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ff85e1095af224520083a878c36b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d4d5aef4c9f46c084cb67ff5b64ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced75281ef78e7224d5b6965a83778554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0cbb4edc655badb588bb2296ca7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4332f4b4bc11f74c471eac805e83b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58343c0b84367cd43734c47431a617557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca312c1494df7eb1c2e04d78389aec9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af415d5336107c1c43b065a0257593a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748238a3429c62ca7830dd8a9996b99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71993b9c89134c7243561c02af882f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cdb1cdf5232707a17188d5026e175562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322c0974898377b4e9e804710d9185563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a05a6a5f020ca0392f481858746339564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a78498dcbacd3af093af473d32001565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787cff474bdaba18f1761f193a247f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f786e69688306361bb89501d0c26f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61cc5bf3d42b5d7a2ffe620ae1ea22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9af99097b2ff6f18925be737ba50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408448fe7b897d5c592f01e0998bb6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef13033cd6ae14afa82ca185f9338f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a383c71ff85ce0c8d69bc68c578e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac737027d5d659f327e8e6685055f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218c625f7aa7f32309ebd66e7ba386b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b905fe0340a96a34a0d6ddc338736575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd78e8cbf1d63f989a57f6a8c47e8d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b23a0cb7fe100fafee0e0d7d3ae8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58774e913be0a3477b80587bc8545578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bea6cd795b5eda3b50aa2971f1b4cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae73568875aff68a10f18c278690d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baab132abf07ffff6468714f31e3e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71ed0923c61c1146cee692a23590b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57ad48e572bd22706520c0b7e5c2e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a1630abb8fb6f852dc5f2bc5ec6f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f3d324fa191ab7847d7a52df9a20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51183b7d456c5f8d2c58e6acf65530a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c16d59265fde5e4a4bf87fe36d3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ade81c4ac8ea091f4293785c3c64ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5effd55d34f6a15a1a9e5b9e45c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7ff6e67174b08b5fe37d5a74895b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7506b3120f9dee3dffcae8f80cbb0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd5cdcc88882bb594c0636ef331a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1869f85fc37a68f07d67cbde68540593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d714000f8c00f165a9a9ab0fd5f44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef22de178799cf33a52992cdb43928595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a150e23d087bf6f7d6204dc35b760596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af210dd2665607a792c8b1062f598152597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a9ab52772cbf54369699a7257108598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a9f33118e4e4da81b41c859c0d0f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7aba4222a2f7e9ae45d630d3d8926600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017536c2706b852b6f515412ff09e3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c2fafdd11a4f404c9530813a6510602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5538ec82c8c9c352bad02ae1a7d5274603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f266816d3079b77453d4fa182948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6e15fae431ddb47777d4544bd9a3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2db779fe1ffe99890a5c919429fcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26f48b4c5c734b2134cf70b3cce83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987119000691048f37db9f68c0e9b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1ef25f6aab71278680126b6370926609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a86331ce67ad2b8074f65359dcf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c12e596384145eaf8db8963a7ed0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba05b127482650e9c8dbf06da0681d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab22852d7515ac36aa30bcccc27b0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb609b32798666c13f8bc914a6da2599614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ede71ea8e069d96037eeb9fb219a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8a22dede7bf91a3e8e6de54e81c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedfac8824ab8db20fdbdd07aa50782617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706bc0a5609cf63449a007cefc69a1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc70db5e5a0256c261f0f862a5ba1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9d895f44a1265691f260a905eeeaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828ed8e724be8c8fe83b523267eff69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520facd4cdc75780a76234e468c6bee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f9de703196786ab8b29736e634cfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1c012fb7eeffce187114f5367f9fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56684c380146e2374bb81c318f5a8e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614cf2ab52e4e40e7a83f9e1eeb932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa940ebf15aeec7f8c82c78ece5979627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f6df1f0a1771cb03b7241732140de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66852777dd8ed6bf4d2ad6ba1a135ae5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e6aa36b315911455f0879a8cf6bee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ab81e5ea35283bfde0ecbcdff418631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267fe4b7ca1f540f5803f26c639bb19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a7e5202a94032ede5ad8d67dc56bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a202b0a3e545a4c32df9497a35276634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3f19959f118eb1e03a13e19da16f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cb4d2e23adf5707b4cf98962a0478636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d525c4d7bdd4ad3f34f76cd543a5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb4303dba607cbf33bf6293405480638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23719897578b88c2ea5ec94533396a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbed0a36845b0a581781e8fdfb36e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ebb790eda86e6ea1c3aa41efd3cc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e681a04b26563c414bad4c822b8579642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c8386af0cd3e274fec40030bdbb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f7737842cde5ff187c76c8df1f2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461794709b4c843fca8b07898555b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff14e1fc8803703e369959ce6d188f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf88fd916f2dc61864f35ceb4d893a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e278bc08deb89352e5c3244df2715648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9f0d9ef5e687032d475cf478fcdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e98e625829609fb9aacb3f0ecc95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40954de70bb35c166bf5b1ae46d2dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340615e679d146bee679c95715c43b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee02eec34adac79c819670d13a02751653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e56e614fc8b07940930e8d310c7b84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d175e0a3924373791a09de895ad51f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b67ebfde911a94017e40d86eb6f744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84b422884d1500a58588b3fcd4460657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67850275cabd7af6016e70fb2e2f9080658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7af55b8f794165cf39f5c29d0536659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b64d70b465a80d086cc6e8a118c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cc4af7b76834158bbd713e79fb939661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c51a17cca0483a9ac7518a72003e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a64dabc2e365da7f1e3d346750340c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165792cdb4ac53af9d80ee6a7e017b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f577b0afc9e68648f0ae4e778b8d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05826d4b594134dcc2b4f489e12770f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c167bd2d1b607bea869e757d7c3569667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2371a58300f39bd595ac87a1c4156668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4ac13299b8f27d06818f5b06fa344669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fae3fc20752c7dc869841166d6db0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b2361dac5807d436d5b577f17a215671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d33d05bb4d817f70ceed8b9faaca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d1dbd766bc23d37922268500206a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f250de066a427fb0fe93c7d172f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3bdea0bdefb78121fb49c6499f00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0edab8f3f23138ab98d8789fe0a9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5862a07643c4c5eb0fa9e84b92d847677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9474789b7300668036d7d9dfa78486678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be7c9dd3d4d02e9631eb07f092918679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5bd503b764eb50f8e151aaf88b504680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2074a29845c8ec7f8ef335d6bb24d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd52430c6b737f958dfe162b2cd6fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa548c9499b79d8ea344e83951f4ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb749f815272497481e5543d40e9774684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429dbb32bfd8a337d03de7adeee4964685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56e934166edcc8d5d788d5a9738903686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38193de1a027ba5569dd586ff8451a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382b9cae73dcc7e6ffe098503a9531688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4f9127151ba24387c2a32c7e1b7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e5ac37c400b58f274d5c3171fe562690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637903e32a4eb5cf470ff5345b6284691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bea9c8c24a218e43e6ae72a647385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f57d031e8c34c771e685c62c4cd0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971111539e28800736ac6f51e1b2d92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab62c4ad6cd7cb14224bd30c9c6969b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6792ff9ff6067d4a8161171daf32e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1e98c754c2c5a726c27cd4a0c32db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85a006da1c77f7200c782d4c7e76a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8d043662bf2af02cd46c960f94d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc7becf048c63939b653471e6b1bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9f408d41be4cd11990a3321558fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79787882be6d2d211f9b5efb8f0d7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f68fda5ab74c516897ab1a00d9edc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac97434855e7e9e0c622f94a6f21b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12353967b75a6e91aa7826c14576ae9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8048f6ab6271fa49f9ec566348ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338f01cf605d9e22984d063691e9975707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17bebc5d38ecc17ddaa42540aff092708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7efc27952dc8710374c634c8c04624709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df902ec42ae427c74aa82313ad780b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a694dd1891399d62aa1f53ecefb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b3aaa756b660ec0b9c2850aa27882712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d20fe18b803597fe51c554a73e603713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302cdd65be9bc89e99827d93ac33d92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf13572d97d8ba4dfe9bd5b75845d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe39589b071de717d657ec4434aab0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f1aa5cdbd24c1797daf2a29c4ca7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609eea0ca87199f21aa15d471707e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76671f0c955e1bb8824473c78b0f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3f4f04f269ef8922fee854c9e9547720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92267c3aff2811071ad25188c8f4ae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278fedc52f96a1f9739e6ded6ce572b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad30ecea5b75c909a13ff947853fd26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cb9ed4dc5ca8d2189796cc63d8e69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21fd24ec6611793fe772656498bfb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03d62fa08b4129f266f717560e504726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021726239b040b96a89e76e62e2caee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58325067adfcb13ce83d46ed442a1ddd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f635764779513eb52b53d677f4ca8c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebaf9c85adbf8edc8ebc6bb1910724730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d441d6c43b71d7c57e9336c6a905731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61843e9dbae143283f3641b748a8b083732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de9db5c9fec7360d3a15df04758dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3789d973beb09512dcd748a25fbe6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9568dcff93c1a9daf4bcd8bd7109b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a47dbf1e36dc4e97b4f04d7e1888a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa9338de9042bd7a8f82751b6de86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d78cbd6ab9bb7ce2e3ee22a904856738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff2490b9c1e6c001a9cbc80f351aba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7652c35f032421b051bc90c77f42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f2cbb58be3789c266a3f1711f68f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f87a786d834f52ce734a4ef5d7547742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed395e448c8da05158d852d3c97d570743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02df686e12543ba5c2ea694724291744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02fce4f3dee644dadac664c4fe5cb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ce98e0eba0dda3f6ecbd93571675746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7594ce8eace4c1e1c980c0673cad2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d54e128035c1b5fa6e824379ac35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d87d86688994f452700a00fb3f51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b725d571436bb403cc364ffb3a0bcc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef35e404a3f924e7cb9dca5587e33fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae971136e92d73a635b1664ca0ef2aa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08719bee82b38b46f216edceeaacf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c5ce460ecae19ac3deeb8171bd723754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca8e9770a5537fc37ec85bfa10b59f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb9ced2367624121a8f6874ddbddc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d173f0894554cad7232ddc0f236b203757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2483348489e418b082374e50d7b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d4a61376c99b93bd25667e707f8de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac240ff3ec308e763b6dca57c7c7c0661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c45e1b2dad24b13a9fa391443267f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc67a225b3d19d9327ad266c23d5653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a89af9af5461aa1bb95609e1c229a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc3b2434072ecd22a8c48c018145015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6d871c66eb8fbe1c0987f1765870b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dd7e0ce589748af16ba88c9bf8a297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c6c4d662895f5f72ea3f117633b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171b1b0867d895aa152c310400b1fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5bdd249f74435697d796a935ed5eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc20fa8a1a5848d7b37e96f01f64f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d402852516a2f823b698c8e05d62c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c736f7385b1520ccaa8c4a46d0a888613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cce26f0dff4a5b1ca6103db5dadc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b882a5cbf7d49d10bc09b6fd6443f1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3db863dfce04bb035cb714c59d48716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1cf7193f70f935d6b2ffb7542109017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1712908dcbcdf0a6a1d39b43ba5d7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a196413783d224c88a7c65690009619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38d56997ad13ddba838af8704e7ab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b734040194a46821b1bde7a0fa5e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a42892976c0da7184d0f41b3986222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354cf892234f1d6703a4430ade4e9f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda646338d7bfc39ae14ab0de9099abb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2d40224bc59efece5614f8e0e529d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f01d1189c5d50da1aa1a1ce15d62a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446544a2a26dc4f28a7b4377e6f6bbff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f915375db9e5299c371b8d8b735828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26e7eee9970028a2c099f559ce72229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b218b003c272e31aed1351a4ae4be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1534e6acd7204d9e15a6c1834792f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454680cdc443779975300ef2e5280a6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a8d79066fef2ecf3527caf78a7c9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1ca0c3121c3b32d41e2eb2a6bbe134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6339d7ca2fd1b7e772ab6143975135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b81a80541de3188d7912bd102471336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebabd0ad306487e7c04a595284a80f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988425b1491c70fde82a252cbcecdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b5f81c3fcae26990a4b5e4b881eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174521fe92afe7adeec8c17bbedbde040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197aea10ded044ef210deb1b016bad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ec728f69a568b043c5690a6c921b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ef3b9af154c7d27526429771deda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81879e5c285c8399a2337e7a9e3bc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc2d9228e9b30e5fb6db7fad72154d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d18aa31d0d583d336418406ab1ad7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a584bfd4c8f474265e8df87d66e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572c86219b3f0b5185a7a0fba9087348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66733a50eee3d1eaddf0653aed3b30b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a1fe5ea40886fcdc1c8b42c9cbb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d44c3b815e67595d5eca9ddb6588251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1afe83738d08251a137dd0771de852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaef6059acfefc117424726e36a8bd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcaba2a6bdbacef4a11688b527e38454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c732dffdd566aa1929a7091d191055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67206d78c0e9df12240cac731f9961556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005935674d81217b301f4da114e40757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aab72d43c027531f3e2c17ac6de11658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967e8d0e3c3b8599334fa744372013e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861f67ba07f57d6d6a2c830b41340f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c6b7bb162f6797a4ee3772f92cce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ac0f995bc6ae4ffa97ccc04add2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e3b0208b60cca6e3adcf24d93d9c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006566d6614cbad41009881bc4b11464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263c6b311dc62dbeb0a4190601979565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca456f3156b92afd4047a8e22cbadf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508bdbb8113ec6bda83b851db8133667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f49ea615e456f5fd8816acd7d79468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca1733f862464db0888d57b87dc8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36720fe99a4664c9357c9b753c9a7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee47dc6c1cbf159f24a0fe326a92471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60accb41ad8e36d011d6a40ded9674f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d136992a7bd98af9617024e350a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebe328560829d8ce6cc6e335c6540874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ca3688bf587fcc81ca5360fc7ed9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860844cfffee40639c860a6f787cfce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1639fcd48ed2e978bc85cd823a6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68cec895202237a8596cbf124813978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14d6da55b020c8d6665455fe1f0a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf89d9227162f601dbc218bcf374180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce011db7147742288cb3aea7fa92da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b97b0e51763904bcb9bc0950f04ab082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe808ef1151f2ac09cb7c13b41cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2591122f5cba9ed209b1c66026f4e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7aa42025fd31b84a3abf2829d52d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a7510c9db50613c7f83fd7a82b07186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc94bf4b1245de945f46a784391d14187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b32efe1a237812301bb9a0bfd4239b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e1f83a06f19193779d6d7537a5c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb59aecb575e8bc3d30431dba112790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a23579d6c277426e271f5b6b036791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7172c08c6f4be7a7dc08f59828f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d22b8a98487ac4158053f995ff0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0e1b3cef564747a7a077c0656bb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2e1ae83a228674528e27dfcd084695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772167a84f4a08ba8fe6d93cff5c16d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5848a47c9da1c65b795588760e1f7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a167bbaf50426cc4f59908ba068b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af329b744d47f7acae4463c4c969f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b126b92f652d3f7d0562bfd05891d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e8aaf2387470a6f179d38deaa1e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453c39c2cfb09b5d5c2b63fb0cbf63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5ca5e6edd904efb0b9d4fc959bd9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e184cd30d274ea14db1a4cf6cfec57f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad4d941727c3ac9798666db27d3d72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f2dd7c2a27ead212034e4f1fbc37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f7b9d18ad196af9c38113f9fd98a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f9a61e30812c06af572f0a19ee9f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cabc7767e2d969f53d106cdc2c8dfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ecb9f7564b8f572acfff82323af8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d48dacfb8b96e04031dbf443b93a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5322029d0f655263c35cb790a6c694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424006ef542b0a21bc6c881ad099a87c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935bb2d6d7bc811d36430c1126464b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf743cfd8b46750ef8b462fc819a2d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09ce825857ce69f546958bf7b0d40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecb14381e3142a09e5fd95cd990853117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c5a26f4ab01c4757dc4accb745f57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d920d16d34a0e1cdbc1eba463df74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f5919dd9c3a3718dbdb8c7ba712be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449620e465ac838e44c173a4c1524df2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8de1f29a67fd90ccaac3deb56c405122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68d243a853612d5b4f396afdab19db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6966f7fb15e1829ceeea956f14d21a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f8c8035df5f00903733c230ecb60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de377c753f5cf43139046d589649841126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d5bbe5efb157fd762adee3e09526127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61a5f5fa4b1bda7b47a69550900641128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034ff19df722b8d4315c4b761572ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7f13c5f9607ca82d017f17e69af43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312d7b014fdea1d399a74598315ac83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b1ac88310d0ef2ee0513761e3da6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148a21013c43f730f3ebabe4874ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621003233bc454b7ab69d5999433683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b482d8ee7bc75ecb8250799c57a6094135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca13596a987f19b5fcc394a08496bf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51445f6625c59912766d50f48a40e21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eaace1d921f104b8d1e68562b008a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6ce55542ff972eff8447d05ff0b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07137263905981a05506053270101a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292ef6f4cf1e5d8d82d8a339959d081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a894f204c449a590bb5ac0b471c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e98357510c0aa768efe70a75a8126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb83747987d18ff4ba2c3d141609a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911efd57b4b23e158f3b61f5a21db5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81a13f5cd58bef51adc9c1239e4971146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267dc4cc1420e92de97ab8b684912f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef9f1d640363c31238ec21bd705be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592528e284c035a94e62e5cdc5d92e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d560d83a62c10f499bdf05ce114d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce72c69239d99f2c9af9b367d3c811151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078d4eb0af11c36e36dd08c9b28fce9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279c7673db0ad504d5fe59686926ac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce54f03a205838b1ceaf9225d6a6ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a2ea06570c741bb4cfe92f52a227155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba325601b4e5af278a00ee9b44863e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49333acf76751e0c53aac9bafb3b61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171d4b957d499f44224365dbcd4fe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f75069c3ec3975761d9a8256e7d14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb7145af46c58bfd1251982ebd152160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958398c9fb3e38837fff40122513fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dec29e194c042bbf7a285c6ead49c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79767ad69044770841624d272643392163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072723b10132c7916918cf6dd4b5f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31693d420f092272361ba6dd4e38c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc532af85f1e8517a6c9894316cefb43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f5d372132bb92e31007f1f233ad8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4a08fbb73206753c4acc1861e86b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b20ab985df1ccd0857e84995419835169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76636015ef4c83cb77dcee5b057a38a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360d85e6fd51d3a761de7b75fcc3d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391642b73b30ae9522f4c809bfedde7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb35b628e51fe72d36df211a4f06fe1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1a59f91e2aaf157bd0a7ff0fc4b26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f30096892c0db01eb836072e0f18c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9b3dc4e2d6e6c3b055de0ead5ab4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c506d90d8d2f8e248e777a1a8f70ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ac75a45a488c0c6e078ed6ca022c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb1a9ed35a8f8571abf284730babd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d6c0f37bb92c39dcb6ffea7d3611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fb0f5cb28cd4b3cff563316de424181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f8377c57462ea6b5628cf5c17afa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e11926ec31452d301e955651884baa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e264a4d6c4fe5ecd6de2e0390a718184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195997a959fd5db1a41b7dcea2f1ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5ae4df3f8c5d2aad7e2d04e9b364186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e9f4fb169cd5cb6a97619ca56440187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c80b040a2ba9e322b201d9f653d60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e564c6719a2eefc52f775760c48259189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c28c50dba7e23c6bf0bd3c15ce1ef3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27711ff525d44770298ed47b53a8b6ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18cc195482d2c5917750fb93b84e89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecd501aa4d011dfebea3441ea43f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677fa810142605eb9c57158f06c91f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef48786d4454d0933c10c2e69c7511195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a29746b988182ac1352950d8be4df5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1cdc5f2a232f4bcfce47ee800e6e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d05e55d650ebe87a6dd23bbfee3df2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d1e21eea7659ebbde0e67ca4e0fbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd91d09427ae57e10fef5ae19b621a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1b8f0e5c096bf6ada2b33d8f8cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f547d16b48fc04c3faa1f15261c3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac29dfa44829108144bd3659e055a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb548f008076823346c5ae28252950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b628f9fce292aca4efb14098522775205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab716b0c34dfbd4b069cc94655a468f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5e6a353250f052b84d705e76cb89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2dcfd3fb4b673d5da3ee50dfb524d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e439449c2535a3fd7a27c35bbb1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6956e43b445bcf531e669272be1ab7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf72c0cb2aecd9a3f33d53ec645f55e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558b4d8c2348676053ddc71547401d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c25db993f5f4866b5a0d2e62752cb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc198217707c910db008884fc75616214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b61f629ab25729b8ab0eae6fe243c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cfeaa254873e6cef435d037f2bc89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a244bc42565eff9279d2c1f25c9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc8ecdb0fff8d0d1f22001bd93c9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d66458263400d68d227016ed1d60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14808ff01512741936282ba3050197220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c882cf29211535bd39953813145206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00defdddb7eec8772f84737c1131b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f6cb559df3a6ae9a86ecf7cbe72e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851cba86c34657b0478cb37f90b4747224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025906a51072228446667f23c8a4590225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf698c643d3bc59ed42b2312210e4be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330058905224991c76e8efc965c4870227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd62a1bca3597a2f4a538b1a093d2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7320e0b59578596c171284c9cb51e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510923875809984615740ee58b4d7b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3dd540abe6d85324b86bd6eb68687231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c429e5fcc028ea41141590c5568d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee38ad079ee8b8e3149683490af8d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7f0d62d93fd3b4b2719b0ee32768234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd3b9bc461a71fdb84e4af6129ce4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f1b87b0255bdcbebc78b1f2505dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f07a75fc118f6b8dd92f6476de15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af266370a0a2d14801cd8dcb09842e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d8608cf7d2275256c6fcd8b866833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599233434bf5c5c143de7ef3fa7ccc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a5f0365460c3de64997a197e1350241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840973e5bdd05716e2593fe4104354c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc96602a3525b7127439bca465f3bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845717be43f4b00570f5fb41bad253b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf3c89c415e0592e3029e9a3fbb39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca8c3e8374d211d0a3de7deb89f3ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd866f86180f84acbbd67ecb5add5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405867eb22b140db011e1888c4884b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a5e4ac1ad05fcdff1bdcc052d32b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37adf77363c7232e3c54d3686e316250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b602125ea49a351d8063edfc07005c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe55a44c715f2107e903098f95ba59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92fb6e56c988d50e478161526a19d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f222c0b989aa71c74ee3c54f5e43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a1ae714a1da19fef7ca26b3504e24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b58757272768a61027810bdfa467256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0eb2d3c496dca683dba06fcff2e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50110b59b86cf89d8cc003b491fef50d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0059af66a24b41c809d391b76d3160259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec29cdfdfa73545e8d8913150e758260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf3c537b003ab8335844073343515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9610d97ffe346ce909e7d1f0af008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dde9207fdb83aedde0c73a11c6aba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93686fafbd0a1eff0a37f06ab32877264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7a748023049ef27322251cb620b68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a86896ad3f223f06da1c20e23dad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e00b3da601813a153c06c2967efc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a8c62c7a02380efff3307c1d10a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045639d9c672aad845fba05eb1cfdd44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198bb668f1fe0f9bc26ec77210e20df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8f1c54d300fc825ea5d3ecfbd767271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fdb8ad4f147cd2f46067da8981d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2c487b8fb5c2c39558b5fb94d08a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9ef85ba6dd1b82bd9357dc92681a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab684bd9f3d5cf3671f0fd61eb776952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6ee01623350b1ed588c4f4efad3d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942266752bf9be040786567bd7188385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8729e46ed5604ac6ebf511817db4a22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979d017e32d343d991155a617db8cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275380355197346e8dca2853decf9bc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3961cb12370955fe1b590cb7b649f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a425679ee19d1558ed527a3f8190e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7028cd7c2b8dd14a6fd4b26f4d83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e763359e4f4e27af5cbe638a45739e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb0b1e75f8ab6f01d589cb333a79c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632707db60e9bbdd7c9b1f4a1b4b4ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1125f4557ab8c76f9525c427eadaa82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf0126a4eda3aef84a14bab6c9dc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e07a3e3cdcb1f2a7ec81a251c4e73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407df49e73a2866b29faf11f129f20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee37bb6c9e976e6c8ee4b49712b2e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bd3a502c085818951745ce96d55da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e2240342a5f0a120e6bdf31931f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c54cc4ff3c2749a27b3efe57aad449294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3a285cbae0c604311dabd9585be7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6c478a92d42293b719a98be5c051296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869c7dbf836ff58ffebfbc99014f23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ed184972c02b10ed1306087609e1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d672c75b46731cf13c5ef799dc20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52207d1d117847ed70cb81174bfa59a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f201e16dd8b9784952fc37229ddce9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad3fb9476b72c92d5aef6f0109ecf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e668d233471516a6f40bb3ef1559e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe1a8224a11f18e50087e3f636be1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada1ebf5fabea05f647b6bdd060ccb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aaf5afb3850d479fb3549bbeb2566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001e6e5d9e2b2c6e01731eba79967d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c327259121d603d6f825d9d125c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c849cebe5973a1dcf4074fb312583f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652bdaf8dac80eb1bab6a4e96d93e6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca01d963b8a27cdaf1aaf5032f73df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ee5d8b2158d286e6ceb7cb7d1fc37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa48e50842685c618ca2fec2ec85b98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d394e4467b998069e682e71a001a66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761b0e828ea88302fcaf9cf0bb530f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09058363348d41906026b5d4a0c5cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655653be57a3e56a6bedd5616c5fe2d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bdd2fdd624e2c6350430720c183ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158551bf5516b96652d73205e471aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4038d9f26e1532cf39e90ebc7e705f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e8b3308c2c4326a1e7a73f623d59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf46bb0330a926449f568eecf4fefe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103187f4c9136dde355d33dd02baa103323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95281d953c9c2bfd46a4272ee8d5765d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a169fa8cb99851d22b2e0cb3dc6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0893ce9ea2cc279fb9cf58d77b2ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559dd73c687311a035d0f9e820a342327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661eb0d3e3b25d5b5ab40f27dbd633328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b4d35ad5d667d2105f4c8abdee02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dd36801fea4bdc31b526995f0c398330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349af58613e14b9e203cd5e0edb13ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f275f36d0376d815815b5ea788efc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b7e4d4250a765fb042036e97a577333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78140e5727acac1a079d644352199637334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260002cfc858629cc3a3489d0fc434b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed044d68641c454a77311b3181cab74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a53772c7f0ca2c2be0e3669eb795af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f163c65978e1c51e85c1cb6348ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e024a13468909269a47378ebecd7d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bec30ef422ac615d7e6bafb15d297340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700aa3c035ea9bd6de578e01b004243341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7e1f1811b9bc15c4911beaa59b3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca1b2c2fc1a55eb82d90978797de5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb0dab30b4356ce000b7740066285344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799cc7b7e424fd7c852b4b3556e113f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857b6bfdcd7b7262f67d526ceb3454346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a4db842c4d9ebf8aae326f87883dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075640896a71ddf21e7f107f0582790348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f74af067fcb7d0029fbe14f70059349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208fa73eddc73a507b0490d445007f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133189c083158d39af8eec4740af2b9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff72e2c2ab2b39da7955671d63627352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dce9fc386cf3d38733b4798edb70f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc64557bb52c54b642c516153a6f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cace948047d589bda62b64c2b7f82b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd23ee05865d92e139ec6f87431876356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d958287f14f15bec18a1c027e53bb1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d18ba65480f9251d1ee56350cb9ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba379def1cb1368d45b607383bf7e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd296caed7ef929125a99bfd4c87da6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef3fd422f757da552a221de04cb3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c95ba7b634cd309e6fa08b5cd920a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7439fdb6a55343ab75b1f935b9592f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242c96b96417d439011b0b85f03f6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dc177bc6d62eef0e52a89e5406fae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a514e499f90096034d7c97204bbd16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f38cc10bdf391aa91b79ca874e4f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309893ff1dabed8b39be9b09e807d2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d32329f897bf761eec170e79c3ac8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a63db78e0aa97498e6eed2f864df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db086da3aa91a9abe5c4bd44b68a5522371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbca1d833bf04dd5d42a0aecee7b32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0111faf0fe224d3e6559cbab9cbd59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb62b2ff3f36fec4056eae6d9c02ae2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab5382c140c05923ce4d9d7244016375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a257632814868ebfdcf5e36ba31deac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a36689496effa6de0c31c80ce42d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f45b5858fc8408547fdfa084b5bfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1774e8f9e912c9d411303f408784d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549a7f7427ddf24d3701aa103f3369380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd918f0c94a15f82b3e3ad998e36f59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4037cd4b7e0e21ab77efe96e94ad2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a93997ec4b8a0809d07d90d9226ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886862ad5f977bfc8068a8e501e57a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c9adbc338c367bd0864e87674bb3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a8121dd4e02d7ba4e3b27b8eeff2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22b2fd819c790d0b8f66bd529d7768387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4591f42bf792af20d53e3d4af83484388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48f527912bc32195af572f36b727b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d46c5f3327fbe85eddda6c05fcf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3b99f4c73dc86dd628516e4d342b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0ff79fed4a42a90b5f04ee6bd9bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01021467201621eaad53bf3ea7f8ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92a408a449332527341ffcf21abe8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30220f9b3db61de4775bf86f8858d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c1411aa314fadfb8967fe23b2fd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b1925570d361403dd0493bb4888a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb69d42472d82ea7758d4415929a481398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2aaa8e553664185761f1bd442f69a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb7d7efb83b41ecc8ca2057197cf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caafa0777d0effe83bd5c8e12fd1b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fd8effa35dca04cd37ffce4297ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c7133ee31963da27007ddce1ebff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472414b5a20e954a2c970a001c8f67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f61d35c173ddcc9a30edbaa114f0b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b56725dbbbb0a86e452bb2e0f2ad2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a27e220331bd25d36cb89419ad9c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aef06d7da2bada55b8d0eaf7e60eb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5243d83f4afd2c2bc09e748ce2e99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73930f982587b21c0fd34a30848e371410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae84921cfc357617625621edb11d10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40633656ee15228aa9ff7d93f591da9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf19135ccd3c7ad68fd74bc6484489413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986f4c196037e88fa78df15981e797414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74fc76db5e6b42d07369774b58ea17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83951df922d3ea07c7abac5a368976b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0d0bf634dffa1169ebc5b8d5dca9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e16ae60394aa99a189a07b084e711e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c39ecfaf8c24e060b61559efde8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aac3548a3a43e58a8ef503b9395c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adae9481ec2325392e0676b28d7365421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63925a96e6ed19b83fa19e4b4a2616a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b682775a516a1e8e3c65ed8b5bde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c101de66c7e2f7783e5effdb106f8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f230c9e28f1835dec28a4bab80117a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a5432b90e9d622765239c5f0e927426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c25f579ea6c3055201b95431f444427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52481dd883f662368b1e892bf648d33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772318f72ca3de7d12c433f1f7f025f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501243f8eef08828e11e53579dc37e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04f67b7d1ec091ad4bf5da88bddcf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82a11672a944eaf37264b301bceec1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5cf58dc3992717e38d7545fb5adde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6942be31b4baaf721555980dbea11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a10ac7c08cd13777edd452ebb5938b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aab21dc636e180b723fa5d9f999aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03f094719a7f1cf280d94ee5cd952437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6ceb212a3ba7995b8f04105bcc64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa4592923fb7e2c72444e805c6686439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e791550f85c0020c4945b15889f2d00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f82a4a41ed6b51df6321b4d5eec64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc75a614b81e8ceb7a044f9d0bbfeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cef0318af5c3f29e94599d7c0de07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750975a1213cd25f9c4ff7edb3ba877c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cef0ceef55edf8536b2dd635f5094445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49c57296219a9129a7783ddf0a2da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea330134032847a6b223c87f2ce32beb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8fbc8a44ed93d60e59649be26aec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a890765d68fb6e99dbcc1ac91ddcfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d24303499aaec57e78187d87a4f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51985d8df198a21260fdda89ee13d239451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58dae756dd9d23ca8e0c42afc4aadb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682db936ab5d110d8a8ccefb7b6098e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df61561c4743083bde01dd8ad8b7627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03871586eb21018f682abbeabfdb8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525bfa0ae8555462648d3695f8ed39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1645ebdc573ddb550ce9df64a14a8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b33d4814a0b532f4fe6e2840b421ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a91cfa9402e7790b231fdcd87f1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee19f8998f30ce9e6cd742a1bb28c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2fbadd6d046ed52e304cea8beff5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb68070941325896c5e8e54142c691462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609a16a9a05dd95117c9e595fc4430463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904563fedddeb4c6799270b69038847464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5acdd00d460facabfa7c4ce8085bac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ccc7ba53a0e9f394c4c20dccf482c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d4e7ea7b2838d35cd31be5d8a0b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3907b37d8afc2827a789c8f92407212468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e691a0c692ea6a3a6ca59d74d0cc193469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79b09e6688105e97f4654e551ea81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9a90396ce354d7e0cf09385714a56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086ed683b9d98708fffd5cb338e7d23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dc92114597dffb035aff9c5e9181e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07653d4e638dc52a68abde5fdd5786a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e3b0204d6b372a6d0fcb54c739655475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c64a439d44758767a64cfc780532d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a9fd33e6e7509e862c10c3e830c9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f33de1aa8a16d82da29f7af5607c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f07712cf8e1a72f7449af8cf6d1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f6daa52170d3360fa91934d35e5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db58f5f77e9f05bf1d40924bf3376f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3281c03f48bb897ede8a961ff653c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2fc56b69c0d1e52c6a297e54c70a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2727fcbec58019c323cfcc7b5b864484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c271e8013d62bf46a42a76b5f403a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab889e9b5baa4eb153a21005a255c3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8123cbbeae22b54263af43edc213f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9eeffeb251a3497a094468d6afa01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c404f1ce2963e5d32eeb699da2196489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab4e2947ac8778b04aca78d9e9f77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33628899b6f3cd1fc7ae0b54fe01eaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702aec66ebb28bb8fcdbf6f294db739492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ccb7d334be71c3a5d2083c419bd33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d918f02c0a0692547f939570e550494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b374858e607ad7fbe1beb78602f295495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7a0c3dd73f41310e5fc924a3ba2cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf8dbc9fcd7e93b43a4d52ade4fb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b486d29ba89ae52092e96b23df1413a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd582e9399df40ade03ed239488de0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee94f94c9eb38be20f8da3814d02896500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630324770682422a4ac9e1dca35ce3e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add1146e5735195803412329d66c64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c0e7e138df0580261487f90fc66e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac56e533ab99e3309f1178acf1d7c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282692c2a96046d7819c6d594ffb1da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4bb0550d2a16d40f51ff5c3cd46ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8a20146f0ba71c985da1fa596253507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5074c20762074972a62e12acdedc7a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede7e56038088fc75c7c34bee60a1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2a9ee32fab747ca51c1d292652e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685f1db386d208fe105a43bdff2ba4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f0934bbc96a9c47e0c7c442c7334b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba465add82483ace7e5f54ad825eaa0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976161ec074ce0a8a222168702938e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec300f69dbc8f70de1bb30498bd58bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54fc88e795cc676d383d517578af7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a0001074644d5b989da6bd75adec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c664f2e55bc70a844559342b2c75e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dbcce4f8e61dedb6e392b42aa8ddf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e2f90eabce68f7832886d1a527f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd25bc5b875edfd23e4718c36ee44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14c855e44f3f249c97fbf038bca6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b871b62e67252048d32a3fe1ad8e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b929710455b25a84692620683e0fe9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5c5699bfc5cfd8f402a199a4a7cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28d0dd8b0b6dbdf9bd5661a9938b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0892dd511dd5f2e5afa93b4d89b133527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b88b202b6bbf049c22c0627ecf04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca48db1d6e7747f68c39657c5ba81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb286b0fe76e748ad21255c1fc5059530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262624c0a534251e5569fb5a0646046531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb2282db06ab4e6b67cd16cd11b84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632ebdabca456bffb6f1c7d8eba6e2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f586587d7165874517f38b83c5db9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6952e4ed64d59836fa1d6e008ace0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291b3689427c97c0660ddd693dd7eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16c7608b0aa68950939007127e0d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a36e29f090414665f0c50078f5165538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf114176b2003f1a52bc63bf373a40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0017c0ffe49b0435554a5b870408365540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d5af18f0fbc84c177cabc7bbee39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b10aa5f834ff1b3fa50f4e05109c7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff704888fa29e165cb57389d9cf2542543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8202150eb07aa07da84be30956ba26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed773b97e8eabf0068212cda60e1271545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41759814b50aa74732f3dec73a4e7be5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131ddd1165762b33b0db3a333c245d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f5d97a02ef355666e309a131ae22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41263122891fec94c93f86a5531ed00d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef51823e3170c63a5d039c464b5f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674efa4674c875670784824fac4eaaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c938554b4904135ece9c23210cb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa4a31b4f07e5f6e6d22c6254f30d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca4d1ad54e78dfa20008c666cb217b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016138c6e58a4ca0f68523b1c27743d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe144e605c84115abfd62c82ca3c92f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa7729b5ede11ccaa5c97adff2c31e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783d226ada66ea8b7338e1fb4a2889558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aabf42eae3e8d7cd51496250fc0cd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a37df28f3ee86a247a0753e57a78e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5f87dae4b9320b53b302385344e93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736f93353295a40284adec0bdb66ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dde75e0cd073fcabf04cfe348ccd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5fbaa4a2ba1505e7f678bd6c96e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eae76b4f75ee141d63dd9941dd11b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024e82a1f490e188794b6b30cc4584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43c90735a4c85aee059d9d3f30d1a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f6fe70421edd6e42d022355aad9ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05896026ebcd3ecce67539f7d600d48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56460f2550132973506ad3aad8e82925570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515e5e22e762916bcf55abfb8469ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066fca09573ca65c4b659b406329298572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce32a975b7e4a5729d42df43e0d0979573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf699a14f1357da295aaba71564da4a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc918c6c27910a9e717e8e03a7d6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6effd6bf6f1936a95a9ff986fbb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801dbfd58d73d3c654642f3112b59c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6031af72bb9c1a45b20a91d92cf85f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112a88328230031081885a1690c68d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c4861dc18400ca2fe1404f1e595a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651de17ea14eb76a7f8b4eef6a6bdc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf23c1bcaaf1e9c1a1ecca944420883582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0f32983507c61f63aa60c255bee77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9547ea50939c2fe7c08c721d98f53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442429e2889596381ed545f2329bdfcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a73acf34497bbb3eb063f55ae69a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e06d16f18ec1a93f24626748d3950b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfbf1fe128adc390e004bf5c7f8aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d62931dcf494faf23110a40d94f64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783fa23a5da88f4b809cf7afabf275590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00273a51149986458ad3548c395f1ae1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e102a93a3f1cb4b48f693894d9cef0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953496876a050c124b7d40f350a84156593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4bdc0c970e9dcddc44642a5f25653594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920160a60d691a08b69855d39bb6e62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff593171473bbe6966538da8008805f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe03fabdece282ce367c420b68a51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba3f789850e876b89ecffce5def5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd792eab4df27ec5a483a242fd67a8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261fce43dac9da7e396eba25bb0aa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018857f3a94378f40b88e85ec2564244601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd7c9a39d6029e77ae5be0ab248a7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3459206228de7308f456ba94436f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967d191cc5d5b2f01c10c137ac269e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000b746d20fe11f505f8d8630cf1678605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63ca5884a70b53d782da16623def43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612606e9822b16eee19695d53eacfaad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c9de1c03436c260e72453cfd77e96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff9a15fb6226cd29597796f7a6b64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76531601f6f03cbb707a549e51a86b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520ec9758d16902c3018f0a2f24fa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d98254c0f80030db5098ec431c55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604f7dc6243a8d2ccc61fdec922fc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fce01f00754bf1362d804f1bc9e53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f83af085dea3a7c1c697e632dbeb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d29ae7f5de4a0205942967fd7fb19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d11f3c018ce64d73347b1f368bce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090f9282281d8763bef41edc51e1f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930002660f08085075bbb217d99248ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b271592d4bb7ab7eab37a6aea2007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941c1c70c705a2bc6d2cf42eedaa97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480167a7486bb54f247a519b042644622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c86064d643aeb5f3b9b9fc5f7814623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c914d1daa7e46685ca8dd719ec5dbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec093b2595340e041dbcdd9cfab5e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1283ff07eee017952705ea6e4983626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077e40f8f280a49b89958f8ffc6d5d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269161cbcd479fbcc10f24db3d4530628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0a0cc0ca266003bb9cc81e77ed4bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe117bbacb03295bed3f150868398a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d270930619815533cc06e3925bf0893631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03940ad11241129320376a2ff7c757c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811e02616b1b1091a2d3ba1fcb5d74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2581398f7c48c2c97843e67a130995634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b9429c0e831adfe4d6ae8106d100635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a429b6d03fa1e2d5f053747123446636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a64486485e06e3c2a60e44508b135a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c8ccbbf3775a2b68fb76631a81019638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca25299a69583b52d49d84c347e37e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde72856666242ade4752fa36f7c6d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081248274df03840501d04426c43da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f927ec973cc86c15ed9699eb4db72ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f795648fc220058ce681ed78870f1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49731870209e32702198f04588882be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bb032d88ef726f0bbc98049fe621b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2561e2bcf1db5073f0fadb2d752fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2f19ca7bc5d6051f981d0af547e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559102c13ee47f164304510e6509c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a8b44485fd7ff8678d03ec043445649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f548b9e09006387dc0267be8fa41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13aa1687ac9ff968b22d97e424a4ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e26faa2ad809d4fb7368cb816fc2b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858322c515aeae3d6b1dca2d1a3f3d36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e4dd8b9c397fe782eb61ba6242b07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6224bf69764463e97fb4beb14d6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a1d3046f319eb97c96db06683b424656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3a8bed21fa42610ba7da3a5e8742657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f7968573ec4c217a0ee587b64ea0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3de6249822a902815b12b38972b19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd74519b31953692f13c6d7df96881660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f3d2b12724f4bfd9dd27616b653a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2da6e23716d56779559140ef5fbdd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441462240acaf1be33b942148e61175a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219773d6a13414cbe064f47d7a8e00f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a51996b02f226fa9d262f96db332665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865cf212385803394c13c8fb29b3f62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7fe4092c55634a593af827bd6e42f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a56dcf426cbdf6e785da8d13cf03c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc66eae7de2525b51e6f0e6d29b1de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9ec6e926c0b15fa76fba8b0f755e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a8eed58c792af51c1a22c8e85d3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390902eda492001f630ea96a48f26701672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be00e9118447376cdf42557ec5e07b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e2760c13b749b24030c35750b23f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6217045f224b26448a3047e8191a4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145c0bfd7cfe058cc4ab8fe1ce7d2df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbee6014fbf569fdd17974e58ed765677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec3f33be68220250c56d5b8b4711b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd19d068adf6861537b9be32b48ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95932edee64152563e2349d2bc43bc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be965d418b1bd7c7981a0009b0b72ada681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dae48c51233edd9ecba9137461e57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82807228d68a58e66c88b84393bb237683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f65ca76bee40e3c14be8e6900271684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b70797fba619095d2a25f937c1cbf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde5662865e0faa9e62c4c2ae3dac4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3950374da5c90215b22b7d3ef178e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262204fa18952f0accc7d5c2242dd79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300213e926ca791c2329218603e0c68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62ad5c0b3cdcf6365e5be16966e65d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72213c01b9b85a5f29efd21c09e1a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d286b02a9f3267922639cd883e364692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4cdb57ecdcee750a4f33f8559c73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f0817e6a8f46e522559379254579694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f33147d5b812efea563bb8fd12672695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7abe3da10b6dbad3b4306f441beab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2379ef67d95bc35c735d8581fcb7506697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09dccd9374055547c15c4c5b39198698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c099ef8490c9eeb226e15cd6597a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9801d1c237b4c58c3229f311ef79b6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baae0f10da4a3258d0355aaac235be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70813b85feac595fbd091088463eca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285045416bc75796a9b094978bc81d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e3045c26ffe82a0635640920cdf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeb6834b796a0f948574d6815a6c56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fca8eeca2fad2a3b72d09d49bd2a6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a9de0a16a40f1214f6f4bb49a84f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1bf2699387140c337043714f9870c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb958c014157661b3b73e278feed06a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23f11b74a52ad51fc2febe514592f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad08bacb0d935be485b91d77bcdbff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc5abe4dd10daca1f9d290ac4ca9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890cc5049761752eedebafdaed9f10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382262958785a348293bc28b427da94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b7fa3498774913b51dd70ffe759d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20429764cc9341db6f8f6f9c8d142a62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd131bc85e09c160288c26fd3f2e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe336cdbeaba95533a4fda6da1a7f92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf8352760cc7eef93b092c5d182e2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee31110e8227c5cacf64a1fa0959c18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c1e2935ac5a82209b93b383fa7d8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4520e71b7e15928e229e6972f1cf29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940df04b3ada0693c81c2edcc869700723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad662e84a5184ac891076b988de0264724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bf46cbff76765ab9f6cdbd32093b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470dad08de511e37efea7c2271481e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c656caa09373e1aa84a1f82018ab84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f47fdbb60845b5b576129dc03ddc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922d12f1f6f05b4f0646203d630bb2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ae7f5debdd5f8b6d568fcb859d23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08ef02c0185f14f71dbbeace0ae85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3549d65cb54c34bf22b0959b8e227732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476df94c8a1aaaaed3ff1476febac0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc4d3a92dadfb16f4f59e52ff006c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bcfe234faf31fabab285bf4774e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c878502c4749f9473a1a851d92c27a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5972801fdc420bc24296a11b9f686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa30487ab27d000230aa2f9e0589fd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7724e6c8f21897db9bbf195164cf42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca08ed97a63926ea4b73b0a6c51367740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9663a473496da82139fdad500e009741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c929657268e093b2e9c99b3ae455b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e397c8ed777b6048eb86660504024743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5f996d17cc03d36d669c5eb7afaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ec43ea6a268a964830351b8a7c04b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b2f86824985bb4f2e8b20f1f8b9b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6723f5115eabdfa7c5c54b6dde80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31e6ff135c0e7c12d768528342299748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530b615f16749713be39a518c20fc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83512b91ff501b2fdefde39d1160691b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c946473c3152eed68cc27791c7f22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc01875ddf6955d4d4bdf08429f374752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eedfff0bace8ba268817170f762d57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba56b5ab0b76871c723244411f374c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5797bcc43c75b7fb31cf85560318e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1ac272ac1ba3f9866defa00de35ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe85ddd12a4271022a020f752ef3143757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56635f27f9f3400e3d833a81be91c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1527223df0f7281b9a1684581fa2c1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>