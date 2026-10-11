--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d975d3079763dc24ceb2bf6f8d7e1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232242bed88db3484a6acc7d064943062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c41d0389c624b25a356d2a99c7d123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28787bbb22c8ddfd2fca4f38f4ba7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdceb68f7e53cd26f5b6ecf925b6375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9dddf7f33b420ed4f59501ee42b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f778ac88ba206d7568de31d15835a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2651785a39616bc3eef9fab0f25b148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411f98f2273c83179e3239251298eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f437a781a2d3b351e9080a42ba9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa74cd0c5ef905889a340c3eebd42411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b58a51edd1efb6d0a8e98491ed711a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ebf6a283610ffa6ef27efd6bbfb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1509d3f205962d0f6a518de07ac20d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18615133df6dd3950ede54d60c6723b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de539e3b953f20ad26908e421312a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e22b2edd1adb957c6243a3dd2184117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642d44366f9e7fbb5ac189662aeed418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb0ef0e62c86fd177a301a2a595dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790edb0b82aa46fa19df8fe0cb6a51420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf0e93b1b68cb65d8026bcaceedc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441aaad8a866eb7ae5ea216b176b84422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b0b7c4d146aed7336a00142d7536e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925fac40e32de762d2a45657caaae4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6461366dd46daad750ea6301e91725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac13497f398d724b561c678bf73721826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64628bea5796c204274a83b914132f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff650046680ff8b9d784717312d84f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f7df7c192e29f8a8b9ec4ea6ab4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de827690f26fdf544ff5cdce5858f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827da435b3ab40984d5ff52cd3e5a4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d99088ec6755fdcfb446d330e3713632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43621b3676d129f702308d0685318e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc00ea89e90067b55980366266b7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125bb5783c800a60f52dc3d632d2f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b002074d6c2573980f0041e02440d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62443211ee409245ae5112586a8d52937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd765848d5a84d5fcf07e9e7dbfa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b41fa42e6cdb40ec889411405385839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581468819b371dd141fc52535a682c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b9ae6bce340cee08b2acb5cce10fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e506069b7ff62d740609176cf5c8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e7fbe47e34be2537e602ba510e45043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ef6e7a471e51f545a5e80d675bac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622603e8f7e6253988fbfba33bbdbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ed3b5699d8a9666af7442105e19c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790288ef37e27b3eeeadfbf9578062947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed6af04af6a99c1ce605ec267760148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb1811a98a0588ac261d6ff82665549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca2a011f630dbc5ccf494ca5d190650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98417ef387f0b112b4d2e6a5aeaea751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae296ab7e29d5d03ad91414869b9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a59f62aa304e512711dcafe9f5ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc9440c67219b00a04100d4ff064ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c00949535a19158665d9ae0e36b6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc056286c3f56d18c21132d43c51556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e8394c0fda56433c2846aa9d1bb1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9544336c04e90a3cf166d0fa47879d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64255fbb51d8d71af57e0f4eb1f011c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800a9731107fb92cc1b1eeb7560fb9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dfdcbdd492b2e2dd6fd77e5d6414461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f0fdfcbd7e32de54e9954c019bd4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcda8ae4afea4602a132b4d526ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23812b6a30c577a4d632ae50694f3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3fe752f83b60c8d43c39c91953c4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392add3684340564a3de0f1cea0888f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25818d4efa9da74298372603b509f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b87d4813ffafee156d0aba61ee5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557caa00c752af576da7777fc8d7414f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a6b6c46956218672bf5899ae7469f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfb1e7259e682f9ec9165f0f98f90671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7276d2d083d0b88a19a0c7026cfd1e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350ff8673c9ab9b97d968cc080737d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd9a9694b6846e43333034b9bed45174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d97c61290e7d43fc0a4c7ff1574575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed506bb1ccd39e199ec9eef4fa7c3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110396756cdcd370e4f161355ebe2b1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9963722b1576e9831c4e623fef30978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b5b6983d144f6f6ac4ea4fad49e4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92bbc37eebb525a0c5f75dcdfc127d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d3f99f9a5b5051626cbcf64ee6b3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b29a53cd50016edc64c167f82f884082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8917af5625c2ddc6119ba59774f6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fcbb07b06d89bfec9c9ffdc00e17484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427fa5c05685266843bb15d0597ec5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e19ba8f8bf52a6628e48a7e9916d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d217804e4f62b97712e42938743987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2860454a731534e092269a29d932288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40738cc81fd4aa94c2941b2efe7ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a3c21bc47e9f2574fe83d87e53d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afac281ba8b3d6bad005bc55664a0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9f114d650ba34a88946a0c234213a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b600035a10633d5b1a636dbd8e3e4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb8e9d8aa0da9fa1aac47befe6f3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bdb3024238135a0e440d763e6e0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe437cec9ad97f223e3d015a88c95296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22587cfa595534e5a84db108402ea72197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f1636bea83247ab5ea08190b54c8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a01ca5ee573e57857407dd13e9a8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40692a2a92f4174b80c8289441cced9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfdd16f20589aad98aa421a6f0cc47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de32a2bc3d7a20fe8c2d7390bf0f2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b013779cef1b9c5dd4734bdf080cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cad2fc214ef3473175dbfa0309d6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc853f5847592f0faeabe1d5fa306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826478b74f718a6ebf8db2571999f4e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c1b458eb63c22608ac8a9fd764c03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5473c37eb0632a7a04070a247c4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d826df81f373ad4a945f0a24450b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dc9f94327ec78060457bc08042ee6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa493b7b9911a26f0cac2dbcfdb7ca5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad73de1990622d1e585b31badcfc270112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e9c2c71fdc1d26501e3ec943885b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9f6762aec732555e8e749082fc48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9c4cc2028c6ceb642e3653a0f48b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaa1b62a91d2bf0e9412c85ea9bbfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a5fe3f96885088cbfbd2572a8a1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789e8e117572d129944cc25f599ee9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc73c9e14d43f0ccf666ecb3391b47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ee1aa2a8315afc1715267a2bda89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16ed801fcc36e4bd5165de70d949c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98c7c56a5a2e9fc8f0d52aa157313122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2a7c9c30ce11c946da2bd0b3fe67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee356c695fc8a3f1c085412ff185006124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04071e05237b904b83be59230b8b3a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0feda6fb7afb1d25c6c8c737fb1b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338425057fd1ba7ed2a41429adcec3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc810b452d5294cd7899ee2be76a839128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2aee05014098a122073afbaab4a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081bdbb34218aac5bf586ea2a2a95dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead59a41a8d50d4b00607696e16499d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085c8e07f44f7c6da702fdf5fe7c96d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bfa2d4e92a4fc1b22578f091f2aff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73500cc146df8a0ea06dab3d1bc9ce01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2793827328d9bc8b9904682da04894b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc0932e4492a1444fe176a17ee2ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da521885de9f7032ee2d35a5de01e4ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75411f0635ed21f58ef6331b712b39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fec0d924a8e89da3dbc3cfc05672b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e8e2c1dfc6562a7ff83d385e9f58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f584fc422d0204044152a9057997aff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc872243e3b56bc755fef3debaf8e22c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11df724e747553c638d9d24977249c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665d3cc70f579880269293369deaf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd38dee0c6c1522cb7f13cec63a1c7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716517b0fead09d319cc3e59ecb0d648146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd52e7d34a008a0e1d617b66170fad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea6af9d45bea9d770bf9dcf08b633148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727211e115edd506072630b1800c541f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c9ffb165ee546a51266a93ee3e15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfebc0aa3e305e5593569415daebe93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085008d9e4002ecef33a93ce4d6e07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e934b02f3a66ca5d0cdc16888896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe1abe7b9b358dc0b6a1895d626911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f6b424d8a11f58c076b31cc3a930155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576793ed7fb3f2678c267715eccfeeba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01064b142bb6d1ebeaf020ade68c7b4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91402c079bba9bf8ff799569cac74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa93f0719d98a84b4e75d01f7fc978159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb1528085937bfc76c75b7b96c15a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da192830db16cc334bd46d4e1b2e8df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3003602871df9449050d22d3d99fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2700f1cbb0626946a1f95250d69b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df265935703b2cdbd68ba918df29acfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f947945cb32d3cedcc638396bc23bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6ed90073a86ed2f65b695a25f2af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc1119cb907f5feb7cadcfafbadfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d3dd1bae7ca4c240288fc6f33634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34782742b3af40b37fc203d7ffb99a99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac3867ceb04e097fb9c8cc0595dbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a32f23ff271b6be488cd3f65c431c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c715e3c8c0aa85898ec1bfdaa283172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422552c7c9a532981e9054fbc7916ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2ac8ea6b9f42e7eab49b32821bf2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8884eacd1feec89a7692caec3bf73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73faaa0c37ac1f8f115a129215026a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71159572236db4e76d1c6c878cbc3720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7f8fe0b2f565bac497477ff3979c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b038a21d6c0b0d11a8b66abc8b2ca0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbb5db48e7d9ce7047b3709ae6c1b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f0932f82fdc5a89e3b58f8ce020e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6283328741a6e0146472df3c9d2bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be39750a197fe4ce6af85fb0774764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375f21fe3b587062e73f83ddda338d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd522a50b209b3bc081fb61b8f44dc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d06e619745a887aa1c10fd3b8bfde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bdebeb296ffc8dfe4182a0da843db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc53df943cbce9d2ea148c0b32816188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e76a30c01c53a176bf00aab5e4cf32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213945d6bfaab5d71c61e9f5f5233495190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee09badc47ac6a2f696c090d2f9f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab61880a7f3f2958f96022ff1d42e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c2547695ab25713538f1fc27186aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b40451b4f7570bee692325f7dd7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb2cbe54de27236dba143b5bca82de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969d9e59d6be49bdf06ba08f7a0bda4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e579a4449936e2b1b27bb171a48964197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e56910dc5c68bf35dc17aaec5b51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc7d7b8368c301f71872021bbf86a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e38ec1ba00dba666ca5e2f41677a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e1489eae1869d5f324237cccebe6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1a5d3ef7af89fd2b9a7c9713eefc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f24d6957bfb99d186ed99fa29441203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc12b97f1e3c7a0b6717da63e09b26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d07a2a7de7d46949ab69bd85079a4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53091b6168d7dbcafe04ad84a3a30bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868435dd1cadbdf38e771f96cb46a19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3540cbcfcfbe8809b8fa1e5be7f3c90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fed4bad390c1fdc136748863fac80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1618860c6df536e8db4f2688ad05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61dab64efab89a955847c217f27ee0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3edce03bcf2ab17362e5a922b6f3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295db497496b9bb8808246459a89dd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd100b6d3e7319b483e769c5835e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f748457cdafcb977a26a47f4f6bd6f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6c0cf2c360f61841dc0ed4164b75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a3834eb2fec0e6c5b777f0689eba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce06b9940d6af57338478ee9b39f83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3256413c426b9dcd664797a4d6c375e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773fd73d9235bdac9246463ff7494c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9139b7a55578ca529f398006f98fa95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a6b7c8400e007f54c2f90311d8ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4516bad38a7cf6ce74577fe3a387223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce3277fe8e603b5594cd2c280a3375224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1fe01ee7a1af9e9c5778f70f6b5d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1d80a63f767d0689066132d49a77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696fb6822bf40b40ae1ad491ce88e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011446dbe94d2b7de71657f38c0978a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434016107ffe5aa8f45084c46f487503229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f06677c1d255757fefdd610a90fca2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26e00369c02b11ba251850c6ca58b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e16986f0358e1f8101f982670bd8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d679f20f070fad007a40ddef6538c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a598249b8a1aa2768242ab4dc7c2e0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf444f664449cfa9a66277d7df9574e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9022bbb84d861f2a237a8b74ddd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6540b8e2a27609a1d0a2bcb948bcad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a442d10761a3007b8202817e202e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfb1287063cb5aa23daf4c7689803b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b614ece5d57bae148eae461ec3be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28feaf19610323aa3278182b103bbe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b45df8b15ed0b21b6330df00822a1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f623aa42dec6cd237e9c8e369bfb04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e92f4f7a4a9c5992b363ade46747244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb8b6296293224045035b92e4c6447245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd0b62190f9ee015306f7dd2997ea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027eac86cd03ad0d635df36044bf1a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513741cbf1e389da1c4913cb181ef29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae25582206857f245c91073ba7a2c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f5885513de30a55db116a84b63e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca06e42d4586d5f98dde70a36e273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3704df09e9825ede3cf0771625116d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306dcd6126f187ceeb77a37c74b50fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616d777006f6438c2c0cc06f5e1a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712054ed0ffce68360b4ecd876d18e4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b67c017fde83933439dcb5d9cf8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb948028ff68224e954469de3b5a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f6fa2fdfc2a1339587db779268930258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7173b4ed6bc49e31f854e51bec009de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09458f9196b1f44b6bde053159d094f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e04e71c6c3efa62aa273920c15fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f85f584ff08cd714c96d2fb13abda8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c1d4d8b9e3276d041f23910b038b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b561cd8e0d73a41aac06997bae17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f78cc472d86a89fab5574cfa4231e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce57dcc251b97b0b71b9fe6fb0d255266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a564d75ac74475f9677b6add5a7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7c287a515735e636891f4a88a72b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424af4e72b07b5360a72199e6e1ab43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da80458d2af2da8c6c78e384e231d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cb9247c3a6792246dbb219abcb211271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96afd1d847553853a4fdc678474f40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c42f299ee64d499ed5b35b86b59ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afed9514b6b12543d94bd1f70d0ad94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5a456d5acdd204f79b487a380948275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6b46f8a8902507b24d77b19a4836b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8a1bc76bc556284ffbf0fff727ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401efe7f4784f3fd9aab2e00694ec8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b3027f4c93fd275b10d2d1b14793279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2321dc4d58fbb858150629aa6c63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a39bb96287199a0a8a0b5bbe934fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343501a2f34b1adfd9c46822c27906e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbfe7ff56ce92cd306b7f93098ff7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc49aaf4d68fd78b4403775697d50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ecd09b3bf6dfa61909cc9114314e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065dc8cc36cd32fec34fed16ee784ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964334d4d1bf3993c951ec805446bcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c7aeabf9de2a1ecccaeafb5931f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c2587eea8f0e6be4f6954064f1bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe8ff4fbae2733c5026c15b239468290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4641cf65b6fee267d4d6a38e120866291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed201ccdea70cd3053bda08db8c7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5ab63d45c78b293e2b0e06ca2201293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18551e8a4d207a565a39e5623b458030294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705b1a4a9e9c408ef5e7e093dda25f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35658f979f1a824d13f90e9dab0afa39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29e0245a5b498b3ecdb53fc9777b35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2af5bf1d99cc4fa73b47f75e6aef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905529e6928d9c323f2e5b1b16275c80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4403622ddd78e462b9aeeaf6c2697e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a3811bc41cb4bd909b22213eda47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb6c537bdd32e39f44d24e22bd785c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959fb8f0420d45cf9c5c1ac3aa299d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab87860c527f259c5ca5524d13ede5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fcbada566edfce815d6f452cbb6a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc25f6b42e78c0a9cbd2dfd80b31ac8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92884e8fc5a9137b18a17510626265ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c80922be962cc61ad8c7d02a9e88d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c27bdd0e511b2de6435f3a9151cf3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a628c8c11b6e2949e416ce60083ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563ebe3e9c0c6855a57653ce952aa00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95210681403c129ff3fe868f8bedfcb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a30e784ce7e7771dad07cff51ebd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e831177da852fb692786ffe0e020314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b69b6b289900f8d1343e22614701315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e942a89276a1534c2c754fb38825316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4866f476bbe04445b06e92a49ef5da6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2098765d034e4f3927ba5f9e7e5655318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedd98803118e208516d854d024639319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715abababe1a273bde5f0ef26f7b410320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547c9a6b258c547607815040aac318f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71fea6172b0e9e84a54422c145af5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385ef1e97177ef4b6c5609f0ccf433323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c03dc472e50cf18e1b7b92d3f891324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa17c10735347c79dc2cc16f18117a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd406786eed182f3907f2b269823e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4dff4436ea8cabfc1b4c03f5877fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8a37cdc09410cbd0f4a277389c8b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193d612fe911f2975fb04a3552209f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2554abca8eab19774149a75c5d4eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c5fc57574241fabfcb1a863a99d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc73ff0135d8ce9a58d993243f3127332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003bdfc9a9911b72293e669e8cbba21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f842b4090c3e7431539c40f05506334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c33efccbad0e82ec0643e4e61af1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379d02f555758c5768734d4c817ce17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9be371bda331bdf8600ceea87bf5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9f41618587cb9da66d648ef1a5aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f046bf47b430e6e508960fecaf8cd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a62a5255aab38743bb56a25488d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4dd750fe8d99f1371cec83e13f41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a08f9e8cef6652f989863c8df2b2d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0f4144873dadfb4db78605dfd9b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7930946e9bf64292da250dff3403344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472325f76ed0aa63f9cdf9c1c6ed6d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfdd12e56088473da15b245c6d051e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf51a960c96c0ea8eb4dcd082d93a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e090130e91ba80e8f13b9b6eae7e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dcfe758550413c283dfed48e8a7a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55104d4aea5d9408e398fac44801f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d4cc46b90dd53f7a64baab7881d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb379b779c394cabd324392e1a1574352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61baab66197faddbe2c6cb6fde18e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb435cb4af2cfbec3eff4fb68672b20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf75db55b379f13a9464d47eb0643d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e34773843869c2a726ca76c48b99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e97630d261854f1b3a210e458f4657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1257fbe3e89f4a6220babab6673a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd979cf669170dafb8ccd47921200a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162019ab23cce039977ddf69c83511b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8f3f86ff8bfc8c02f5686467958ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c84a811fc9df36ddc597d19f6aab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c56818825d1552bf77d7d01ebddab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679d3c33544209bc212ebbd79a64ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b78e9565126548409963d960da707365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e049530300872d96a86c6e18c305366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175efb8bb9691a8715c394cd125cdff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de428a7937acbc5aec8745e437282c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418428fb3da89c8c47c40b6e3784f66d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb47646b43aaf6d39afc753d5dfaa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a752b4bbd398cb5245b0485d8a1ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc886eea753348a0df2a550c6138085372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c57e127e92f63224dcdda61edbb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893031247263286a3cf548bd711b706c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852494c27423cfaf11867c8de20d85eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7075675f1117cd55be60c96e771c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e198a78660334ed5f3ea6db502374a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e8211f1506930bf88ecd0d76ce705378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a2d2daa19903efccb8b0a8b10fed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661770958681df368abb89fcae257f94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36981f3b52cb4bb935946dcdf6dd751381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482374424d93f1793075ca6af1a3b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb939ce17c7da22873006abd80dd5dd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed307090f3aaf47948262f060de1b2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecde6b8ba9692ab2628cb69f51eaa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30815b66a57998ae122fdd6c55458df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36803d6847c6ee08862271d17ddfaee9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1f3a69ceee74f9726cf61be8acee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcacff052f5e6ae5015d2acf9e52a5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c1866155a1b114023588a0bfc572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd5165360b32a0a37fc71d6fd92cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c733096c27231b5413caea1fa60840392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2480b946634a0c3a2ca3988690ffb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f8e16e51e5d96533010cebcd03b01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb936107f29aabf7af9ea72796be5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a706e0eb8c6b5f8a660293445940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcfac66f4c1762fa0a22f09d8e879f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b59d9a3b8d129097c833ecf46e6c57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161f090279368a8972b65612e81ac9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8312b9ee5948a3c3075633e3a22d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80590e29b98cfca185523b562c9c89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1bfd29a6d242a85d8025e400e4ef4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1da51722a8abad59993e2b81a893403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c164f86b7a2f645f31e4d4c289d22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201de75ea1345bc8400f6a911adfac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aef6a7a4bdd3da8af9dcd7eb5fd14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77719b93e03a90bce75b2455ebfaec00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e30c4514062e78d70a275ba806b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be1e17f104ca641a29f69d7b5fc311409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c17cc98201ba3815307fa0cb22fc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227a7839af314e7f860e285ddafb6ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca951daad1a4fa92cf2748b3b02a867412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379baae90e27a51eaa0b862720830b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44347d4685a9cba80a130be2fc2aaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb124f77bd812cb633b360e3c4b106415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c5fed780caf5bec30dc36b9d731c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081ff05b69180ad9590ff6ed8c4494417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890860d3c446f04375c6885d0208914418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e6f3b945df16eaa4236c2fc9ad77b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80318c9e884f6cb79ef24ed240caee9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b669b45d96e2b1bb7d20d472f0b7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbbb375c701316b4cab210dd32fb97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb2f14c710cf01c95d54f8d2ca1f4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c57ff4807cecc1d3a2e5b32c6298e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2487097bdfc1c101b8a005129c7231425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524a498d07b8ee4bdda9922a3548ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc042cc7716f0319e6ac098958e2afb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205302048ca605d52af654108b8f3295428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc96613ab8beeda1a5ee4a40cd76e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332d886d019cfcb0ee2e0e8963aca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6d9b81e71b180456b19cd4f4978a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a425bc4face36e4fe25f6e5cd08f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f52314bcf7a4edd6891c8c0bb8cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a4f182a34a4ca4659a049b8f1ebf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ee7ce01fc9fced843ca8283b5f8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83b2c70ca3f3c317ff457256274e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0db2df6e72ab2278f084751413e586437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a1602d57bc5051e94df18adcd480438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769c92ae6ce3149800b3bc4bbfadb03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92643cf22afb977505cf7924fdf3a845440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbba0581db6b27df10b3ac06a59f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4d4aa2fa676624e0c6086ece6bf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c11a26d3f10aa0ab70d27246d414a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e3867788e5a597569ff903ae1bb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c696019165a8023cfa1689c1500e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e48862b31f9ada1fc6aa9cf7c138446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284054f5e5adb0dd470ada5346081eaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da0b6c3fc66b13151cd3d69f259386448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ff9bc01e7a1687de1bb8a4d03315c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc023657e84e53799439564d00659df2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25bb2a048cf4978eac61606fb88527451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc54c3f16681ffeff8bb6d822308a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d4065352a1d10d78d00d07e759bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00854c14794fe46a9ee2cc62766d360454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710be99656127ac80e2213955cb05f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2e84775e5777f972265f737f4a03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc4bacdc2489a20d35527eaad148c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b743ea9602d80123510c2d1fa50471458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12643a4a0a00c510bb3da092e41612e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944298c44e4e1034130f3e006211420e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366f2b8eb27fc7c2c5347a5ea8f578461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8510aaeb509af423fbcadb2d8b626462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eded4aff01e6db2b8a84a1821e663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342bc136087738ec8282bcbfb436adf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b3b9ab6e0a9542d77b2163aff867465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc2c182f1c46c433a6f4ce2b6a82c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435063c0980aa3bae48f3f88fdf64573467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ad7073c1b95dae9f2a8f0e6f8225468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daff34bdd6910eccf069673006b87c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a601c84d81b7f685084558202cbcad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befbf793ec65904937edf0bc2314af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b0ae939065e498bbd075975b246c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1126f23f78f019ff41ec96110917c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed4bb5772e1fab80897e1b948e7d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd2ad99e54ec72128c22a4f876d55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e568fccaccf728782c373cc3c400476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f37915f1d871034d01152d11daf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d60c5a60d0b5b66bd934befafd0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67c35bddb863c641b18cf195c77c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54289d71e988f9c1f46df73b09db5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f5a133b3a839d945b83ffd8e8de9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21ceee22899aa5fe700f052ec6742482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb6cceca007a199c0cbb08006151f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290a3fd6c5aab576e5c1ffc2297f86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e8fa1af24c8ee862e6ae300f85fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e436946e890c95821df2ab8c43cd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89fa2f9d58a43b29f9d34f9f6af3a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c982a2adcab86ef8dc88514f2341d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4651f86f05ea998714979be1a31208b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353b52c9c6eca972d752c5dae3b934490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb2495f27e8665ceaa8bf7d7383a0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1ed8ceb84a0306a47b53f9cb75fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77352fc1c2313639e8ad8039e66d737493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b5095009c57e54555fd31d4fe8f33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc29b3f408f6807677ba609ef27eb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556eba7e15b12be9be2a28254495b43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767b47005c623f38d7d5131cfced59a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7804699a5dbec66d57a24d7dcedb0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af6d1a1d2b268f7fe6824c69817be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d00be85e9f6b0954438cc211da74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c897acd759cf2898b36e10ea66cd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1fa22a7eca4a8f83121ffc1e61cf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ae2320fb7a08d540fd2832237933503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae3104e43bd7dc66a3f548761e9f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112aa9b970fd55355a7c2a672336e8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b256d2331e480d01a8d1ff481356e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f02a9a11651bcf63f063bb4b202d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9916b8a936cb15d7b286e950df84706508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0ae56e4f6d4f71f143436e31211df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76645e124690b4ea04dcf4314d1571f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bccd28b7d96b30154bde052597f20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b5b6753692873dd17304426ad7770512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b15ba58599ffbaac153af8c92d2d89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d34bc5bfed0c1ef71a90a2c8038e89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99fbabba23b0bc7a14348231a434d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a782dd25578acd92f6f1141c5a87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a65b7b54f711a959be83f70969e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb0dbff8c114543589b31b0f6c484518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf7dae69c42d2439a0f85f3d78b95b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4666030a6d1f49eea0fc3d672794d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac0d04f6aa5d4d940a8ae83652bed1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6dfff8fc360a2b3820733c8690226522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2317aa6904655260a2c4b37c8aee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36b6e945be75934c4f9fc53c6213e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9cf50e65c25b8dce280a9f97b3833525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423692ab626fd323fd9dd7d0b8ae4cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648dc751288dda2d4620b669b46547e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62acc648c50bc8d7c01b57dd0f2da83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180347a7b2c8470cd57230f814a8e780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3800d07e9e1dc5573e25787869974530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb72d718054c6508e61790291b535d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009b22bc560dfdb1f52f034e134175532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fc9089cb50b985682ac93a8d1cd45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bbce2168d6d388aa6b1f192614ea6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd607f574f91ffd9e8fe155cab7038535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933825f330c0ac3d6f842f41ecb08b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949315bf792b259159b05e3abe30d24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323cd5eb9cab94e4d3bb2a3519ebdb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45237387dc2b94eedfbc12ab5f265539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d95924dbbd0680872212cb8f6769540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414434faa8555de63cd59f8087ad7f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078beff1907708f1fb5a635f57d443542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a0646f618cad20eca9add46569ffb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc07500bd414e9a619ccea2d1e61d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcd63864e423f3f0010a4403cfa416545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953329fe85fdd924ccba861fabcd252546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2aa7a3a9e37b368af5347367c5fd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f76b8e1f7a978e7a9e2d5f033b8c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad58e5fc29b51af9310d2a92f821bb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f48a7f05a0f54432b8d2384de3fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903059adc92ea4814344cc399ce791551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709b6cfd8b0c6a68ed2283ef45df49e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890add72fee51b155a9da84c2f2c3388553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866c15cb3fb1526ece3c508b8af6d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a55a0779c1c150996521685474b598555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaebd045c9c258a48fd6a473b518e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ef5b049ca8dd0daec9969b2660d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbd450b374431d0ddd879499cfed80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672998468257879caea6fef6c19410c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c862763fa347e23dec3d24660354070560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2ac13372774d3f6fc1ca429939cbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80de4ad09dd2e3566a54ec349ebff3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbf424768e0c75b8368af4b239326563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165c22a33be68e2b2b10e6213cd4040564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bd5f110b69c0b67d177bb05132672565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcbd35bdc534edc8bcc8dbe862425e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d06b0de4034db3f86e8841c1c734567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759a60a8989d823aadc4977b7dd5e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e0dda69374c0802b51dabc348ce6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c70f4cb6207c6b5ba814a0c06f35e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc5466dd9b4f6ed3c13324f651c5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fb75e76387aa0c0a9146018e28812572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8ae4406fc8fbf7a507da157cfc758573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712193bd5faf6ab4f59c08d38fd2b7be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ba704089cb2469b733f6bb84868b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a634035353bf29f295bdb07d53c4c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59ee896b097111ddce7210e2c94de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc237f0c0c311b4a85b55262f87ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4058877fe0947bb74a2bb6e237158d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8267ecf4dd8d1581729635228a92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df84029954849a6580a6874c59431a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943f2ef72a8544aea55eb771f6ba8d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce234f48175fc9fc5029df9aaadbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107e8cee9b904070a0d79c9b8dfb60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c70f127ff17315946dc6fdf85665d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e0cac8d7a26fee6e65a4ab4916af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb994d4699de89766e3d828616bbd45d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ea0b15ba467d38fcab7feca8700b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2e8fc8a1babfc20965f55da63ba31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8c8edd7edc2745d7ea5d7713e9a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154c2674748f5ef17863d0efeddf78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6075147c1adf93fe836b8795d1468592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0378e2df71adc948324fbe022d64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80367e5bad211a6d5921a61f825665594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b769cb4ed9ea2781ac2435f3d12f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd62a4c47fff9d8ff2d88546a2b84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b8509d4137c22cde00d899394929597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32c0ce5f2b408572a4b8a2c984f1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045788143ccb003d752dcba9f878a3e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb30c3f75e082ccbbad938247a0561600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db2d33c466361f220b5e5dbc94a971601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e95f447eb7165c0746109b8ab7bda5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f199a555b588bf7103015e72aa67e9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dee3068825edad28cf53d5f9d3ef5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cb7db5a85dce4350f8220b01131a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc0a8f855d9d85c78010e1ce2a5406606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a035cec441c3406e248233045eb5d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806c3cc74d4b65337f4108ae5738162608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29940d9df786cb2d36270beee87e7b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb373bc59ed20801baf0e614af6b335610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f04d935a3e62fb47e1b0db838cd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670293b1a00ed0d9b97d24e1ead2c58b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5334dde49f47a2461139b01b7a8251c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c73f189dcaf207adf300dca907330614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e4a7d67fee969c5594beee249256615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63abf0cd1a9604d0351b2fa2c9c44b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd14fd24811376995768c0a7a7bcb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0e9e08f260e3954208f640a1c822c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4e3069c8b2cb17ece659949c0764619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e442d3cd830e87c1f00a2f38f26ba27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9cea1d381b603a9c774c36ebfc93d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71217ffabeb6e5d04bf3e385ebf38b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2a06ccd27c2bdd39f587327fed7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13b29707e164c841691e6e184ca9d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a170d588ff4e39ac3842c2122ab0a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8812a61c1245897a3095883bbbc8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d32e6e2c3dbc0c032271abf4e7656a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4014245fd3e2ccc79e0006c2c1a959628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c7ea5a14d4afc514c3c3c69aa2b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f970eaf03c5ecc2febdd632a553fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c75330e1f03780af5c725f9b05650631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ca49b8fc393e1ccd8826aee2f5b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846cf7d47649a7ae203c82c893810b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d0080d6735146c72928cb2ae70e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d2465a7c7141cd6f7c687d1f6764635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3050f36ea3ad14fb4411c59a68497636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a431ef7838aad691564c6f9cd38d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0134924c3640cbd88bcc8ca864df3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d579bc087f884436f398c5d05f10b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df742a3168fb00427c1a9138915d78b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6df4681efc9b0b393a981c5a8eb38f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47e57effbd897544ec2448e2b20c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f556ed76ee58c7d3dc97e2adee43de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fb49f66a5a56d57d714eef0240f3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90386df9e6234f5cca4263b60c7fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6a126328517739dd36749509cd2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea695a4e624792f52979a55cb3e5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb933b43ee591e14b421f11e69c76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7aa8592b791d5537f9b2ec2a9bf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78619425fbf6847cb4dbb133ab4181650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d417a887b496de41704c6914eaac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1745c10a8f2d038c85fbff2fc1b30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf31915660b020c14e4b874c45043653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ff7a509aad1de4ee1056b068fdaf4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ecf8ed66e417fc242a3d6022cc407655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e17d2147598c2f63cfb61ac000916656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802096fc3e721e05ffcb05dc65be9fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde991feb7084c2a91fd0e6fba65a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789892f308315bee8953ffd79876ab3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b6350860a2537c338ae13f75c61b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13e0c955429869acd141ea68edae8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2092ad0ac91a9668c7de0fc0af81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200719ddbd46df85491ccc02f3fdb53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523dfecf5daf0976a663ccd2649be0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3205884a6b804e254b60771590336665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09154634581fe8b2dbbcd981a9aa609666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f92a938714937facfcc10de0cad266667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255148691c0dcfacf6ab4c86aee4a87a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d824997d7182007fe5a7a907c5b936669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d805e4aa811858d959858c35d44b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da36cfeabed2596476c852cca73fbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f75c36ed096898c6d8ef99990c098672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de24b83e43fa938a3c8170d2271e63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d495f2d3e8eafac29b803eda125e4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b6fd6676d4f3cd2885544f59d2837675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea3edb6284aa7fad6443a3b30238c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981eaf82fcb40fa8b9e8a01aacb0aeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17a99a71603283f1d3cbfbd5eca38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ceaad4fa3c3172a2e0a8684d9a2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b0212277553c90cd4618e0e60b01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5d8e493af71850bcfcfcc77913ec6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2c1a897c7d48fbce71e1eada2a66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dced6819130643a52714249e9ae7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57986963ac389b58706f0931647ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c2651cb79d63b6ae80f6aea2f389685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7833d9fa3840194c89ef359a785a04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d3e509994bd1c4a13d5b0346f65e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9f8b5e6597f3562b341f670ed3ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67cded7310c147020def2be79d4f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24cc349691e773536aa25e71eb9804690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c313bd75895b1d5ab83476abf37d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5c0099b6a3f37c3f3458a2733b2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa1031ab83c317744e79bc7197890d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237951ccb98098d14ac0ed582081f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9377b7db31c28a83aa099514e2ed26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bb6eaa1b0494b676ac20bab94b6ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876701e07e50fdc0e1efd5b5b11000697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594409e85bf5c89e63bbf2c21257ee1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89de80d238a104a8b1081163161924699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466daeff46247f0ea964931a1d920f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809ac65a9ba872ddb92ba354347311701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f257993dbdd795bf0cb730b426992e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f164527863f338158c5d88d1a4ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837275db474f5f2279e9ec97e9ea89f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513f44428f4d07effc09692ef9b5ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f6e95bcc207a005c49b9cebb0fe2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b588318a8207819d32ba627ed4a430707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d834dc38ac91e720bae36ab187a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71aa3b9f07f34d5a80ae5292928f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b3393080e1a6cff4d2b63a5624d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c670abe10e98ca0bcf3ad1b3e9bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9504bf2b7d54cefa505dd1059db9a1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a7cc063bdbc6544b3c5e3a3827dff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7ed6917750ef36a634ed784fa139714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af42af9d38747a9cbe5ca33cec826715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac837d3e08374d500fcaf12ac6e8e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc385c0472fd1096e520d44e04970717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7c502f3d4af501c7ed9f4c6e538e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262ec555530877fb77ebd6b5fa7309719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af491549cd111cc0ab6eee0ffe6c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ae6871e225640e56c5a3ac278cd0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95261670c0330d282e19ac178fdae4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14722dbcfce62ee367347fc486e7ee5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52893fb1432dbf5ea037f377eb8ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf1370360fe1b014841ee4c0d306e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb679322411b8057312bdaf782288a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c12237009a459c6b91aaf64d17953727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a9a14187f83f185b3cddd36843165728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db215d2e031093e55b8f6da68a4e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53513515771094d8c03998abd7bdb56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1967baf5c929fa25b72f43fd1f5b5c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eb2e5b0c608439b2eef74c7435b6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ec18b5463d50de5c75576081ee19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ebc348c475bd142df6d38ee57f6d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0bb63fad816223bc84769d2a943ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34025d3ae57c38753c8ddd579ad5fb10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87996961c77ffe96e683648c639ac61e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615920b96eb6af3817e1e12ab0e860f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf358fa4d12d3dd9eeae50bb425ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22ec3cb6e8c061748133d3522c109740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09753774bac20a12b4b27d5e2325b10d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b435283a89fdeb0ba58989e62ab5aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c09635ae7b934dfd62854d5ee0b08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71a3fcf74f5aa2436f160ec3b827e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6874f894ea083b48a13bb3fbd1bd901745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a48c49de3a244fb83e061e3726c4bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655ed90d174eabd2f78ef367b0a03e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e4539080d920f15689fda279fd8b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0ac7718681b809130fa39a08569ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce81b32e06e88be333eb79d567f9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f43d1dc0a0e7124506c31835a862751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9eef17e112bd0b714f73a674a245d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e2adca2f4c31231da0e454a20a297753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5c647fbfb6176dcac673fc086e821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8894f151f2b16a691e15961abbae1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbf7c671d77a12193cd2eb45569f813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105658417a8cb6d2350e7e5cf3afd1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b61152e424dbf366205d0b6711e9e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817d0fc6402be1fd51c7c4cc15ea79a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7dfbb4376caa29ee3b2b283d638427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f73802b3df92ef20d7f50d913a72a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b9c86d4aedfbbcfe6e427be92b469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ab4a094c9aaf04e57687ede9cfe710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab29438db7f235bf8113d6dbeb8c5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca4f4bc3a858df2ed073d99d2db2a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5623ebe01e08b3d8eed55002fba6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439987d076cc8ea5bab160efe3d214f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89128198e319b1a38b16b8e4d6e7fe515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14156ab74edc762df72a910b0ffbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f505cc030ff38e4daeb0320cf9b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c6a40b41f0b74666584388c5e4eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c3eea1fc4b0fb6f5fa3010072f43d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d317a7909d4a3c5520d9f4722965c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6d538ee73353c5bd58520860b5cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85316d81a81918415dc6ae046664617422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8236d47872b6f2a309c0ff0d107d73b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7889fa5a6404a574cb5c9cba1621e0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c41dd09d9b8d4a12ce9289aa4a5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b10fad2f3e665ba72c3285316b3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff27f5cd549edea7eb4cc1fd88424a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1e2d92df932ec9d209e579528b2da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bcdee5fa63c274ba12c0e708e2cc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e72be9dfe2e0f319bb647922adc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ef4f19a61d260785463ed96f9af3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7a10ec7ed2e31db65d82d56b592232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb10a7fd32d02c9b13846f724176e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfdf8c05d89e8aee71838c389fa79434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c80e563bcb0044afc8d473890456235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc541df6d6f52216c411b699c033bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559abcd67239d5f318842252479ed17e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f0911a0aac09bdf618dd6df38c5ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93dfc83576c1c93fb11a69bcc19f2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d18ce4a8025791fc02ba418282fcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dec81efd870c58ca01265c3a35c3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361217b97127d29d1da2cea6ba0e6cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e39cdc8ab6745f2f7e2f887929ef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd804e1720b618a0c1cd31494b910c9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585de9faee5b2098f7e2353c0994f3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded11b237bd5f755788dcb180cf14d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e7bb33700e88532803db4ad8708c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd65c01bc1512e073c2b9d745e0c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17600ca42d89b481540a79b40d6314849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98abff759519fac7b067e8428762150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17643c1a0a1d8f83fbc77564f71d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0745dd0098df2beb962f0c827f6d32b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616fc3925ead13ada4125b4edd702d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c660656da4922154b07ca85619e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b55923757f353ff563b437c003d7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f730627fbee4f48ee130956721ba756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05ab4c07215d1f6d40ad25136977957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3362c685be949efc3b925d38e52858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d038452b2df218d23ffd6bc5c71d4b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc21dcc59dad7bcdd47569a5de81e7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979253152c4226bcfabad4c48302550761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74477d3da2105c435b58f983f6549ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206ec44f713e0e8955979706059fb6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2e956e70d9e487930a523239c16e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567e10e8fd0c15c9a7741683f5df8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad37846f167854895d134d7564a9e4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec26917edc56b4c51737f362479e97867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e755b17b75816e25181d6acdeb2887668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6871e92fc5d5944fd6ea90755ae0b6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de197a8e562db4cddaa1c93fa4df76c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3090e2529fb3965f6e1fd98e62cdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048964d984b685257cb2d06b2a202c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d518f4fcbc6f16d9ca70996cc10273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a12b5603d9c20897d0c662aa0f5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b1804d58ee3c0fa790ab01419445575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f7c94537d7542594eb6d781e694f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6412480b014d004a8d77e99af2a36977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68448c2536338ea135dab9dc15feda8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118792bf85557c9c34851b48d0baa6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165a3c9bee33275ce4655b626156ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411bc2a1a438d803e3ef93d801a3dc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faabd315a96aa8dedf9aa7c506753c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc506706f7a34b508670ae9ba97cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8178f6280955dc18eed8e5c770a4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe106d3b802bd17f951cf3bfb221a9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d6fd476a401c33b07143120996a5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb4935a1750ea05b267bc427c34cea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3569d179c07f28f54f521e2191f25e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea80d454144e8e8068a8b76fce323f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe1e82bf33558159d32fcb0e942b7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefb64c1b6b7d9d91e073a7f9a0e2fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c9e44633af002cb9bf1e41541ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f31e5fc1514968596bce1103cb50493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ef656074db0526a37a7456612d1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3c0f699e49b5d8de402d2d22bd93095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7ce677f18a736682fd8aab335e8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b9bb521ba0b96e101fd1f515bb3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e1eebe630d517c308b0680e70949698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263c547376ee2501f49aef5dec0556e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154795d024535860dcca96f3241b69c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3012644f6f8256f3fcab0b83e9d314101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4477a8b17b63a6b2f3e7ecb71e93fef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfb7f83d17b4a8415f8c209831e9c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd41063949d9507a084896065bff2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a03cfeef496f321761259313e5a5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a51cb8216ae2f41c3847e812ede38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de2f0a2287f13dad3efb9c21c90cd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff0527fff320dc41dd47aa0b31758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b030d5b4cd3e11a562ddd107ecaf976109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaea25e436de4d134ee75411b1b087110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3df0b3c302f2a28481d255c8a6acf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2360ec1136a392502c3f51962799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b28ce1230a7c59a5a31571d0602d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461725444b3cc1ac71a2ad3d92e7db40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d206d2287ab41f34d069f1da74b75c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a031ecf26a1374debf37b2d820c677116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39a19fb2127d89840e89f75f413212117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca00ad503d4e54d941e561b1da73f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae02cbf5a2e95b70a88c385974329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a9a67855a53a00f69fbe005a525b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77b7e83ace91d305016c5b51bb76a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3445b4cf73bd9841342d79d972ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff63e67371dd1430d22d3d2a9ca08c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5419229ab9d56b898e522e637acc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577717ea1cb640e6c1e64033b9235f90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce046bb39b4195059e70194d740e22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837f5af79395f4e26337af9943fc37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b01e1b0e98ac4f8cefdbc8fe5577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba9651adfd92617f4e55fe67de0d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c072bc0a4ea771242bf455ebd9c196130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173038570745240c281c7987f7edec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120ed45fa808da7201a2cda88e3361132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630793fcba5b6bdb9cad8b5c8f44814f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c273885df4a7cc985f8b063960243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f428541556ed8f2eee954544c01ff2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069712a7ea80d1a568a2a3108c63b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cbf03cffc7d10d724891dce5244d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276906784a9e0c43ab26f16067f15c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33889f2b5bcc25416dd2207dd5ebc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b15d0ad6eeeea0a8a6ab181cc9deb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40035b929c3cd817611f2f7fe53403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925ccb68b01670d82e90d3185d4e075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44db8c12e1ee147b1af7a73b56df30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1efb40ca3b7ce9c5bffbdc8b57309144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5919cc88070b9462f91be5e81138a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401815ba089dbdcf769a71afadd43ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32591c5a960d296671e0f94279be77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbd71c0ca57e4c5a42ca9e0547842e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b458fa6045df1d13905231e8b5540d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61778200553b36d221e75da696ca22c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000bdf451f10697223201ad652b72a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22717ff5f19acbf7208821b72f3a8796152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4e38cd209cddc53bbc9ab8ff863dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eab408d91acfa1cfb9be85d8573439154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bca08468c5ad593c59cbe4f561219c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce254ae88fe8ef27441d387acba43f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf219639748c2ce07c61c215825d66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851049ebad4172a4767f10eb59fc8857158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f5211fc5042e2641a758b23b81b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76483f0caf1fd1aa31a4041adc6cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4ae4a626ffac1723c43316230e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e946cef8c70c4fba7a15a3b3464c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed309532021a5ca67a958d0166a41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73dfe18a70c384d2320d823af9859b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7aa223f6c811f48885c3df059ab1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abfb09f8354df2a8aafbc69e8e973b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1b7e729a71efd48a4e271cba58691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d713e76a95b096b31edf53be2b03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6dce2cd5ae21cd4d1dc8bba50bcb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a88a2d56b8d2f17bf098f7e1dd8c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9e747216ecddc0a2464a2b427ffa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc1c50e4c592c4625b280e8fe99e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b421977a7701860a28d85eb5b5ae4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d923923d7f662d60843e1b17963c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6c3902616889c3e473cf7e83608e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9b11fb8f125292066cbcbf9e471f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657a0c7806d853317fc68f7fde5d88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85c3f0d0a5b1447c1b4b4d4220be0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bcfd9a916aa467c790509dd4d163a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23ff3be3077dde9fd214e59a45c86f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4509a87e527e693a14b3b3468d693181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed4a0063dc21cfe2d62e088b285631182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1e16006904cddf95770f1302d88eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f1eb525496c36463f39fbd8b4c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b9be3759d54a2958b44df981e1fa3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366bda252b910a0b8a4c8eb4933d20d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb701d917574b6eba20b03fa78de7dc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806eb409f340ec4fbfa8e741fa505d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b463979d1c24ed2d5bd42b851a9ae32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b284f1dd78cdf6614f576f13c5fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4da69b8ca855689216f283218505f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c8872c55d19069c31257ea6e6620192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddffd22e28afb28b7ec51eada0b7acf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8167929ce9311cb6410ce586e767d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add654a3b0fa80342b0c8d3a9175b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd1538567e53e1a4751e98be48079196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbab1f3dd73f6aa67f1276d79487e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581326d7c5c9250e96123887e58d7a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec23e5e8987110e33c08cd0e175d0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5e64dbb2f3f799fe70d1401aa52b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040f79b8577999e7647e42d92b67ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11228979024bfbdb205d9021243ef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb53c137660cbd16713b6d5150beb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4ed09b25d097e81937142fd070aae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236d361f361570b78046b22a67ef08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632660790cc405c885645a1ffaff1667206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74ddfb9ec3cb350f28e7fc5fcd9067207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917967c0bb31e64a4a7cf6672e661aeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa628ca2a2d3e2ada8ecc809f6755c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f95e07971a5ea47b1908c73eaa91b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37d01ae9094029e00eed14ae318bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359c265add6806872b6abbd612a64b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e87d679c0949d1a37c165112cd34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7beeaaa7cdce949e5de15517be81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88366959ebb274219cb7a5af45c37e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15176c772c4abe4aa26bcadd193f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb12f710837d8ea790136f09eeda3b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef683ac3e48e727619c546aaa1f60f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc634fc7de2dc4bd014e9db1a9cf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6ed5c4e0b99e8a156e8a537478ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7c3d6a380a00f5b76db19368b3e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933fadfbcbc622364d4867ee2f5f6e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e175122c2b4a399661a8623602c1ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ede0aaf1ad2e573a619a53a203265224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad9b2d059e9181fdead5afdc43bd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fa7770e483c88bc8de26b998ee9bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed3cda89b35f1fe959c6c90d90782227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626d1434704bfd3341104feb39feef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ce0412546258ab0519929f3b60ecb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8be8e4d3e4fa9bda37ea6df85747230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeca3d91469f54f8eba84de64f5ca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c189abed0695c86e4dffc927d519ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf05e0ba0048b65511b101dbbb4ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f086a604bb45286d7b06fd0175ef8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c42910240ab12aece61c11c593e20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d42938c53712be3d1c8dc6f55cb6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c67be60c8e5b07c5f31b97302da15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b95af57228773aed30a996cc9a645b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5050cb148fbdf3738166a5ba3f2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4ea005d27fca31a1b00bf43309bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1688fdc437304373b21427eda02754241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c24c730783fb1b96d2c24ff8041250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff746ed9767d80695788ec9803918d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517392f1daf66cfb694559de5c85aa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098216c5f01244c72fcd6245d53aa5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da6e3cca26c17da9fe217254fa09ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82c3063dd861777b01211ea2f7ffc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea15a184b8c07410ae3dcecefbc0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c8dbbdde3b00fc60a2a3ad0906116249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413639762dba877cc4a96c97b116d158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d86a1d2469bf88d29d3f6eb07d78e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf23e139f479317a843641041fedafd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438015375f8f6bf2f4805b4f3a6fd7ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d682778a19149281262f515bda778bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25effcb0259517ab86d137448ae986e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417530ec76cd78f59f1d6865549384a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a366a94bd409804a4639ef1e5ff5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15593cec71bfe6e14e698c394750ee30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20500839cff52bac4d34ea68f200da9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe7ec5028f0f6ee02d8ffa2142733d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff89cfe538f01a97c71011ed8e27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a345effae14aea119f3725220596e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b3b52aebb87d5e9d165ee8b6f89f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f48f63bbd46603ab48973aa74d82e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b18f7d95105bc5fe6b88596bade10b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbcf6ff2eebd44b846b1c24fc1d636266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551d1ee8f688ef0d19625114a460ca2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1780b285878517ee546eca25210c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae731873c0d425b0d751a2e20888f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b179287be1c6fa335ba41f10e7125270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdad30667740a3d9bdff60271268fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11fb9c2931ce34f315bf549d5eba4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ffabd6998ea102509ac61dc31bbe1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db685dd7fbdc061e5830e4e049fb01c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbce998fb3d3909523f034b2ca37d36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b288f8b49c29588f8ec389c7be8bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921f2b9ccc53688ec12697298ac5fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03be5f7bf8e891e10a1ed3f19c4aff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90e180482cfbbad193a44f435bc87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7420c52322f69fe0024593ecb91f694280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5e31f2303c1cd1d99f5f850c957e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b138c13ae5f8f653e1991525bf3719f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ced58a275bd4317d4eaa7c077ec73b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483483a0c780439ae622aa01e3bbba4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f42ec86ea3d0436a20c1e5f619f10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082963b58abffafe1fe6796306681b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337e6085f8f9c0685bf7f14388b6a15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad6f44c9b505a7effcfae1b34d3d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe76f564944c776bdeba89e05a53b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abea107c9f8409cb6f5c2b74e4a9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb420fe8eab77faa1ac42f1cbd2011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b488cf82d2243ef4721666c1f39db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dfc0386d33019f02ce6c63fd3740d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4797897c19c895783b06ff7e37636294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f282b415621e4339a6aaf03830c11b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101bfd9fb02154ff82cdb3d8a4ef21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96af7f316214ee9d7107f26501af70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9052174cd4f81ee573d9b18fc829e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c13a0266b413099626cab1268288ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e518c823d94f52ab376e3d0e6ec411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f15412829ebe0f42792ac41550f3d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e514f43317ea3d125a0e5f9b0f7ea9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6f744158446718557c91407ef2b25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba62950801a1ec0b6b19916f94e6a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b3a1fa1c1c55ef6bd6b0c4bd496c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee01c59374f5f3790229233e4c8c602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db9c2228ae815ee99cb5934092ea1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998fe7c78fe2b5ff19a95d289e7ade8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cebb950803830cacba66b33517ba58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acc0416e0eb5df5e4b77a05d879f4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5ea6570c80e4f1aad675f4cf9fee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd8e46ae3cc049f5922c2cadcf2416312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d33f8430d1b8a866463096957e6efd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcefa4b6026bf5bdae08074f8b924a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893affeb552565dbc37735dcdebfdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f9bb2181b4db9fd65632955ab91c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f15f9ad4319f3f7a3b6aac858b583e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ade6659b76604873eb4ebbf214febc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1f06d1f9817da6dfc56148e43492319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557789aa349133efd13313f3f89cefb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ae54317e84d04ef160a02b1ab390e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dedbce3611ec7ad0a8391c01644818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796db2938d1060445fb38842678a89b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5f2e24a09b38131452bf1ab8d373324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949506a9de7e05522d071b8039e06ae7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd578563493518d532afeb90351536f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980ca978044fa20611f029e489221d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6a8079fed594dd70488a3c5b44a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e913bcfe172a4da28e409ad6fd85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e81671a5cbf23ddb3b8e45f048700330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c14c44765055b80494696bc47e4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004ba085a8c3546982ef81fcdc9f48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069ff7ed28deec2f64d1f30e8712ca7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c1672d94ade0b3f14353205c78af5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0bf9b1091b4ce84f082c94a79397335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8716dde23147363f0c2201ee134c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851902c71f3d19636d6c6793e46cdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb3a5283c21a782470ff8b1bfcdc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce402fac19f389832001cb14b9a95ab2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944210c3dbab8bdf41c134c2c862ec03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dee8a87858f6dca11c536add2dadd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb6270c7084ec7a8a725ebb8a6a41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5de107501a6031168638265d63390343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c77eb41c3d19da2982c2f638c8f8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb2a118c4fa8d64c0f85004dc9fb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b713255038a52e63f9b91550efae63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b78f622670f14f7deb5af37973e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd4b88ca427f506dc7b0fa2327c5b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab1610acea4c943826298fd4bab5f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3883a436b60f6b4bc40f0b54ab6186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5f4d95b1de7cee0bbf33f6526193c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524a774e846659df6f5e8fbc889e78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c2eae4765e3a1f2e96c484ab692e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51505fd68795185faf3b6b32d591c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183436e702ed686a1b8ad53d37aeb663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6208c9eeccef4da82b3168171f15d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295c7af8c3807538127eaf21e3f4e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f19bc5b6f79d32b474dc747d76f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a0e83c6512221487d8dd407e88e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bacc4dbee6507ea065e82a89a6809360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c9ae77d8ed20f2f8fa7322a7f889361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7842438583d987cae5fe27e87d1e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e413e33d19c643143e39dc0ee57b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49359f9f299f0326c44496e36c830cdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b21d88f9ecb0373e034b176a7f6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fe1de1be68d7a22e936029b0df6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88908034fe3b6aeaa7b50e0c0ee30a2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb151c098fa3865df83187d7e2b464368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834482807670dabd4296688eec6be41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a219b4725318a8f530b1659a6c96ea3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756dfc3fa02536d2ff64d39c11a0a5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d5492109dcb2cd374190845c97b42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b704a3f762ad166ff6ac8d20df7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324399e913b9950b6052c863b52091374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff287f1c0b1eb603f0efb8ab8913b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1649e1aaf84b8dc866af571d606bb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46170b18e51ed87ff11c44ac4bf469377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e8688b8ca7dc0ce20465c36f3561f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f8b57083024a8175e45f2cbab844379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54f5590b0040c1f5d7b13568decd5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638adf63cf8da418403d08ea2a66eb81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef855a7495f8287afa66fd501dff06e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e6bbfffb8f1968d7772c59f0367c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40735953c61f3913b561d37de549b943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140935453f4465728b48acbdc9aa0404385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29564eeadb1760070f1e6aaf9b9811d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d9ab54fe53ec34d1d5e3a495d00a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e8659cc835459da167ae1fcc4d28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25835c2bd3bdaf4edd2d3b747b78d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d693a693f489e9294bb458a4b0969390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce9afd60c09c9fe402b37f4bb7a4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e48cc632e72ff2dfa4e2e113543b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c6777a3c0f72e5b99d47a54cfdea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e9d504f6aacfa0e0430f27f0cb18e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39962b9e3496e7c88b41aa02e5416a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b1d8177b5a6b2a74971e64a6d07c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262a280da5d37039e2af9f470ae934397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63618bfdd64cf459e14b03f21fdee3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b5ad2c4f9bd6482cc0700eacd1ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084fd707ff5365d1e7a1f6c78970a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251c96c63adeeee21d369f7178d89fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cab0471bc0e08f45a064e0ac0548c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5da8d1f463727d7916622cc09010403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f41c69aa79bd7b0bafe071f97d05e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f81c3abc47623f76f8e99bad87e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a50b44fcfbab8ba44a8485ee92ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f95f53923eb47b5e1bc0627152b69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e593586b6f92835fc079240e839981408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38027d6e19d2dd0f18f6e772fe68ae8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f442849f7abed001b4592f65a1d4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcd38ef73db95c0daf159d6130285411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824250a7c9ba026f0d8ddd6d249602e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0321fbba8acf13d5dd3e7ee26714f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b449469cfca09b4513ea2cbdc0a5f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d55ce3ae149583cdad4fca94850e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4736d50300cdb01beca54ebb75eaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4edd57d17e45e7c91696430bb9f3c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef210ba42c4fe511098e19abe2d47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459d3d8bbd4702c235aeda76a79f5c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e2584525b72225d2abedbad478f46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d228da72c5688bb38efe08bc75ec3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085583bafd5c3aa9a33bafa04909719422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa67f236b95138b3ace146a3530e5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eebc25a91baa5994644eadd1c93942424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56bc30447f30be56760595ae37c51a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a43968bf0f48035fd8cd07826377ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6c8919341b25d512b4140e5c403d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ee51981d877f7a8c9a5915d57fd50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a36d49b93d15f7a89109a9c5c77cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2f794fa5b8dc881a85b587585243f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937596f4ffd051af7835170a891bc5b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d54e5c9deee654ae12d33187b9a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043ad1e4a396fea406cd6117a9dd24a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98209ca827ddef40c8cbf4da71b5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09a0858591b32085a58395ddf4eda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458a5c5744ddbd6eb465f600b8e1d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0797b1a0e13c618ee56c1fa9cc15f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28fc3a2d42b509b463a154114a863c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0386387e06145b94c9eee8743918a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc53f011548207729b949e78ba65fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1256cdc903f77356c0b84b47c047d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8359c3f53f2476ac91475f4712d50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ebd93eff2628bfc2fe0fa6ca3bc80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de841f521e3c0e9384abffff6f5308444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc353d2b224fddc1043612e77db278c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d2356662b0558a08db9a74e1a82b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e61952270bee9cce06e7a6014e017f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35977ac1ec04d51a779546b16a2fe1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d85b8c8bc8f938855792463aac1ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a18be5af7857ed7c47b678366632450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9f6816005499caa696e1c46788fd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320098aff54b7a53f978d15df58425d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad551023425e177e67878eb686c700b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0d0c8a1f09bf139208b75907094c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc291862f85e9e7eb6e499f2bce8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dd9e4852ba85cda1bd37457b797ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f824530a5024c8f0a256b3a6bd7c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bfc3d36fa9b402f6344306317d980458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ec1d5d84adbdc48f77c0cc8a5839459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4b19ddca07d7274a9c8402cc0bfb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314300592f42058b0d32af5a713b0af4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9deb670718e0ca847a638e64e5b2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91066d9fdbf3445c42f46db3588f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aaa28c401652837280b70451b3df9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2986fe21ca016fb2171d7abbbfb4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f9854295fb115dc0429f1450b74d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0fd6a9524bdd1c22b2c54f51d0c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f948a65512daea5bb99956f103e5efa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e31e15c0354a3aa2f5ecaca3f2d60f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692bff949a7bad798945effbb5fbd6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9fb9ba0986cf98f1885cf90bdf64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db76027007ddcb0cf7d3f7b5fc1829d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d0b3bbd73478b139dd5136b66a73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87722d6358286961bc13bcab7eed2ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3fa9273346f8b84db5ea80c7c39d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c7d31988674c7625ee1875ddbf62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd2ab53002253e255ac7000d08e5dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951972ab723ccac4000bd2136323841b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a20f13d1e434e0d0e8d3287027af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107445d5908b125881e22c2cafb9aec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3d563e77bb673de5c0b7b07595abe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc5a8735713f1c804cbe0757b84009482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492221add97df81ed7b44e2a0ab7ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7649512d1d366d24cb8cfbf0047844c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dbe3d6ecf0d8e0de78fd313ccecfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12f815272575eb0fbea1ecd3474f30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b15161c63312a2f13d6fb68ca2274487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0b4171a3643f8bfb0462ce0d64859488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c887af903fed5885ca1713f955854489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e09f4dc7213afbc473b3ab7cfc1f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d478d19719afcad85de363ddcb5930491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2457795ad5fb5959d4a6eecd28d2973492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a1f043caab55b30fabddbd9731c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cac8c499bfa545482ddb2c5310a2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef10db201673045a864dd9b6278fd19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb5b509d865a102cafea05461a826496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978d69773c0f2810cba9724704cdb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e47244ecdbbe4e1f270b8f06af070498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdda26f390db1208dbc653dae16309499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0db8e1fc2ed10e8d74a77139a96c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63287e188a79466cc49730c25d3878501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871305bf9b37f2b6084fba8cf242854a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77fef31c696d888979439540fbf42e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeebd806ac1e3241d9a6e6e062ae56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701750bc12e03ab99cb3ef6284825701505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab35c30066577cfd16ec831253ccda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b2fa6ba1cfe9f13d4900dd4165f43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675295689dc43a4edb9c14d364ce8d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42645fa7fb8b925ea3980a39ec1870c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c39c9d036518a7b68bdf3fc5d0535510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e04dd90d3ee78a48911c8a418c7cfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372c0cd04d45492a11e0d396778f59a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14689840522103e82836f101fa09c67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5486cd486299f92bc43867e88553b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861ac844376e86da11d7c8e3af629f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cf5fb01bc8408ca9da9f50e143bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8cc5d0219659eafaa65950c60a52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcfefe9d17160233e6343e2ba5bae5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cfde0ba8d77c8c8dd52b8ed092b01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71250123d27b0837e02a7198cb541b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96bb0a21aef1cfe633a2669606f0ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101036361e2b6c273cc60fd6c73c404522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66edc6fb9d21d6b20f5dd827fff8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610c7ffc1a8109c415e449ee36eac5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06adb6832089e0bf9395b51e723b58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1474b06af82c799b12747d3f9daea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f740de5043c9be598672a0074abc0d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fdfc6faddb81fb029f8571916f294528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570f73df624264e22f17898b6a66e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049202b9f77e1afe8b6531dbf3622a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538499ec5bbac06cc5b60478603ece6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902fe2e7cb2df06a5a0003bf16cc982532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3438b5d871a7e99aad5d2b148b38705533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43690fef57e196cd40d8c36c570d2735534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d230d38b8edab4ef6778cfe8e646e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2f8525812738a132c48eeefda4b73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f9baef964a235fc97c1fa08d0846537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46c8ee7d5d72a45f3de7e6c539a4dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc8a48d4335150b16564598ea0ba96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf95446623adc6ecc7284d73686924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a238e00d743620cf4a92ef9137fcc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c3b74e782e4cf3e617bc05b78ae5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8f136422a2ff3db46e93e1155bea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939b1f57bc139f0b32b39ff51b901a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2d26c0e6df0eb2fd664e5712e5a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4ec24d85bc0bb3d08885386192f32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438e67b94fbf24265bd9ba53ff4aee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042006b9b3d0eee2a30b223ddb63b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d47317a7b652f743caf5a9c91349b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077c430ba140e0e645ad279512c216550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd255303fa7c4ce42f0deb16de4b38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97adf0d36128dac4255ed0957b36bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62119532b7a7a13850b5386bb5a340553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc91d92c98e4cb5a9ac6131ddebfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63de49f3b96df8566bb8f3efd99916555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf903739956643969eb733d1f67fbe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ccf8fea299b66b09905749cee8e3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5370fa054939c362771f9d83689d36e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5957fe98773a81596317fdf2f418c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2f7e13c47870e902efbbdd635d60d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ee7a02eea4a8539843435b011f166561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdee589bb90f3573dabc6ebfd95276562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b207d0768faa84fcd05033121f5df08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133355b73c97a416a7e4e58f69b621f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3a8666e6f5c3f552d107ccb4186ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec949d2b18ea2617bf60d686237ca51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2f59695dbe03b7501fdd3c02dc99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352e57e4c4c20a636864fe897a2383568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd80955176bfde03c06ed9b755f501569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b6eb167d8a8d0e866a40c66e79b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b5ff6aa68e31fb02bf8138edd6992571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefae57e0c6db97e6089f769af1473c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c588ea09f87a6dd2bb4edc3809f27e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a150971b3332c8b4e187d07db8c602574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96156c2ed2afc2d08ab72ddc4cc936ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3565257c7adc01a0c229359b98e945c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae06271f6cc370e5888472ea55c5eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511d4e732c96def2dd70f5145171da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217e7ade8fc2c7725ae14fd65850248579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c89f2474c5ec0c44c1fb1c083745fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9000395beebfbc8507ceb3015c0137581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005efe07a1a5bdded72a06dbefb34a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa9669a2b29f6f9c8ad2886286bc00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d53324abcbf2af8475bc9d55cac3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d503a7a5f4a419aaf82adc2a8ae61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d4c8060f5e6bb20ad2c774cbd81a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b214d765060e7651e53c3ee53995e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f7d7fb9059b400e4f21fd7285b0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc91ac895bd1582e21e240827ebd11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33f313988bc658a0d8e1da58c90bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a826c184f2a47f1b613961af0e201591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805a99dd809e1c7013192e1a45740d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1a9a61931e71881082e148a1f9028593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe31bfb0cb11e527e14bcd7ad34b71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4288836110901832ca76b66f406a47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07d21be750f08f16f60bb1eeeac926596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbc92463595f5bb4312f398e5291a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df58a9bf617c3a5757db76e9b95a6f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3abee0f1eca57ce4f29f4486d6f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47f9bfb138601ed89f6ca6e3ecd8b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e09dfbea97a3fd33c644b65d37454601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93605a67de72e227218c32f3a08b5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d9ef0ec82fa43c7f33d4aa93fab1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc21e529916b34ddbe76a20e642a28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b2975157a2f38820df79b822f1396605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21a206206b6f522ecde6d33bd3dbe2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8247ca198bee5791a2feec944368f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bdff26ec67dd519cbd03a8c32d7b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577377278bb68ba9fccc0051fcb40d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869498926a3f1711db5263626a8fe7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070fdfdcf08a6da079eaa1c7a45973611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c63cf4c2487e3fa9630e5af4f8b32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a760df777da56075c246cf7f753272613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e52f5abab512c1020cc9abbc9f17e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658d27df9270fedc06e1d5f862689e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a457aff06810a2ee3324605b4fb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd8a3de33dce58428ca9550e33297617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd03d93f63db4160438083a13ee1f0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6e3b55be98e28709f7754ca6a266a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9473d847f78bb9cd64f8aed8ea6f53a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59da1035185edf38852f3de849fe6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5253da20ebafb3e6d6ed6f15cdd58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b01b1d4f53f577e210b3f1144ff91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e831562453fb6016ad7c771a354cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3bd04409c337b1fdd38e05a5f5875625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a38e681ba24df8515ebb3dc35f4bf6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fa34f3002ebb2a7879ae6c9d4664a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336506bfd0c250e45cb8a941fb6fd7ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3242dcf47472a51fa7e0bd0aef7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62714034afe42223480b10c7d0e7590630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8813764fef9f3038c46c3c24dacd36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d7e4998d627b42962a3382b89f8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c94d13404461bcef747a7a1519700633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233f4d35e4803d35c7268d55bfe926d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78399d502425d8de3217e18905700125635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b029b5ef840ccfc2609bc4037ede1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018c92feec3b78d97ae5339c828cf8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd3520733f62f8c884e45f269bca3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4390c434f5c5618354a19d75acaa7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4c3994b0c3c9a9859e412ff77f33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba663e680a51690f0d31a02f6a2a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1f0db35847f1e859cba403e4766d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63356fd10316097bbcc69fe799623dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769f5639dfcfc25ce08741208678a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2baf99aa73c78c24d37f86ef00b893645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fbae7f32f392c14b7fccc31c86858646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c56d0081203ab34f4f87d0183c9c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f7b9bf558d3d14a3ab62df0fe95c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29df2f12b94082a5bb2d4a1aaee2ef3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92043a4cd6d4cede4f948ae3f9e66117650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26411d08969cc18c4dd5726b159b4311651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d84d05de8498bdaa67f047c7867f77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736aa0dac3eaad9341e73ffa3828ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d68279eef787e3ae5fe25fc4c3ec6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51aa5f4e46b2aa88f9145f84cc847b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e911ca94fae124c9328f161645488656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca42727ee5664d34906adb1caa4e148657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113436ef954e56408e7878a97c6fef3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b74a9a8b2023564271a38a09a2c52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a3f518100a89ed625f1ce6542499660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5e26eae4fba752c75402d78fc2f39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef390a7300c8c254f1c850cb3aff75b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4321b2046a650c3ed396b27c458605663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beafa362a0770e6bdaac76890241e30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73eb59dd0dcb8f36aeb9454b86fdc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1724177abdbaa58eed7d7156737a15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea26029353e7fbb6fe06c748bec3f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3aa75523e160222cd03334e226c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799418ed2c3a2cc27b0b2d1e60539a9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12099f43d7bd428f9f5a1d12c78d485a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb54ddbbe22cc21977c87b93ca72d14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd0d338c3fcd6f10023d5ab46d18e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7324d8df919f07b03acb7f3341439673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf972ff2970556fcbf105622274291674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f83d6572c24a70291f0d526059cc6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc62526d51a7bf730385f7b45cadfbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c93e2cf705fef742fa61abdb147b13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc7f35fc25706ca986773a036592c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad26059520879718d82b3624b72f8a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad75e5f5409a15d8d2a7f25cb60a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73583f2d6cffcbf2188de836c18d6ad9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac246caa43c4fd778b6623e4427b7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412ef5a0656be8bc003c2b759ed53fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d9eaa54489cc36e0b1c1b31e499e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae76fc44528685e62f3c3e633c0ae2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b04d5c762b4033d0b6894f3adb0ae6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e1510176087dcb98b2eec1ddc0f1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5e61af084a54cac4fe7668039a08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a939a795c981e5fa3e96e747d04d42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65a2fabc5288872ef95804058d9776690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1116712e166676aeec2c6f405209b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a99ecdfee2168a76a3aaf6c02bab37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965ca1c2cbbbb1efff36f7f97823a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f87f024859ba006cca01d78110789694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211305d1d278883f4e50ce9a4358f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e9cb6f2d790f4992cf968dbdeaba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65c5c1fe632599d17b9c8e34065be4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fc464207560111d270277fe158940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276497642e5042c8cfeaf3e4600601ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b0d8368869a16267f2d0704e75d57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f92e3027200e52698e63a7b4bcaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28a6e719062db3f527c53aeacb04ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231ce7d13869c9d63c9a4ca9e14994703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf46aeaa468a01bf0471bb79ee33f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ea8e73ba87502eba5c959b9f2f7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ad85e6e541299472c040abfa04f49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6d40a089ed7ab3efb882f3e9411f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fc8f09a1bbd7d4f075f9d43f5fb29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd8dc768c05530bc02e35a08a95eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0ffba8e8f1ccae417c622ec61b2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4a65dfc2743ec2ec8cc584122d20c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c6a7b852547d43982de9f1637ef9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633785c30f68d631cd176f4c59d97bf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde780a0969675b3eccaae74280990714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f566934e7f8890ee730a3e8a571a9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806893e0045b1fd45c531c603a53d478716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1a1eefc3642bff64bd3265a62822717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e76b04254eed5c320d375c8fcf06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aa8d29cc217d3d32130532276c6c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606244601cc46def7caaba01cd0ddb55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b553cba4cdb21e800a06f655146949721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b0d4423a926c34ca18a4823d017c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4aee84b414b980e59a7830470109d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd158e4738c97fb630066c2bfab38d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d0657ce49069d0b9541580a437d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef04d1b934c96f0c8c48fc56779c40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084371e0f71201d614b5b1973e069ad9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a04c40ba4dde8ca862a3f890ba9f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7835495c15ccb367978b86dac5b29f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8178d36c723b9ecc9ed569354d9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06af28784d4629cdd19cadf02b10f2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960028de5f3abb53b4971098f448e2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497725e0250d4923f1ad7b310e46695a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e89cecfb2febeac9d5c5b35cefaa85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55299e3c34d646038d3c8cc604313a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ec87a4e9ff343ab1b13c8970eb519736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f27f01300f3292f2578f97aeff164737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfb52b6c930418b592fb2b8215a54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dfa1333346cc63df59088ea5866d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0fc721772e44efaa74872e78fd6f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5265d453df91f53dfcb32be7c674a4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d56004e129a513c46c03eeba8c8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc8d45a48c38beb40c519519482832743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f66430e9c2b5fd212bb4f8ebde8464744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab5b436401df47bd3bca25a2f35a31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a59a75e52e89faacbc7eee434721746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a5a4f5bc59be6cdc7c77a1d99b03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9722f5da733737ae579b032c7e84aba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51936289a731252b647f34252d1cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe596bde067d44627aad0640c50c70e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c624d2c81cddd4e3231ad135f63900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6afb94330cb344352f91fb3b4d28d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b4c95f09aed90cf410369b6e1a91d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>