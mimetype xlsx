--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30af93a486a5e6676745789f5a5729d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c9451526b6afcc2a969ca8a1642392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e01bd8027f045c735549a7e953bf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c59091e2339168a93291ff8e66d7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef736fa3f1af2a96f9dc2680cda20fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ad5fef0ad268d77a2082e6bcac9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68565bfad2299fd95ad126c41300817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9af532d2ac02562c0ea64749e1f9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491754fb8082a0d9d413f28f2be3d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9edaa282cb5077d6808ff10968e14110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8893b92201c6e94da88ee2dee0c34311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbc59d9fceb5a9803e12e63e4ce3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff2cad3f8957ab6a88d62ae6c71c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e8a1a9b5e45c581be21383fd921a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009a6a7820d0b65a80b41b831f89ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69f3cc96ad9d2fcab948e1ae8078216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1503fc2705e66c27462d000142ea3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3adc8141efc4d97208c01206ae0e9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203243483e261dd05c090e08d4e20ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7104342dfe873785e42c76437c17b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75a27c085e40f154dca21c041bda921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e5fd1fbcf611cccf0f92c16d9b2ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1279c6d294c6a6d297cadce2144ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d9a42e7493dd669c5e06090f63d3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127553b2857c2ca0e1cf148420f1cf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700442aeab0111acac6ca2162644bf4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b31b158bdc38abf58e1bc0b300ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844ef6b8078b8084b71569c47cc41328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26347cd0a55f49751d5e1ed2e917a82229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821f72dfc18eb018759292a62bba7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c010c3c4c4926876dfba13caf98b4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ddd49db6edfacc3fc23dfe415ec832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac308a2bc2dcbbfbe7da4abe76b3560533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb60b03ada5e462971f6e80d51f99a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a106b4cbadd39be4a06f9d03c0abd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d003cbd3842fab5735218d4754b6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237549a777315712f34b1ec67867d72437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd25e2a90137da35ee5c563b9e10d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996eaf315de7fac7fdf7dfc3973757639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128260489fc9d2826f6beb9b9ceb4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757438ac1e0bf20a35f8e13a5869d08f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91471998858c344c79a0d708040c7fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4079ad657937dba3ce708bc4166ebdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbceef9cbe1b2da3277bdfe292128644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39a1c552f631a9e5bc48ca2b63c7cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bea5abee2da212b4a96b5bbfd5e55746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865844649d62c4383496e7a55930c73c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760f48ba8c4b264204928e0822151e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096061dc02a29cdecc661066581803ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef2e43bd644eb2f8f16146f00718450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a572396153b09aa1941e946c2f81951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2c6b39439836371a78c7ca88be24052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7557aa33d5caaffe8dc61ee8dd97753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a85b6f62a456488b31dbae2da7d68054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958bd4f35eed8e8e68a1ed29677327055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e48bf23b8b08198c0a27b78d81f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398cf6cff3099e4496aae5af84abe457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851780b3db992490e21ddf5fcb8a675058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689f83e5ae12d915ef1c919b1f85a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c041355d3a5d8521d952062e070a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e682a5926b330e6e6de4e97f845c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd36425a46069892ecb6f29757ce0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4223b8dc3f5fa6c43a6c24ac5b9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fffe7eddb896a3d4212c6bbda575f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c6dd8ccbd7d2fbbbd3a6a034c2b0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a84fda0ff5f2a0ae83d132ebe1f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aadf239dcfdf3b4f47b76575a093067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081839297436977fa300c28d8da6050e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f38447af24b79e7a22a5641ebf96c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ecad454e5010d1880905027e2e7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faab1b33db408288f6d00526d240d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4a6a559d34b016a22613dbffd32c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5722b265375438859f984f0b965566b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d3e69cf7dcdca12712c5427c8cd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978ea8d442c86aac917532bddb6b9c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ebde8f47b96662480cdb893a43d6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c67ce8acc20dc473c674d1d5c228d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89accee8b57b1dbfb71fe862d37dcc1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6222cb1642e251cf7735ee4f847ef779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa92a6570e9e4926b473858d2fa1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85569d2d8ba04e4d16fe12fc2ffc5d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03a1a0c2e65cc96f0cc0b04e1edcd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da68bb6702832a89ca98d2b4d6f465183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff187cc5c1305f3ea72c6a81869a9e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ee38972c2ae62a5c8200b8b9bdea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c96ae95cd7aefc2487fff477b577086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc1384281593010e36c6f7810e4e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d264c2b0300c260e4a9fee508370a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b465b25342339bfb652564d35927bb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70b5ab8ae205415a6077fed62a80490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca297527d4268c5bde718af0631eb1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb181f831e931ff73dcd16f1992c74d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba58425d5b9b270eee75ac489088e0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a60b1ff035f7ea6a2f9d06c2aa32d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e00d2c6eaf7284ef9b89d28023bd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a60a40345f04d0e36c2db73a42ace96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349bbf0ab3599ad45a81233587cf6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612cdf7d30032ca10f3df3ecf9c67698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ab3aa21c2bd2ef6d74da53f89cf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306e53fccb883fbeb628b9ac9fda64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ff77d3521858714621a2c81076cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd56f88a6d643072daea9452a7f7b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fa5207bb812b2612ecf2e0694fb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab69b9e33285ce85e3c143993ba734104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4d29f75ec2fbd44035a78f8446883105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf20dad8984c209d608272ec5ee310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e788f4836eb532ce772606ce4d81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a135877a34185a536463d19faea5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e295a65ac9904a140dac42fee85477109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414165628a051e048da7942c3c50062110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0db6922778b64e2198e137b7c11ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca095ea8f74f5f8c8dedbe684a1149d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fe86c948b7cee9edbf7605688c446113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7419f4b2e585e56e58d3d954ca042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d5a19e41a1a4958e622819f0c08c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c777697cc4bbf5f9df060dd2675dc9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdf85af5470a05b71500d3300341f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703954b07083e1f9123b40af8a2788d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4223f817d889075acb758399ca016119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f05919b52dce82a2449f04e9d3ec4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88405de0ade557c00a9ee7fad9a481bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c154c4746a9d15c463fe11d5b3033122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5e005f1df5223050dd2f94aefa199123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23798230adae8d5bb4f5308c8fc6644a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69bdaa64843d63db058d25a42cbaf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185384a65b30e36febbe0225d00aa699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c977034881392c0716e0eca3feead8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede61fff9251ac3cee2872a45394a98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578afa13b5df9aa66146d5e40ad8cf1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c87537162066641b18ce6fe0d673d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5e518c2f0eb5583f454bf5fcb046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd3d7294d3d01ccd0f0979fef69bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9e66640d1e1551c3723917de65ae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc0508490d3c5ded61e15144c7c19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4d4cab78fc6f2bfdf3d6f52b8f6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97139cf8b078a4e224b915c711fdecfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a619e13a039fb09de3710b61e008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ac81c5e0817878f2c816e1b686f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6870053c00ff4c8ba0d483cee8b6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa9618599f1e2872816560fe947bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906efa7a3d99b37233c82b72db0d3d0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603fae600255cadf5132975b2cdb3f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b8099e2de8e82b4aebe1bbede459143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95ef48589f69aae29141187e85b239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7157f2bc66961672fbf3acb20ff71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ccd25d9bc0146d064e9a790a2d70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4803342369f6be347376b01e6657733147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf7f99d4bb3f87086d8dc560cb6cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41010781b1db4076318ffe6eed5930c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39128949b59fdc32fc2055d48172f00c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447b38d68880824d7a2c2ad571eba8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f682addf13cae8207b9729c92cdba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace2c8fce182497a3443042243fa37e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604e200adc8d7ccf46422a0e0c81c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f7d30ae069dc245f877d5958037de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb97d469ff65fe81072b9a12a2a6fd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cc8d3f585debc17872504c8690013157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e917a4e66ccd2dc41bb094ef71c0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641adb685b0ec06ee22f6de938369f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2394e59ca082d7ce382466c934f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a74db9a146b557f54133992a06122161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310937a367841452ce053c457a0a292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc319ada1c9b94985e760e4d6f09da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98cd3ab5a30ed2c2c1443db963896164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ffb1fa5e807a0ea4118a475ffba7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c96c1400ff2ddcdbf3c0efef06d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff637af89566f332aee0ba8141e255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14688d6ae27fbb4700608c2aa0f2dc29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec9f9f351427ec618a02ac34b1d04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320019b1ab6e492610913f0970f6b51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9bdf98620610bd7b5abc9224073c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b16c59cf7f86e34f5bcb345ddb6407172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcbf0dfc2ab151931ec71ef97101e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917d4cb14d5e457d1824fbfd8af49b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568600f65be2cd93b1ce248bfd8d112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64886420c31cfee2d96e7edf739cb34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ac86b0e333de3123cdc1a5b298d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a04d5b05bb6c02f7643051bf62c81b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629221f7b70e9624c6469ad43216038179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e7420742098d8b26ccded5dbeea9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafc6d77b3f0c03fb53d43aa9aa94c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c9af8d9f04f8a6839626072575e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552352c06c38bfddda0d23debd2efd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91b4fb07eda706bd0470a40f62103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d58bb98cd619a9ab21ae7048bf8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265984de2c9afd1dfaf02469d243726186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405744c2982bf702654358021fb0b0f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6051bb677b4ac37f08c93c909fa51e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bcbedc6153219867031b28bec3e6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad587932bd971f7137518316aaa17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e72f31dc424de3d45ff0ecaca162191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9535a1583b435e77d6ef471eeb871192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec85a9bb047951d94ce0ef6333e44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347bcb5c331f25614d0ad248f776d38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d357c9e42bf0ca6d5a50365f0c6f91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f2c323d8a2c07836bee07b8ec3f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8121b242d060c80b553f5ba2e9f48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff7f1562b1659e72ca3a2b7965ab9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562b2911c79d14ec10cb15d95a52463199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516168bf1d8cc001db038b9a55f5b30e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa39b35092023186114e0ad6c3352e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3aeeb4f0f7d5822adad5de016ce2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f1eef139f6a25b7aa057f2314875203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0fc53c6f00d6659b6ac5c072e3201204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df895ee04592ea90ec38107580a2834205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37b3658a2935af62977976942a190206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a95b271b532a75f14992c3e720aa7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b7cbba9bafd01d79ab453c59d009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f6abf374599dfd49364c3821d10f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88b378926a2c6bc0332addd462f98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630207e36fb7d2f200d879517c32b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c93b8a40233c1f7be8986f70a882212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6c5b4e6c853cfe5d30f6d0661e5ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275bc18d9b27ad178d001aa33219d04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a5b51fc3b365618110a4df6d6ea6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79325829307407b3e981944de64311216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c41993db39980b2d76d4e72ecbeda9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be924551694473b0d81838c794c36ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5327359e9b69769b707acfa90d8c91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427623e4466cb37a629cc592af23ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c51857e61027b4c5f2fc0615c7365b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7923bc5608fd8f5c5103470248076222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34da3bde8d7afcd789c26db52ea286223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f549ef63004689f023c3f01dcdb3ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba798f66012e23d3829f76db6f72e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4ff33b5e76e7176e7e72fc78dd53b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c298953800ebd237205ddd49d44bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5cf9a0a5059fff6aae60a1084da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd37f388a9661adf4956e2c4dcdd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49af45eb4857367e9b871abd71b8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83124ce3d87080919e324e3409ad335d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b833957793787c5407c502b5d8349f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3798df9d4ca3097770776cc78d08b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93b70d121b06c5e7733c14eddb73a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e94e04d2721ede4f61d7b06f2a5a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608524ddcca8ca0b92c199621b549a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa69c10490b8c6440b316bd6228cc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63afc8e93a822a38eae4fc455df9cdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a999967ac57a2aa1749fff67ab200239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6514edabce9d49981e8fd4517e15480240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860fe6660c552ab0fc0112e261e3e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81605b6ad993e17c2372a54f543cd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf53f61a093b87dfb9e5f4c511a364243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45884a6af410614b8d3d2bc20a0aed93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05c35e1594ec829ab0a89b6601270b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b2b245d20376844f9770b804be30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c53dc1d98cd8b1f846e1162b9d978c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d948fc97977d97b806009505f8ab2a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcd22913e3e1b7cacc8ec53346b0c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f825881bf078e290ffdce4e1dd8b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce8cb2b633488173753acb5bee2a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3579671bf0cf5457bd3ad20991964252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618089e44b42e0f5e706c01cb0aa0d98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c30dff6709552a52c0692c25751f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f417e52e5a82b76c6fdd26bc74382255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853682ad829c2cf69800d7652af4056e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceefae737594b2155dd4e9e8aedc38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c861ab5d16a149e5302b124acc0c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fcfcae9ac1712457f2afa8a8f3b8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d0c06d237eb31163613c9e062b92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4183f2f01a7a221cd2e2931b8b3213f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01711f8eeb06d38343eeec9d77be7ed7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f28d12c92ea757a6bdc6364101e4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea84b1520629b74acc746fcce32ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71463e70b8c3cd3fadd8ee8370b25cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de16f0a09cc64f41641cc31146484f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ac990300659f94f7c74cb088b928267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd6822932b5d6b8b0ee0d16d39b4cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e18c93dd1dc52d9b3f11069ad50a9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7816b41892de0273f002e10ea9d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432cbc5867667a86ff8ebced8bcf1c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2686b0c57852e0055edfcc9b92758272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730539ec8e1c866ac40055af407f6ade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f402eb889a975ca378dc1cce9c237e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0969a04a414c864217461f1f174756275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d68d19b60ac63fff1392ca4313c56f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dcc2b4e08ea999f3f3ba073155e5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8a154322bba8af58d5d103ae745f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d59ac8e00705acff05515bc3c698aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80b55f96037799ca40a9b9627c92ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3c8f355e3af563b1fa334e931f27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a193ccb0d7eae1bcbcace4aa10353282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1adbab8ffda5365c0b4376116f686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda3ffeb8b8b3404f9240a309f7b69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e337b1a21717323ea2ae2b43c2ccec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cda90695e9346ccc362eca9b8fa1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709aba0a221235abce8f1ced0e09bba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7039cd95cbf2e7eb3d36f80b1ce9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101468a071c3c9a4b5ac9fb4208a2f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b3b77d69b1cce47eca15b0b35ba0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321224a2fcc30e842e3cfbfbc785dea0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d3e4fef3c826b92ebb9b213c3782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939446489fe2f43d92a836e32fc1e4f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09738c3a3cc2689533bbad5d599f17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148d96b5603c3c5693845448f0ec6a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087502cd04b16097c19cfdd54754943296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879fa869c8dc75a09948eaab1e08c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d552809e3c9d1697d7228f9895b74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b944a4194b3ccdcab823c92ad4191299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab0b418c1fc1616d68547eeed47257300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b5c1e992df7025bb091bacf0e0add301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d590cc1fcd480b33396bc5addd09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f16049b3163e9e867e37a819afa7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afadd46f347084b450763dbc524390b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f9ebcc0350767afb489f4ea3b141d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156719ce061f2e93e4be08797ce8412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30e861efaa53fb773f7df2ebcb8302307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de03c96f6970fa03c5858909ac25e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf9975c822f7893069c1b99c7be244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f49ae545de02bcf99269345ec932a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b822265faf136cbaded80569af6bc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7feb9e5e586488b5a2a91788059e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b0a4333c2931f34b2d086f96c7d27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bb696b2963a347aa2282661022a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da750e48f43069ef976bdb6f9a8b0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd43bafb46e14261ba2fc1e33007b5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdbe22c391bb099c4c33d9ccf46b11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fde8a7738296a7602bfa215c894d26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740f61a4c9c42472ff5e782153a057319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaf3fed18aecc259a06ae8c47639a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec10808a72176e8e2193f524e041e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b85f2716eb815c77f568cfd2a3a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236cd7ba1093009331b42e3b3f91846323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47853c683322642fdde31477381135f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534149d79edc10b9ad815fc7b5863413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce5e489f8d66d72e802f51a6436f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e53ad70036240459dc557a4f41d50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5930deb5fbe7cf4eb10a3358668df3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad0139af95a07c371f1d0d4055e3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a8d9ca3d9cc33399ad24f8c69f47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce55873eb72a0aaa12cb7cb29adfc31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f440175f1a65526409c5b9fd2fdade332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8251c783c2ddb8a9d3694b09a5124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853bc4c4cb934481faaa59f5abce08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb15229d8c927df01141ef9ea00096335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d795a8b25f08fe44d3d20fa9e4ee426336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066950a78cb56c51c2f47ea4b86719c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0873ab8d565fd6e4c7e92a28d8c72f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968de29760f15ebba0bfb5d32a37927339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e25b39c4e9d91a32c608664576fb4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc732c2d965392f3319246c5bfde87c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62134876c54b4ddb36b5ef665f13db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7169abbc8607d4928fe0a4fd032d53c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae962086816101439956a1eea065f73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27621f0c6a31742e7a7f5ccc5f089f34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0626d387c9ea9a63d1ac8f4c0b12b38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90fcc432924091ca7d317133c69f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e9168f14c2f4c93dc2db08ef97b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33c803a9fe461cf17f0427f9d1797c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d813ab5be4ce3af523b557b105429350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c4c0798c52f4013f2776142c0264351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa516756e8f1a88444316538e021bc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b758928e33539797adb2e1fa8f8e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18ef225833de39d4b0d384a885c97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5beadb8ef415d524cf1f9079e1a1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc28171c89bf9d5af976ead526e1c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d82968d04b9f22bd5e25a7e2eb619a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f683de19ad6e1c88c33c7552b713b7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c09f348e93f70e6fa7b5b3584129d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9e5786b689171c47d0c6c6c940ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd75ccd508279def3660464afff4c85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c110895f7accc68cbde6b8f9a3b8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ce05897435f6078cfb80f2a476b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce3b5ae7054384c9310f703347a5f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b644342e17dd94ff0f57b5cdd562d7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e45f4666bc542eb1eff0c59a59db2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc27d81af84f88265d7882c8e38f09d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb63d9df6b221734d3e52c44488721368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e47e845e1e41dc4004529d54b3d87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1dcc04af075a17b348b18416a304370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676282c3d5859b697dd366eb50c80c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713eac5cae8e8f3ab10e89c5d2dbb1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88705f8c1778f607b8bf963a26df306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b48b14e2a0b4eb5ca0e4728fba146374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c507a3d3f9b17a0738a75f04a9500375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6aceb68550dea1035280996990a5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb70c192db6666ecc2a6fabd6e551d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115332f2a5d7f81402b4d4f76ae0d833378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139b511f1326256ed9b66fc42e6813379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d453555dff5da244642187aa5711fb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b919216396c138b686a91c4e30611b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b0407525ffc5c491c8e10bf70d792382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deef29631c3655e113cffd9ae594a05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a29f3aae5268be2390d948c17c6a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14248e6b986bd8d277bd75df57475ee0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bfcfde3feb7bad0d295dac019232f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6d62d5feeca3ad7620509349980ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cae85f96e7c5e120d04c4e79a669388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f17ae34e0ccc2b453f5abbc1513dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80703cb6d37c26380f841a8013940bc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ab534c2b91c1e0a14ec151894487391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a17e8733f37a0b92d91257995b5130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3bf1c1901eaba2a145cda7f0f7160393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f6e8a07c289e3c2f5f21babd2872394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e41f3fd691fd73b89f9ab797a15d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ed6da8e0c936d0781fd0f458b202396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5a8736130c62e1da0d9d18b2810e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2de5a3deed73b7fcc06bfcb9c9e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5853925c732b13c9bb9685ea6cf857e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde41e377db8218955fe3b7194750d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756bc13d29ac7857c161ca0443f78e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b964aedc282144f7710a8a68e1741402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8bda99e1dc48c572b057bb2583c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57aede503ad978b79feda0a4a5d61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fbf3de21e8d11b2eeadb597962a7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bca25c03216254ec9c5164a15d22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6fc82fbfdd4fed345f0dd465f4ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2039f47ff40bd11dfffd59459b34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c98ce8506cbab14e08ecb4da9fbc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9810b900811c6d53b5047a341d340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9a10ec2f1d241dcdffb5c74bdd516411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7081b1dd3bc8783f486fa901fa8cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be980010fa8222588e276f648f4743b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b852093c66e7f712d13b18ff5ec0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc299aed73812b2616b1e94ece43e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163bbb5c77dc784c147f920561dec4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86bdcb4e338293533730f2d128bcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0faf20d04ee02ed88711749526588418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0be3efcc0187b49d247c693484a6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786e3e325e41a470916230bb88ad8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f23eaf7f92f785e626b73e59b0b16a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1659cf4148216c7f72ad7e0720de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e20c0c54e9e83105b2d2079b9872b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc975e8e5e8155d7ec5907302c804eeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30392bd9675184171b1a6948ea9066425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda95f1ab60373b4aee7ea25f03db5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcecaccbe2fe2ba0044914c36fb409427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0b6c012a8898a2b8e0b864a5532c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802e429e778d3d68e6d080ef4c6650429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5f7e5840f2e857eee5c2949918f64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624849d8c74481f8adfe4393fe9ca538431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a91bef1ac0a1562adb7d5b031779432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdda6f97a597e0bae31671684a46cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264b16a7e6859adbaf9e85eca896781434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7abc91509bf4783428d184eb67a7cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31118f4aaf7652f8b36382c4021173436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2cd7409edfb2d6d00a9cccaab275437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe584bb98a38705306e20631ca29593438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5c94423b324d88959da094c5b1c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b289fd38139013f1817f71a022e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79af11a6c3532f3db9da06f74c6a06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364f56e2e2802c6b27aa53e075a2ddf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd930811e690bd1a81e2bbf80919074443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97130d16925fed5b99d57e8c8060ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ec0f4fb4ca1ad63c9ab12c04eb55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760095989524eefd69d624725d3afef0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d1b660f49a847effc9181bba9219447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b2807eeabbca157bab2b7ef689f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5ee7fbdc10974de4b9ea7fd792c75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470987fb7036fdba2ce410121fe608450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac76715d192a70a2f59884224f7514451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ec5bc646a717f29783418c9c0ef95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081bbd484337f18b876c152cd869e9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82e5b2d426ee9bf88b4e6a36242b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c485a22ec5d0f891de442de190b1a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0a5334c0dbec03b674e4d1ae43d5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac480cd1cfd873e51d3343c17fc79e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975da8f28bfdfd5468477adcdc078d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95d2b8e0b60180830eb0def645e4dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da98ec2df4eacffb9aabac864a74b5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cbe085a89d2c960f184eea34ed76e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d3dbcfaa44c1e58e3cc3746cdc09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba999b32277b114ae465dbcd210e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854cf51d4d8b0ca960cf6bf7cb270f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58a1709871e28ae3b70d4d475ca9c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1996b1cb799f63dc0296d6fb4723b99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae9d7baa892ba776e3f5b1eee1eac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707817336db6b138e601489b30b35951468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728326c4430229c58637bde43c06049469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c2c959cd0341c8ee2519ac4c84ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976a219480fdb069946e24886a118a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49460322407b80470e8339f21f002472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be8968024370c6ad9cad479abef41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad19cf336f85ffee9d595cfb65fe8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053235d226ed41d3f2da8c37f09664f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa517b02665bdc4ef751ce93735b24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877670da1dfa4872d080b7af02ac75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9ace6c3938c13bb117392412ce85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783de151ad220b8d59c561f1612c4809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8300467a79a0423d2e21e406dcb77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e96ec830c93708eede6ead60d53d90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d98efe053fe66410f4a3ac7339da23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c8b19eff7729f79ce44f34bdebe4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf66e648471bcae0957c89492e759f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0feb6478b7fe4027a6fd58afc1468485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c288df7eb7f47fe574af6c63124f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91d21c5457a75e5c821f52c8f1e6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd959253a5cc8bae44696f40882668488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af9c89faffcb4577b4e24628f4c70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0abffa2800d55b151b51fa13fa22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2da897f196c6421fa56b8c5d93eaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c98d76593426f0304542fd7022c46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ec116c53362a21b322315dc116d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed71569588889a95d765c421461668494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bcb97e22feee34d8ec85de63f613495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f0b589b227335ddc02fa4aab7fa1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999650ee245ad9ad89dda23b8096d56f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8795411a221b4be462d016d6dc472e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc239e8f085834a58e8bc53382e8a6b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7dc983d9b46786ca431116022051500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca12d5816de3ea224ed0a5b1b9ccd86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c362409f90c53086450623fb88c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d3e615cde19699fbf2de961ccbb78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997d00119ac55e1ece0f1255466ee7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7123899b794db47209cfca881e21d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866bbec5243e2c1241523d351c8244e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eee3d2bd1fee5fead7de1e33ecc51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17662095c034b623e871f0db48816b4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5497fd0635d7a07f2bdcee9193d9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501b77b0e7766953e01758fcb942db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847998d954db4ccfb32908679aaa6c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172588d104a808c3c42378e2d75364d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8276e9924ae209ca6fdb4c357d15fd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b03165b144f4fcfcaac5cf7c395401514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defddb27b954ed82aad5feb2547496c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b892c2e925a7e6c01854e5de308c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29831fe3ce160e3f1fc3c18bc8b2310517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcfb24bc89fe5e56f18529608069a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbebf04c297db2de798d74aeb87dc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e67f61ef23f3b702bb5d00e1b0db3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84b71f894731e3e8d085c5d87f9ea4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9101ab94ba10daa9256ad7f7a48f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccac310607b49ac6bed5b9b94f1317d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43d2bdf2ac715fed607801be8db18d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c5018254b8b0892d7c36d48c69d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ebba2524cbe7de3f10accbe6ae84a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457974ef8779aadc91f620a68d4e15b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272c5aeaa084806a8ce3f135b52aed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b2ea80d82b6c52113aa7038489b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29688a3ce2a55b455d9c38125d90e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148ffae3ff056f28596098b52a34bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d5f25e63f4c9691d26aa4d51ce016532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bb6f05c15990e2176cc9a556af6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033610eb4348d0c6fd87875d19bb966534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864c253ce0e09da4fd0fa43437cc51b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b751302cef896daa5c69153580f60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb2d7828c43126246e30a9fd7d3bb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560cb765eaeb74975f2415f1184fc87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d868cfcc9901d52e2833d4bdca7fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82ebd6a3fa01dca6a56c355c6bff4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601221153fe6910406b09add2b205ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eb6309c9d10bd7124b8eb608c1882542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ceb5fe014db89cc55dd88964aff45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ded4c5de2e96533e6d15f4333c1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55557772cca7ea17f5443417af58a16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4e7e890f923c787773c8d57e6f82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f022da17250862a6cc590ae9186b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789a28d7a7634fe143b9cb5e7a87a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4929e37f719b143b7f64601aca183e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00183bd605f85a7300024cdb1f3d6c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e579ca4339eab4e7fd673430d81b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639f2707033e1731160188b8f06cb6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42007654c45f8108ad858fa47e62f65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5667a808881f577372f4f303bb8379554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44e82474b369631aa99821ec8c751555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8accd440fb39b244a64446efbe1573556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77463e93534fb8c69e8a6fddbed69a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b983275165e68e49e803332346bd3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56900cded7d1030bebdf0172642f0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937039de97c03b9507dc23e67e4765d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb9a575c11d03dca5a106018a5d644561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc9ce5a6127dc6b50c7c275b890cbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9bcf4661697cf2a233c4feced6791563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d1cc77947e708441a9f3cc826f0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d5e002f74b41d86f44f81f14c9a53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ca7fa5417f159c3e7f6f0733b4c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de904d32c43b269ba809ab7192d763567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7879e5c83dec485441ad5325784d09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc3d54d16e2174e503c0d91501c87a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43352e7e221c19f8a4a8c01ceaeeae7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc9d6cdeec59e74e47efde5c233497571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91686bc2dab60b2bc6403e93b679eb37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488570cbb06b41d20fc233b275c76e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18d7ca441efe9c655049fe88e19ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94229af2fac2cbfab69d1637b7bb45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266901a5f62fa4aeaa17b7d7f0c821b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abacf43e2e234163f12ac2a61df9fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28809372ac1c71976a5a8de02cb608578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17250f34be1c49220edaf02db7d5e24c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08c729b58a65ebc05a2ffa643ef897580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf92a761d03b2ee951aedf5c79b5155581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3356b38f1ea494cf36c6eee014bac6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8bbc04aa0897108253c2360c5b0ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3e01107229b73f37ca1cce1d462a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e9a98264e0a259e2dd9120407a627585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23628ed2a066f1cdae7c8d9d8ac4ff3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe89898fb92569ef9c08ddeaa6b3f63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6d5efa5ca517a36d148df7ddeef22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a852fa7c15cf90957480f0d96ae4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647ec68bb6695165f8af5896f87ad47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9989fa583efe346ec1854d7243bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815ac8888a7613de3135d1a3cf6a232592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075189ff38cda7591746338bb1fae2a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb8468531f23d511e231b08cc5fda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e36203f86f971567680666fe5a320595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e6bbbb10db5a37449cb50cdb7645596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d764e1f0b2d3ba6258b8a034142f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3596ed1ae1e4acbc856a30bd679b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a7fcf1c9605deb15b441dfe235119599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153d5ffb7e72ce3e0b4549f7eb40559600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc745d01a5eb5a6adc2301d44d82c12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b2ea372ddeef7a01c57aa6a79a00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d87eff2f5e33cc767a83b92253440603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134ff84f811f3db4308d4a358d9b110604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd664c30a96efc9a979e8f5bf9250f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d2b729ebb5dfbd63d0b3ca7144a10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c07cfa6ab47fda415b5fec1e4eeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b344f1b42b75aac8dc102e92965e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd9c94ba8bb144e3b0a2098b46feb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edc643a4f675c1b49ff44564fdc233610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb6ceb518d63b191c92df802eb8145611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506b297eca3ffd42a34b9d655b899f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eed6760401cda714431242cc47fe5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31572ccb415053614749dfca9c5ac17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ff6f1d261a3e0f88576241cb988b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbdbce30225fe0b915c137d25f1343616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbae0e6d97f61e0e8cf9395bc349e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c481c3316c1744bcba129aaf9edb11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4fc860d05512637b2bf7708eca98f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b547f243a3b8faee8f3eb34e8235aa9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea63609be66295c2419109f8d88ed5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d5e5948eb068006735b5ed180e81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc3c2bf133afc37a73c8b46cfac80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd50b598ff9943f70ddb78f64ad6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93120970ac7659b7178ba58063864f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1352d7b95988239c57d35f3ffa07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ad258bd5a7b2a946ccc965f6c94b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2882ad6eb31bfdb349d59978e34dba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f8f82bab446c7fbe5c69bfeec611629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1733fd525df47a24274dfa9120f8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea37c6a25860f762ebecb0303ee64d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9230e5cc88d04fbcaff95ff83702aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a436dcbdbb12db569b75634cd2412633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083ba10315c28bba674c00b0f53dee3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109aeec82a918b03cf89681644d9362635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83fc47c29a9c9c2f5e77b78f165d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4aa6ae56a906074a57dd9c85de5f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7c0bdab8e8cf83743e03e80e4b294638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde4c48c94fe6488a7c4f13c543d664639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f60110e5000609b77bdef032808af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0682b4f69a7f89f103395ffb5ece5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e581908eab08b6f1649d1601e8c55e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807fc2cf68bd8a500922a7cd2981b46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc07de0bb69935676b9be79a2e28f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3652284c762d16e5df83398a053865a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d94b4f550dbf69a9740fd2f5888e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4dc999b4f2e8c96ccbe524b8212aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed3f69dbd462ec83aa6648cfbab56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e536e9d61cfd4ad816ef8e7ad56e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee644255b3118aded85680383caac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9521dc518b90f6a0efb669336b00515651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ee65642f93cf17ae1c707223ba91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197ce83d09260b0327c763ce3d7b5de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940efa3a61de53d8d36cce56d0ceb69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d710a5f0416687431fdce0943be31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b901f5aee472b0acff5328bb3871c2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b68813b77a19841c82291cd45d24d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc69709f27e25c9399db16d92b797658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483eb1f7ffdca13f343102e36ebddb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c3023458afe7aadbdf831562fd49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2d0b32b3312f7b57d89ed6a650fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c252b1873af899486ba7b5f8ed13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c061a362b5abf48d273eb42f4ca69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36b4053e1150b2c63b2e3b64d3d05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114153006e32c3e23aab4fd8ca3cd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2177997a0cceaacb74714c451d94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bedacdbfb92e288e4a11f079fcb7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa93bc38a157001025eec1a0410d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e128fb946dad6ba54936776f0a372e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e8638b1a53d088406f888ffb5a54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eca4d53d8a8badbb8b9b3f97a63702671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac52ac4cfd6c7ac740be413021f909672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93df80c4d43cf6c2a44bbb0f6179d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab56f7fd6794b7626a8e33d9eda66e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503421aa557fb23e666ffe7860810c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b7fdf028a18eab13441157a4d0ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae356f11bb1d301aaecd444e77e778677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caf92edd28d010129f71b49a2c4192678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a0fa543ba48cced85247e1e68df4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2b5872c01c659a1f612594a0d8e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b005bf6e890073a86485199df4fd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a6b258ba9abc58b6c23c8fbe5e75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2683aeb956994b6f93836af87037683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a44cd96077284d6decb20d51a423684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca1a2ce5a550b1c0341d0e62099f66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab18378e9f92ade03cb9ef5f355e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed33137de9136b7b6d3417c5aae8dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcebcc8c86de11e430177fc62060f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeebc58709a62420b29d147fbc7d7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120ec5266d15b93184bf764880e6c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d3a15716edd69d13e36959662ad6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad952f8570846e0a3f30d89fdde354692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff712ad5dc0098a74cd1ef6c8f631ab5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1680ac3499ab8f8232c5e5037fa3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f5340df2e0241566f5e63de5d8958695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad975ed9eb652d34565538fe39f29702696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f311d16adbcca1efdc4af70694607e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f3112017c57d71e58949bd425b8ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a72076b69d081b3de755c1d3f5273699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657a9d6a9add5b584024a3ce0213d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d297b383b21ed8ea1d122445086bfd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3cd96c1b764d6130910d695afbde7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6c3c8b39d548bb6ef3b3f326344b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d2dac1232cd9da2144bbdcae6f70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e153e1f24cf65600b731c32e2676e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785aeaab9941992ce1eac801fd3f5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989ee5a9af2d77953e2decfcb980af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093bfeead8990aa48cf99dea3f75a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1adcfdc9d776424a740c6276901d2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418cf96a80533dabd6841460b2697c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d101c23ca0cfc3a7bced6312cc973711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473746daac3d6082619983dcba2aa6fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793b2ca8946e189c300f0fb5928516713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54736249fb164a457aeafd5c5f6805714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0554f3afc566b52cc878890714bbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83912db044c4490beb8df68965b26b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb77be5ec2654c65909c8e08c88b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba8805685094c8bc0e4300a1d9476718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eda93a5ae588ea80f1c6830bf23d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ebfe574ce18ab8cfa9278da1539f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9315f8892a4ba868e030eb26d9e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed89781f4056ac396f5743fc916e36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482751d7c33ec07597bb9a1c9e4b6468723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ee2a5e49355eeaa397b6b1babd48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa31f489bf504e2822ba3600ed6782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54cea3a586714cecdefee89e139ace726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0028bae0dc7e5bb5cca37f52bd166e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849462de4b86ba8f1755f5daf59742728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895e0caa9019f561a7282d7a6d00ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f279e702eba1251b7537704332dd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6896602150f2d37980d8aa95c04bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dde69e61983d34a777205c0e99bae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf836b0cde878bd83de0466c3886482733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115404d58c146b60e3fa3cbb444bc7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81d5c7391227d6d1d36b548ce96e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca1875c186c8cbf96857de013fe45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d82bb03c85fdfb3165b4fdc42992737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28911651faa76925b7f25e630f0d04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c5b75691bb81e0ea99a0b1cec4fda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18188e86d7c814ff05e2caaf1aef0769740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608cd27017131da0313435634d76ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224317e34dbde032e3bd2807d9c62f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181c6d117374426578eddb21f79cfca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290dcf08e0791a28814baa13ac636f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a0118202cad4f412de1ff6130966745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb594bf51a0bc0889af5614385a23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92d1b79e8dd8bfe38f004f790bd1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d0ab3b2ed9452f5e3a0088e108e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd701fe5176dfc0aa1d14b015cbc53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1e6730f734b07acec9f2787e3090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403b0c82f036d9acfe53df3f71099c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04390d3af588e0028d51fbe0c9949c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e8a8609263898acdbb6b54dde2f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2325053744f8ecf44b244831d0fa2b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05db324d04e3119662c18b5358570755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e4b4ba1ded55c0c5005993aee6994756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8696042a088df9c907246761b49311757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c4d4e5ac87b6c7960a4849e8d99d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288942eba2b71e006735435ac0187a43759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc0ae6e115e7ea0c772055d6509821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02118fd95e968748d8fa93faaba622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936b057e3c41601856a320d63878c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda55d02d8abdddb253fb576a0d5fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d1a68262d8dfd6d77d82aabb697c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5bda6cfff7fdfe0709df88d2b65ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a2ab51b302dade7f8638a30eb85117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60610c80bc0e2d3af8130492e130892d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d272067ede55e0e1d7b12df5c02d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5743efa85f36844f2b93702958d532010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003882ac7282a093c83ce313aa3c13ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58be459e189d19ce39f6009d732d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eddaa5494383b16c6f4ff05054c2bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1becb0398e01a89f4621c89bf04f7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4cd7bd30567d8f30924220ee7ab315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8519621dbc47dd26fbaf3d056d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df7cdd91921056e4fa27bb70e6fe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a411d29f0892bbdf8daa9518e8e73318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbbc84368c44f99784ef846d260f6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d80fb7b8b76ef74d61cf48221e45d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d76908bce1faabea7383d2ea6fdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b2d974e8e5518b5612300def2226222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b248927582406575a23db1304842b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427db4be68738b25edabd7776f9330424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b5ce4f12574098f30f4289f633ffe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1d7724623ff06f6391808b97a94426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6227eed354f926a4b245947fee8e4d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5419501b038cdc69ad69283e8abf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c4ced06ed3e4b80005c342ef74f3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f63b84bbc6db898f58f38f6917a2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e094ab97d8e7e2535cc8897a2f8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e7ffe0d0dc4c2d9271f18e583aeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0ab7e28bff1f3bd27b944dae111c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474d2d64b37898402b625077b4dbf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf048d1b121477869374f533ca60cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7cade58644a06f3b1826b5ac90ec436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c63616fba6dead0447536bc8ada2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f962e218dd316703c82016c5b1e97d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f04c6abbce4e42e4ffde341fd0be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ffce57ebd7735b4aca6b7e11881140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda25be4576ad2003d543c2b54b75a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff9175a05c73f047fd930ca6afb42b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd72925400aa299022da49111dc18f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304da31bbcf06083c8513b97025dffa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6aa6d15aa70059206d3654e54bfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b415e78a9ce597db004c8c7a29ed68946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf507d12fcb5fc10eef00e98d7457047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625bdada1534f285d698963214bf1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272843e0146bf8745a0fe23ee440a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffe31e507c6b982ca18d667f5115b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7efc2caa2c09ef3bd5e43f655cc8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9513cfba25bb502bfe709ac6573aa2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a68fd2fcdae50f17fd29f7acda4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0970ec4255e35b0a7eb75c65db2d8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7fff3524593a21fcca68691ebb8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce5cba4c7f605cb61813372f7c90a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578f1d1d449cb3445266d29337ac02d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ccf9a024b10f2fc9b53821e0bead58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7194f2a42a7e75961f1f5b881e5faa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3852d6867689c1d115f9e8d827783b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09422c3c38adde43389d049dd34db7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1516abe4fc99c3eb6655209180e088f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079900083e1b20a65a8a0b8246d9ea363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676701c4f9aa162c3d9f82971c063b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318abeb98fa8236ed214c0605a19f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc7f58852df0ba1e6173efd4bb12b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b32e6da83fcaa369b02b7fe26334967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dfe8969339d67d0cfe923a57543db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469a359ec0a613dad88b1190a0253a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b981c128ce9b00a89f4627e3f38770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e21b60698c42e7eb4974aac6a82d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba097279056f494e6c213a6fe7617bc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216bbbac736191244ee9081dc7b65a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8798c70865e9d84ae162be04c175a7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ebf8ad7d5f8741f19fbdb1790ad1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35915dff005b6fad63b45799bf2ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f0555806639b23233b369893985177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd151f6556c855371b563b4f952859a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7801f05e0de5b9a711e81af2228e59779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ca2c385f495df91ba01d7630deca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f64b623b666f66932125417a302f0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f54c648e56ea9e5e3eb7ed20cba082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acaf7899113d219d63a41ac9f0bb7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fd4cdb31765773fb1df4dcf2710784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f739260892d86dad6455140014670885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca3b521dbd3815964b29cf038d6b3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af844937c0ea2d3ef9e600b6182fb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea988b7cce8eb846c252b79d23dfe2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bca7a9a29446ae5c0b8476ea4e32389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd06dbcbbbd31a47bb144a6f1533790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4091e431913274de0d1f616652b24c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfd7c95241ef852f83ad54e898811092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2fed5b11a9585c7fa9ab41ee967fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7a1153343ff63fed32075876baec294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132bbe42d697aca12f96ab7fb79674c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f13dfa9de74f0c1fe098f02eb5eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6604877db56c8781fa1fd0197ce07c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9fc1e542531ac1b267652f159cc3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0b107800c7dd8b6e7504f41dd01999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d316fa26586ce7f8b0bae932f124100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d178d2abc4ca0e71b7b43826860b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1951cd6d18f09ccecfa48b460ed27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667c2d66817cb066c36b6dc8efa1856103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f5c44d4062b1edafd0b1c979546ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812f3e1ee4e218fd52b29433a27b96d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1eb2a578c4cf37b9de9ab0b8c8bde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6f1dd5bcebaacdbb3ed38cfc1ee88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7fa14e750446d29df3da7a2aed79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ec78d3743680095382b0ae60e8f05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0ca3e000d35853ef46bd07df92aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95edcf61c565cccedfb79595f9a4abb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8685e8040da37ea3ff0a9afd3d54453112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d9b1394eb0da1fb2aeb978f927b2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d6b6e66f5c0b1986529a63060876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc16e0df7d178d8efec412d294096115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def7507dc63a5c81a852e0599060a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6897069aa60976145dd5903aae0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4697072c9bf87fe0076344cab199118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7e44e0fa35192d33cb5289df6079119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ccc244012663358cd01d8bcee0760120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee8767c7e013499a596d5d7b4bd7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418a8d8ba0afa7805a8408571efb85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6397d2d8271735597fde11daa27d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd189f4dd330b061cd4a2a24608f754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d674d6d475e357717e8c279859c2f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41932acbb5942d2cdcdd3375341061c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b464ed2e2c16c9b2bc25dde5883bd61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa66f077b401c40dac948933074be75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c021f4dcb5d7e118c6be0371e210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476897919a359bada6f35de74c00b63b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb77fdd7fd7f85927fc4e1b4a69d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488d1421d8dbc9f6a8f612ea5e594c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb1e56df03ade7458265ddbd4cf4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de50756a25c515403840987cdb1089134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b2fad1f81547645da05a28092b76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e87e5807f962c176b444d6c1633c5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3290b62e8fbcecdd5927119ba9a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf06c21b41f915f25d4685e1b14f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24f949db2fdcdd54769dc3ed854574139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81decb1e90f6f62659ecd83dcef61f02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3066f45880b8d96fe18a832e32fdfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c28ba36f4fb2d2c785d73b47d433142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f627d4f7b26a21829d308a03b41f3f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb349a40b6b58bde6c5d8b0d4c9518144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7de92d04245931e50c728526f5535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6791de68b70c63892eb22d9f22cb8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e111bad5502ccbdb3857b97aaa912147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3736b0a1d44ff656655539cc0f227b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b29ac38f3c44ad4bf91c347198a655149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f13c8b956cffe93bc6131db34777b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbfc7c3aec71be169423e9e5b4ce34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc7c2dfe247ed59a7c222c1e236e71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98955fd8b454acdb16d984b176f6daf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a0bdcd14126efe1a2bb8852effb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6baf759461bc93956f72a72a89b8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23445d29e2749142bd3c1ef13a20f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5150b62d03317c72801109c4c46db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb40c2c3f2d6f41119d4974d40f67a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b0f5fc37f394f97f9a06b7ca0cda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56392ef34e1c1ef4bdf85562f97740ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc60a21d4fd7173017ace9ed609b4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb82e0eab3384734a37d5f054d9d28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0f9e1cebadc7225b8f4f4e76b130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2adcffd1e78022130bf73aaa0eca8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062039a4de5ab13e373751ae43076d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c853d4d2d8b17ff3725e18dbe951166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb3ede131f8331ddb3de30683dd6da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356f4d7ecfae5f725c00fead8d32ff8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74520cfb2b67704a6b5746f0973729b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42fe74d2012911a8bed8e9f59d9076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a029cbe2be56e6fe59f53516da796e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2edeec46fc321a64f2d0ff63661271172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998182032f36cd4fbd57bd217afa927173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b5e368db022cfbd9b9b803c6a3b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a976f67753ec4af2b8924b97263bb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a235b10248daef55573a0aef5e57b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1ad4106293485e80ba0c86b854e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fdb01c17bb375cb998cc9e8fed0b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a1556e547d3638cf0a1905b87866179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83b53c9d25f7b418081f14a43f2bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aad23410f468fe56c497f674747b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02874603e86b1e561fd41b1ca409a87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24faa89b8194bafeb21f253e6b2271183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a9139d34e976458e1c02bf90936b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13a302e8c058a3806a221f643bed4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd03c21eb47cf78c7034673edda97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c04c5349ef93c8737fb844d0cd08b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4599995a77d32ddb09fb2eb90c6b8ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f881b885f74cab3d2f40af13430c47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85067956b37500e70a31c57006a17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772061fcbf5bac899ea295d29633d19e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680fa1504c2c942a7b612cc865214a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb0a6b47f3e2c2300fdfd00dbbb7f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f6e4f1514bc64c02389042f9648f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7bf8ada77bc2c0e628e652867699a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9b352ddc95928b848e40511cbb84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c9ca60afecb4d299405e40756123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa405129d810419e55ad58dadb9015198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7460e819d64300496a57c0d243d03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a3ca3f9d0dc4a663e5e17395dd3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6e15d0359d5063aa71b0812b8749201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757b036fc79776cddb5cb7c821bd6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5688d84eb71cc5202b29d9c43628203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ced3c30cf9ec64ea1fb592ae08e3bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2246337a322e81069a836783f3f112205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9ecc388b37e10ea95842be499249d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6cb1ef37617c9e04ba153929d9f8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ab910fe52c4e8526ee3a59c474e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42466e012c70b5554a2dea0b314ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79b730f0147ef0033399e54ff32f8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b56ff35c218b63672a52d36b25f02c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1f011538bb51b7ebe48ad05d3af6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918afa69ea0b2d3eea5f0f421a1c2db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e69bfc559ce81d8b7d628a98498ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5d26b082e22343afe7a0a04c38df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b788361942199ee91438f5ae2c97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13234dee5a520ec1e9d14eb356a8e6e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2a24bd177fb8b5a98f38ab98d684f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf52663f52400b98cc956cc19bfaceb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81537df35842710cada6ac8a2610c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b303900439a46bc50bb48ee6eaa6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d7b832ece28be4f0dc51397841820222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf7a3658b372f80037df928fc243d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf1eadab4147d8a0606ab66537a739224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e5b7586ca5fe13914abe9d975fcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c07677e73f70d2bc14f79a6ad0ad1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86662ee2ca61ca34a248f1371ed740227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bccfee8eeea43e6d5397e41a140d32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6d9a81855cfa954239a2146761aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eefc5cfe8c9d126678447bcb3f7d43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcbb4f51d9d47dfc6a0c3f1a551d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5354efb3585c7b74f8c7aed7528962232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e47906ae115f010e9ad3d5c37ac5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c3c7c9c1e8fd37449a057814e0df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef95a9b92c01b8b4630664e564883c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476edeabc573c6948bcb953d37e2b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277bcbf695b08287f7af1a2c59082a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9655e7bee7042580c05a1ff8aebd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee21579d4c525f6d4149f7f0256ceb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ce7392f8797bbe20e64b8eb30196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c622e3243ea60bd607f4fa71a2b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4de3ba46e0218fafea594c91a4766242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166422dda72c4d553b14b3a6eb7836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ded0eb5dc16b77f0efde738a1ca40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246d82ff1386b1fe5ad40de6ddce9a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedd0da6021dbe7f1e1db3e1c266972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98130d4074e3ccc16e8dfa605da20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e27fbc107f82de9496821f05850bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd21406b559fe76f7ab62747b9ff1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0893769ba9943f28152bda006f3a81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623076824f76c90cc4057b1b0c1f852251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77c72741df0efd42dcba7ae133f03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbdf8ae179e66cccc9ecdb626a094e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192fe582614859d0ef94a84f1e5b47d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa848765aac6ab5c6770f9c01dd92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a012d8b8924662dbe428a36459a0bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b87502c24bffa4a65fc47e36d82c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc78b23baeb7074d85e6e2fd2e7736258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d22db350ecee3e5477ae530f061e26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0beed1dc72923bb5887b016f63ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a777baedd5d3d9e44a80dec3b29cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9379cab48bd5689377f23c2364f02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54afe718e1188c7dd9cf2175ddc33b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688cf811ee2812347acc7599e6a915b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470f2e9e0d2feac1a79ae772ead630265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12a476385943708b7081813b91ae6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738819fb4d94740e10efd09d2f67a17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6363d8e1ff5da18092bbf26e4395268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0817991d78411dced530e709cf6c4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b833c045087bd6f9a4b2bb33e8d00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe436b3918eb2dd04de043daeaa15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4c05f533df22b18059b8ba16779c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd93fc8c310f13316bdcf35495563273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997043e0ec35023ae5ae812e609b90a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be6b5809f2564dc5377213e7fe510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd929ad134779010d77d3c52a185fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abdd34fc05f5ec5d72ff908385fbd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cfffa201d917052c401cc14afbb96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e8fa922199d1dd7ff7df72153616279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8412dec1f61b88bb32a0f0c157b7e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1638bf295d9c113e59a9071e71d606281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20873a5fdcd56a17d95bf63f854ecad8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622fd96eb0019093d9fef9a96334f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b29a06ef5c759ae4a1b361e0da2c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f1c8e980194d6d04b55af3dd4d8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e232512f6f851c5248088391a5b15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869f2fb093a4bc312fa2e36a601429287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33dec4e0031103a6ccc47699a7b1d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce89e9cbb27c0cca5a465abc394057289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e40db938ba2e8e8bcaaa0668cb6b2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495732f4b0c4e277cfe6abf2a6c9bf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cf6756200751762c2e4f0d385d76b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b48592b212e6c194e488b792ac98c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444227341b14146b071280fad0fb1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc567db34f4cbe9395c927f66ba203295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71542a67a5eba116ffb0be13664a6104296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a87071c9a4e02be5ff865f3b90fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d65600c238a82de784d972c9101dad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b97faa99d5cea949d78e7b2a76b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25497fe600953201b56b79643b771353300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe2aecb9df73118105e76c71ae366301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7442c188a4b0352910c07f4206009302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a1d2fd9f207ee8695376bb14c369303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc585200dab5b327b4e710d10632751304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9debe0b97ac6fc6e55ab5484f2d06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf463408f9395526642122ae9b54f43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3010a1bb0c235cf733c020f9806faeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac457ed5bde9c3d0a6adf1bc83e6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06753c261281278f712e0c4486dcda3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2701c2b0fe0354ed251f6f040739f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4092eee5674a73a1ea6ccec377d1da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf2e926bdd03d121c4b07f7277ddc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70be4d80c9acd5f53656a505bba56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eef8d902188674082f53e0ba474ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b917422de0aa68a2bf7e860d32a43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83bb0cf4c29aeab35232ad643dc9b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad0c4a384632a99affa080108007e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3545acc0f26a6c16532f4c5ab8cc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc4ead6f69b7fe0a5fa8dba870fdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33a78a3cfa6314390f8f890ba4d0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde17c6c3254fc31354bed2b18249f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adec18444e6b8eea44ce54748c6b00c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3290204b0b2857c80cdf6f81ad6d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2de16046cdf00c981b3c3a7982726324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99992a52e927e2c8fc13a4d4a6dd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ea8f2efa173da3a58b21e6a8377e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b4ef498367a3b8c658e315156ce7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd29b127de891716d525bd18aa2ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfbf99ec1a3ec49486a2f98f2f1e58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f436dc9952c156f36b969a0703c87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5bdb0809d3ec3cc27ff1caa9dba6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a61a555bc8b651117a7c71facc71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4590668f10ab671839abb1c1ae1bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104175d2e5d521c3b017e55eb85c3710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf54796c6446d18b0a97b9ec7ce7c0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9bdc2d13fe74c8c7f32dfd9234750336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709b66c163fce9747eb77db211dc95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab92061f23e3dfc3fa9f8982bd9af6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b9adb6030a395677d4b1700a8d8fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c0e26ee6d5166ffb62844d1dbb60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ea8abeaed429f5efed535bcbdd42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d3513b01c2e4a23143b7ee65ba553342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4dd27d3e3fe570196cbf93708e58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cffbb16348fae74ce7d3f706bba348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6276c5ee040d35ce5a5ee59a9016e1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fbc1ab0c249c291e56f35ff1334c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c85822f3e30177384ada3e71fb8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40579d8cce99c95f32a55a354111b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9066671a3a226352e02b3d2c7bea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c46c83352aeea56ef0b63e547428b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70942de901802f323bb806415c75a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8269c06a996917674b373f36ee236b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144314208de002d187df58087dcb778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab1f58aa8ac246b45cf4a6d62ecdb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7daf7c93a3699a3cdef16113d55f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef44858621c9abccb4bec43cd881cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fdc0976e91a19c6af04d50acdeee4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a910fe8029180384e617e8a7231f341358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe5f999ff44899cc66881947c5fc24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6f9d190b14a00e93c96bc8916861360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d06c51944d111161b2d4583b52b15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e0d0cb6a2a37bf5ea06abd67cc0b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51081e906e8a569ddc773884cbc339363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733824a5945ac5f0e3268aeb78f7f10c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda3c1b8e22f7a7943c57985f75e6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512859ee2449b87db25cd046772cb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aa1eac05611161a497dc59d9f6f3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5576bbca7df832e246c17abcb2845368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ddff2e3779ef67aa9e6f386351036369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80053da27e92978f91ed4c82e5847e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed5e2286917afb91db3ebb7251558371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2843a191bc5407195920ee46f84ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b2fe498ace6262b42092a3289454373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b380e33fc64b6e78cd6d5337e1ad5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e18eb5e69fbcee3d91eb358573d882375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d4dc388600a637d08126daa5371f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996f2b7d1d6731e31161b62bf0a7d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602217d522fd335afaa0dbf42df7e8cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a721a4c026ec6cce77681d27938de33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632f32cb69ff0a8f6c3d76ad9e4bfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f805b95a8aaf2967fe9bba2d8fb32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e3b4108cfee4239b5e306a2d3bbad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9d31cad4e58be9a6ea875bfd4ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e1ab732af9119bb6e8cc4604d5a90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ec3f1b852faaf10a5ea938e765571385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56cf8f2c77128d455c324ffaf066c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aea2777291dc581dc05f8fb3dbabe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50917e660eaa2bb3de9f6195f07d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d335354afb4d9d2ddbebb8a38507a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c93652886cbded0f505513425d7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb646b50d63fad6c821e0375fc21bbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7aebfef1a04e09ecfe5d389abc3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02671226cb3faff81545647ca2b6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daaea9a7e3f41e81e3bf9da49c758c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb29695b42cbf984e691743e2ff9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0874c3a6e7baa67da7cd10e78a5db2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ebbe176924df65d17ed263eed8993397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb5d1afc534493c8e3793b799a9df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8509aab6d05e2f834f80007fa5d09d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a245d7af689bbfcb0437de299d5090400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57c1b8775b715f313e216a477d6af3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8efebc7c6e83f9ad6a1a351c0842402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fecb62339491f1050dd55f55df9deb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79c9b5958d4a2a80e32baeb6398c06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a718f8252c592d8c014d8c788cca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d9dd7062f345fbb25bc398b6d785406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ade02262b3f79be07085d03964229407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f6324a3c745edcc3eaba6d94d77e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ce860cd6a4f02d0e8986a9874bd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81a1ba4952a19b0e573ef8fd169b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62c6ecc3f7ac041c0ed12fa6862cb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed922c66f44f2f973007c897ebf13c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7d3f9b3bbe6b48b75293215044cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac57286e24f67c9629a2ca881d856c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72e37945534a50302d304079a3fbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced02f1f7532d9967a13cab4828eac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62e8bd1b8b82c635a1905363341cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffabd0c3146c9b6cc5a191cd3cdb26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8bc8619d2e50abe80fb98eae3cafc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e307f247036cacbfe3f7b950629c06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbfbaac4016d9fcddfb2587d942a52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b40a0b37dda7cfd2d77815f56264422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38dfd13b51a92dbc958804e563f1ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3947db1d7b86ee0d1623f34a5c655424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202b37c60b5aed59785706fe1cd0c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de8bbef4fbaaf59adf1102143bd124426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b3f45854a4e0f1689fdb0ece7e4b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c8b0ae8199ba785d91179fbe18e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf24369b42dfbf31f533d42be120c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836cb4d92bb10ad71dda07454c8646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089eef3ef9416d04214caf0cc65048431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f02c9f5aec391cddf2c4416abbb20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711947041af88269053d212ebde3fd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5039f7567199d0b49b07051428e503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9021986fecbff8fd823150b4dd45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263183f549e78a4070d3b9cb4addbf7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb6b27c031fca5852ccb882e784b5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5e197cb6a98b980596de37e2c4d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb316d08264237aa49ac5fd4528718c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903dd5b6df5f6781a62e3e16edc764d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9e187c0d7db4f514e92681b69b2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091369c3867575bf91b24c3bef34b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1d8d589a2abd3dd71d9d20347568443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa234064141a55b9d9aab8d1d6675e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc7e0a746496cbc76f76f2b8a9c70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8283d799dc7644eb1bdaa20cbdb4f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e49101999a85a428c298aa0b959e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f105b48d1608f86b8aae95c932a303448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422cd3389c75f0727b59c688ef8bf0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318be3ca9b3b1a9e1aa6ba8be9a959c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb479dfc250818eb37fa56d7998b89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2d8344daaddfe328d446da2c9bba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62fc89e803bea4282e5d602f5d6dec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89210a6c2648d0229e33f9e29392f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1206659cdfa34dcc4ba2366e92d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8efb80b812ba308268b16b99429a99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9af1cfb37a20559167b1ae4b118a5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff774f3d3023ddc9ab93df36d176522458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5808ac7c5e115005140c867c4cc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74010d050f9e32b7595b8a039496a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46caee9faed09f3329ef6f6c13168b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdb8c76aeb3ba9b3510a64b768ed33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a103c6e98cb0718e7fb4d52d13085d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9fd2ab9a60051d491dfa39f86837c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9fd4959537f175f552299e8767bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eaaeb6099902517945139f241a48f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7c7ecf3369afc3083417e0766522a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04301ff7fa6888a149461acc5b4b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e118255d7adce2c75026fa01fb6ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8468eec003d22ea98f7a31ed4ee48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea0673ca4bca120113de5cd237db8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2754236cac26774d19fe2f443edd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b1fe8a632daf0c243785532f578fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f69e5a0a3e5f000cbe5b8d573e629f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b95131f57077de1b90e6dc6a59df8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d3c19a34f2cd8e26a44fc86aaca60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef74310b1126952ce1c2319a63535477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bdf545c354c9b78573a103b24cbe4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e4ca4e4cc1ba98f75e698334e0069479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389fb769e67dee110e8bf9cf6b79bca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30fe1d9cca3a4321e8726a49767e16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a02e1b8f46a7bc7db88c2991883e4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0a75c69fa6f741ba296307aec0b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5c139e5255e139dddbcc3ae6b75f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c1832da88dd78c0bb49efce530c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18314adc768a3434cf63fd72cd8d346486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f4e771ffafe87d35cc676c9d74b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f09292cc322ea2e139ee19ed4f187488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88970451013476153ee5814ae17a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208ff3eba2f600200ae52f39b3abad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1218f803e897a0e26fb031af737a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8289b30fa93dc1b93fd252ed72d152492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539cf9d0f760565c162177d8c16c0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d15972292d7523f3756babce58c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b92a06aaafbe424f04cf9274500c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee33a2efa978a5bc71704fc7fdff9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f476a7fa5b03e16293f6c590bd068d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925b69b212a0b86fcf74efd1951fb6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db75c6a0ac93e6f52e675cbc9e8cac0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dbf556040bc3204cbcc1c5b75cdfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2be077aeb4bfaadaa5ede7fadd51f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f24f1aed8380d4d1dc61abac80c5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f11eb1fd15232f38d1d05a1de46ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baf8d5473434ee49920a758e9a1013504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786299fab8c9aed0aa592c968491608505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db72c045e5596787ecdbe1890d4689a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314f98788825c8ae24128315d61e40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a720b9ca53db592b8bf033db2ff9c26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d58e13ba838a6b9b38b1c151a4ee26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad899093bc26d450dfd69c7956e9db8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a06569e8dbdb4c9cbe493c389482511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343e48b952d07c1944f61cec76d9c00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856c8adcb9155a8eba3b8a536b12d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390ee90b14145c4c290f1a3bf69a081514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782bc65331715619864790d378e7f16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cedd437e6a0ef17af6805068a4bfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731b9fd5047a9f2b6f6ce7b8d7feabe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0414bdd6fabfa800a7692478c88360518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a39414dbe83750c23a66d678e48e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fea7848ea6ed19c7ca4137617dfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887006ea61113572d3e652ee4d2ba58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558e51622924e3a1898a900ff324c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb074a5f9a8d55c4615ecba56701ff0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a38ab0cd74d1a4f30a0d8b33e101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329afaf2259c5f4a453c6ee1e31b20da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2d3605901e1b59e729f732d3e9d6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf713c0cb4d31276a826776315bf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650acb45742c4e0a8599e2002bbcd3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4139c3876d2e689a26ec816ef3150e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c62d9439dd7872e0283f779bdfd081530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840a8e6c13709099efe2729ce0b824531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58078bfc09b6cec670267222419ea335532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91fa71403e9690e60bdb3e81b19ec9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18d9d9e65dc3e680fbde311c98867534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42861800ba37d11e03dedaa4d50a91f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600eae93e6352b29e0c473dd8888b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f6968b57642224004b4ab2db13da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707a928ae21c3c5d9ca058254d9ad1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77942d364c0f4b8ff0203ffb50415b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826e97bb1b29c7a149018d61e035be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d11e8b21a8b0cd255a68cfabb54d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c57040f117bafe38395e0aba5de7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb174e3a38a72c0fa9e0818809449543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba4f22dc9aab4750c8d8af7aee093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0bdb07165ad8c1a506d42f1f4d4d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4fdd1357644001dbf50877f70d4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6c2ec09a169086059df831323c6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e71aa3914c9f5b4332921adc7c2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5990ba48c876799ff3667c02b3ed5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834a9a6186677293e3746b1eb25617550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b24500fbe32855b90cbfd568505c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846942a303d3a41414e12ffc73d9b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f1f2d82790fe4d389d6288c31b6ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02c7419b91fbac6356e734d4ce5205554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5055bf19dd1c7502761523f9cafa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff0cc2b52ab1dd7d351e38480798ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2a69aebb57ff20ba3cfc6da6355d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d793a954c56e4d61c1a7b4e71a83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386059de7ba7a248e421645db7d72e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97b82cb5fb13dd619a497ecc0d6dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180bb862f9869c9bd9a809b56bd5998561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458242a5cdfced162cca8c1946bf2dbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b87bad3157a4c52834b2bf7a9583f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c72fa472f14ca8fda3f7e3497121e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d22e5acb4495954520e42b789953565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c169fb6a4ab2bb56c3ee583623a7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56269443c04346365a03caa9f80f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfe41a174a531689bb81cc60379ad7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa5c9314167e9f69669e4f9d553408569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedf9ec7ca5a4db4ffbc41a1963a014570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3163bc0c710be281510aa525b459dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf9c0020ba9f2436555e5593e7a587572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8095b69c9faead104f50047b3f0aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce3394084a390eed8e39623e909e84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2f10f52a0f8ea25b588c4296d8145575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98afeed793e569f4d6d60b78fbc2277576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e82f7af40ec690a19c30b0694f551577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948426489910528a0b6e0dc802cfee4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b69f5a7d17e608920095bb41771564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbd995c2215f89e624a08267f8767580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee02223435bfcf33d7693150f5e01b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c1b967198a36ff54a0d66280c418582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f154001576f2b6c7bd4b0965b56b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd934e8512806050e5c1e8b4b1c2fc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178109a4555f9dbac87aa133b3e0573585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebe6b5b76137b45aab22f5affe176f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b51d81fd705f308f53d68104eadaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571fbe5193f16fbe13db0b124d8edcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b12e6416c42be8f9650581a9b2b90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed9e82366a52e43e7031e942b0635e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f848902a394fdbac350886c9bcb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb71711ffecfc99af665f93495cba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992482e281420882938812a4540ce80d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc262f78e30e1a08ed02aae670972594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eff27256e34b0cca4f38042a25f7a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c33e20d2df6e504e6b2839b52cfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61551f17863e520c5a32b8cfa6a3928597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce59f46aacf346247a55cfe953558598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf0c29e20077f6d5b6b56298eb2be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b389558d5baaac73f294bc816992b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1056eec2b2a995dffc9d0f5e9de65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9445b3d0c7d2d5ed5a603265ac6a8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa8cc5041f42b93c4ee1924a56fd39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c181c37cabd82a6778e17f7ea78e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0fc807fc42ae79617790da485053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cfe61d759ac5d9367195488091f3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c269b47cab447a7605ab78fcb4ec20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010872ab528085c0d7b0dcfd0da37d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09477177adb73d152c2baa358a11a757609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2872a84ae2871c2dfa3a4b0c2d16ea8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087465e948b37a4d4ca509e42b6c9d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7028d1d08167316c81f9d3cdbeba1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898ae9ce0bacbb94e7e0ae4623402fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9be8ccd72290ae4fae8c74f81b5d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f008704e083731d534683b676e14f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600bf539f7474a619e9ba70044c9142616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27457f6cfb6b862573b45809efa7cc79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d7b8b0f88faaf7df996b3e32930cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463f1f74af612da6ef1b1492b10fc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253aaa20703fbb05a249b7f667b6cdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c5885cd8483fafee7ad77990bc9a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791961d351732dd2bd84c64962bbef1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041fc04ef66bed0118bcc50aaf05b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c86bf2df0fe8981af4920941af99a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d83a7e5ebfdbd7be556731e746d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36986731a1617c437a977544743528a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c4e2b96bedd3eb6629bb495a47824627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d64a92de047fe03e365ebefbb9aba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae8645dcef3c4e3ed29bf22e5f5cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df21cd52df22c4e5f0539c7c1835002630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daab93a6cfd928c6a53941f424a28c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c71a40cfc087e476ee0b50da74db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d288a0cefff2337d1dd100e03b2f4de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078c406776036f83080efda8ffbdfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63efc4f79ee790faf0120b67aa2025635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643448bbcc84e970e6cb59a9f6f992fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c89ced48ce2df0254cdd21d3825e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d85fde493c7a4d0058c485be8daf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e8844d9a81e139088819595fa93df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f2dfde2f1766cadedc89d543770df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a46c60d8de25fbab563c282aa917f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4899b32313f63f37df2ceb318af907642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f69ac38d51c4a18a26d7e34925ee31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a364d73290550f31bf515001214e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6964e888a033b4d85761b3d441cb9f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704e690f3b7fcf396c61048cf08b86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb1a7341949b1a46d3759eb00509be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65268894ab7129c596a646c0e3dd71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9f45c46cab20e9d2df286dbc39af0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f756902bd1ec3b15644e413ae45dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5567d02f424076c9d37391283b2e4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d983ee82f24e2157a2fe9be04c11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ac6ba9c0a4c5666343d81901e2618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76986d202cb7dd03bce64d667d745f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973ac2f2003e1d0eb0cf8af363a2f5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4a3351af15ad48d02ceddc53caf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee895e0da0c5580cb2caa54e985423c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb97314ddbd4d944c015b64c1f56b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ce2744808a8fc065b8f5f7d06b1af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014ef46b7c831edbe0fdba22a02179e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec3df65e7ddb3e62c7d5dcbf8f6d38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a409cc1d04ffe38691b9d76388befe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977a0a086cc348f33cc03108f6485b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba749ccc1373ded4aaf8140815e486664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be3368293f746ac6aed664c00f30de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fa2144094c8a15de2ef1655c48e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef82be6d6484f3e2213190af794d463667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b304932e287c21ad83574e925df5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149117578145af1ec17d35d674dc40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759e964a65ade483873c55fd23f731670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f2b14a5487aca7a759df73c30cad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd0d565a50e9b774ef90412d4b294672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0989eaaabf1cf9688e52ccc960013c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda20d36ed754471452888eb45bedca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9fb7097f9455b6085ae2607dafd04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c590e022c0343c6ef74f892c68362676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f5ea7835c1a34aa695155cbeb490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae91e42ade25749a8aa00203336ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e43bc9fbd756b53ad28813c7232f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34f8435623a2ffa94657ab42f8d2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983094ac7255fecacdf21855de6900681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f73743c6944354d3cedf343ea3e805682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065e8ca7d1da0ae6151a0a68114a11b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50db1c0d9d0a8b99eb01d53dfdf566684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0a47f179f870eee931a89b2ed52fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609b1b5de57bc2c71d8a2ce0131ae55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240a93167e533d4c08cd57c6b2582e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008dbb674b68ccf405baa2575153a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284fbb4fb83e2d0642776a3021b7b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd5719a98fb1508f482e1853e1440690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d6c120179b4de42b15e8239b79c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58c50bd12a9f06d267a48dcbea904692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ec01597d631e79546e79f366f56e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b759218882630fa9034f0ec41b9d88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f428cf85a429da2110f78a065a931d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c0ae572ad5c7019db915699b1ee4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc699242553d9f8ecae2247e54e1987697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192ea5352e5cd6c0ef3e9220267991698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b500992ba03a843192071fbbc988e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf515750ac11454e8f412b92f3f2f1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b828b33dcfda8d1d4e436eb1bdadff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be09191c29120933e341a148132593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bea34ffa41be89c2b35ac30860b64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814f6e05473c788d941e5250f0a8b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6181bbcd60d612494c07e919a6e056705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d6acda2e44a6ee0bdeb30d4d2434706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0024855c887e3cc1078782150478707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b973f05d4a7d6b4042e96b6ad25e38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541afd8f86404dfe990bce83992c9891709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab9a4f740832fa3e28766768d0262f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a5a08009157beca7b55c88abdf36e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98955feac255eaf70266a0ff27327834712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaac9afa76ac38b399f8f3aa86e608713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28b70163194e91aba63f2e89c6de91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f09d2db68669f7838470c25f37a7b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e581fe49e24d5c7ab8edb99f4c6fd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651709052e41a7bc847c510a2c716184717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3dd05c46bb4eed17ac38cdfa70f3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f052719a4b21b126941499faebba39d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6803b1708e6b94d6def0ede60fe36d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e442553a1e9cd1b3160fc651074dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f9a11e7f2548347ce39fd797bfa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615321e2080a41fb05f100921a86c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cc85df8bd9eab64851a913c744da1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3c999a2aed3da0f75d74803e471a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a6c7dc67edc991c118c503f40bd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ef49f5f0e8a5d846094eb87321a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad406c74b701bc4430d9ded1ba592728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22ea81b88d17d7ab6e859de7bed57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051ecb2d03dfc57bb65a5d2edecb52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162772e3c4a44378907d3730d7af775731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49802e20160339c75c50691cfd8dc111732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a6ccddd2e93aa7b3569e91e0896aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad765c61e886d931ee96af46d08f4fda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4813bd144b50b94685b985e32d66d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01130219f8a09f6f1e8ef413c5b6bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d24946148452e9e2b7e63523fed87b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ba1b7a5a6a9960f9b2995388ed77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c318286cbda1e4bc2508f21897ccf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c1066b8aee711247cdd35c3bb1516740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f5c202f5cf3d42dbc9ac3792e8ca8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e34f54c47af9fbac0afd0d3400eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d37f73591477317041647145002de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6cc541f285b530cb2c51fddd08fbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6214d079c6efbb308b51510ad4e21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e59938a2d205564e1088be0b353a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f7e8871f02b30273bfa55a5968e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272fac85b06a44c29ebffbf7f64a2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a25d9dd783b927f23d384900975ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9c9eefb6e8173ceeee8b7d0795c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c66c4f41c1ebba28ecf61985ddcb90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6ab4372e5f9afecbce70d9cacedc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ff06f405d20750f9630ec21d1ccab753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>