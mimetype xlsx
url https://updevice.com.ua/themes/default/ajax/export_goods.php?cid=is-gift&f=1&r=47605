--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633d7da30873468b71bee12ee551931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c8ffd520c33b757fdefa5d2f2b50f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0835037b599c8600a5282d00e65b1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061534e2e38e385e371efed8b5cab014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79762f6e2128913010cc685c752c775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60a1ac3ce4c26c35ca8f715d72eb1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c659ef9c1b2b3b6c5c064b9d0f1ffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cc3eea4926f6100d0cfef9463f6208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1dc972ef91ded2049dec1cb317d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66284c2a68c59767d206e25cca2d3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade8a5c59f0e3cc15264d1112c623d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8eabc3c3347a459299ac831b02b0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d5d3086209a3bbd4fbe07528b74513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba008ccdadaefdf037759abc52c7a1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d3ab630e47d7e0f62fd262d62f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f68f6b26427854750926b7946c9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402089f89a85e4c02eb213a54c0a90217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d13bb3b370a03deb2d7f979ffb60c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7537e6ca881bf0089b50322a24251219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24055a610b3299fa7508b06b33d1185f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce017709a5f15bba769bd26ddf63a8a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a526f93de69d0cdbd068d646cc1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a86eaff3bdc79ab45cff8a7025eec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3841109b109e67b7a254e2f5638e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c165ca84ff330e7c12e63fa7cdf9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e41112a3daefa69497ee9b467d4c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8c7612b7acbe14cf7efd8658a7cbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a86c9b7061fd0eecc4467d61b899bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee649217ac37030649c636b7b4261729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b3d5d9a0feb65f57250522c3320d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dfd428d98028d402ff40e19c2dd0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e36780821a7acb044e74c8201af532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2859340756a210866a1c5b1ddfffaba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5663a048ba82c408e49dbb06ba53d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ae29f5768b623b28e0c056320db035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2aeda9e8913008846f7e3027b00836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a05ebe8965408f64053e016b5e5a3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f559c34bb88957aa85054c8d5a645638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2f68695c0c133ebaef1f4d67c483439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3283685dd19ce7e595acdd88117a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834f877966185268b24da73707ca2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12c1a5b27053a97cccb934fcaaf44e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bfd805fe60ae9441d09aaf73be5c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902efdd672bbf737cb2cdb2092ff5b5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89786af9abd22059e05a386a51f72ffa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f38134a7f799d7b0ef2f20ed7fd2c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff3145003db8f7ba113d6d10ec539247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676667272779d4d867294977122425b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c2388be7fde231cac531b3ef64a6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6b895b91261c97c370ee1112258250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4872625e31bc1a1574e8179efdcaa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459ee8ab5656a5df9315ae1be005d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aedfeb4d1ee4992aad8e988a947e2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0916b32cddf62f4ac2c98a6ded1bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41a4dd06973b736bc854d9af73c0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fa482bfdaa8def23f0c8d3c7b3e5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167879c6f3adc16bf7e1a1311d7abb3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340422e6a2687e9c6331682245da23658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56bdbaea3fa29b52b2b45c6e5862b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2210b55523cb9bc65efb9956a08660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0521e773b147f85a5e95ce7681cdbcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22399fe1709bf0cede48eb98d8dabd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923838bb4abb2d554f4056ae5582c2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463a64e2e651b74786b19912a1c6b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b65c4616161c8d759d1fc44b3399c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e198ec644a7fdbad70745005b621566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b509b7d4df14a7c1966a89c73af19167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845d040db50f19ee8bf80c13e1771df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785c1a89aa702a7a0a33317468535b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e4cee3074c095a9b2b03a4b2e681c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912fc7984d8e7eb56fe40ce40d7f35c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38b54a20fcc34763e73af86ac27ca672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad804b9f02ca758ebe382711e34e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68ee800994056c17e100c53a202e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27631b59b8d9ec37cf2c80641f076f9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7fcd2af0c76be5800b9a58552cad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8405f2d86e1c07c9f53ca8782d45ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6edf0393a07d08e121320608b5bc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673c2e9178451371f9275957ff44ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe429ba4d64201d5138a497fd3764280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e332a9f317a0ab2f5e9b94f9d760ce381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ebca9a7c986a6c53da3be60708c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd9a0b9d08d74dea07b21a661d23783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a94d642ac507c887bc959999a60ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f0ef38e7b3892c568d82cad727ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312bcaaea248a94fd1d73e4d59ac31e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd05526f785143ba13dd2c3e4b31487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925827012c84f2c8a30306d1deebd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490243d873e3897dc267fc2c04d7c41a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839228f4128d4dec47141355428cfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009628608bfd7f46b8e27a6d644112391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162aeb033625041be7abb26796f5bf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9dbdbecb9ad2decd9fd4de2f689db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff92e3ac52392f57f0cadb7f42d61394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1021a17b659ee285c0664087f9bdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2d7a997c1c6b9ce3b8d877af61f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b3ca4d0585c2d7b6c0243e0abf1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21383c983022c5650e8f12d27b92398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637bbb26dee2a2700733a1df32d39299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104cc816ff62b8371ce663ec9e703f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5357cee8698e6e9aa9d90e58632bb89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec040c304c95ae923d94c2894e65a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb34235b5180568458399871b9e5d4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a71c081329a3e49f220c862bd37b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb3b4c2400bfd4cdffd9e4d9175015105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cf79ae09abea931f9ef14adc4729f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b42a5afe81c7b41cbad53db6e8683f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdeff8fcc305007ecdfb8f02f28c25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f760cae2a712336c6492511d104c89e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7b2464e0a59d45e9f3b98af74edd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004245292aa3d1d4af1d805c8275b664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2896c64278f27545877bf88e578e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1a6181706e838163e443dceb37ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747218356f8260a3fa41d44de90d2ee2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7bdea2e80ebe265c133b3463385dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b98e4cbb46988e72ed85fb703474116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f78d342efe48ff98ae657b6251d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaa79d0cc8369b7cecd8b45d0f54be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e566e61920a0dd223ec55c30ae2c72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571c7d04c39161fb95e3f2b29b5953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f78d2c1fd00a3059371379e81a2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa66b6fe6875877c25284c903fcbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33cd55f6c90aae459c7c1a714e48d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a89fdae26aa2ae5b7d5e6ccef5b62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f1f48061e3d9db0835f2211b5352c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c46876f9a7b1534db3ac1bd84d9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ed6cd06c26ea043181c23f4ec26ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ea9b6710d7e9a91d08a086bd538f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e481c0a4e6293a1fe112b21f0f51156129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eadf5e9a914bcec38b89b1ca05ad47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbebd2eb39ee4cbc81be3bf0d97f9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78966a153c0ff32bf8f7f1d060e87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21651f779de6ca041e58850d551d742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed56e8b8704c92661686735d76252c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f030a03c85e1c642580825111bea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1483ec9a1901d82809ba22405c1ac3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dbdfbc9d910b3e539ee6c10abb27d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d05870e8157b827478c4596ce2a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d9355417e01e290c86859ee94107139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ab2f33911a4e3bba59d0a61309ef3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb3e083ab71f2952cb5fe69692f32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea6e2d80a3c656e859a1158bbdff8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ac8bbd87fc36407672fa515831098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc537a4953ddee8c57f449c0c030d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186654d12e7d471b8fb1ad8f1ad8be8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb82f3fe8b786825afc68af3ca4154146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06bedff65cd98ef8ae777d96be12b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657a68213419f19da01533bb633315148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9730dd2a1e5fe0cbcb252c952195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8f076d8ae1de0e2a1c55213e063e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca000dac4262e5e6d1e009f95dfaf3dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56759dd4cae8a5379c40cc6a4c03abe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b960777f2ccf76621212637e571960153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946268f5ee4b4dc921fa5eb1700c59b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a24e6c4096e680dbc881b2bb1f7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061df3653cb8fc4097b486da19d0bff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30110d3e62c92c27db2209b6437bfe2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022d676657a8a3f9c3f2410c6b55f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630572b55882fd4d6cfb454955f743b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92d3385d58f76850b5a31298138ee6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6d8f7359ba8c99e73b73ac95ff42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee432740abcb52e0b13dc4dc64e72fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5983a4f2f73b3e01e4d7086edf10c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce84b32303654008dfd9d66e2efc9f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eb5ca8082633226696806a5f39eab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3fa590a498d51096c5f2a520eef16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624b6d47a0737266b622bd02078caa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b35243bf9d69e5a8c1b36e36fc81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f14d6c789504846746361af81844e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2c4963b08319231683d72495e6c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b89e271b1f6fa067b46840843550c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea969a2942ad2077859913a0660a33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae7828f0f9c28c5339acf86521be5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecd0290f9de8de9a3df8ebcf8b6bee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f1d943687157bf65b5c4f7165ac7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1171296dbfbfdd6e861559a4d09ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388829e55f3752605fe00b33b27eb8e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a6831d374c728a66edfff9a5e01d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382663cb84c59d0e40d948b44ae2e5e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225d7903495269299e5410220ec446180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e3db65583d45c58bf95bef0be26fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333185d2441880aaaf5fa84ebb02e1a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29eb91aa8858848a6e3f21acd245f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707068590b92934f05c979e1debdfb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f87cb1c0d39a2a04200cafdd415fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dc123b2aad84caf7dd06c32e34e8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97ee6813eb08d7b0a8f42bda961cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf784adf3158d63da8050e9596617188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aefc311074739cdecd833d85191d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44639762afc34bebecf4ecb7cd087e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7fe03f2bff7c159b59d9d60b7c779191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ee60803c3be09dc766106c1bbb17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c3d8d1203f8facadd0f110ee25631193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767303598c2febf1f54e4556d91537c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd9b4769fad22738ae697aacf97ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f70d5a56a05de2074e87dada95a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e5055d4b1074ae0850c21068ffb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4045d88475697fc17bf623a6f85cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76c40d08bb45a02571c84408bdc5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89893622ef3ebaf284b5f76073c067a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724b63216a261e0e3e3cab492e277c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b48c7ff9bfa662fc9aa792efc4a25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb0e33dcb10a5f45795cd4db8f41e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79abcadc9e16d43575d9878f8c6855204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2337875c86938fcc1e2b9c66f3c2125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69915ce95e699255b616d5b37efd4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c713f37a0aab72f95756c7c62c6496207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a892445c070a73146374c6b146df65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3915535cfdffe3541497c963ecde9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c6dc19eea4f54ab4b535f4d3a2db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724b21092c53e0e054d7b3d1134f52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9176182cb21808ebad9275cc146e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea05139204f897f666fe50b820c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db13ab9ba55b9ae57df15ee5ea5b19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8dd96e0ae7535add9f9435c00057215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793ee2d17a96da82653e8d84ba087db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabed2555525b49fae378094afc24d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff894920b6e53c4420ce998be0c91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ef67a50d3057f6761c68c9e979dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7f447e404c628b50fdac2efc0a271220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1acb8bcf745aba10dbb62c3e32afe5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98c9011889d645f7632b89fc2e0d53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2957d77335ef4f2f4d131845c0463223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f4e755991fea269a93ee91da0cbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b760f41398bc3c540e8e55262b5914f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c470cb03ce53d263de13a3b9ba291226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715465d88ee1c6bf9cd8ab48354eaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133bc817238aa531823dede48505f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454a5cbba7a4c78126df1370eba29f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3429364806b9653ffd73fb30c4e78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aceb389afed5fb36ff74963d64649231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7c8f553614f189023bf8ffe59c3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f2db9f2ac3bd153421d78432c485c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955eb3c1316a299c1b6ec302b531563234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cdbfe92c35c05b6cf2358c5ea7858235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8288224922de18a6642cf0bf6fcfe4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b09ff4d906ca317362b56c8ba236a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1a4b2340a674c5557ada497ff4a6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd83050303acf353e55891d96dc17b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dc65fece2ea0d5badf0fcc1d5c526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5acae5bde0ebae3ad7251b996fd345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6be16e7d1de09b09b9481fb1a2363242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e32822ac2c731286b25f72d3d4004243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588462705d4a1c68cba1168cfc7dc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068a88f77085d0db74b6c2915acb09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1269edd7087fcff5d30ca6d155e197246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446a2c8327c6cd39022469cd362ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0afdb50c216b154f709585911ad8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a44326dcbb3b8b69a360f4bfd053c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16e888d9baa9e4ef1330f177b7710250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07370ff91caff50c483c928afb27e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485167cc4a0ffdc39965f977aa6d841252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b04aae10e21df1f1e3af28f9a603e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea5bbd0da81cda22ce6120ad425aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf0ff356d51fe47686235f617f1abe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916577a0f267a0ea49e4e7c0d5aa3a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae341ab2dc297346e19551309f7c42f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa3020d33affa6670d90ba0574777d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55d33fbd3b9edf63128226e3312fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaf649c8ed48a07aadfd0f7ded8935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ec78d3cb4428cac98cacc7bd897c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00a2ebf17c50c0f5b30890c14cd677262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7515d9fedf56976909d635167d231263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760598817571fd85ea2ffad948a7dbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da4e4f28b520bee341184f074e20eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9117f58f452e01528c9779cbc7a3c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ae6f71ba627676f4f4a323dfc986267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e395afe8e626ccad060e398cdacf72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddada521c8093e53d1eca73bf7f1bef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f882d8d07bd7ee2f6d41266a8cfc85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6edaa1f80765b8bdb0171d16c601af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773510acf56f7718d8ba007c79d8d6e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef734217d8a7675a5657ec6e6e4fc52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0fb16a288f6dbc3232ac9b63ed73a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb363fb5df82e05efa29b75dca9a26c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db41a17e80295e7ea822ffe07ba0f36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cdaa2be7ce77bdffe7bebd013efa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70912361be60d4e3b6f50d9a31d8d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9dde9528f15814f86ac963e13b52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1fa3197b59ae2b8b8c7178c253274280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0fcffaea7f9ccbc0bf6aa4ffc2049281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f456db1e3ddafd0404e5c4aa02a385f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ab4469f69dae1dc7e5526faccba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b40efc531ed618bb746682c1e932284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44b02ceca8c63b0aac7d6c9f96dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314eb8cd0bb92e1e3edb8fd85d9f4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafea45b5ef86d1af9f0d928ed653e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77f24caa445c8d70f12a01fe505b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f570ae8e1499bd5b857c1fbbbc359f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a58e7a7e0561029fa4c90d56adc4f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e88f2e962d1f5afe20ccc1825d6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d8e61ea1603f272daa669b89f642292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd8f9cb45c782348707d6ec5b5789293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ab7a2774a64f9017ec651e4d71fa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb278d49adf407d4e0cd39c55a604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2badf17e9be386bc24dc7008314ffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9027de38f5f078ed5ff694552cd0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758715248c5423f99e4895d80c22dde9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844fe4d61404efceced66cd2180e84f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b082521a4be0a1df6a269e36a739be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381df8e27815a9244fffcb82a3bff015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0362cf9af533c7aac248e02ec4a94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7df385fcbc30eec5b2e31f1369a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee34429bb0de7e1a86a334b54650d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96466678205e5dd037ea7171ac052f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd7aef0c37d4c16b55ebb4033a2ac0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca22b782105f01947e09c544a138f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8c6b7a58e1b69c8eb5a6d466dea5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea6fa414b19e17ae31d486c0b25bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab5d5967e88b0b47183184489fd2f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a3751d86fef5fb5dd85f8cf71d63d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aaa2b8facf702ce56c0806a50fcc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c683ca4cca34575818d7309ce5a5640313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a4848f2db8e5eceec743358fc8143314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a137552ed91a8cd59ae94e688d6b00c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2320ab2e8d39299668828eff77da90e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d943a6ed8eba3823f6a4bdf685fad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ee009e706bd6ade5e58b192053f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18898999742c678ef96b17d0da739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa6ae68d94f87591d1393ee8b958e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5babbfb38f76fd499360498b18bc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60266507dc72b6039cd27aae942199fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c51d7e9b2155fb2472c3b7906091323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e26a86e9980e5004d8677d59af6e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f934b336354eb83ae0bd3ff5c6f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b01220520ce4eb4f63e75b8660b705326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0788dd7cee702b97e2aef9f0688404327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac0c317263e939c4406c703f0a37b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace98b2b907d62fa7afe626617abac3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20591c52c64b8fe81914fb40caaf64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e30f95805876ca005c7dbe6353d4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764403392dc98f93ea6c193dbf43e81a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01555a011d868321f0894e9fbc2aaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96622a4d4a96c0c9ec2d9c76e5f4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735724502a558556a87c4bb9a86b82f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e0f71edfdbe2f2186cb9616b245e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da4c8e87761bcc70bc772eb25b319337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cdbbe8e18997b2281390c88f24e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fd9a12fb8169ef5dacf2b653c3eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710e5a6fbd5a0d4f692f42aee6a8a10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496bb191be0d8fa16af8ac1d5ac1ecc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd089a1691ca77add6685665597fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dede52527423abc71799e6bc62f695343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd54d1c62583693ca45bb51f1f71c55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b39be569072bade851ac542d20ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8506a4b4b760ef971423e8598073da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d370c38a9944e546c9873ffb972434347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6acf99a2134f3f3327c4656e6ef0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b8dc0568e1faf16fab512bcad5537349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7b2b71ad337c62a0f78350c53bc6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25dbdf403a12bd2e83c2bafd266292351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fbae633891d86b6ca4448eb3be5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ba1169d337dacf66745bccb31d34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcafcdb9c879792bc098fe7b57ec759354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2db3bf1ae622293c809136062685e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a573e0229f2074d0d8270bfd76862e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc5d8a708d143a63c06b43c882def357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17ac340e6c72a269c06261f47ece8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d59cf3116e9b6ff0768ee3c5ab93a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72afea62d25314bfd873cb3da8aa217360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a50fc9142cff3f784d7e4920bd563361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c2b82fe7c072a29cf440ca66e2bde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e231b26516f3ab284180583a0b3a5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347452529f5d1070f8ecb11a4ff11b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338113e0c3fe936c12964e7ddc812a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc220536d7bd963010d8d0c853cc6ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa8d0dd5ce5151b207ca96a16d967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f6878cb47c6e9ea86879fe42cf6a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ab056b6b3c8ec72fcf85795f7d9d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4368b28c35c373bc9beb4a5c429691e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ec65e5b654b0ae571e1db1f84db1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c4ce82c84ece55dd01bba3d9635a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eeab81684024cc66f0a012988e800373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c67898a905198b5289d2a6e24a52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f54bbb2c19b87b05a3b385efc535e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeb33ba054a9f0b7dbcbe09cdfb42a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159993a14c2748c285ed232c20c5838377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace27ee747922f70274fca297de733fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28054ee47565a4fe16986267ea18a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc515ac76cd02f5d124bd10a8e8bd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf3cc6843e4738c941819ad0d09c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee6da036414d801251290bc6e1cf0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb15fbef0954f39ca129efb9118e57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f98e97225fd160bfcae5a69ca8f667384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5074929d6ced523648673ce259f3f9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d6cfe5ecabc89943e50fc92b811d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f581d4c6bb38599f3246d8ed1837387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbbda2a84f1d52fac9fb580a716c86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e71984c5bf94519a24edfbd92e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c114065af795d8ededda433967e8d7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561c2f4dc7425f5358355e1dfaae298391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d9505565ca064f6346a36806b602392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557d1e344b131c31f658ee347bbc7a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17562fc83ef9f3b551e7873e5c8acdc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c3e5f63386a4a85b03ef49e069175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c980a2375db0451c6c7e5c79e4f906396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b912aa5f7b1768b211b880eb83e51c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623832f2c6c21a2f13ce87c441d2dfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73194511c6f1a21d7d937d624a47b9ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cf28cd5344894bb617267c1792b71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841408dd6422369a5784433ac10007401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868707d0ce07453728a2540915e61aee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ed5fafcc34742b0ff3c84b5dd4e4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab63a77baae699a0ce3460afa38c1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc5b60d869df72b77a73f37705f36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d574564ee47383f0a8df14a223f7de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e4b4147590dcb9b18554b0cc13432407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59854451fea3a92025136aa8e6757408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278b73b16392edd5d38e78a00869fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987661e1ece66c39d0fce297fc2d11b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026987dc75f3134e60a11477f15c68ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e8acced01cbbac8a22e036bb024b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754cddcf772f530c534a64dbd0793bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99fa2309fa793709bce4193d1062e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612de3eecca91d55f6fea8278aa708d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56438e6eb48cff95ef99de6f80682ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e64effcf2878ec90c28cdf9eaff73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca644525425766ae07cc6d74440296e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9084df5de808e518a06f0d3d9ff0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82663068c8192759584192b4fd4a2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb44a1da7cf52d88dd1591551d4ae2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf96710ca639ac57dbe0087dd411e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4616c3cf62798a9775de216210f06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d007ac5a85579f0c56d5a0ca78920b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2e3dfb14fb062b9103d88d38073c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3ca1cd60e8a95043388e52f87836426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955355ec8ac9dc323dadf5487a5bf88c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309796d8b03c847b365ff453b416d9d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb9fcc1ca62dfce26e1c55c7fb449429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9652c4f7795332938aad87ee14fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096898a906ab9a7f60e2f845dcf0bf23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490308071d3cf2ce1f05ad7250b9907432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc595679a78d11c050b7b76d69597433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07af11d8613e009ce5f5e285c8605434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382782897cd2fa39288886ba77188a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c96f1fca4bdf286a82c7751b488b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394343bc77593a51d18bf54794b9b11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123fabe8e38f65720cbb36dcce7d9f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4becdb2c025860964f71b44c6bc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698902b693ca17980d72fbb93d2a42a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f48961866bf9d20ddc241ded4cb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2553c63ca7886b0d4f6242b33f034442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03543024e7d69394d785f75058b554b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c12959686848c580192aad809e4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eeb5f54e7a434fe7404b1c1692872445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bab8a34e3a30626936f6bdbf3c7b08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4083064dd4008b1697dfa73d749b3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7236de4047d83d295fd8dc9b667852448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898549d1b6c17d3b7d34746db057f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1398b3df2abe30855a5d3d4a28b1ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01f1212b7e55aeb5a572cebd66da0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809dd8d535cc4e813d5fb6b1b88c739452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c20573cc5dc5e002e93ca5cf81fe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd3b5313b60aaf9c6bc9f6c3b42c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ffe1d915542b01e195636bfe7b7c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fddbcb7a9a8eaaf258a6847c17eaf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479bbf2a53302be01286ef32befba2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4796b5dfb793635778cd9b5d9cff9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d81dfaa385fe9251ec3137cb3ad44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f5fd2aec0073de0b0fc200f4bad6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316d38917a1f854a8f13b6882f1b595461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4ae822ac9ff9c73123751d03aed55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b5d8a44fa7ffc21190e202446c3a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a28090287fbcf16fc83f90056659464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4afa04a493ba743027f062fffc55f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0052e4712314953f9b8c9024e61a06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bf0e7e0bfaf97ec984fa87fd5f92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf535f823a5fa5783eb23b172f32313c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1adf75208eb803a437269fb9d55c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d54e044ac1c428f2bdb4d6a726bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e033e4c7301cb61247f68ab372120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce6ca7632481486d402c4b7c909716472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39fe4c74dbdf41bf25ee67f129166473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2be1893bcdfdc086dc09f39adc22f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c3aa0f26dc139298436e20a7b51d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef5781c51c5b460933a980299abe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8bc6eb3f829a37c63b29da9c8df2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5ccf8ace89327405941f248e7894478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f858057319aa01c31d7bff208750d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19411bd4e659136157fe04ebef0a4383480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3769c3838089e4abef07f128e53d6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97112ac7b0ce70fe680c5bedec55a8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0d21bc5fa959958e7a624abc93f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28b3be2115165f5a6163d497c1bbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b13dc15b0bc207c09596a923443d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4573657af36431f1c7279dc5f647a9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06123b3f02ec14f121500fba3bc4ffe9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6174425540fb5b3654af2b2c81973488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5462b41c34fc888981a92dd50d9ff1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89dfa4a9b8c4c9cacfc814aa2482f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164c736449bfaa5d2ac6a865527fe8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79841a94579dd3c0fcba0c6c5abd9dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748b7a364bc4f2ec277dc815ed3362493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26177344ae3f474c701b50494c922281494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc95ac8696b729b19e6c9be25b833495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb820fe9b170fc8b229e1ea4950e50a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a08c6995afa79d260f989b0993a926497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a9847c26d27ad03c49f50854637b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694831215c097fa4b7c041a2c0ad38a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dfbffa1c1baecae83fcfa01847e9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d53956206ec0e92eebf7ea07c25a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b50b8ccbbe8cef52040f21f6011853502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a2f2257297f770de18cba73025fa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0446f82574a4b29f7eecb80a077b3ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2df8cdddeb6e3fbe1e03519904eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174087b931fbd72306a79f88ad300a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f4521366a303d00f9480d6ccc69a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c2e0fbfd85d907db8628b5e730be0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cea2eb775be17458c8ca289d636e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d6eca323feb3877a4153cf998e1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec396c15c56ebceb3931b8131858c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d6aae52b5cdbcbd9dfcd7ac500b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d134990efa9dac9aa821ceefe96a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17edd531c4e24a5799ffec20d88ad39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05894a1da0b0b861618314d35d21b7b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced5d4b38103aac154a4557cda3c4e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a23ec3e90a5b52544f3af1099f83b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc42a1773aa231aaa0a7cd201f43965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b21973882fb3b1e6f7aa6b7486cb26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774db83bd0104e4d4a2348135d4d652520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce7073cec11a67410c2adb58d8f4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2821fd7f3653bf2832545aa14aebe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738cc8338654d2336b09b25a60deb0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d317ec34d57a67a9e94cc23593ceaa1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d780ecfe64fe616bda98469f66609d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e76426e7593c6bdbf6f01f5922d505526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76d8f325eead8471b94d56fbf8f404527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c45cd35453e2be1008e1221b57855528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a8d2255307ac2915d1e7d603bee4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e03a0a7aa014458f0298e57e0af3e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc7511f973a89d62bc8be1c268b16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d237551201e3ac126cb853daee4a67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965835d26ab0d2f1f5082c1393999a72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d0aaf19c8782d3f00e0e5d1fc5608534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9fa3d0659ca83034d989462cdf1e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f309a8f12bf96a597f12c48443f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d733bf68b39121e5ab99d3318f50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e420bdb08a9d10c1390052f1784c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b512627ce6394af7a8d074c198e63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf91698389da53de4cb17d2a27ec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25446f61976744a8352cfe1421879d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b671c87eb9b835b4180dffcc4a903542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2a55050314f7d905d6a3db9903132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975fff15dd151673bb2827ed9115ba1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e96e92bb40248d9f875b55482ba997545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687ac9c29a5ae594c369f0cb680146e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95135df87c76052ab58f980efb3b964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186008de85e433dbfac462df054f121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d61ebfc24d8bf3221d1ed1936666e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61582dadbfcd6c4b9123def88ab7f85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543e5bfcfd717f70109de408a7ac8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357199c321c95fd2c2c025a7f422c7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f246609c40be5206575caeeeb15e53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6bf87c571378b1be80490af1d135554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b25f9e424beb2aa83a997dbac4c28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868f1cef6c0df519b32ed5b8621c0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f865124004d127c0e621a52b94ba8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5beb2f792bbfef20b12c40cc362077558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4afb94fe0c473a0aca4cc524d6ca7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042bfa5eb88486387a025cd513555e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45c49edce73bce072c1a8716f231d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265cb7aa71b2e3d25b62b83744c032e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7134d43627112e36a09a64353fa97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb1e5c7d319a8f40c137976d7cad9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6402a8d69429d001fd74e183bc84b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d2bc66bdb592229d989cdf769a55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5551bacc83467fd2f843b886ea018c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667baa64d094a362166a8e4fbf21e8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5462388efeb7bbbc20bf575b5b1f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c22874c880f58e56555d7a1af1655570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30aa922ec5320eacba0265e62424fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93db6f933a7cde66de3335a6c43afe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2e4d1a05ed60e26249964b844307573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575bcec45946078b55b67a261193e50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e467ed2328ad3c4c8525c61d20ec04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e8acf922d4eb6a5bc7433ef5f872b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f638aa20d90a235e8c0a01c765e458577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d8bc6c9b403e26cd744a9aefde59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81019a9f9b0d55dbf3a68b47c31cf75a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc5199cf2dcfd749245ca37da108d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd59da64d0d5eb9a25d61ef5da1f5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d532a092a9313d93a7284f13f3eba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400e6b1d3feedeabafb90adcdc10f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18735355fe7f9b02368342ad45d5aab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f42fc9b2c689817d7226beb7164891585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e308a899cddac678f07357ae73cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d410cd9e4ce6f680a24c257cb961a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b848e341a995d5219a49bb58e094588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8ec9fa3da4cd5fd8235e7b4a096fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16139895a1ffcc06be25e07ddb0efdb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca179e6a19d35e4b1a5978c7672be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf1312c7542b5b84669659cb60bd9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048651a08f908617a8aac00dae6abb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2708ec6678404ab4b8d547d94677ccc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf57e843aad78dbfb2f1e1b62ccc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e18981d10ef3e473e0870d068e556e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac9cb79a2d1766153ae1cfa1a5c7d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0213a5c095d4b7335dc02c0410ecd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91ced63fc558b0c6c4e1474ca48e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148390c62c61bdc45ad6116fcccd80ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28299b1fe4a8122e83a4d98da9c2f2fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ffb7f540365094ae251be5c8f213a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d86552e0bebb3cf5a2ecb8892a282603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc84079a9a4060ca1b27ab6f5d76b0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7455c8b3338c741cdb7127802cd7c49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52799cdafaf807aecda8b7885659e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72c8a0b3b3fd7a38d680193d7444a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478643473ab1a37ae3e78187c75d2365608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f8b5672f660be943784b06d69f48f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022754a5a6cee88949430b05275ebe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f80ac30abe9ecc752e7798877bc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f404bf78ce87b76214669b29d6b73e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04056fa2b615f83c82e63c222be5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10403f4e58642ed8fcfb0b70354229614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d160ec16703635190dc354cdab2987c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718ee6fc6cf1a0d80313082bc873afe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b7013df6cd278aecb6b750c198f2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806405ece8e530ecf3260922ac1f02d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a4aac48373180e48a79f55142632619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa12b4b25a60ac3d6a7f937af69322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67643d619881cccf9fc39917625a978621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66312b854b7ffbc9f46830e1a8d26257622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefbd61846b06f9926a3574ca7e325f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276d998b3de76f38a9e29e7a76ba2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4553ccf5abe47a1e722968ea00e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3cd0a20da4858530cff483726fcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a72de9db6443d376a531e7949da9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ae54835115387156ac7bc12a48fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a7d3b88d9e3b105c9924f9582af84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb16fbf3e1430a238560fa65518865630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f0e18dec9c75552c8ce05740e070a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234401ab1dd6304f960fc5ec6c1362d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c78af4397e08ade17283002efd5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75393e0880e4948f6702bc1bae83a96c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b920a7e7bd776de4772e8f952c0a67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb62a71bad444f7d91e13d95631b530636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadefea9cf49d22e2e4cd865cbcbfef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022d29adb1d23b400454e9efc8c5d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f4f3d7604c1fdcb59d4e6631bad7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b113ec8214440c64562ef4d0a06ee77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5a786610e479481cf15399a7e31d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96c13af8865c93fc350e6dd64d865642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241889447d178ef61028a9c30f001b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc96c50f312d0b3ea0552d3c80bf2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e990d948287e5a3ca31805d28ed0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a65a87776388b4ebd02ecdae6f7fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805713a32a72c381e8a875310742b4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712ac0691bece535f5fa1592581081648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093aa58cfa5b239d0c1f863466aac8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae334c8d6e3314ff46f279a91237d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669836b3a096c06b2646e7ae2adf8e93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4ce64fca567776a62d52dadf5bee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359d3f4278be03f4f97c7b58e399bd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1a609fe736d9b6915b97275921d1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb278537e7826ad9e5f47764bd85519655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f112147518d7f9916fc0f18502b99e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebab83d76da3c27a9c314697ae0f915657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e75f19c032bf94a49e264c1b5514658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127330e85dddd329bead09f26bfbb8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0f943ddc14ea3ebfe990e39b91e7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3894d6563ed1129fbdc76b4052e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb105ed3cd1d28c28c21ed682f2e253662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5cbe68cd05d55cdd5b1bf0bc80099663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fa046b40a8818d198a17d4c9d9cc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d42c934325469739c898035447cfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b749c342bfc9cf79f957725e26afd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca68969dabbd7b177eadba28e588fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7405374130cc6233110fb8ce5ddff3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdfaeb4bb086913b7076c72525c4fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569cd44d710b13aeb3cf39c69b1472e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c79e0602987e79638c63ebfd2724671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6f96a7029b433d722175f9d821584672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d13fbe840a99b61d33747c3d5e3320673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1d6fc461ae7c9745324c40c06699674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c978db20c0d85d65d8562ee5ca57bdc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf86286f392037bbaa316982a247779676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ebe2a05fdc0c9be6c091f871f9d8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39653e26edc65cfcacaa0c6d3e699130678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aea105c8ce7bba25d4f2ad7ccc580679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c264d2480da0a127b03c3bebc22e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0fa596df0965e71e2fda23440303d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1a8dfa63caa97e9e8466c3ebc1573682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f434240f05c1c04be05908017673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c04b1d1151f5008d22ee32c036d55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2190286b26d0cd6af688986fae14a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ebf16ac9e9d352716c35349acaa71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2374449e64bd6d6574a133b0500e5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f9b55c8b3208e7a8962b22b25cf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b7f490d6dea484a66eece8e69d02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0df817f9750293b7394d60ca80b72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a77ecf7e584362a8c3d974041504aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195766faf0d845711a112616fd2799f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81951f07ae726078b9c084a4bb7c6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909361b6fa67d6fb7a81947d20cecf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865db75432b2f0d3856dacb71bd69b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d8810099cfd3f00f71e52e0ca1bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6748277240183e34ff6662390fd981697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111930b75279e4feb30df2bbeb1b2e8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65cc1eee4ca7e430de8e00f2abf5fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0f35639e7188db9788ba804a0e79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e17a52b40a44944b473a7f4b21937701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68283a625bffb4e68e9d71c24cf23f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885c63e5097622b59d338cbd263b297703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbaa95400c1b3aa684f4d6aa7d6c09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cf96278e5a39a6b97b3dbee0f3e1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4715d1e3416792d8d39f6abbb58ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6117055420571ee91e09cc30619a63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b6bdc406fca2262b7a3d1c008daa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf91a4f2a168d81a80ce1f98ed99f1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba3c042904b6a07a08f5917190ab2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab49570cb752b78dcd2888f21af27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aafc6c1b49b79775476d75b40290fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b19261ce4ff7be17ac6bf3591de268713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d613b0db114998f48b5eb87b07f5a91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0639d944d9ffb3e8930c61dc6d007715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fdc57662698237bf839db9d2188ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be9f04689698724cd2b8e3f8e93cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f06b806da8fea628e115f4a22859718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b78d24af0c8639ca99a5ecba05111719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d525ae354a1840e59c28cde9a4b2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4dd39ce66a14b495c7469663f515b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcafc6c710f59816723684a88886da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b7c96b850d7a8af3d805dbb593450723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed80bf9f9b096c2d543366927f7e498724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cac9c1a6151a87b75950d04caddf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4698aecfa5cbd273bdec66e4598fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a69c0356f6d75ca3392921b3ff1a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fbaf9631402e4a5022704cc49017728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136b4b0246c2187ccf4036998119e02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d35ddd2d28a594b80336f6f73aa9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8215a386dea2b3f27bb4653c37300731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f26439a3b94cd7862fb2ea20597417732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c51f74f51e1c49164bea454fec986b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed02414e7b5910d47d5ee7c3ba99ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10496be884d80ed01b0b2c0dd893955c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9b80f438cc33c5474528e0ac6365736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa4fefa2343d6c2f7878ba3cfe5cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11644f63d6ef3f5445a9eaa70c7d7d83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5260290ab55fac2a4ffcc32a3faa1ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf7553857cfbdc3eab5460b55b243740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a425f946394bd53456630306d8c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8c65f895c954579013d9abbcf3fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87753a0700ed4c4aa1669402db297f0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f312abb298105706e221debcc6eab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c34a97009125bb5aa8cadf56e7e4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7759835757cb620ccc25655ca6a6a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357aeb11053a734cbc0af7c5f9851b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154d548675b22d267c23a735ed6144c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967366b6eb0e37481ec66e7911afca97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64243ad115cf1388ab898cca5d3ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5473c033a157dd630c6b5a37de455751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba5210d8999241d8716c878ad08789752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c4ec1ea03b4d1ff96779d75286e4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f083a70311cc3cb0315e7ef42d892e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995616fba281e662dc36e0bdfd3467722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5cfe471f97f5626233f5c72ac6cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a416ae97f30f4f08d75f2466f35e9494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc8520d2bdc9cd16d837bb76dad015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f34142299eb26b305d3500860d666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c6e77f15a96689b4bcb1c15e786fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9817a36a5d42c9be5d2cec5c2a6168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855430655b489abcc1608e0ef1f7dd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8748c390567354945a62dfc28986210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff2fa0dc5cf7b510a786bc5172762111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8231274bc37891e04155ea67797a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba9c6cc8773b4a06bcd3f80cf5507513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d7bd7f42e448bb0378dee931041614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac5534e9b739c312d44dfb76e92a5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3680ce694116f750760e6aa16a87b3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc7dece36629114eeb34355ca3541417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83864826bce3e0b3c41dbcfb206fb2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0d13cc9960a5b289ee598b7e260319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4629668af7e1ff39391416f11eef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48603e74eee10723be8b4e2b5df682bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca63c234726645e315892fbc4c980922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69514b5e3ff8341aafdd858b4a2e8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933244805fdd4d3368cec5d728b02b2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ea871d91f4d53087a9cd1fd7853eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dee532703e2fe9e5a8226f6f11d3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07dda2d230d609c2db3c3960a832c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd9be874dce7c01cc6f8de718eb9b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47645e67a28b3850a7be557e1f32a2f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97859feaa57cf3622126e67865739c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b51ce03b6b37c1badd1a69294bac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f4a3b14f6eea662dbc455988bc9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cd87fcb8db850afbaecb85ca3497533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b0178f943afc6538954dfe38432ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b1d4265e75696b4a32513f1516e3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9ef02d1ddaa1209c5b4d481d9ef8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676754bfab610e347a61e639e49efdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cde67699204f22671fc087cb3d5f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a630385a200fdc7274ed108f15bab439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26256758c887d6b54628832f080fecc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c15b9bb83cce11f4d561d7e53247a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8487a9a5c893b5086a54e1b14957ec842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6ecb1b78641e57c8dc06f20a27b9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780addca13cb5a0a01957a77b41334ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d6de69b1bbaa4b9e2fa0dfbeed5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b89fe6add6f1ebfb746f2f5240f2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf440144421394bc3b8f0e6da61ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca7639db0a1c68ca23440081e6905e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e96e8b23946aec704c6572c9fce45649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794de53b1e3919a5113b5d469236ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38f117debac6495a15c2ae4a0a65251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5c2c9f603d6147663295255f3018d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b68c2d829bf2a815723f7cc1f4a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eca78564499988a08af4d8976258854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546dfc2567ca70bc0d7a04fd30587ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba1f7203cf89bb41bd2837f6c1ca7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160742554efe281b71e859d5c0c2c4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527382cdd8bb30a9db299bd448a76fb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ebdfc7136dc4d3ec578d89a0c218959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30340f999728b556c22d43fe98775360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981910f0505ba82ebfd741398750f1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c8133e1c3579bbfdfb8c8cc6a87d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b88f391d868313b1dc26ca30eda263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ee0366518fc11dafcabc7a8f2eb7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f382175a33900b90b3da3e8e1f2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259e26cebbbcf33de7373d9d7dc72666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0039c5a12b489e6dd3834a898785b1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a14273078f86f3de87d81dab8c69368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7962e51fc702d6fae8247ac467522969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce42ad9c294b61fa5b3f87d26637ed770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5e3b0b08da6f0a4d572f64fef7ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8739920c85264f7f21969fd7ad6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bef2b41e7d9ee868bbff0291e283273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358714e2a768e52d88fe2a46d6aace174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b55f8a4f3ef29b51f06c15d1ccb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a4bb6ae61e5a7844490803d1ba67c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f36485f27a5679f413545baecab3cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8f189898499cc03e9f0da45412c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24b0944072f5cf7f595309d19d3bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07044260fce64d42732d5fbac7843b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125c3a7f6cbb4774b4cc1e86f8ccba381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe84c3d336350375493face981f35e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d5dfa4309279eb3c8167fec1b11783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01ce1052d47db774ee1e1644487ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3281c4e75d7af9be69d6de62c32485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61332099739f7b5fc68c1fa402a55fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674437e26ec915d031942b0d072576d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edcf34b7107bc83f00304fc1166f0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70b2dcff3473b59f11062bd7a7e4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b2b7defb8672e634fd02de91230b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0729ba289b808e013c6c445175b12fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9304f70da7fc2c13a32c263472d56e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b60671d2afcaa6333fab52a1888c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5bff9a49c2fa90cde9a5385365a7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11036507d134441b871ced74532e49095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb4bb9ab95468bfaf47dfe16e15f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dcf1252e695ef91ce0b013b5cd28c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72cf48935675fe9e14849f463f6b7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925216afe41a5d5dfee99e3ae77171a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff1744e61899e824ae7f4051c91330100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08cc99f0ddfb95cc470b433feb1c5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60892d11c80a2f7e428cc02672715450102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c7a2e003646e53c612091d3237a5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d20011b28d534d20ff5cc1c837b2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de554530e5f1b5892c497b9672f550105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc23da4f318677841091e28620e770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afaec4772b3f3a82ff7b1f76f91f56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0a8f544e42700b0109d4a1a2cf4d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae620c0c97d3b110cc27aba1bcc58e46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b272607080549003161af464e52b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94779d395cf107be8958a40fe7903ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892323550249cd51937a8ab7081f235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a9e14528e62dece554411eec00139113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0ddcbf32f50d4482d1387b2bb8beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868ae6c547007e3b6bd57e8f4f9ae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf56ae97338d8b139ef30cd239e264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee74919c2e4a423697736bd0428d1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af7a7c6fc485e47183b0fd5e23685118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299716869cab5b9d352893978d93e31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e22c49c7fff7cb9267457423beeb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c039ec0d15ecda8a4c53caa89f3b2e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7684e4d3ce00e5ead0d7a2a174c0d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e302cf9b56117def55216b0ead13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb35fc02e1f5aa5ceb8fa0313f271124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70938f6ba2799b0f30613dcf09d1431125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54852e222f9f98f29b922c84245625126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee6d9f87221e65ae4520ac8c6934e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15726b18c9ac088d9e5e75483b24e01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5392067fedd1b282f6038c91543d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aada3472f34600b375d71cd460f9ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47a68cbb92cc773cd1c2aec6991a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b8be69e4b32e9e6f4ebaf2f3ced1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8d878d51db786fc6288285631548133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4294430da32e65e147d8ef7f5f3d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b3491a0bed68f9305c1fd0f9f614135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319e6eb1639d6103d38056e3b950ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863d7457f02756250b90f7af85e07e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a8a70d8fad820b1ef03aafae9f8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6af14f0209470df41370193e16518139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb17a253275ce5e8e1702b240136cc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a18c6930d6c83f2515943e3767d37f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b111c23835e6f1045f8413e3b50e364142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf42084f69d9a35f0cac924c27c30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f1e8ec2335330657976e7ad7233b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf15aefff34cbdc4924b9f1731f2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46e6524fb469fbfd67b8538b38abf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91700748f99b272a82910106f2ef6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724332a21f355004f57146c6d5f79e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45fa5d1d5e5f8cea64729a355d8b43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6923b9971923a7beb4fb03db03cdb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc0e7dc6b63bdf1f3069048fcd743151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71632f9fb0d8680332485710900e1dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d1fdd04af28fba3e5443cb8d1ebcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca3386051ddf373394186c61a1d07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101335a494966baf4e4cbec2c79adf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d521654cd212d57e27c82eea298e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30336e2602b18128996135534669070157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1117e9a63e1f81887d086a12f4616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed4d9d14b2e2e48e89dc3787df0692159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739d88e2062e8b4156da37968eeac1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1bb6ef53a352c6651002d89d8733d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec18db27e4e8d24ef59ebc0c7de2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb01ea0d10ad1a5fb6ec906ad2fe3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfb69562d3022b414d0881a0d500d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2f35fe88963c9d88bc121fbb63078165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d993bf87aa811e82c307f3bb9781166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7680606d9652400de1b2eafab94ba80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7cc240d425ec7509d07b2a0a0bea0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7d06af090f63e2176ef041e309ae9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058c2e946bcf3bb99ed2814cd9d0f7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9753dd2b713cca483518a5bf0230a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc159c9ea00221ac1611bfefdc2b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb15161fc21a348ab96a446a85bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba365ab3c20b1e9170f8ea6ebd20e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c2cd9e1e4f73edfdc52edac28cf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78fc083cee22048acd172a670c075c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f6113b5f06e5ea42442497e201a97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcda8727e600e2ed932d64954aafe91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2be15939bc5ae9052e13879efd764179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f68d6cb4727ff395431ad2b88d1ab7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899cbff452d9ec5d62b170974d8989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b94526ac89a63be256b7ef6c4f01a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72f5a083409a524957c185efc2627183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452395e5a8b950e5b3b96f39586c24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1b6952e6952c0e4cf43667be44fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bf1f7f5a2c29ce25c81d9be4ce945186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abff85b5ab8c42a8d085c023c11636187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79607825c62e4bcc3d877b65d50548188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a1b647627ba5df5994aa16b92358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459b02e710eae05bfb4c7a92e4161d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a702f9c27035a8d4c3fab93211ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f18b7245026a6437a4f4d79b872db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d84d2522a653c948947485296704193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2a5fefea8e9f05d5b7830a4b157e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca12ba183ef5ebd1717c79c9049e15d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d91c06e8375f82b0bbc62b79dab3f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c93d80aa48f3effe99319d972533197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6739fd59a0f1e8d8c7ee059207241b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef4a74c333083001cbcd3343dba5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d7efe303981fc56584c33660aee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05e7c9e9e87b9122effc9ae0e5e034201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934e1597b8e17f6c4930a6fd79a34d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e562a1f952cadad127321355102fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791602e187b4328d9962f6135fade0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448476e3e60742ba75d451ccbfa1bed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2359315c6f0b3bfbb8416870b1e199206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d070100f99aafd27d1762bacd7e56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930cf37d5234573327cf10563e49af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105dc2368beb8d034c3a49326c9c72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261fca4ced2d3c5ca523bfca124751c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f75656a9d6d720c23377861760e47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd15eb506e80fade8b95e1306360bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb7f4a8b17b09907de131c62aff08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350fa4bea694b7a818947b09208d69c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22822a67d16822dd56f5652db528e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e5d862558e3178f2bf6852e0b049216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a906953984f7e0657e5d2da95f37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8491861e6864b7e7b38e77f093b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb36180265150395a2a56fc1defb48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789392d2846c65f8b55c608f4d8ae92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73717dada99a5b64dab7455f9af0115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caad104b3a75e82bb4c75ec7cd4a5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af237cc191ceb305b0018bb941bdb347223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7c74a637d64175c6d4994349c58fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624862407c4a8bf218f82ec4754514c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c557ff86dde2d729d014c97942ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4843a34debccf1169422d687ecb8cc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f02fd4e12244bb1c96982fbf4d7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bd1f67e031e88ced20cba3ae53543229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09edd75c7c399c62abe2c72db2070e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c16776cad626b2a4466d74a998da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75aa6a99d30fc3a5bba089069e05db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818aaab042e97a483dbf4012f0ef7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576776624be4922bdacde45bf86601b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088d687b105b0f93ec601584d7c1551235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f277b18dc3552e026fc3efd4accb80b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968b864a717653d4319417e4a523e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028fb88feee6943e739842556cac1e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f161a158a21d5bffff28fc55f6737239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b0c74c256230e53d99d3439b2cc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de96d22ec560367bca5641c059c8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8449efee4bdfe7fd35a7fbca9df8cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ea87a4be1f4df130ecc17c4eedfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5417572f98ab0ff5d988a9565a2b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45102ae2d90a38d882ae863087ead245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e193a8fff534e0f2d7a9a7251178ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f641d78e1f1c247179769fff356db1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf5f6f8ab6f84ad7b6ffd908136c9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886cc2a3c83b5e4024db1beb938211c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e2db9ad40e6bdf1a81754984bf41f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1dce2f377829dfd6984af910650c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbab7ccbdb45c86be9ea97cfd15af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be795b19aa2b72e1eadea068fd6818e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387f46c790037d49362394e7ff20fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c152d961e4c4b1ea8c4ed353dc19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d089202b6bfce2ec4fd7805bab6756256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd79039ce3d759a157feb3336e10fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677fef1395c72b4373c21045ab7ff2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e1c57ec36cd5f4bd7c16b4f5e782259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff68cd9868df6096988bcf81d2c398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189ab8d2081524ddbfeac83edbad3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12af1ad312c29c180bea656c0d4227262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57731533993539fb6e4b80575b8e66d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d5202afc08b25d9e671184c017c8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161ff5f4e3c658bcb8ef002cb8ab02d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d72fa7b6eba863d28878e523fb2a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aa670a2a574cf02558e8d220cd008267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8595e1bab1ccaa6982baaeeee6b25a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a4aeb0c93a0ed38f0eeb74c85618a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a33fbbcff18b811f94038f400fe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b8dd613eb13e0300a3d28828763b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738505aaba90e4a6c9136cd82b8e19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6556cd86716286bff6b4aeee7cce97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf1ec34746f1c795ff0207f9a445a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8332a6fa899e136a73e1f5e473842f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d0be0b1ea21e67f68a3774b633f03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378e6f0f3b69e327d45c48c109a6074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7777c8d0dca68bfb16ea8e49d6413278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc5d28590eec99bc0689bc0bba402e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bf230d448066a75be09cf31c5a340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bfed8c2f33078ce9da19625ad14ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d522bd0917220d08e038399f964752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343908b855f5ec2cbe8e241e5b2d507283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83910bd9e991d66842d458ba22d982cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08454cccd29af9f759b3476ba974eafe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7027522ad40fa00a1b5005e5d8de4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6050b07feccb66450eb12ca4c676c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a414dd57ce349b22ef6ee77112e5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f46ab4d382e0df16812f10eb9203289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc629144f5a20e23f9e7fc7b36c2d46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5680eb984c7890a3785d8f70803401291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98f2759e3dded1fe9bb760a2e41d91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced2b41de154dccae8ee69621da7902293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7361957ee7a82e87e713a6a6d3455f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2739e39a753340c39140fb8691be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60cda8d92cd4f3e00d3317ad4f28cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158ffb67c944ad4aa52c2c2f82de481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64863bf00d9d1622e011de91620149298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce517d7edf4060ebdc5cd53df8875e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fbe7b0a7ee2d0ea5c00364a8652a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26f1a4d0d7af0143864120bca660f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639452e84657ca6ec55ab5a7ca5d0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada98e9c50a74714bab8bcc6800a1c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43fa7ab7d347a690f0695d3126591304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e5fd1a7bcbf551dade083a8ca83d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a391bd60e2085c023bb0a7e2a3168306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b974e1a89aca5dc122534ac06c2cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebdaa91788b787560d774607233ac8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42b0435e70db7a10709f08e7094fec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a21d96151a35d72342b3d4c7e06bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda3e3656361cf49a236d7b78d2ac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e490cb06359593d7bc6460147cde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21592d7d9d39f0326630940d0adc64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1f4280317e9f877c9046f388e4e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7f745f712b172a6153155ccb11230315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90d83671d02f83989c7b112192c523316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea0a118bd9e7521d966a7bc22aaa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c14e478f7ba97007fb0a1c5c8a79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f224fa76cef0ed074de7c373bbbf7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f275e4126b36ce0184afb90126cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f97ead0ce87f43adda85ec9e2bf4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc760f46fe6939b0a8d9f4777a13461322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37ada2579f24f0df081b0898a7574323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05d09cc45f3e5ca7b84acc1ebf8bfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeacff552cbdbdfd30894ca863bbf5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51888cc4076ce2785b047ce1b64422a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0efc4ff83d313659de663aad709f08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca078a26a5e9681c48845f66c23139a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab4cb43b000a105c95c82784a3281b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0cedb6ce110261ad7be78f4eb5658330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd71f925e9c49f13b341d42c9584ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331bab8dac16822701dc11122bf415332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e14963b3b4feb7dd4a2bfa68a503333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb3fd1e91506e4baa888d74f3d95a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6301f784afdae988d688c47df24a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9797a413bd3388c951eaf0b3527c116336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc556bcd3bec2ed87153062db9908d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7681402e4ef4cb2d070156419979f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edacbd375ad81c20451ef5a072bd79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7edff07dc9a8829eb515ab2509d9cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f89353407093395e111614ddaeb8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02accb49fdbbe5b07d26512fffad35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c402dd047f29a9a2483d864a7a741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d527e574376064e6dc90bec42bf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54bcbeffd1d2e777f5e9adf690faa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1429fff6ab50c186bfe6bb82ae033d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d9d3b511689e6a2219b4a1a1dba8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8758ba9a4df8f268f1f312aedd6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30733f6f25b6be8bcf88963e2c307d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497c421dbeb5e115d79ba4eb933efb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc45b8330cd5e62d8fcf982392c5479351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee1c72dfd3b818c1f74b01384c2af0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1c6be49dd46f8021bb6d464fa823353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c099c8e6e9eec069b96197b574c18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243f772de6c63e20aeb7cf577ae9b21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65263eacab38c868557dcf3c403b3a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7693a002d0f9ea8700b832c379ad1fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db64e8a94ebdf6cf9c0a3468e63364c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbacc388f8ae3267ba3a6f8b575f0f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f06a1d00a1a7890a5abe3fe7a39a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbafc418483513b4a606e39fd8a0df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacaf4900837234d0738a29e44bce60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636695f7358d9875e64acc72359bc6e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a7419c4b301dc1028ec553164660364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b469fdbc8189817d754bbd9efd58f30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd14659c7b62729a477fee82c43aef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755fa6c246459f593f1da352004c372367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195c61c4dc2d25e02982a97b47edef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b0676a8013822ce51d1b2cd7af8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd19a0e547d73139fca2cd168d06893370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23753da475635839656b3a6a573fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4fdb6f3e7767cd04bdefc9ce4af6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d294bd8afcc0d844be07e337b5719e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bbfd314f16fc3b2bf67dbee9c82d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62912ff5e282a45bfbd32bba591cbaf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21d4270a29ac45fb23f342210e117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc538b8679fd01dc30ea856e55adb0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7218c2a155dba9278a9cf6f6232a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a873586ff3a0fd558cceeb65c4321379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c797aaf8d6cd26508a46706e78de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c8a2803aaf2551a77c2d6a5055112381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be06fa0e1af895aad6da35ef7af715c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282604106ca139e499f0fb687f7e45c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d328af004900017afbe6234b52558384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f25f95838149ef4de7f50415beb49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b0b930ea97a8ee3f3455893209ad6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e27813f88bb61cb1dc949dbd2a480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312638d5d7479d11c28a9e961485e9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15619dd8dd860fc07132ea74bddc4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb9a093cbef4402639e61e4949ba5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365fa82ddebff5f1566465fdf0e488391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2538971420e0981a791c4b9428bf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700aa40029ef98556699b7d7d6128a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6668e22cdc4dfcc58f5a227d2da84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4cd9a3ab07d701dc40cfbc963ce1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa0bb86408084ef47054be456b13c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648bd45291ed236fd3d66f239d1fd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838231b567a42f527a8fa9ed7988e70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e046aa27687b51ad3db2d563b1bd937399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0fa15a5bca02aa63022f385932493400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c56f8c4dadcd93fec1c0a09da6bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6395d70d883aa0146938d30087c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca77a34ba23f76dbc1c12d14726b0cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a03745694d32d1b7a2c621c3d083404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734b95a6ef5941b69c420110fa5dfc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4d3fd56ba730aedd59067d85a7b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65c341b45d87c5c2362e01ddaff060407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18984ceec8b60faad01ef4d977194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d10109535eb88161cfaf6ee71e82a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d96d5af085aa1819a5864fca0a4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463f0206efda1f47c76fa647d21b74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4710bde755a733b3d55ce2f3d410d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012bbb4a49d368e79157d3796f6c4e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732418414fe355bef319713133ebb4ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21ea4865857347ed092e8e259a6ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843613e3a3a720e76d3d3a68b0090e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006c3385ef0c83ea9e63af5ce0698ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4417ccf04e28acd2572e59d4d8ff28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2086bcd56c3af548d98b95c458d78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80ae47ffe29ca2ef3b26b33338674420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb1c254418f67a25e60345d57a916421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf993b921cc0e3c1432f19e6083b4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce4d8cd1e65ecff2754bbb7ff0d5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cfe679ebb661246b4cdefad570cc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3933de1525974f0ef7ecdecd4c6e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c86a593e33fc76fa5e0ea72d9c8291426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4867d770346aa5fb520695d47103f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380d6dd3afc1298410746220e5516d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632512a6e3a180840b5d0610cd9b7ee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29496174c606dfae6c6754035a869f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032e16750a2f99a8092ed5031465189431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfed1c93038bba03b01eb6b1cd6a58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7bf0ebf32727c348be00f1ba69c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10d18b43448580dfde7fa2df29aeb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15a260ea6141f12c540a9943b56919435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528306565bcedbe484c7e0e70ba568ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07212282cf3a86a3a50ded6c781cfc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfad0f0824da60399815e826c9e39f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ef9a853d3998e795c9d865dbd637439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc3d8d5d446901c9de22a9bf48c40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bde2d01ef66bffa088b00ae09f893441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b4a618795522ac05321b1713af2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb4db319671d017f76f8cbcb9788f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae15d780354a4dfb882f9d5c6773b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c96c6ddc55f41148df99f6b45c62c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202fb779f67812052ba536143ae6529446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb65a74a89cde0a73bfba427d34efa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb68e62f44058807d45bf9aa40842448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045ca76c42b1b3f2139933bb4d564f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b8ff9d39be0dba8ee3e81a0555b2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba450b0c94aaf7b53b01b55086ece451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28be161449d028e3a077f3905928c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce39d66992db0a7f99146e932ee9946453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb02df6d6257c98f7a8d7157c52c16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451e364b44daf0552af888aaade764455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2853bce99400188ab351d9991cc94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0517dd9f3b7e668b0535cfe0c232f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6df26ae23b4ff6635b0d2f3f17ef1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22a1d19d4e4e05ed5ecd7785f0510a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21aeb2c46ccd483891d154dd0de6d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e7fc3d521b0cac186ef11b832223461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7147c70a544203ca5c8d77ca987e05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db8ffe5e6262605ee33445c0bfd49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235bbaca52e7aa854c455c46f846285464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeefb42db5238af96ae7e91d69c136a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b060d7b9d04b310b6ce03c194c0a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b55ff5a30ec7ce73f135089ed794467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3abb4fcdfed6e4e28c6f2e742e3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ca994e1e9d5c5b061b73816cf761469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5653fdd4809ed0a229b5cd6761ffb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ca258aafd5fbc8afab8830ba10996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863f68bf644ea0ddb3320fd87f5c3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006451a768663233fcaa1a4191d74534473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec22875eba1c714d38d4c5f032058474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa6524ccd21899ffc70ba471663abf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb747a4e6b7cc31b364d5c29e3dbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa492a65e026198aa6175c2a1b3264477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef53c47d384feab0ced28bffdf047f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae1b6c2ff100d7ebb01fb3aef4280d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d28b28f6cd7dfb424041bea3e8969480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe0ebf37b8d822fb1ba0080efeb37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f3f06809ec103b571416f9bbef8b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729765d4eb38671689e2c05d448ca60d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a118427ac06058e871265b7cfef0f99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a2cdca1cdfeafc974d1767024522485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769035cb9fecdd1a06e6d7a48e2379b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de001bb3b6424e58dc7095a9fae5193b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d119107842ec1cf9fe86088a1e2ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be4f0d02d1290146196af2a69b81a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4514a2e9e71ae553ef34bf9d83a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f0224fcb1d096647dafc3961b8ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93567be219b0d892683f64ce6c611d2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2bdde7c53f55f08602e1ceddb0727493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54a048c241fa5c6a7959917d5f93de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e5ea205f7733fef7068e596e9464495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78050d6701ab4d961ff151c82c8bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37624b8078707bdbb5e32e5a9b9a31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac54a2e395766bc8d21e5cdc8ae3c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade308dbfa7d8e6040bf0390bac4425499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3304c5ad2900ba60f58ba28654c3da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc05aefe9e22a5c754dd49f5a05851501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678228be351f76feca1965597291734502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5849789be3145a5547de1966006151503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651ea35ed0d0361bcdcc3e7674ef9e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ffddd87fcd297ee25de75749c851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f118dac379ca55e813e0fe18f214506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e0b57bd530f07f547af2902bc68ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd8d2e115deaf4912c91715413850c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8556e6ff8cc471c58f5e6f5f588d67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ca8c9d3679e48fac022d4427bd61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f996e313705807623bdff32ea487a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc429561317eae41a747a5414ca88b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9326fa42a441bb480d7b2047c6b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d29018e7ef9c4467415b2a3270ee8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237524ba67ebde24a9a45be88def2852515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bde97e20ea3ccff080ecfb1681bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50462218ba925240f3755833162ec8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6cea65ee3ece62da9d8c9c688adba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc44311b697162bf101d4ef25afccba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af36ddb1b4f5978ceb6d6e2d243973a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbd59a5c642733efd2f158c8ef60dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6b053c7e84ec8312350c8cd93897d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923043dd9691fbe3cd5abc2068908d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84176cf8ba4186aef1f6459d136b0e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e79c286a373b63cfd3d2aa98b3338c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1eecf6edc5812d92432b634bcef77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510878b31b0267472d28075e6a7f464527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa662a63cd9d64dd03eaa312a849b745528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880ae6094cf9e26b284ad30c9a3bd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9815f39db2ca6fbd4406e192af5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbc2b1b6f5db8048f0b8a16f910d79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234dc56f1561246647385d7fe0a088532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf462e5b64dabea0aa722f8304ac5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed4d1d9feb626e2a60d215d1b2aac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768a93bff7855ef22c192294ec78b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe9756a128ad2666d1c9f69d54c992536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7e1ede5173a8e871faa55df7eda30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1d6507963780e1703ebd55927427538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7604509d8d0c2ad2810f9e84c8f233539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25424be5e0596ac0ca968e9409b3bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0c5464caa2cbd9a4abef6fdf62dc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e728423aba9bdc6b8e0f549dbabb6ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572c3110c422028c829420ee8131d89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419775ac0d302b638c3ea1e61ea9d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3896bca0500dd219c527595c9c2a39f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a19afd51fae40b2e2f3a790f82ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178adae7add86dd93f5f73566e4766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a2a7eff971569a1bdcf5280613f12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58ebc72e1aa87abd1b55a56738b045549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97886910143df020b7dd116fde6543550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4a25448696a078c4f5aff6551114551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49a19452459cfc981824ee82d622ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1056c53f2674eda8af1fd55b485d9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dc6f026976dd5fd0b695e1371f3f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540e2791baea2cbbcad32f621486753555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b4f35b9d9efefc0ddfac30cf98eeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e890a010df720de3363dba24350b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb0c8e51862a139bb27602ee5a305558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd34835a6188717079c90d3f6b0e5a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69310222fd5d92632def2a0907c29df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912518e3c675cd3a0f9dd9f258d3ec5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d0bd2e694c94453b8e2a8b0d0b065562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8766a58633b29313f7ed19daea7cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce05a849eb71283a2b88b9b6f9cfbc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ff37b66bd2e735626423a91bf8d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152d3ccf4408367c73775bbe21046d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be36a68a40190a23e9aced9adf230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb13380d9eb799c761d7524b18477f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9270ea00567fdf7cb9f1cd8c2780b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b787871b9081688540e99a98a40e8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab2001427595c154e40c2da2c1c47a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53da5cd665afb20a51d132cd328ff7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fda0c6e35417ec0649b6164ba0e40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a4745519119299dd883f9363ee39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859154fd5b9cb160d4ef50653df2f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991fe6a818ca52d1f983c6c0b65cc53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523cb5c3890279f047891cc9521ac60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e2529a28bc8d52ef73aecace123ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4c69bbba6927af4991f1d67bae6de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f37c9a845085f6958d0568cbbe8f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29400eab473b2e33f30b8ce87c3adc6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda8cebd5582a3ac13bc3700a16917582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a2419bd8e7507e821080bb10c13d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dfd9b43254455dc68d42fa193dd9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d792eefbbdf445b5f141ddaadd53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb02756bf4adda6b9820ae6095ff6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f00c7e39e788412ee5b241b565de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad86f4b1a2db5ece4ce2e1a0121146588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c688076fd320f7224b37d7814fab3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef200e9b989e50b45490b14af96c8ed9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83d2ae624c926fdfb77c496dd4961591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c3f4276a5262aa2ac049579067757592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfdb77a2932318c2803e12779d8d7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82f5a1f68ef17a411ed08bfab54844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ebc9ec70fc3c9731a463f3b185f19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329527b3a0c21d2c7e95a056a4f7e444596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e303693ffb2e4a025cce187e50ea9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005f881cbdb1b2faba51170156ef0c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a72e4d7411c945086e5b4cf467a1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577fd6436cb79d7d609c3bc8709416f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a65080bb27a0487b0be976d18cad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74763ca76a63c2586c9becf45efbc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d2ed3abe55fbd3c22df77aa6c4113603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda64249ac6080bb2d9e0fba0408f67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805bc5d402815ff2c73051fcb7e5340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7062ba8f9bf19f469b861cf064fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e456b5b7e60fcac92f2962a799872f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ed73a01473b7141034df5d76d791608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9024293fb9fcbaf9161cc9b638f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852982e29239a6fadffcec63ff9e90c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4f7ee391900a2e38f21654a48708611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17718ab06adde7c71ed108991d1ba8d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d6eb4dc8b1fbab8a43d5c8721a8e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4cd3956284ebff4944421e051fe44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea32c21c3ef2d3f00db2cbe8f7fde4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f19eaea65f0a1f6c25de2b00c464616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36049fd8ce28f7100e91ddf6d0559b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c9304042a8846e1c0bec5564e37d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14445e4ae85ba498d0de271394a8b3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475760504b0f5d1f9b4cb764df24671620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c059d4c2bf0b5cd83755371e2eee35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ec250f953e09cff7a86c673680f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6a2f72e58f651a8600ca8d1cefdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffec8ac7633c0c508f7f55a940ce39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d5178b3102b74d6693c07dfb375d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f6acabe81f6fb00df5d4edec90924626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cefa695304792bacb7224dc8ec7656627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbff55eeb710bdb274702fb9dfdfc6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838236c6836edfc2232e0740396a319629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f860d92193eb1c628d4b04c3c6a1580630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6476e51bb3ca22af6f5373a8a6800631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477da2fec7d0881e2dcb298c2e004b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5efdf0aec69c980b09773308ef7d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abbe2b6bed95d7b93213cedb6beca7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957073ef1d3dfab867b2ed327cc1a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4009db1882d19403ecb205477776636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c1ecf9cce84408c61115de6de0c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348985dbc3a92a1378324afc3f5be01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9b69a9d381091ed1efd79e52d24fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26cbd85746d0d695565a78940ed414640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9516daf4a7454292bd1c952fb9261a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62585eaf6acfb02a744ad8dbb6b735642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524dec02d38594f44bac7c30b39246643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4097e39866a57ed3cd784fe8aa72f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d3d1376c2e967209a62cdba793f0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62c84bf9882f9de4c397664bde142b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1d4b02943cd48d633cbb4438cefb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fe014c942a255c74c8315f6d9fb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cebce5a8b2c719cc7c4df4953ebef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701dededc430ea24aedb65c9cf7ec2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e575c713a5dcf952f13155bb0e409651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b1601876985410c69ada8dbe20a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56580be3891dbbb01a0320baf7e1dd01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c031cae2cdf1b991dc7adfd2c7f4ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037de71ed8d3dbac9ca1f04c0f9e32a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f9fb96528a2fc65b85cc28c3aafef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fd7fd45d2f3cc352fcadb86a76826657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6128e5e9bec6da9bf4b267feb94fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae90f0232306654b58a884639e15a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3023650bfca2d1578c2fdaebaa46936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27a5aa0423b4e011308bb04ab36c48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e079b8bcb4e369c0d449703c87021c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c40a92c9e050a51d5a88778bc381ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594af538851edcfbf8cf66e3b08c495e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2370ba76997af5f303cdc5454388665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f230ff114c18426359beaee950bb2f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e488e82a8fcb7dfabdef2adbe0694667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587bef777942a8f5900655394d024a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab24ec2c9a8a5048f945c141f2f62a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49476073b4d98fd995b4e417704a1692670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf006adcef1fb86132f419e0a6b9e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cd3d754097a2c58a9ccd270f34f23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a8e7040cd990cd695c7902d29951673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea66fce5cb70ae7d3e572c27e9d07f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e298d17c867a41583ab1b1d65b766675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c7480d1517c2ca5987e20feef0cc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254233492b75718c862f9cd1c9e14f8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e9cbd3fbb113952541f7712085622678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9256b0d703775aa208c01aed7face679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e5856d4debc026e1aa78fba15a3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846700e8ee7a3385d3bcee90ca14b7f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563e03f2cca1009e95642c64b73f6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3c13a5d693058f8beb686333f150683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc316cb1b66ca22fad4db237d50cb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf1027a231e26c75fe5b34ec9d0e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d54d145a1ca0d685146ef6c7833d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03330f7d629a7f630f7784ac717d3f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a996f4ddfb613793975830566081f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7270f080abdcbca702f2b7fc9e7bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e1d36dee0602252da77d26ed702f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b4923edf0e9f2244fd527e47bf12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692ef2d3735607d5c5c4ba06c0a422692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5492bbde0b5f620ef73529ea9abbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a552afea2228900945dfd90348195694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f66bf6cda06ea9b48070a4fa14da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c23e7570d40ae8bd7b7eb0b5d4de5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897971677d5345d292ef9ce9c21e9bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e16a3086d6e77895536cdea28014698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344eee73047363f6592eb98e3cacf7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd27d221183addd50ea1802722e53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d41605f486d6ba737003fbfe9b39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487f7cd52d3b5e7610e892a8e20325702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5646adaddb60e1b37ad50d0e5d601703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e2d612b109bb8f473a363cbc9116704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860643e6e1f9bd64a028b9b5f5a30929705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c491112708542ba8451acf42c8dafb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58cbfbb2a0e5d68d3803360eb2bb5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c2e2523f62fec8b87f560ea5ec48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a39c3f61fa41891902e584646f7e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6740d26f8397f862a7ea01d0315165710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11a104dfd4e7d50e40fcb8736472a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818619f8186fcf8a8dfbbc55b422a5d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e744d97d3ba697032f8cfd68f9b680713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5173741b1ef1a28b82288493d5a4cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83ecd384cb62a6d14e6c54db13befe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101f61ffca1c0263d6f9997da11f36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca550974d35e1f9f628a64dea72174717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932b428483e1b0e5296b050c36aca4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93672e8742e1c25c18500dbe08243df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be41847c62d6398a4f6d0e0c54eb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e55a06f028238f0de00e379fe7765d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d4402607546972e2de460bc62107b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec846133c921fba2d29e4a4742969e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b362ad21ce71e0b97b2a8bf7bdf2e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad7b22158327da5b30874dbe1b8a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d18bfbc4c78c2ae58a9ce711b25af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca525922520c927a18e42702db7a9e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154736b2317857f6a1f2b395b182e34a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a48f5a7b85f8cbf8e62c09557487729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8b93014b6a7b533ad1ef4a72375dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3d2f4921c55d0745d0452b0a414c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13c9d15e040384e538303d7d0aa0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba826a06804cbc8e31e3e4cbd7465290733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28e6b1f8e31bcb7325ed126cb228c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530833dd86dd89154cdae8068238b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ea645812da6e98016a99622ba69f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248081cad2e976dc788c9a772b5555737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86758402cfdd129fe52294ed36d5d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317051e7ebcfc75c9003fe133231ef0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54f5f4c0df752a1d801a8c473b7e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b6e0a96d912613c8d98ef815765a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d248e6f28e2e5e414a43e0445cacf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a749660e16b6e17a451e6017d897743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600481f71256d0f17029fb99f7ee586744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd5c15711560aeded213300182e85c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a61bff8f2e1f11499e845d595742746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e4d18cdadaecc1473d690e7fe3da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78342b735884aeece77466dbc7a82bb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d82b8f3eb01adff1c79aa83c8298749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140047828ffc0a8c5e6c312c344b67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b466190bff15b903fc2c2d8f1864a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b978c4b7cd3d6c23c8d30a19be20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a600dd5bf62b0f92de26da1018662753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99ee7b10aa65d5db5f913e85b3038754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feccb76ac9bc47f2ef73f028f37fdf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722bb20079cc19afed325c61593434756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986636dfb0beaf4d0f9124eecc21d4f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>