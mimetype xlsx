--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f7ed1ca6c602e215187b40b5552541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa011265b2e3029721a6aee50679842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974e868fbc929df5772802c859b3dd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3788ff01facfc1627f5d0ec7f01744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194244f7755207211542461bb36ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99286613d1a42b6b1b4b4b736cb7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a2e2841b0bbdf8273ecb311fc7fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba3d4cc3bf5651cab27cf258e83618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89959b0c8b9c8ef26a797c818097c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a788391e47fcee1e9cc06ab0f6e06d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb046cec9bce2c383d8c054f04a0cc5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1482eade006659ef98c0b006cf8da0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36876430c11970544c3ccf1d3857e4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f74276fe9c8920cedbe3a1c54f2cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416415118198c49dfd7e023efc1d33d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e765f05b910634ca62157528d28d1eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c38ab078a4c9273ea9e445783620317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8fcb66ff85ae00ed8bb5bd3f93b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa687eeb37426290bb92bcf8c2c3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052a570552b5cae1f6f83b9146588920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d093dcfa0958b430f4d0b56e7f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392f70006974d51fbe8c01c448c31422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bdb4c7206d3972d130807b47d349a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08302e44a7773514ca3ce445e66edd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5a260412620e27073775861511a0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf5487a13c93a35ffc738ed82b670026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fff72f768d739b34105522db2795ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9202fe44b4d2a5af3ebc90141733f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a1cd680341c911dab3301382cd48c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fecca83ee2d0cd0ad2f8be1396145830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e3149ae4f9dba07fc55fdca049f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f7a7ad0ddd23712a5403e6b323edd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e574adcf3e3447c766e45bcf4559b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f2251f75f8127b7ae8d46c4d04fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b3a1a265fa6d50fdeae8fc9209ac635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e089c537f6b2d553f6e6ac7290f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0fe3c4759ddb43aa49a2b60c9c71c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb5d9be6fedebd5e7a631879d83b3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed6c7fd9957d2359599ff3f6bf09fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a24d96aa7e17650761ad097345b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ccd2e5aab35300b512731be950b6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3d8a090b01a43bc67963a8844fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe68054a38c23b507fdc0f1865621043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc05bd3693fc11eaa8d2a4cb747f11044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd38fced8ad8f0f725099fab161d9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc230bb521aeb39880287c2a9b85f98246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33d338024b12b45e90b5f12dc586747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4f21aab97e6c606240aeea2238b1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c4eed657d3d91c61820d9aff5bfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f4fe766f3fc154c5a57595bad17350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80943301dcc720a58eff17a43fd3240d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e44bf2fb22d354bf9fe53a89d42652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f64ebc1a75ddc3f6c7bc874cebea0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd517ac076979cda5e2302bfca2e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b79106860860ff6f09c46d30794255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079eccd13a9834faa82850e99ccc9f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b17b37b77c4e2c44c7640fac6788357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10597495c56fd09ab23bd4cf1e19e26e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e141e48ee5eb7a0d752eca0833b4ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8cdf2f32e5a906703a8d285bb71c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37213d5cb5595d0c476d13927b90e63461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dc8feedb3bf009d56d715c73ac63e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942016a22053961d709e90a80167c1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece077fac214390e81947b75b1718b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef21ee9b81faf1b9eafa7fe2e05600265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6a47ba96eaf058a351996285800d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0b35afad8c8204b3cf862c5303e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379c86a4ebe7546e3a57273d2e526c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c24ac050d2a384674250e8184da669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453dcfc0df1798c6d809f746852cc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ad8c16349d728843f0884e6099f9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b351108300e554107aaa8866e99200872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4a0aa88467318e2e31d32aec08b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bcf9d51a06678046e445a23625b1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ff26af7985b643b1639d9472f679875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194d52af40d12fe6eed6a6822e3b1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bc3f1fb9763c40538bf37b8746cc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee811726420efc5d198d1839efacc0ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b050736f3e11687e072cef9d252a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee620c639a2d30a556f2f0bebd07e19680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1920dbdd0d8d2515ff1020b6df46a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c70e5ff3c19040c43f204949c548882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2903b15fb198374cb4447c5aa3ab583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847412287ca6520794cd062a301f6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972386b42df37beb16248babd4058de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd42624c0adf03a115ae025b5acd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c70980725a9aa9160800ff4554bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0750e43c2cb30b990fc5f72b8db9a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a778a7c1e93bf1af49c806cc165e7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282cf544c79a46bfecd2d61d06442aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4360641bc16e2f061ab741caab42c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92cd72e5fd30c067100d1a6717de9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b63c3c73dacd976ed5fa9e7a111a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90128cdfccef96562f656cc5ed9e2f0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c69c6ba7107c4e3739b462d047c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9436ece5c864a3e41e49570876e2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e9289015df1154468a37b81f3d9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d1b4ea179168fa25362397a809c7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58fa890d9a486360f23908c33f6fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ac052e8335aa3c6aa0263706b3b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d3641635baaa6a14ad6bcd181a6a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b1d938bb26015c9b998ba225d6cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d08bfcf00f47ca36810311a14a2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf8830b40c9c21fc03542b61fa64e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d269f44f9d390c637595a08584753fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d568a6b0dc05013ffca6a259ba0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045692252135d0ae59ca08da02bdd6af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b804d25dd47661f7fda4ceffe868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad3b4132cce5f1dad155eb6910f73f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d93436bee4c1e56d36e8914666ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502a193d15fc76f8fb6a64486f97ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e6f38f2ae029114c340452c12810112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aaeeba2eca66a0d2461a010c4c9c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb3d0f6ef5830d07f679de253a8756114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aea13b430bd6da441d2ca6f3508e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981bfa8b7bcd56ab3ae35ac16835ee4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197af4d4b5d09224ae806f3a47df192117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9448a2c1a7a8bb53e0481f1079133118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a2e06f6ae3e1a12f9d6d5b9b67f25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d887f2f6fefb45dbe518a4ce7e1a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904de51cc9701949866b396ab8e040d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b02da27573d4924ca6c616ef961dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14e09dcc1d2f41541f1c83e47a3f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e276a7abcf481b320319d8c0f156b8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d390f1a1f726a6abddae7e276a3e892125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b309f32eb396d4450a0e961314052ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ee8b4991b39cb0365e739f47dc8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e5636ce438ecb5cb6ffa737e6f897128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101986f85dd93626d44a0f1ab4e72602129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300331651f562be7cddd1ffcd215d3fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ff1b349aa851c9e92c9801b17203131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21063f9871fefdd40a81ab91ae004132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bbd8384b67d7ee2879d248107737f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e31219f0a93019666f903d9729852134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa32789a54a53e75521a2bf47950ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f31f148fdd3d54946b2d529081c7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75111b79ab4e3e82d13a8edb0845c32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545721acfc55d8c6dd579d0658fb59c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c0245ded03535b12ce1e789d982c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0d4e0e5ccf111802b01785f20b97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece45f351aec7b01a4c74ae5b04eda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be0e3ec80d96565f3a6d80233c8b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6a5ecbfc8db398fd2ef36b59c6d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd56c3d173c071ff04f429b8f93cfc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd5fec2734968e7dd84edcb01786a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e64ba5bb6f88f5380e2274197ef8a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede41188f79c8993b05d2069d0726ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19093e22989e5855a84b2235001af031148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f1aa23ceed0d41557282882097deb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb2b6d70fa9e1cf8c0ea7e8f6328d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee249bc97815f2336842f6e53424bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9771befb64525743779db78e398e7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974da36480c5c19677f7da44e9a990153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567234344294adb40530dce98ce76306154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8075a06b8f09b69acf5e91b57334155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16946ebc567d14685b3ac32a3f85133156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774dff1cac499531c25aa0289eabcd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d55a4d631ab9e07a0776d9a707f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc4c22499d3938211121a40aff94a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5ad1edb0ae1ece3457fd3a309a2d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440bc664579dd7ddbe1d9193ccdf746161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac6fa6ca1464744042ced2a4863cea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03db1d4b4d6d5c2df7b9f6edd81fff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bfa6df624722e37869225032a16d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50628b496fd04308ea7c93eb10ef1ac0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89098f74d9c64f0388b233ebe5d0963166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541ac75788fb10651989c3b83954d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454a26d881f6f398cc785a6174e19ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595517d061cc7ebc05dab2b7044a57c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f570a613cabf69a943c16c41da6847b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39fdf407029824c4f9b7f30c120a1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bd9833dda980bdf049a1c287eed17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e310feddcd94501b49bcc7fefbc04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a072e30eba6ac08c5854e176cba9e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b47ec43a113358aeba273d8ae94ceb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f219181c16ce6b40d953bdfc371a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a365fc07fae3132e621a2567324c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ade3d9b474928aca58cb09d2f2d96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1d78cd9e588e505e8246e6f533f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f848f14b4162b8ef34f8c42cf33813180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b59e461068a095ce9e87385f4a22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506777c8cef51add52a1db294e54dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b36bd6caf520614f8a9434aa47f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2c6422896bc4afaab51ab0ea069c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32127108648520923ee195d236df30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30672fb869aa4655eb9f6186ed494f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9262d2ab2d2799dee8d48776a88bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434010c1dc40964797a1ec3a5105d42a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f13e02e07fb7aad1ef6da7a49f159189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0586810441b051b47f48aaa57c6bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c013b53e9f26bdc50d96cd8c40196191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a197044992ff8be802161a9f404f6cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de50e8f1ade49e4c1300aaf09e9cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf7302e429b71876eb8982b908c591194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec77d6626a9b069f44269f6361d45b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7d48229e47a443e03083f0800cbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd2cca06b66842a62c2f626f9a5a91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11acb4308c0364a7a77ff84a23efda8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b4ef40ed5d5fb26b16ab4a8f84728199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971b78b044074e177cbf9406fa1b87c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f41b6965082332beb394a466c1e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dee6efa3f211cb5dc056a4f47126c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea918d54f04bd9d62397ee72293430203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e4130eac759ec3de1ae39dc1dfeb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef98c70ad6370419549584dfc097f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d7855e8cf06a87c7bf526ab11909206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f024a3605290111755ba695fd61b6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa9a0d876982de1a76c08d1a3b22fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584557d783d17fb961f532ee09e82015209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1bb5ac30664d231568cd28804a70d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02160ae00aa14d302ce1fe0b8aad10c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206befdb01cbbbccc7fb648f9ca4fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb0668ec179124a993ef3efc3d8b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5af98d9ac715527e5800ab8ab92bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265db45a0c40b7327ecb19027afdbd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256015b4f823d098aeba309a7d985147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e1db3c9e7c3355318b15007a621b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be716c94d501f08b32ba0f0b60485f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c13a5c2420df416ff4ac94ad5d11b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f7e749187982c8fbb4a629afcf8d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf68ed6012a4414f6a2739bbf1b4af9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a924c6c5211da3aab403e7fc815590222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645e7b0e538e6dfebbe03bf92d38e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1708d20063c9ef0529783ac525ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff0ca2f771a6b7209323e436f3e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b9dafd0e839f453d832dbdeddf77d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb70cc47873922ef1e9cd7ca24084c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfecff35054380fa0dea222812ea2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05da56f4f51de08c7381d80f4ee16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708c3ac461c77b60d055e8c8c6930d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dac3b4e101a8dac06f35162bb28fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4db46c61aba2d5fc3f70134f8bd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845882ffef3e57cf922d98341d4a9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83159d9556e0b7ca610e092faedad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb79b1be02f9456ee3c9e834f575e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62e3a3504f5cf5b97e41897960e54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1751089c8d0a26646722b405f1789f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884e2366895599fcbebe17cafccb38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dbfaaabc15b315a4f5e560d5a081e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5dd5a6f742845a7e6406d34a6431b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a8ef816239c7cb2eac2b3cbc5bdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e72ed0fab19966c65ea4d69b5ee4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a23036683122f5a54fd2aa5595404c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3122e91ac16767c7474ab14b0024f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9fbb479b7df0b74838512f2e9b52a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e0cf624991b4c39b51326b012d32c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f90b81270703e9465dc3df045493247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a0bfbaad199867de2f54d841b835248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f934f32e7333767505ad7d4530f8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdd7a887b302b4629b821bb1c4ec98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854227298b328c33036bcbf46ed40f3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f63aef340fa034d89cf00b0eeb395b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2c201fd31565897b812fc609ca6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad223e4075118d24a14dfd5704588254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a41a925929c473496cceb1b6aeeb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148408c650424f0edcc9d30b14de2371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d73c27b26339b14d364d66693aa52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a4197b9928d3e596d426d282d722258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72bb43bb85e7aa24b0ce41262f21e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccdbab2703f4a626d562c17792db1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829325a3351111648e361bfbeca179c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb351c24dcdee1afde1bf7c479daf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e79ab913bed6c8bc3242594a6cf5c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65688722646b73c05ab044af42063235264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c130761366e26b10764bd149e0f0167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baad2ce507f6de48b0c64c79fc75fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165290a46cd0d47b658556376e59b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc8b457c8f3a21e647750787edbe8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20ac9e0fabda84bea92a8c8ab45e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e804caa6ba23ed102229d48df210270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692ae847906a64dcf9bfc3c2b45421271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b366e6344721a3de5281fdb252622a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62b56a559051590070a75520892ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec083167a00f9bbbeb46008241cc14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340bc3bcf2bfad6e3f1403112201059275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed49c504558871e38ad7668a846c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b150fb296c18137bd78c0c77631f28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5103337fbe9b3a734de592e1066c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b370733a88e08f509d96950d3fdb5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb2757c75bb6c7c6863219aacc607d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d4c758120920a74c843f6be44d86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de42d6cab252573cbe2033d161b80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401517347433aeebe0d91e29f0fd928d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea061ba2d6b7c687fed328e8e35aa9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f03320ee3900b30f6c40a439b7eff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd693e1c4aed4d89d559a92f8ad8fd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fabdd15309d1b1e7757a17f937253b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f207520927453a4bfeda8a73a55e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db388d50bfea92edc7c75649148e2256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca697e02ce91e7dfab2eec973d8257ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8b177d2593815fd275e07f474b9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c035dc220be03773afa0e3d90ad3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b058e6f2b8f6abf914b4732f93a30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224e83350446fa84de4f53ee9e8e79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b1508d367f7a7b52d0dfcd6b50f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e22efee21b81f2482fb5f6b46063296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b17db8741fbc6d0f560e5608a07de7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9655d3e4d5305a1c2cb06cbfc3b64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae520c686007eef770d8d202aea6ecc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fd0017075a1daa235c967eba0e2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8334411844261f76626cb36551b52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a86088b31ff3bfc34586bdebe839302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1278e0fb49e218ebdfd2775f489c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0135c7346c03d3b40d810b6abd3cbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ad6bc7e657f80e09349533a324ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9ed0f856115252828cf5184715663306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1af41f25fb50e1d9bb2fee9c715c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6913c21c35f3815b4c1efc0463e3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ba1c94e3e7d831559db54e0d0ccf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d124e8f9d40181383812d52cd4a192c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7166a3af1e024625d85d69d0c5a3ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ed0e40933599d80de56e72beb263c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d41076b1e58ac9d3f6cf8f84f0327d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90fd48adc1bf6da726ed89698fcc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c347a08748871054cbdac7ed16d807315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633732f52cf00ca4e701077ca48741f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fcaa7d588281efb0d8f4d38bdd0bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630d80ae756f5ecedc82d399ea83079318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd44e40a4e803e75473e5bcb9e87d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b072c44902363c1f48fd67f373b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d53e61fb948eee6154c45089fca28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2b64484570d853b3b2f62627e8e87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eaee3f64f789834047736a8e4c195323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd59f8f42d5edef6ea788312f441333324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fab1067138cd8bb89c0dcb374d48c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74e91f49cf120344ba954d474c8a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba59664fe41fa1daa237658d8d6016a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ae1da6cc415de58ce2784bcec39e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8882e42df7360567365ad1b5912a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274eaaa0586715afd33bce03b2700a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d877524c107135c361ad18af1caeb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d46bc9d2625a949d115e62201da3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802845fb3781be0f1f8946461bb82ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b67122054e57c9e7cda65196c8c82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81544468e4239ac8097ed48b8c5a496335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032ddb1168f0c4a1db141cbd964406336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71955800380f5fb8e59fbce738c1bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00186b2150dc796e1a0d445f6da18a2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5cdfd3b6138dc016cec107d5395e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76a04c4ab7fadc145a8e091db64747340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c0e54b7ef960862f81bd02ebfe10d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9319fb61da6bf4cd03fef602805ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c24eb8bd39c27e95b1081c74ae5e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e53fa74729b23232ac7b8f837e05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b70da56835ab198eb1a9e358b8b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5673d569370350911769269bf072e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a0c46e0475b2892b22cd82d8907a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e31e1bc0ca78c13a18010b5a4972348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41960c33e23e83c5e381058a8a7b1c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5554fdd03a57f448b7f0e511177d07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24035c5e9fe1694acdd30b2a9c65cb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5110bcbfd280d8e7f4af07c2bbc65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783b137b1eca91d7ecef421f953de59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4492b220c4690368319ce1eaaa0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae195ad25c52bc84384dfc9e35079b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d8b92aabdc42f6ff82b29a8ddec5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9093d47de6ea304023f74efdda4351357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af9eefcccc37602ad382e9ed7712e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf292633049305a89f762e8bcfb71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0a337c3f085df4430d56a17352006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d3477709f12cbad61765123ad885361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127612a09b664e255d142e81428b75cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f062504f641f767601bbc9a219c88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c1e15ff21b75efc22e760c5be6a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d552c2b292581b589c9c421958a3d50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1caaba5899cf5669c729b05a1d003366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b2589ce04e4f13730ce613578675367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809125954d43b30168dfe991f87f9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f94fdb221ad0b49f8751205f1589f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4035673fbd64100e93e02a5403da5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819e44fbf5dcba3fc9c269f489f980371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbebefe7e0b11ae801fc0d31fbd9eab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e99439a7c9458175150aff27706b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b76d7780179ed7b793261b185e98c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f18917a3994f681919824d6dcea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec350be1f3f6c2184dd85d62e3b3e941376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f22b5ae93ba24bde7de63ece79a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99267505b146f055c758c589d0b1322378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502a52eb312b80888e51f4c09a8df9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f968e972bd8dcfbbbd45ba488f9644380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6163c5c1e10379801c1d6693a90d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ecc472d14ba84c7dc903baaa9659382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7ae9bc4f7512d15516d923a3ebe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b4c2a0f77a6ef1a48be1d9270cb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3e61e57805f450a9f60ca017062bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcbc1643b50afc6c91314b1eb98e16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932974eb1f5c8d13a57e50260bb28a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c24b4c2a18b5053c5ee82661fbe28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397306b1c99fc072d1760d9edfe6dab8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0066b621cc58510ae15db07873f0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27943a9795c777e0fd6d20e198dc09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ecf4bcdb798134387bb1c9fb41b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef842a4756db9ef5b98b69067f5de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a9019477bfc2c98818dd1d4794906394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c8e201c56b6cb2306408d2d01883f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb838b5b3fa384690a1dec869ba52a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbef0141850e537b426aefabd9332b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69929f5992f72bc14ffca77ca391b78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db44acdea1e6cf9afdbeb75f41e90b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde66079c46e44d7ee1a1d974a91ec96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce495aadea6e5bf57dd8f2c8b83f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410af7a0511c21a01d3c59a1d9b7f77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083a755a4666feaab82615c2e89a83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05caf008697b3cbf0d2d7fa0e83670404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a67007dfceb764eeffda10fa6840405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b07916c344f875d728eecd8afd9441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2112691b799b01c377f4f180e48dcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50868ef7c0715bd416385d3965e6b88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a5a2392e210ca7aa2c10a8914b46a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f9c9c5b4a884b175c6df40a3815d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437e16a6d797b63b0112cb5b97ba0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8747746aedcbce0efb4845a76bf09f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d15f308266dad66fdb5095ce86ddd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2591562d77b84749de4f011d1036ccb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08084cba401900601086ed7f735b46d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24caa68999e252b761ebe6f6f65ff4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578634ef71abdbc512af1c5e4eb8c57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2a0cde7e18eae691201712dac38c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14a2655cf303e6cedc23a836af5d86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d99ff657534db06cedd7fb178b318420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b280c9d8608f7446ee6be34a8fc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6e71e4a135babdedd7a0c6d7f1ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50379e50f58493216d5597ffb934cf64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef740c2371627ad13d18fc8c705174424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b24481201fdfbceb1eb3e73b88d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a23d36ef9ae33cebbb1538d314e0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b946f15de2f40598c97b9e8c2cdd80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca3e2993a54a81d732e4404833f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a67d5288e8d4cfda32d0601017cae7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f505679a1b702306a36d876eb48939430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6335695bfc15222d2c7c192fd8cef6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04502d88e5855a97c8da5baee4a7170e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6193ebd3a02ed03e1630d03e9c723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc2fbf741f945c76211bd50f14071434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d8b8e98886b62d24fd4d4aa8325d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf7cb56d846f8a0806be805bb96bd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004cd551a79ff144bed5c59d4b2df8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418af4b81c727e5d04b3fcc70c78781e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e11469bb49e155f0aa6bd19d75593439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54269da2f7b4c219c9262deab2c78cdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38dda10bf3cfbdb065cb1870f9426441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f9fac6c9202fe5172bf3c44f0bfa7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594fb6b89ed5eb364071f0ea85025ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71311dff0a2f26ff0c886118cfb3eee2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784207621b896d39af5628f8cf885a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22774e52d08a5747627dbd137c68f684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa97c4ceefb52dda61eb461662a96c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe170345ceaf9836351522572ad29e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc91b57149bd84328bcb5afb66f85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5081913f56a9c2101169546051244450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce50eb9db0cd43f4a8aaa85ce7fb9cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8efc379659d7c3f3346f9fc6496a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a3d10624adfac85679656d6708c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad0197ca88f9a30a2cdb203eb6655454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e5631906bda87392448db2e9539ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7072bed341710e48e0066b7fd2fcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4a6b4dd08d037936ac69b30dbf5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccdd3fc8e2a493194189e1d187576d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885c1397cfd3442130379aded1aebe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4350fd617f3e3c1f5013b447ec69f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8657bda10df8bf16979b427a679286461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaec6738de3bcf97e04adaa449690a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a55df1c5030f054c06d2133a0ce311463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeecab92d06fbe515c695cf6c07ea14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e0f5c1071de3af53644b9cb705d48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3a31ce7dfd637c14000ed6fe2ebcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7463966a43c4d3f26c08acb12687b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce2f788aa43c83757c8eaebddbef80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5225713848dc00a5d1bb8605bd7ea1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf1dc6749f0e7fadb4c21dbb411cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c109bf698b33d54576a5e461ab53f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31c4339ee84830d133c6434ad96e4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41a467f2a18d96ddc424aea3f8ee7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c0dfb66ab1800039f61b656332cfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf9e092ff8d26a6a9b4654891a17c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff4b5478f5429086f5cc26aece79b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ce791dca5a135a6b8d1dfb72bce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d31bb3af0dbbfbd4fdf6df7146853478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcd07b7aa92388b33c6295cae59c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597961e4b30d4e1afae9b4f7a00ff937480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4986ec2f07c9aab442cb564d9f51b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147377fd16d2a33eba978b9cfc77efc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cd31192e8504a533e66769e252f3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70bd19bc8ad373d314baa9ca110da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56482649224e5b4ad0652e112b4b9d20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d0d3f862e33cbbf4bd093b2502625486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da35a065589da7009a76d7e87a3563487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541c3502a657ca8b7de09ffac69602488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336cb49df5c997542925e8a27c38793489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb532bff46ef7862a26db8e22c0971c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40178ac12371f43e33b7549a4910538a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1aa0735ae6545b434db1a197f5d44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a81f27e1b0b3ea7d987382cb2d09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d975343fdf331fb715d3780cace3e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0b158736ae52ca25998db4f31264495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3252d7c49921587338a1515dc0d642496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb960c2fb9a751c01f85bbc6e3ac56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bd74e87fc9b8ca2470b97f58dceef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21382347f271e828b59286a0018768a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99547be0dc2fe905a786ab8569871d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341f2fb674dc5269d86ce680672ab81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d59f90d7772ed9d4290cc6019226e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db377ded7ed5df75db28389f94b2078f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2722eff56a0549da27a1c9b54e56b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6170c9d97fe17487fce06c040e13c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a23ca34b4c79757e4e968203a6c03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae985fb9c28a5f970ef09657e10238507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894a810418a9441359a71af2beed7a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0fcc360f7f5d1e1048912425d8b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5226ab680281a7373425654437057510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f2b3a0518ff976bf909830a76e089511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e076f7e94e9d2445c529000020df7a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1250548e88590fe7eff1a5b2967b4f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98255a4cb70168756da0a90aacf1f546514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c8e110cfc8ca70d49aff6e5554dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf169d129a5046bfb9c37b34ff77e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d5ac749ff24d6ad0027d5c3fccba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9096be97af4d3dc059cc9b2363bd75d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288df37c7350841ea536db6010c2ce2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e8b45e9eb4e4f632dc487191d3f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73fd1c1c0839f8def43134eb36451d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617e398f200c359833e1e48b5cda9df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416307ce4205c5f37c740ed51a6dee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7172819a8ae66e5b708e2660ceb693524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab3e1c6b5c940fa88c17afc75ecf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c6307fcabb0e969fcf3146be8b45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0257ed76f7e0c179a618bffe626fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e29662872e2f2a0ccf92d5fa290a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce429d275effdb2587b82d032e5cc519529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9785c99b87598931a534cf72cd678530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621cbff66983e65fa131f9d4a7db8af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d5cdbc4e3e7ad91c5f9509a958b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d46d88f664b22eac557a7a8c1e883533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3a9e08b4dfa565ff04e30030455ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac73346541b300c33110b472742a24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fa238dbe9fcd27580f7da49f6dca3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475ee00498f54d7a67805332f86538537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bea5f88c472054f8a2b6584b28ae85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2192aa1470076ab8459c3471f6b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a97e663fce012d3a835cddea3988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb0e748dd183b7901b3183a7dfec5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11040bf890ac0426ff91e7ae097bdbb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ab15ef05c7e8583ca17c98efa5aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea44bdd6d174a85cc7af266c52d91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e00434b3830a37a044432852a8ab97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4b38ffe701a949c6a825e579ef04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714d78c3a09dfbbce318648f1a6630547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5c2a9b16f9f113af320f2f8597ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41936c52c6e4a4173848a05b50b0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c988038b219267ec2d35eb0d2d11584550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9a2d6fc1912ab8fa7ad3492c0675551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052698e216e39f061e05d0c17628c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e239a357a3648f1c3b19946769c7db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332ec84b75685571b28b332d828787554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000931f6dfd9a5f2b6850232bba02fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f40ab33c631354d8ab34fdf2aaa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591dba5db26ed5247f71d70bd565f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a3d4e887f1796b702f0ea7a54441558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729585122bc4692e5d46f81f9b19052d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d02652f68dc0368021b9922d65c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f31f4fdcd4b6bb3341fd3c6918646561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029e9fd608ed4126c234a587eb70b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ade7a8d8094dc9762a5428861c57c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf6fabe6e0f2c01ba9ee4d5f45567564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df6e2ee2022e6150aede243a63451f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b83c48a43614f7a17d8bc0b7b7616566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f197be028c92bdeb698bf639bf08834567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ab228ca59afdec46f8476cf7b769568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee0806405ec54b777aff49745768a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392c47b08b5ce9ae93927d6d4ee4bcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2f0585d05e524b7a87d8a584eef24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c44d19fd701e4d7de2838ea4c58758572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e856ffe680705023f64b87a4bb38399573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e242eb1265b1f6daeb1071eaa1f96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34570627ac713726721897f0e02dc78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7f63cc8764dfce1289e65cc25ac9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735e0077850884a31b70f076f250c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223bec680c960b385e390ea46d109f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d8d2d67193a07171620048e749980579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4756afc65af79fff7826e51019d18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b861e80ba7eb1b5b3085910a1a6523581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6f21f487cd0ac250ccca6f94e85f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8bf2988a7dfe1e3810a417c3c4a30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f8e1713ee5fe6d5aa5c6669ad1d8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087fbbc1b3fccc901c00652b3ae133585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9fda34304cdc4d33d016e9f31262b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7e410f63576e9d2c556ff8a13fea1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400190dbbd9a67f66447a5bd0843276588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366dbd9714ccd40d5065a67a71cd6b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a61ab32b9221d26db393812710592590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba7dd7780ba169f4ccfdabd92d93d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc7ea58526f25a61648ef5cf74708592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86cd675c420015b1bdbcec7a33ab04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edb29a4f616608ff3291d628b1eb43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d2786a4bf61320dfa09dfabaae171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d047b2528f42cdcdb18cf01867037d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f408ada829ef2ecc18bf1da6d88e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab61db9d230d9cf76bd7f0404c280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2655314773999f510a8876b3c4b8fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc995c83fc6bbf3ca2795f5b464a23b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c465879653e071b0c1a1b14578fa94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0521756653e8e6b31fc50e0dc5c536602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d28d8c89cd11306e366fead46d912c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4c5b401a3e699f475962c52fd70b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa0175946a888785ee82a1b16a778605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6abafbcbb50d26cee3bd9c17bc2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aaf883c87283d99c32179c8d1f751607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1995749a363c2e4495b1bafe24bc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac661960aa31af50c17b14c3cfab99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0cabf7f68e073e73e6beb297e712610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5796aaed5b35d72c111c865ace49f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372cbc94135ba6449e00f1639c5a863612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759554bb3af0125d0d1c8df8f34a5cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc882d6bb9b176ea8405f520121f4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c464256363be0e81352dc0f1e805615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249d4dedef608e1e595b60666ec405616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b0c4fe68adf06d13ceeea68fc88ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0c000770332904bce9bce7d9a7f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fa5bdf988f8668efe172abc2d1bf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6f1f100d89043852465fbd3b93b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee8a2e15b57457b7423e606b8c453c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762acddd0180d132a8438e3c8145e542622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544e93af2a5c18713416c2526b72f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f679e468d88dcc94fd7a6d04e2983624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b8cef396a96b760708be9d36ffd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b12a7e5c06a20d5c85c732935ef5e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5f9118167aa726efebf557429a44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fc064e80570cf4b96bb811c86dda9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b9761fe5de4bb8480350db80595c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5ede8fbf57dc239c8fa2fddbe5fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815060db5a631e1875a1b848ee49b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da49d276ddfccb53e36b6db1a125a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3052432e962a3a28831cfaba560dff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e403b3bde2b486ef0c0362f296ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e46c585241358f726a485d18ed172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ed9267f90de41992849563e6e56f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66209fe795593a3eb2c104bf0f83ff48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbedac6d68bab173d67e3de92438f1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f15cbbc9f666c760cae00076b5e3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51729e1e03000fda83117625892629c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02215b768b20d6c9cef0fd49fd8633641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4b24a706f5800702a9bf91b21664642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20830276ef1a912b0703b6641e4688e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4684b169f4a98b4f858b268f546f0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9c9bfcccbdf2af97a45c2ed03c4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fb61c8220b72d53c3f008e7f0771a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbb2e55f8043d3df84e091e3323e69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7a38c1402c7a8b66ee2f50cdab962648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9ad7aa9452aee094a30211424852649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc62e6949d4781c72e42fb79d520f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa39446db33570f9c46f372d0d0d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72fee3da69d510718b1bb4e51a522a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2693fbb271963e67ba83ba64cb03cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb332f6bba71b4b82d50786cf154de6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2cf9a057a267bc6f711a08c7479d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840bb2e5b719e3e1a14f17c6577da6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb4420e69b743591a55680ffe34ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e39cc76636c4188c8b159f3c56cc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b17d70d66879e8947abab863ec78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c153c6dea55d4a6c1d8b3a76be3950660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38808afaf4aa763ae63b9aece00cc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3afd043904f1d053bb8e4ad9b60c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488aba4f7d39efc8b97d6864b44fcb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ab7f5c4ead2ec8184200bab1589a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73cacb45385e27d888d075d66c5ad0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e2f92f7cc9f60f7f1a79d8469a112666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14c1516fbbe783362b93b342e1bd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84069465467b8d16b812ba295e172191668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab6e190dd80b37e05bebb3aa24be7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c35c6579e2fd738a2baee7ea3916c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a31da0a86fd167b49e3261c4ea003e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f04c89220e57b2424c81e54e18024f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85a24417499970012e802e8ad71562673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5f934c05ebe422a0d247d802774d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d4e043b09a11c9e79270ec5b87ee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b1415003d6546c18301639168329676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38331a1dd15d38a53f396e7a5f2f55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8527841a8687472f0be933bc5a3ca3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee61ce7d87186a38ff2ccb36a835897679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0fe34e04be51ac79449db496c3b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcdb0b7403a1cfefe14a5629ebc69e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa5d199153a9912e1277a73238b930682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a059ddb6f2134baaea1e0253faa9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8935b9cf4237f67f6adfd200a7212684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550eaf8c1a24217b52a349b8f3e4164685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e6d2e74e792e9cd28d03e34204ad7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4c6f0376271298136a37f52e11c4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cefbf83d95b0f7483df24a9371fab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd244f0a090310db54005e3d493c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732700986f59691de8e172bc98ea3d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb684821994ab0f8f39b9d7109067f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac0a4c1c153d04a3e253dcc2dd8554692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bdea54e86f8970465bc58bc37bf83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4ac82d1e8693dc49429a0f43a994e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9e9aaf9ff53458d8fd6bfcf68cb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe1d5238bb5dae2ebb233f648f64ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d07d774831ecee1c6cab229aefe9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07361f2717209aa51b5a53c7c8307999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f8db98067d910521e46a1ef79b68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604a61f9d63d6ae37269549d159188700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b10d27ec778e3c54a4e2ff69eaaec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9618100f5b375c10db0d1b3322d7d54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6acc174a3bd82ea89c5a61f1642af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a302720ce57529a684eb31bb5158eaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7286e178fc52882ab1c49653991f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1f5b90edc8cb64c09da92a9ea32f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1f110086eac01f00a90a15d73e0e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f0f385f4a21e142e508b282b11eec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed45f6248b71bf4f639cec4f57bbfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e43c5b13b0a6baa39435910f8329a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a64b79f475c4353f292bcf20d6958711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa646b3277201316da5ef6e919966712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9bd87538bea03dd486fddff101d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057ec0ddbfa1a65bcf8f762973adae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52256589549ecd6c0ae18479060788f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6aebb65fc4b500b08de570f39fef7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1cade82a48d30180c91385554215c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7986b2a3b858fa0650b384bf708533718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144379d48df599fbd84bd80d8073240719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790555e10a45e6efe4eefae9798d0ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09161aff0794498531290a0955f581f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24abc66b318418917e388a7831856b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d25d29a37405c931940e29908996723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d38c2b21c3bffdc32a4108861675c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54024cc5d7e965b15168947ac724a7da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6e5d9e4a66cebaa5a662a39ac9b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45397342557641fa020a15cc2fc2a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71a774a5c9ca4c3a69e5b3a69c4d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a363f86420175c1cfcb25ea977d26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117682254f709150f2cc3517b23c050730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa06b44b403914c73b2d6125738409731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3eae6e9cc20cc26eb75073f636bbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d2fded4a3e7ca66005fb1ce661cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b4bb7f7c7341ed2181e5b0bea8b60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16169f8ca2fb3462d5f9d569b26a0f46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a5c15099d622e16fca7c53baec8d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbab395e032c58894c4b41c0bd04a86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0df29372e0cfc4764d8313059ad61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc84711a6c4f550192b82ef4706fc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16671186563c5c2a01e9086c5a146740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a4b45dae6111f97b042017990c4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ccb97abcb4f34f6de788f2a291c62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15242156c8d62668f978e9866f9d0ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e458e2cf60292dadd4f91a8cb9116a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b053718e77d3e5011a3863ae877d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0b31148bf8f158ace35c63f21f15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0d70038d267c4dcd48a69c565320747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb149868426de40a7f04c675570778748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66c78e8eaf98f8329cf4ee5bb0f32e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a87c63be746839074bc0e085c0ae3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e5cb4945d984fa17bdc73c1e8190751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e233a24a8724f620f89085b33e6c703752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7267d8f46370e2f31e911bcfb7297753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87cb41e738e353836402c1a3b9992754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d4a36e8ac7b6133f55d153123c8d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf7faaa86df5c787208c81ee23e87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2f8303e1a0eba15b949707ee6798757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039adad3e52dc07bd47a8988e7a2eec3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39abfc8224154cb48f61ccc4e260d34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe40d5266f69d2304042b2746c6ab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dcb1f0e53cb0f6b4afb71e53250262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d219b219fe95f38d38f40e2ad312833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a5f329bda5cd25be17af392a277d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a4b5984126e980976324f47549ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6287fac0b128364b8e69de9aa913a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9fd13827ef049b763939c9d330cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2cb7494219e0cf5b941ff8fa61fdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d9aa91b85f1560dd070d88fe56cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a5049319390b1ffed14fa42650fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7944a1c848d56214afa2cb5cebb1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c924a54a61bab9591c0a3d22c034c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec52bdfac7093bef3b5e9a5c404da913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee51c3b0c54f6f71af47d85d730b0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a36268e098b212610f750d49f72915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241abd190be77b282e35786464c471ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b535d8d06d385cf1db269c2b93d0c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5e1a2def40f43eacd845e3c193e0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438de554164202b235d2c062453cd74619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4006930ad38e330a3da0857142e44f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1b2d288e23421d1e1f36b1485872221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a2d6740c287485bd3c1aac351febf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071ff7008c116866c3e532e1f1bd4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a12fd0229a916665d9c809c3637424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1788a8a42203c2fae5ed48f690ec2e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711eb1f6ce2139a8ae6a36d4e0e59f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df6caa9253764a6360d72616584dc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf58bc0922a98b3bbc3f3a596522828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063894415ade3b5d029c8fd962b10ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d79d95ed344f105bf4518965f714630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11653fcce4e06c2575cd316642c508bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15882ee3c35bc63842b24c65dd30432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fef567fc3171f748f3f4574120fde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0313a104c3bef922dd44b229d0fdf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8cdd61904c24fc754166a2c392a3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c6c0f0f4ceed69d6865a4d1a8ff636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d329ef047be9ac83f6581861c07f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1338396880d469a6a264d2c24728b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb185183230eadea4d1cd00d5f6c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fefb8a1f5075d03ecd04efc0ad63240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b365225f0ceab02619537f7bdc6dfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6babcf48686365feb83f71fc460276f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916b9bacfdb0d379b324252e8e644b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84330d20dbd9f99de87247264559dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b512fecb16934161f35f0bc11d01a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca078efe5ac8a68204369db71d8405846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc071455e24489550d3dd4128cb950d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f14659f8bfe2858adeef19d9492f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571338344fb792ede80c1eb4563c792349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d8de5212052824d9be908de10b44450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5847e81cc4d480c408a0c862ac1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23760ba61c7f2c02cacea9331eba4e6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d16244fee5b6d74a514e8ec2164753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe132d682745470f6fc07e8e635ae2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0afafb6fa938a33e461264d0b9fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f0d8e72d237b725159b3150a92b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9838c2e096f07016129de7a82fda657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b594e540708b8989c382c8e2d28639358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0039dd9fd864060f86d14732f18a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94617dfe8076bdecb56580485589917660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc776d568105a3dd3d7e73d3aa80b4a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14bdb0d3d3528671f3894cb364a90062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055178a4e9ec833c252b6272865a93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eac5f9f03123009c2d09e16a9ad6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a21df80e227aa65c1cb562f9bb55365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd264d12640fd09b8f1ae346597dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ced3ac2774233c2b129123cfc1b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1e256facc350a0e3338399d0c99d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa718195f8a94fbc49217b3971f3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265987b000f487874b6d890c0644f3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2bb7450e05c7416061fb21bbc4d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40818b0000bc93b5f6201a743a7c13b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654811abf8b5f3e021d8b912d9818d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f505e9f8112efe86df3aa6c670a0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363274a60b756e0031b7cf21236c73c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbc0efe7deb112face2dbfcbdc57076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b45ff5a1292e3d21853e0771eff6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0180c7e63a35ad8799758a5eb736e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aac8a8d30b36e288e0f6858ad2d8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8ebdc98673f5af6db4b1796af029180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad40728a3201a903e391b2707cc1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7cf3848719b133657291a939a019182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc956aa8dceff8c2e6b3fc868fcaef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d153c3d1be0a4f9108b4fb115e87784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a722c43da47c8a06381dfbfc4e45f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a7535f61e25aa15fecad875cb211086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8014d3e3b0f315760b86294fd1c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad254034ede68723abacabd3bb432f7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0befa0151a0f837ac3620c0a34529289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a026c37714f319c47621143e2ada90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f927ca934828422ac6296749c298191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2011969c132e4539841c888abaafd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7981e5734e7f7c997858da8a0581093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4e9aaf6ec6e6ae96f94a2c47a9f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d69f0832e3cb791cc90c114377a9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a45a77c4da14946cabf8669d3123e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0255820836788ef001b4cfa5238c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce3b7c5af403703a2e1a0668f583f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a1fc9ceb2e8657f627a822cbe28199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5791f671e7759cdf19dc529d4a99e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27415778b5711058748026c1396a9c1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0491ffd93b43b1ee70186693126f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7591187d2b59852c8a94fd5c5f5d50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae975227b948d16bcba8475aeb48f853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a62e37e840dc666b1c88ab47d989105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e678fb55e659dfd2fbe35a2dc558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb3b681ea7e244cb4328b93bd000b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7174dc8dc73f1df399da4cb4128be9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cad8f122d7875be48884a2ea4aeac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c17ac3e49df629ab6accfc0ed67e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bbb5b07728b508e0abbcbe2d5c56d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7409bcd3d1746e2f286562df897e89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adab032343a6c938c0b7f82752d71c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66593b4edb5ff7e9774045b20d3bae66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce1dbc912753d6d136983ed579a91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e775e3573435a0d65f453cf536f346116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c83c69920531ed8c2ae853481c84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0fc31c1b108da0e7bf91e06741893118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0dd252218ef93b91fda269b2153c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f209b745d6242c092bfd2905e5c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8920578021890d908363b34f5e95e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ac490bb9bcab61137fa383ca30ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61292e6f7106405ead5fa3b7fdc8ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0148214b2c51942f7c7641ab62db9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77be82c7ff00d06981d5dd494b6a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87bd03e8da95f4dee23fd5746a52b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9b0de2bbe73f2d91e1edc2fd9510b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276bb7a72e97cde3caf4e02a767c409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6f2f42c19936fb56aff1cfcbe9d47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48f8ee0ec610871228bfab2fa1acc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c3f096142f2c955946d717fedbc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c4b704fa3e4f9565b06c1e8584e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac0f5b1f05f4b1c6854f276e10b54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0c5a3809376965566269714fc6cbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a823100cbfb81334f46a1c99c3fbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c571c5a66afa2f56b07b041dfb1e919136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b47d349bca170197b933983c3d930d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df612feca097d46ec68b35576ae0c72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eebf9743e372234a89301ac3cd22e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc993bfc22dc5ee47ae5af9f3335dea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a83c794b7d81f032ac7b01690d8aba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6c99cdf2567d8d9b74230147cf656142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4924dc930bcc264101776e35add5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc2e3ea6aeb5c3ae9729277134c7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca102a30c89f811db48ba6e31e721e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926a273cee0d3312b8e4db8bc40d735146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d384e961b15b30b40804f3b56fcfb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a287a1f7c731db4ea1959e1b13c4ce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989029231e8a37b1735182a97eeb33bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fe604e683f056498822677977b449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c329070e313a431f0a23323212bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeef04c3f6e901b28d8458ee9140e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f45c25819ee1bfecf19664c1d815153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070761e5aa8b853a0d572c5b33deb0e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f5ddd3e01c5e4cd096ecd0d4b942155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff5f8fc1a68e1e9d38a7b2d66ba99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283ec73f327be9dcb364c601202e4a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceefe576b001e5bc397511c5eb87cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935e7ddfdb2c78106f1dbe82a286798159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71310be83ddc479b4cdb4badd3a9d72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b37ef80646a50d657bae5ebbb49cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c034f29374dc973504a2f4dacb030162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8581bc8f75c608d1631e965d6881421163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0adeaa20ca3f199fa67e680bca1e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ec331d50c649eee0a9cc113a40e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0dfe7c5ebc9d8afeb9220c48c89e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52989a53df4f48707d1711c3d58adf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f60b1caba4c0269b88c26a8dd8404168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89905f8cacccb6d35a82d7bcbbb0ca4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a907702436f052a53fcf9ad1f551c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ce34b273efce831e78c5bf5cf5a34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc02ecec3b430e6c1f2068cbae596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3cec0846abb9f2968d0ea87e30471173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeaab22e0f21cc010e274713f92fc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33ab3eab7b75ed372c4dbc7a162bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fafe12e7e024a87745fe0abc11ec59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215de7b3c2c63cb693f623e2176a03c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2192bee544cc41c0e9b4dd5f6de455178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9445c9afb068c057f9ee8c6013b15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a35aac77092a345a38261cbcf6ab74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a978ccb7e5434c40c56fdf4c5997d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c02ac46b666369ad6ad3560bca2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea7d1ffbf103307869049754ea563183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06b5f1ef70b7e6849ad5dc83fe983184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e545d37775ad774760941ae2afd7be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30350455c4ed2d3254a3663852acc8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1e6df91aa03dc0e0a60747fb18ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d8b8c3b87d63614edaa7ba5fd811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534995014d5d73e0245468d0e41d26e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467a2503b6c40a0b806858f63a4fdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78089eec72f463f8db26d2d646e1a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206254ba4531327bdfbc49aa24866f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe2fc52db36f526acb93c6c48372fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef53cf8ced6441adcb54695245db0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244052d68c08600a97a90c9cf95458195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f0992535bbfe0da6f9f25eedeeb42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c8ebda307a60401701ab6c324a870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd0e239d234fbe5757c6aca9ae11ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe83983b0a6135e4c74a7e9f54ccb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b55f3eab50e9d5f7bbac03f28b9a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bdf5831064f882e0a02debc4d0b94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0830626b92c550d14ed2aa62bada95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ee013377880a1206b0313ce8ebc26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed51fdeb604ce0bef92f905f3943f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d8112bdcf5d320281886724bc63d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfaa3be4c30ea878254ebb2e081e54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba42b94b4db7898e1848c4fdce182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe4fa40a28991d5146dafdc1dc2a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c805f9f25b14a24f664eb434c3c05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0067229fdc746a8b90ef226966930210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c8e2b282428f3a059847fb745be6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fe03fe442076568f72f75e2ddbe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3853953fb2dab1bdb16c7ea06a7f02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac237b2083ae386b928ae0892e826214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c9c2917fe00fb144debb9e8d7d671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1cbe17f58ca45138431fa6a16eec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fae3ee630ca409dcc8e9cf29d4976217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8b8d2cdd1f12a5468ea84f779079218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48145750a228c6f39b3008d55345261b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acf144c40f0b0e09bdca3050485a43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe010b7c736403baef5f2fe2e9ad79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39cd9895f2c4c6299705958c400a2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0147036aaa160fa36bcdb27e02a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86a655606c6e8ef1ab619e7ecd1bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2421943b787d365f4f59c46a4e337225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec74474a61539c3a0fae7d67d39991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd699d8af83c253680dabaa46470b2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10227d09bd1eb4cfc96d4a858e413b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe62c85528c8228b9f48912fe3e0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07b903b1239004bab59337a2d39bee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db58ab157a01df831a8a1985b8526e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed2acee8f87dce336c3e7a2f9397d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b40b8f19013fac073e75e122ca62a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc58db5f1aec95030de7b1797610c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38fcb5b78c22406b244571aa965608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf173fc19718e733b6a91d24fc38a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1a404b4fddde36c25bea28ca5c059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6ca09831e513e2e58b11084e0905238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1fdacb81b78400b7d612cc884929239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84651367a7ca88768f43aedd96e0df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd29fdcdf5b38bb2f9a44c7280777241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d1db2bd7ceba4de166c6bc98ac08c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c5b024c9eb75b4acce7db689309a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e52dcfc7f59895202a46c7c12c97e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083efeabcb1ba08fcd4b5a31038d269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05d914362f3a917088166aa9f3b53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331652e893e4cd3c506f482efea5c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9553ca3a6d3cdd26d86c034a23d1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9f37febf84a51badb90ed58b0d15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c288f1d9b919f732694754c2c297c19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147478650c68181176b5271a5a31a7d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667765133c2622a978d50de2e861e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd6a50287d899c7967a9d2dd05cba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e0ab7228e35a5d671b13cb221c395254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f71d551db5c8b0a3ffc2ea82380fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546303566fb073cec5efabf126e37ea0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edec5080e78da3a11718ce025431210257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77901f9628f8abf47c3917c9f31a6fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa7e6f4a15995f92709c17efd6f601259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e2adfef4a1462dcd42e1039e9a6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d00cdc1e035a6275d522ca7ec027a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c1f22cb54a0dcbdc966c94db6961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728e275f84d9b616a1985cd4035a6f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947444cf1c172d30824bb620169d7a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9750f44898bc0615c8a3ce6a5c8ab9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03479eea902bea0a3ef8af91e01585266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe64e6f9b9601f491d713c387e8036267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee5066329d42b266b1989402d5c98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b77ec5b3a96911aa44a3ef212af6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cfd3cf83c7fe3d081d4a271d8b61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345137dc238437385d0d5654074de70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938e36564fb4dbd66872a1bed8785f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b2196f61ef5514ea0dbdbbb8826e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d9aeb4e9f4deca5c184229979938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de70294d24ae9381a1d64ebc77554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608fc01f1c1c9668b47eb0e6a7e43e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf12ac87c4787cfe96cd08e8383ca1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00465e272efda76f6fcc70abd1f6903e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c069ef9cbb74e8a16cc4ee779cd6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba0f90af425040d5e779cc5b0d8176280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a24a86fa2c0ce6c57baf59d453989281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed9ffdc37b7cf035d556bb40650f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94d11fb7fdedc04f89a82f6c452c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ede1d6f06cf7ce8aa68701935618284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7d4eab67d9cff761d5a845174781285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf37df0f17118baeca48f0f0dbf8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509646575a1b09ff36b393a402ad3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce0d490433da972b7179f8950a568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f625997e324966bc1f861877c1d01b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf3aa6e38dd78089f501e6105b5a1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf3cb6efdaa6eac3a375b12314084291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550fd343bea25bf3abc02a6f3b14df2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e3643ca2df4a271443f98d17dcbd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804f356452547d197cc8b29cb8876e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1fc829afa3e88ad1a0c69e63cdadb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b12c580b12dc17b0bbf94216be162296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96c11fb30e4636c2b5096959d9421297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f175e7c983a65a8e1c8f76addc5ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b147bb130520c53f91d4a3291d23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbfe0cf1a74147a408766a20a59c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1765918a483f20e94fcf0149d6107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67217bb95dc9c58e72ff134146e9267302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33b4341ee356d240b01f43817c530f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6bf0c1340454523277a1001363797304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c98354b2fdcf2021e1256d9058d45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694495b382aa9c809cfcf4ea6e698764306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd411e9cd5e997aeb34fb93c701487f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69385ef681707096f6f9dc47de22acec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794942ac59f7479625a4d2ff1a93298309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be4445f137aef4c9db7e657c89db3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90196972d935c617e24f7dbe39544311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a36ddd08bedade71e62116743015312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec52fe1fc2f5935fd9d1fff3e8307b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1760bcd136d68b505f8923843347a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85251b162defeb1a5cc6de7b60d23a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e48d165182bd170736edb59e20514b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b3817049489c73d30655ac9cc02d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b00f97a6e3ca315a8a4cca6853df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a4b68aba3cb2efc8a447ce03de776319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb9ccde15f8a4b54dd00a6a0bb84b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97c7651d230aeb7a4291696b726cd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78880dbdb8587fbc17f7ae7af6c740c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb664f5b06e84d94e5426b3790d508323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ee3d66b59254eb157688edaf8751324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02512261d4ff8e39c6e29f9ee1a9b6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e24d4a20211d4be254a8a35bb272e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87d6900fc85388b0b2b6017185922327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa1677ebce7f63a80f11400e7480a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b0266a1dac5d08862f4905fb57170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047746b387bfff95e64599e4231d8fe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98137c90ba96c600f8404ba638a8ba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c97453a74e4df79da0648e4d696999332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c9b290230e7cc0a842626dc9e0208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736ae4e3c149c806cab0d8c767662d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e12ffd151c26db64b6de8909b9f66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b4149db991b090aba698bef2d6e34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73aa43158eb014df26564900005b5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13227e33759ed2697cbf43734c68b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892ab3baade64a252590a286d03bd31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa55dbc07501a579822e813f3647cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4ce6c6fe50b78929e8f976422be9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9dfad86d20d021a9da2df7d1b6e1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f59545ee6988022b0c4ab2015a9e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4077abd03cdd545f0f9327cf9438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b24639c63123e77a62bf0ccf37203345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20859e44058e1ac47d369beec471b55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6497362ea35396fd0d4b53b691dfccf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff4839d88df8a0e9999a26c447a50a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09a3127500a9b8ab7b6a3b890dc38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c913fec9646d5dfe41de9fbb37bf1a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfcb7c58504dd72cc5aa6e8ce2c6b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6311331f9c70501ac6d0095d1faf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a46a2383095312249fa96a43bd3f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe40e85a76f9662872c04fa831f82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf24067a883bfe25233518313bde72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b622d0b5a929d85e2c52242d02aa25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650e27b41b2b4b5e1699f1adf3b6420357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f484c77238177ac3824499a7410d46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822a253177d8ba0318b9a5a3f45c77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d5258a920fa0bcc7dddcb30ff876360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a93770e4c321f4f4588ad836947f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009c05f8ad20c74aa9403dc6f86792362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402dc98aeaede80ff41bb7c53b3ee4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7710381a9bb5b2863f2401480e318364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ea2d645e9a75e82db83b8993e123365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315580713c0949daacf253ae6897ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05bb3a8b85f8670b6c0ab008841920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5450bf71457c373112fdbe9da501368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a53b18e1350d845af70bbaf6d9b7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b50b88fca74e4cc924a1ffa76403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d34af0badd15ccf7d952f00ba7e3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb7b8008aa9e569fed3de31d8e094372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca72adad3f689b8e0169caba97ec70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94e9f29a6a3035cadd6c7eec76e137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a20a153f0844e1480f09d382bd8d62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2faa9d1866609e84a3d18ae95d7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ed161e29bf7dfac7bcd961eef6c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1051c5aa1931c89c7c2ff9a31d7783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be7bc1d83a26ba6848e3ea2bb1b63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d565064da4c0a5e477031cda5a7846b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000cf77bc20a440129b1ec3c902d247381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a11461115bebf9161f489c87f6bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecddc752e26b516838c24f2ac8aeeac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e9a2510e60e02b129ae3a9eef3c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2700a9c7c9fb0fd7a0313a6dbe40f5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f1ed1f34cd527ddba7fdbc170054a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad97289e81974055cf7b3756b9df2e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd4d7779ffe3462b9568610ea70c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a9b367aa8f982441acdef63dd6f5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc26992959324ba5353a85f717d591390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b441ced91c6a21c39ae1c48e4928f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d4f2d36fbabf805b1caae6937596c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b156adb919385a87e167cf8602d27d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f6182372f70a759a35d032ec89ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927155e24986f195ec0f49fce06334b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0384e3f6d18416fa1bb29c5c8e814d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f340e968cf4a5ad177344e7abeb3fd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bf998e15ce3027a97b9e6751e1b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434cc556945435667559eb890a3bfd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0545101f5092d6af0c379daac223b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854083751d0cd42b3f9447ee3717f632401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1a603025a1c477eddd9b3cf9990e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f25b9305ba18dda7cc996f1e5f0a6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2b0a32ff243a6bf280ce9aadb8723404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac72b041e4ec88d713e89b1812f8362405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1f65649d4c6def7304d44c9427b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe394e16844a937fb132a6d6d4173c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a36908d39b5bb07304785cfcf77f58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4787a46f36879961868551f6a3e07ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab85ab0d265abd4bc237b291656972410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59708383aadf065482a9aafe9fe78d8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c97683570a1b715884c5cdec1ea2b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5b31da4638351fd36f2c8e64db4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab9279fb9d479211643039cee6e78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27f6bb92240d30f276c26db417051415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281de82c0b29bb465cdfa71f9bf433416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3d2bede383b2a888a525659e44730417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab775ec6334826507f54178fedf8b239418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce936a162174521b7689041e37738e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d082504fb0c3a2fd6ae2ad7ff99c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375601b7e86f8c2297ee6ae6d89ef26a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13f1dcc7e3a0365c4e5968a3333b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4dc73a07a61895880de028300c876423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5691432d0345681c617e7c8ee1e89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977c21d552f58f0d34fec211c2be3cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7c48c7d71b6db3830f771c2f4af66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9633f7915d2edac5e95b6426f111427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa2f67499e4875ec63597c3ff3d6ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697b5890d81dc672f7478f2e181fc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cde182c959f1cf35b0d7879b19a20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd00f52e4f41cd4313d6e8e24f79d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeaf1b035f4c398cd562ac27daa5ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef09dd132c545f85a889be4d06030433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dc2f001f199cff9d2c165ab9cfb00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fdff588a2ea9b99888abf254d0dc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca19acaf892f49bcae9d4567a3aea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aefc373436e074b97978d676db90f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fadee76c91a6ab8e91e362028da16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad5c0bd084085beee1107606b49ec8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3bc7c5b7ebe70e82f6a748c17e1a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108b454547619ccddd411efad15117d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac36bf47c764b22061870c74bb1b34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c40c68e50f18007fdf922f5026b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469df34d876ed44ce9039aeb15f973444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b8b7ec9e6312a166d6c95e03ad43d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db1adef5dafe4c0b26ced7c9c6cd59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1683e2dbebac5bacfccbe80499b67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3e9ee38787131af2d28b1d1a3838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a05dcbb5ee0f687151296393b4ca3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a03776ef88d5312643b12ae1d200ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1b3b1df9dcb23542404c3cdceb47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ec56cb747f595829aeacb748158f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ed65bd72070ce611aefa27ab2926b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af84cd4acf78a3ad0c37ddf7c6af1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b4c74e7b3c4ed2df955269dd4d54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce91a418e915c67988301cf0f87c6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c29f5d85fe706c7a9bf307a2f44f3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906efd81e3ea040701885994c36dbb62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6044c52fc65455817db99039aca1191459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041df7653d736dbae8e06e8d3737f79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ce537059f0473f16065c7c9e4b41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965b3f8a3f0d7a8dedff434a3c7dbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287b36145daa50765fceb0c01818e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1d86aa09aa6d69a93fa82fa0ad92e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e4a6af57404b4eea69cb948cacf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79047e3d87be5403f96200ade6c42600466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4eb45d1b8ebdb334300ba0338fa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7babf2250f645b109b90a8b42da4598468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fcded6b0d9ee32618478eb3c0dac3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f0cb91d9ea96daf29229726d68de5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7a582caf8c472fe1c997007d1083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8784ff846256d09ece13cf8f7b4328472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa74cbb33c78d13962fa7794b045f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734dba50381fbf3bba678dff50427a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d01eb5c42759100164f607bc2ba3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a16a05ef9a4218f30b95cffb5948c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168e56579c6dc86ebc38586bb906d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e941c97c125c7fb991ad89dde8333478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f6dc8719d2fbe033261f049fc3ffa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd29644b1891fdb0abe23e39773a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9cb7945ec3dc35dc5e512cb8cd4b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14036b3fc1fe8a9b637cbc8223b8fa0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66d1a7031016163991ff7593dd2e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c38c63e0a0ddc3d86b64a8ee7e81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee348a87d2f5a12dbb90755c5dfa78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f2e3b76c967a3d46f900df161a3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3b396886fce265c950126c4604af5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c40d53bc9c48570cb6ac03395c01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db1e8ad15e9a5f043bbf8d5bccf59b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09fff2fb27dcff1fae35d0c5b3962490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b6409c9876c357f27ae2b6235666491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e485fb404b189ea2f98d30e28dde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5fe8954ee4f92a04337b833a23d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e17d8f4d69a84c436d84f89cdd6c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f0148e3b7175a49afa20a0b80c56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14c11698d07291c67ac6b734c2b40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f07ef940cd4ceaf6b7ef5be3a3ba8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0b1a7ced9811c93f37b0ffe48ebf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d30776f888e362ba9dfb4f038f7f93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe595344909eadf17b43a4a6d63d8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2f8a9484ded845315cbbc5b20a120501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546612ff96b64aa01f4cec2c63a1e1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d6ef0392817a3870fdc7f4bc1bfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9b6c8d9a9236bbe96048ea5424de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b045afc833a74538b1b1eddee3f6c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763dfb3d66dbf6504781e9d678e72ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41941815c046dcfadf76a12a50162698507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e26c96bf2c8fd040c9cd95a0ea2d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d7e4b21b58e9dd3dd96f9fb4b5c1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158006e9ffb669b2a567345e7d3fed2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5d8b0747c42e9379f374c484d249511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ad120f4904b9febf6e8d0ffc5d4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd51bb83389ac1b710c12500ae6cc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c579c58ce1f4c0745d83a32eb8b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0628a8422049d9ed4c7bc4ba31b61e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a551c709aa93d47cb4cac039629b2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a31294392e9f2d57ae99c79019b17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768b7df403ce225688697fc0c58967518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aecaef9745e5ff683ed8444087eb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b177ecbd8a5a258d5b0c93504bb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa3d63e8670200dd5d95b42f0066b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5cbc16f257548ddbb6c4d74068c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae91189316b404a84d4cfdad1b8c65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db56fb8d7003d556a3deab2da8bdaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184077349e39083443c49efbd7a4e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4036bfff0c640ce4d6403ab2f8fcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a94502c70f13fda2dcf3fef6b0996527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06f0d10050f72e4972999628061d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4380487eaa7e81af7deb64a65a341529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1e6fbf6afb6a4fcf0c68b3c676d03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be14135d0d6466b48e69bb8a9e04a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726dbfa8c637d181db7b01e79a09556532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a9133a8f8d6baede31a699f3268ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e412fc3ff60982aad3e2f75fdbe034534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad2348c3fb6fa15c0704a1f67c4189535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ef176de0057e3515786f0f3274e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7492e031ff7a757b470383b74522c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb58e90c736f7cd1fe14cdba898941538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a716c5e42c9192d9a36d7bd7fc135f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ecda44f0c94352b1e0c4945029a85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b0ab228836fb52f5ef2a051809a2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c9325af55856ab34ba10eab1d3059542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a5f47ac1799fa28b45e48ab43e92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e4fd2b9f8c006c5b72d142349fa64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6373021b762eca7b246b0fada5ccc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc278dcce5233c9c06eb9ce3f7a44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacfccf4a0a30cfd235bcae8d2d70f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8049b0198c993dcc3dc715dbc5e350548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88b166627a44523089c77d49a605f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de5d33e7d7b200f76f14b0b078087550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b92c0938ea030e605344ddc6ae1c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b15de98f9c9242fa255623991369552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ccaadeea461b0fbd545f69deca406553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88df38ca2e9003877a49d8577e3c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e273f0c44fad5dc5fd3d170b75c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5614adbe24f17aef5697ba6b3d5e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa60db95130f4c17ff6db75946f12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b99979128e906bfa2872e3491a3656558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee48cf2d091e380793e81a90cab620559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e497481c18dee076a2c7cf4cd89f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5785dde72ce635609d72ff994780561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699fd73364103b94157916023e49a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1646c8fefcce91c6242a4a5203ddec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85274124c09d347697657302a6ae236564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc449509ebe3870e5c771da2b7c653a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1accb6ac709f4b87c604e0735807f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa09ac2638cc0c06e57b59b6e34ef3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb23895034b4472c4b0b27d22033a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f7effe3e916d5548fb5c0a5f97a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d6600dc7c4bc2121b056991edcf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d5bf0b0f59cc29c929dc95ae323f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131982463ebd443759af46f5f6b644c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c6125391270bc60b25c28650d6a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2541c2b28c8e702c53fd73055f09c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c77c311836df62f10a3929c04823d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a40563d9844f9ba855500d613fd74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc83278d836fa91dd0affd9b663c6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e740e489d793524e1b1e4d6d2999578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b29a5e34d83fbfa4516ac15f5d8f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f4ee0a055ce501d7395bce60660e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e4984f668ed2bdfdf36ba169ade7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9777f62a0acb9cdf595a74c7342053f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878ab9dae5022391c063e147375b7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc4270b50288afd7d4ccc9930adbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ccd286a39d5f0401ee00e1c31389585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c7cad38d1d84f4db51c0d2a0457d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03898734bd66f81639ec0e720f8b4614587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a42de5576f0c7af721ece1df029d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991778765b8f64210f1d8ab3de2556d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a477e11b47e49c5c83fb3221182d649590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d527369bdcb1450fb5864b652626d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2108b3bdf1fb2bcb3f92091d2d3138e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852c5cc75ade8e1bdd89525eece2349593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca73e5b6f051b1ceaa2da637a85fec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f32bc04af04afd907b795490e6d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd576feb2492dc77b01df218ca887ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99efd3edb5424423de09cd8f4ddc95e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a17e84a0fe5b21059c92cab461ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a8f73bc7cac4bd6b443dceeafba8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0eeb4f588d0901011b749333f4cf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c112be1933981df3f13416007ea10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3d222da9b870d85247088e8e328b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3786a3134362bd563fc75e7f7b314a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0779dc47f4db71705519e5f65eeea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a15639e8a31ad6bd8db6fcf2b76b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b3f43d37c0c6c25458bfc4c8b5ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6672a95a277bf6da8121f4788607607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577721f123269e0cc86366b738d7804608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9b17348dc01ae6499633b982df2ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ecb8e7df2c351fd1620f96c23d8e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574352cb8b6d6ab9a1e17ee6614614611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b256ae87c476e650991bf130fe7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4a65ac5253f22cc9e7c1d817b963613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e49383d45e8bbe4d1fa61d57f42e69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf141ca5d54e45431ce6d8b96df0cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b938f80ff49a2489429337a906d960616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907dfe838cac6d43a9ae421a9e828f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc737edf9c18e9082f8176e3c13f16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4de51c23c350392d18ab665c3793619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d213444b6312cf5ccf5dcb0f242529620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a1f39a7b52a51df7efa5fe936655621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f5ab029a95ea2026bb9759f34845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104078377d50b76b0b43bac2f030b8d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453754bb7ef5663d12452e70b5877e77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407ad98981d17972b2720dda31926e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cbaed07e51806d5dc139b6af8d3ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0846cac4df7a42427516ed6ca780d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2903808d2b8646908b6812d8791dcb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae2671fb749539facdf82c51f652f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc03dd29c515dbecbb8502b9925abd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87744cc822eb54655312de5d95b265fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92266103e3926cb5f4629cec4db28d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787894715a07f6e7241a617a968e4f89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c6172232186cf0d80cb3d4ceb4b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d2e9a919b8d473b33db4f72180e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1be3089f296880cea8591ca9b93f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68118594ab4958a69a0cdf5f7ec09c78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5380af2942d16cdcb2f593afb95dbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b2531d6965dfeba66c0d7fb09114639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5da1a74e22a14e06d6354e19f569d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd04124efac7896343dc0bdafb99cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4170ae0ffa2084b7b35d6705f71869642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ed58c0f8ef4381713826f4d637ff8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0584e02388c8aa83c03f4e3e5b01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ddc66e0067200a82b72ccfb4415b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f73ac847ae9f473f5ac1ee9896888b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3608a736a91dfeef38d97c86deb457647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f447b92c68e09be18f0a99a57ba2ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a430a506298eb1483033bfa44865649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d4985baac8d7a49a3a0b32f09556650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98613c3186aab43b401012c958751dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeeed7f5ca5532dd0e5d7559151bc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead49969509fc3278a0fa4b25597c67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3080773088540e8ff9da5ec04f6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147d2e1a2f1cdc432ff7e20953d934655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572f6f9ae3a5e9089406c5aee819bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e70c7c6f0419bf2b4701b2276b73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd7c5d95549437621348a90c8ab09e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e97787ba66ff58fbf15cb81692f0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf709d162fcf402d9d3a5475a7a935c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a33f6a42d7a0202351222cc78bf89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4f4642161a24b12618c30cec843f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa8160b6e3a3181a898bd8725dd59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5f3d35bc5d516cfb4b7105063296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b8576071996c6858f0116d55d23b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f71059e1a0e665faaab44f3312dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e74912409296ab0f2921e6ae6b0e9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c52ecc69302126a1f792ecf22f53d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9753b822dd4e4d57266528b215b2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e35bfb79d113fae660d64488983660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9c84fdc5d6ef66727db1811d4bc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3f5f7e1b2ccafaf64215ed5ee0e79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703fc2b99797c4a655c46d100f1d55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13078d0e92ed5d80eeac04734c3dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd97b199f3d2727b55ed25401643a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9832ca7ebc2bc7b6871e65383bff9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cafdd83ee47236ca13b89aeb7b2d38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890868761b5829c0ac50c26172f597d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0b46d9eefe29bf22cbdbbbde7eca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54557f34bc27e82aa676a6917d51de20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348cc96cfe331ae495f63850df54ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6af74afea1ae6ecc6d6cf17a1775682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276762e286c8d75f43ac734c598feb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80622a3b5d1376d4bd712b40cd1ebd17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bef064dee5254a84dda259f395150685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91dc4d28938b26cc97d2757517074f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331084a9744397d346c6c41da3adcfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded7ec4215046a972f8e48550ba925688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a68df00346f869c17ad040ffc7001689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd953382405a8c215518e3136e76a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e7905fd6cc23dab7a92e4011d706691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524cdb6d3cc173e6ea7b3903ef40a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b87059b91bb4f065d5c150f661090693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af276080dc0c0be34e950522648f56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b0c1e68fd8ed9eff661e82cb1f21d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58b4aa51cbf2f89fd2000f5dc64302696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ee644e062b5f1cd9e76a53bd332c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86494d32447054367c8067651669abf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c438a90ce52524597f65d6795774c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c16db935740c0da006023ff968ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a90a88eb97feb4e5108a524709038701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffdf06d1d35fceaf8cc8989be16f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374efd67cfdcf07b00d50099a7c7be5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3087c641f845c7e7431b9a1ee51608704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b61fec6366e2229b00c70ec4a889705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475e9bfa7a3a4d551ddef5199b0257706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c0e1c7654db72a8b1b296944fbc70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b4bb094427038cb994cd5bd2e22e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6efb6d5a092974483b9170791737f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9535b8d8c3188d020aca0f1f7e1c63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06094bffd66038899d6baca4fc9c5217711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a1c452465c4c7722e5bf52ec0f359712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356e070d0e2f37e1c965e5147774b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace3de84453382fc3136cf39abba1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78def7c1ba8dec266e59fac4eaac41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79498583dbcc4ef70029ebdeb6161716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd949b548368dd45193c38b0491bba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752f2b1d826595b40d589b7f183f8d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6c7c6922cba16926bd83b6b1d0480719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc6ca3c360b32a5873d45321d1a28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694f2b174ed31e7167c35a551d089d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2e748f318b1146c0137ab55b3163722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9941ed9d1a2ad776a85f96d97832a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b75ae9a82ad1f47ff8a7c4aae5653724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1901e1ae3e851b63c283931b52d506725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a7f9a8044783a826fc1955f0d4027726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91bc2e571b7e7fda94e8ed9eacd90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4057d2db9b75e46c4ca27c080943e5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf57a0c0430c50afd54542912adda41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8b434d06629476c47ef811128f791730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a61c3a9918b3ae690c1f6ad030f9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbb13f6a4fd71befc24763f61a05e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e8a258fd2f2418f6face557e4483e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09f330a94c1db2f98ac699649c4ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d556d8b53abcf90b28c6796555bd0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdebdd203968ed9425ab5022cd210d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda555dfdd360086535e648c06bf045737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10826c86d235e0559d19d204528fd069738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a14b3c59dd7f4b3b7306417385b4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ec977eff4f2417306dadc738999fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a316491d22b81fbd8f014ec41322741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b14e350de62c7ba508d685b691d5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d5f8045ad4b5c36a6406111899208743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae3651b3b8f59981cb163a8148da48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410057b6247a93ee210b9d47c4a7c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef931214ad51e0629947328abfebc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a699fb2d2f2c9b4c982f1e40b1410b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554010624d60c8b83824b81bbb734b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779526352dc09dddb43abea03b96c612749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6492e291fa44a056e020bae22a72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ddd28c5bb1f6ccd922a437f1263d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22d524085b15896d4ecc59b89f0b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f669feb56a550f2cb765ea1127617753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb0b02d195239614419fb1bb51a11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c10e3b2dde2b286b93c7515de72c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2136e4c5ee8fde66ffa853cd5e69f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a28123cbc1b6d87f53b195b06f4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467563f823fb12a3f0453360079a43fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015e7a5e2d4ddd2e22b3c55c337343b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>