--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e9aa3b2c98a1d41f5f75c2f419061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3fff62ab27c79f4563eef43464e032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801fa6a46e1b473782383ebdb20f9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a22e89677060d939c92734bf2918c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea0ce06f355c8124fc77a50002ea35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33386dad46daf1451726360300a693896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05674fde675b2368464b47cd6c3de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3c3696fe338934f037f9c500eb3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483a92a35ffd9b626d917d9f596b649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b3a4d7502f5c73542446dad668fbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104431bcc54733a30284155e91c86f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1d27fd5d406c2f212046b4137a6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b203a8adf3734669abe454d2ba2d9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27133b12d1ba858d1bffd9484aaad414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbca300e9a40a92dc90232cc1feaeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b41d7a4bf6a416d51baf8098bc6ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf85fa3341a3e694989645cd9b36417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39b19edb37521e68a7dd02c264a7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81698440118690ddea52fb9dc338319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056f40e1c4efe67cebd9f2d2dcfba520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee397ee502978d352401a7b591bdafbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac695d2786efc972c140da1df4ae767422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc850c20cfe571c3b31763bcade7f1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2247eb6bb114145628044aba3b293724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd0b734cd18ecd4055896a18e34db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc022c2350fc3825c8599193b01eb1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeba13041ae6255e7ffea99b5ff97527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2366841ab820966a6a605f95b7a43b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60275e5dadfcac1ad294c8336aa564529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a8e0ea6db802669041704a95c64d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84371bf3cf58ff19967fb35915bc634f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a13adfda099824d7612a92619911432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02698534a8c83101f1e63947b68da6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5538237cbeb54a1412aa7cf115a4a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b2f070c6855ab12c856bc29b2da7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c6223269b1e8681ae805b7b9064a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b32b40d9c4d41b4bba5336931886237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d8df21e76f52e67e7b410d8a1db538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b6ab6329b4422d0ad073182d0592d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47616759dfb03e0c9759c810312ce52640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e25cbf28e586bd3a04871b7dfe6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cbde602b9427c2fa674c6f6c064f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea446ed0921adb04d800051908ba01743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d265508bd8c80a93348a730d4db5fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90b4dccab5ef42ccff4ac2a98d2ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eaa25f61e3b0cbe4cfce62b3ffec446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e88a739747250aa7e9bc08748bd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8277d72853935901e0f67a7297d32048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464b472db108c3a998b510efc886e1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e899c414e03e894a6724039ff9a69a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518270b0f83e1b30829edfd588f2dedf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6ebfb8b44ffdb122565f6317409452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a71c2c2877e6b0325c301267f8f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25dc6d5048c2d9dafc0944df826c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030701a84e724da434879bc5ccccf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ab57d490fb59bb2da9ae3ba61c9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e6d5638f7d90a267f5c5d55bf7cd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e418dfc399dd409cdf01b5e50ee358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76780fea9b621c7670f348986add8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207564a72383610446754bd7e32751e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391304c34d2a935ac806b28ad6d7db061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22106ffbd484129d675aaae8e006c3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204ac7924f224f9061729db8f1f665b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff82bdf4382eae489b2a366e08328d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ba9cda175ac5a674496de229a3d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee23c58f146a9a94e8fdc1958d7166566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab725b380fe4ee19e32e7711e944c18a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4afb2909b506b1327c9722c936cab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf703dcad37cd243e930a18b51cc66969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160188be40214db3e1deeb179a5a4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91e7bd1d6ce2f811496a498aa141671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2730d45cf3ba082103e0f549b9479872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c07c268e10be138743f289a0dc887373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca56ae876a9da5f89e32688247f8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343deaba9a99eb2f8e2bc8e866efcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae79513a7f064ea7839d519126f9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ac7e2979c93b139b31c26f658dec477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a516def8ea3c9d83fef077c3637d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7acee124c85623a03f1f0098f6187179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9d4a14f6796f6827de2df6b9114180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d992a90eb13384d9a21be4002178de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a53876b779459f758c12377bd308582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2aef1987f9d205565fad3194bde183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f9314e36a7994b1993cfcbd66afb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67520d050fe2d46c7fed0a39287791585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d8ba51a28c6bdee8d457416391ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccf48b8926c29444c5402859acd42787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd191d27c42525bed78dfc4538241c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5bf4c4dd1032345f01a31121707bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df60dd98fa7f3d16ae6a2cc06a3891190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb460936a04f36a1249c1bbc559eca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135ee1f51494f65557884089a4b569492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc18a3c2a702a3f3ea365213d83352593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1892cdfa5cf887b9abc8f34854714694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2537656f8aee9234c78126fab11695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33dcf428989140bfe3aafc42065d0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eeac0517acf9260375a954e0add1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238466947fd0f8b8f1e5b76ca63a3d1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4860761f1266a3d3c7a4e179bfe2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57544046700c8e4016101a65e091b9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a5384964bfc072eadf0de7f5d33b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8a2c557097a3fabddf016d61253f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894058c884a185f50d58352502194f2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a7dfdb52fc45f6dccb9d6c4acdd97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef139be8a07a071d582a37689e6920105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d4d2a1b9e75deaf691a63a983a432106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ba09f01b0d2a84903a7bdde613d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720df4c6a30d6243285c2e3687ca4c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc6aae80a5a137ebc91c926e5ee9ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ddfcc0f03402fb2bfec06d86ce82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0af1a5a21e19b6414ea35651f2d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793299e8aa4b1c09a172c22997a0631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0f24087b8c565ff16620585fffe2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2839ac420598442aa282f0d474bf8d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807dfa5a138cad836d1b5a810e1e7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578fe7d7cba257480b2d2849a452380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c227ec58c77bb6387db381121926c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92091839eaad6ae09549f16fb51a481118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6e4b8faa3f2f3687d36b76ef2332f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c866e3e1ce1acc453ddaefaba709e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c5ef26addb4e2ee18b96ae49ea56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daec68f0e990abf23226a65a981815122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7e37fcb3b90fd8b2bb445cdb1c86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d788f6309f55dc539514ff7efdb61e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39a6f0a39a63c0aff73fbf97730fd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c28696cebfbe0a8b71a68403b943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3964d4817e330b97fbd01a456656cf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb1d8d54b2e9416d84ab0c86e208af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8dab3a3f320275def96e1b82018e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575fe9a016e43d5a6d67ed65b57aa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a15b2c37cc6c07cb4ef29c5319bcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84faf01acd968ece47292578b5a8249132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15ccbb3d6f0ee0db971f227be33516133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305735c982c48766bb88d8767cc0c21c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646520d737aaf6a97a402ad1aa06f1e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752652ba1ee33656c902ac09a02b6e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db8e37b944a776313b36714a1a1a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a71a25063c52c38ee5cce479853317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac2e79875167415c0cb5bfcda2016a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b37d02580c8b2cf625ba4707ae3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea96943aa8ae3e647710ee15d907a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178952656ed878bd3a5aac8c16451f5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9e397f352051d3acb8996df4bb37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c5c661661fa4eefcc61182b85d11c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946d4982946be0ca93c43fc6b43feb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a80dd8650e1502b478d97428209d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71a30a07b318f8e274ad751fa241b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90528899ead9dd79c196900e2cc67b13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516fa7c0b9393e57baf1fbf7daa511b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbb0e3e9f4186d4b965daf24ebd71d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0c629a843a79e601c3bbef36441a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483949d053a631730eafe37df812bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ab3e3cf6397a22113db8f1f0df88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da7dfc87abfdbd7d878184d7085c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a46bf7ecc0449f63f12277a6b49d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd1a28e6caa5de9dd7d905edfd2922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227abfdebbb1a2fee83be53632e1b2e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1119980f698a982c62c63bf7901df6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314ec4e8982e58e71421bb7b1cc0e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90a2c63559465ce5a774a6bf62a6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3e143d89eeb05d18c0bc87e75e5d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d91acdb4934c27e6d13242950ece162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab9ff87dda060a0cb620e41fb0a13c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708754bf080fd5f64047085ccb32b8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366fdfa255929bff31e4b5d8806b3b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37370b705050842d84757ba9292c6dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb9c69eaaf0edfc6aa979f994fe41a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e4938baedff5110cde03b76f7de1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a877e73291dd6d678056ed76108848e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a479b3769cbf1c9127da5b6b0852f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a80c69a0ffbadb3de67c799c43016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7fb9d708ffed5fa8cdd10dcdfddfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ccb94be748143f05713578bf3ef6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe5985ca64afddaaa25f8d59e754c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b36199d52c2d18cf4673e25fb6e7ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834e3e4f14061ee819e7b0519533b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01113b9adb140ffa09186ae67eedd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7b5e6ec622701980c29db0039d7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720684dcde6c76c03ca46bd7fed9e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82825a5909910cd798e576c09cc2a6a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e964cba45067fd63b430e684044909181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17020e048674c106b1bacde78b257ab5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc585686859c7072aa331a4917fa7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27f1d681a04fb61da42be3a225391184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448b4b1a2e7f0867a6a8216106c7d2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3daead41656b98855f681ee217a68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c4e5d2cc04c15d0f867107302000d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ed5bfaea653d42d3c45a39bbe6ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00df65583fbf3897254b52062bb0ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327eadcf5f366720e5eb7abdb4e3845190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d5224233f4b94f3f2d9c1aaf0f43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49db48c336583bd208f6751eed9088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb0d9325f4ec252e8df810b1499459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684290d015f9ba999916b2603b1253f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d21f54aa7c8a6da25652a10aaf2615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602769098b384b37b3c9881cf487c87c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3318d1a295aecde59a04997eec876f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d79196f5d7aa8137160f7613a82f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df9babaa83a714ff8a2545abaeb53f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed5908ef44619ebdcf503e52c47285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c7232d1adb5dd23667551af80481e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536010ba26ad0dff9e5a4b98e9239c0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20d53d5f6e2ff03b065c9d7a7a4184203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c312e22a56391cdaaf2e66adb7b4be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61ba182331975d49e15c87011d9d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736322ace7d2b3f57064736697bd6b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82e1bae6d793e31c4994313748446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81e7c2552cf9d22dd3d6f7de38d0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda511d6f398f98a604c02f908d69137209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b47ef12fa92d6cce86a11fda2bc4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1718830ac7e3f9753d3e46797fca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbcecdd260648627dc9e9688cdc6b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb77211fe0f40adfe4356ccfcc1b202213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adbc49d499d3c88438fcb453732cf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724385263d6d485573b12386f5c049c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72f3ddff24f037ac3a185395b7f68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1326379ba74502afaf9fea2ba174d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87640e7bddc3eb89d8f7f77b3b782352218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a5ce96e0867130ee9271ccf1f8caa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2ef1b262618d8819e2f34d82986ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add04dd385c04d5878de5765d9b96ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb032c45b3e52fc45b23dd4e8789dd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651a6aac9e1f9899aba620aae1889d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4722a01eac760630b091c908dc4652224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3b78f64f78f01a14216c59c3379f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4debfbf5426f2bc9f79f85c5627b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0951d1dfc5016cf8a773fa4a2fb9fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b1c4b669b1a5c22351ec5a32a859228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c23c7958736b1706196e4a8654897229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae120f897a4fadebe89583fe4e6a4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627ba86dedf5673be1c2ff243b6c08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e2a383711bdaab4457bec312fa6b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db2c906754eb966aada64eac8022e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea134675c2379a75d598e70ea4243814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9809e819e34771d533f1f9f19988ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a087e64c6b2cc612abe1609e1140236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b452bba918ed9cc5a6dfa4ac5c63a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bf2c52248f8102665382fe0f03508238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7463609ca1a597cb5d1a09586b337d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca4c369704e3ab41e86d899a5c451d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71c9b781781aab50c663bc79c59e85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313552d2d1bfa6b26b3c7fe3223861a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1dbf2ccf6b01bd66c98cead34e123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5caf4c3b24b70e21e2c7725e31559244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9255b25e0f92b1db6d84fdefa008f60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33d71c00f0c0c8ea336d966535bfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578eb4418775fb7ebffaa03a6d3e05b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abafae3549c62266714f6c116741fde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac3943eeccc246bcdcbb42eccf4a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d40fbe63c9a38fed1cccd5180d267a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2a3cf4cf5b7a8811441c307d23d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe260cc3bde12714ebaec60e507a65e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57d7a321f7fe20e21e38eafdb5844253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8236bf5a59eee0609fad34ea6274207254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad405a7d8ceafb8d745be2e47ecb583255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb8abb447a66138943f70930bbcf63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227edbaafcc814a2ba847cbf5d34be0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201ce307f4dc87dc813b7d3da27a9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ab6213d3a068447a05ff09d833c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027940f5932f7350e8f81d74361875260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71571967e9299a3a975f6bc7d3f86541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f55f200fdb17af1b3a87af0ccc27f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693ecdeee1d56021347574cd4e7492e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c0563f1d6249d46e53cc6d196506264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d6ed2eec859ac4c2599d4d4098434265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a86b652e9b665c7f1c27b552706088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e71caee539d5c5eb3d369f4d0cf8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a975a7175b4c27e0beb1552b0fd9ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec2bdc885b25bbbc4733958571894269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b070b0ad807f71fbb24f323f474e30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b0ae98f6fe89d5588c3ab98dac444271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f40d31f6e5fdcae050365395f2194272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d3403d6c2c3bc2ecc1b399f848e0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec2e50f678c985a0c129baa2078ea7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4aadd3ff631f19a06d79e1fa253dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461dcac21cce1c84b82f86b1ad1cec2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a0dd35d767b37821d1498db9d2dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e49f97e8c93dc79565b72e97cc34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69c7f6fef5421c6db513588f50da7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4589d2b88ec8b7f825f3661adf3aabf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba11093d3628b9be123fcc93b0f0809281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c48b0d9675cc38f673ce732990d84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ca2d0c254305c5c5e1ac9e1db139283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702cde3a042819c651baa0e5f019c06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015625b696427ca632c372d1bae734fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0df79a6158a2dae8fcb7a608b3f06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c545fae6029b0bdb96fab80cf9bfe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e7d55c33617b32aa5a8ca87b1980b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ade3fd8b878b092d1edd57b45bc56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612889bfe55816f59dc577f6adf2641290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f22cf3a08536e06f832554b47de01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db14edfa2a4274f03a86ea28b661c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5a736eca43b9c203c1fd57201eaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3566595279f20bd5ec6d21d7f3da1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf22b49b689cdd016567605980ffd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d42475fbfb6f3c0a66253b192cde06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1fac57fec469f9049a77e20f089e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a505191da54934fe96126de540b002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a7385ae3a0f8b5ee9461e13d9685f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda761c34987ffea288f67470b77ba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6578d337c05732311c80e31af8bb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618400dc851fc1b1de00d77c06b5ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6639f1e8ac6943cce24c8871a6fc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01830e3791c4c641598f3a83c096d22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cbba5a9bd047ed9f1341460ad717f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d193b11075b9583fc432e14a879f63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189048b53ae99df60387870c6855b8f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391624aa6e1b7219ef73767431a5fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8b1319a24845927304f88913ae88c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5910e2923fce8fe9e864942ee2bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc276fe833b50dd9655e7dc4b7bc8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e725c40639be09ccb6097c9bb1540b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86b54bd4d88469c9311bd39c8d0323313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fc7779b847b72c4b3556d97e58999314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9594d486310ef9f11d521b65b45b89a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58cb074e2cdd19c0e3c212705b0713316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ad76449850b1cd2e08c820a49e28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a2cd7783797ed367b7dc313784fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1f3d0bfeda4610a996a6c4984d734319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a5189560f0c2947df126b97c2a20e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a281d123537ea60732f234546f04b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c59889db17478a974129695b35c5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f185af2e0b585745c35a00446766323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527a006190c4858e73b0bc30c432547324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec33fdfb4f77e81c4c1cdfb894cfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aeed83478e81a328a4f657766265c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c07e1f4e271fbd69137cffce288b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee1a1789bd8fabb6ed5f4660e58f29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c60bc156925e517b56a2f52f70da4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a53b5e795e419b40c181e55304c9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58cf1a0fbf9aa2e5297cec9751d7d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf02dac30b5d3c287479e66645890332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b2f4c462b9e40970b78bdd109fd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f1a87416605c535f904d0cc4d16b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073272113c1e3251df528a4051932d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd83982e1b10c2419bac4faee96b0bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10ad491454332a70b0f835c100e88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efcd13db980c09576e241e167016fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171986eb1462c6b6a4a7a4f026d3d9a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dbb4f8bd56bf81e869970ac7872dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef20f9f7eb2d7398517aa12fbf5622341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdec8b72abd1e1901d238d8326f48cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb762a8b136ebce8637d87b3c0f3882343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba257f56c949dbe3d03e031ca767e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca28dc6539f75d3d658e0c10a9b1b26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685c6cbdda321ed9a3aede2d436d30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da21a3e1e26c823052c5693d0b6d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50dd5033217ca9b95e1980abddee2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e1c55637657360a4171956d1e469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431003acab4787e348f57bd180cec39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b050a8149e70ad297555e747b1f6cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbdd4dce9e7244aacafae54f23dd7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6f1ce78172c97fc52163af71c3e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855abc904bf9b3c842c134d61a4ed9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089cf24990c0df98f8001fdbb9f6d46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303b3f80ce3d397fd19145ab3063917356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656cccbaf6a750c8fa6f079f91b9561357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1007567df76bc6e61fefaf3397db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d55c064b088866d93aef339bb41b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e982276ea92f11af7b9444aabcfd2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a6ef7761a376413e4a62a38c98eb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabda079d07d559e5f612a6cc90eb56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8b73edb0d4d264611a7ac01fae094363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940f6541415a010fe949fc343b17f00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936915313ba7dde49317caf37d0e4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e184d49ac6cd98b11db98ca11d2d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42739e978280db467dd217be017f984f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d650d3dbbc362d7af3c19ff6bac84a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bebc384b2b0885847e46d8d823ff10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d054abf1c2ab01ffe623f80343b46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadcc83b2b2cdd6d797188997c8c6d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48af0e9bdf90c8152daedd180c70d63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31cdbb738334dfad8fc849c1fc542373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6615f65978a45897d0014d5f533893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bb4bc117a4e36a774a6c7c2e34fa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f1e56fcf1fd7e2cdaab8a497ed7ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49dce18b6178c0506c9fefd9a59497377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316345158015d514845c62bc2893e578378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62fcb56a12e4cf6010efe59ae3e3b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097306c08fae5e08eb4704e45f7fba6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a76f5228a2ecded8ca2b573ecd63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916cd73f8ab910c01c605182c028e90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b60dee2efd633d42b637bef230f1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db925fe74b90dd6763f653a4f5438db2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d6f794cd08220bee618a6bcb9c01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51947a1e341969eb35cdd6e2fa6d9b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5c81f4cf758096f41e8693ee55f3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba34a028582eca8dc1872dd04621d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706eb2144bf93d20cab9c259f295585389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2063ee3e22eac4a30cd967c871e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b2edaec50d99a2b28d1bb5f4ff1c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08db4c247185bd8a94fca237479962392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb45dcc18478948b22f4d3c660f38f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33c64987fbb4545a3bb4ebb12b2bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d9e5b6cb6286589565fc0322a85d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff825f21f3287d54887a3d8cd8bbad4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c0fb139ef1d95d90b4be2d166462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8595b767ccacd482b4106b2476f2e59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa5aa04132b6f562e9070b85ef2ec6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765905593d623fb03a35f6a029ec168400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c78261b5ef7b50bd500b02edfe1d88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611c20215bc6f5280870d46d714735b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8163518cc2f8945680932f60af05d60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78e04dd5e6149a6559961fba7fe17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4df7f0df25d6988354852a6298448405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507695c7dae955202c218ae976a9ab3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94160fdd1b0515bfafc4902dc465a34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a57e3effd8a10989a411ffe1f3b3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683eeabe05d13ffbea134b78d5b0836409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31b738a0c7f3576c9aa297b5c1c54a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b1ae582fb48e307d56d140212bbab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45812043f6834503ad9f708ba610653d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2a579a55a845d6d2e723e1eee9891413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc6cf3cb58316973ba8eeaecfd41f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6cbc284ba18e179254f11ab11fca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8156e4e063434c3a43682e6fa45cb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9891f8d501cac3b9eab55350905227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057eedc88e7720cba020f19d5b1881418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392fd98a2765485299058ffa8ab29c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a78bdbfae74e393d3d0df7882bb7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a057069904f46d9d006b12e25ebc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dfed37b4f075bf74f480dde905179422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65358a03778ba85d2b76c0790b83f7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a902e82e8efdc97543c911e65fa16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c4b090868eba8d26dd9231b03830425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eb320b4acda2ae2b320f7aaef10e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e32e859149229bcd3d4e9615c8a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a22bd6820b6bc7bd8fc750922fb8da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ae90430139a33248595fd39eb0fb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f7c702c6d5fce97748daaf2b67ef1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375892ab93ec39e722a444d370d16cc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ab40d22d83f312fae288a80704d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e399f1952e4c874df586f40ca24d70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b310e644268d00348e466f576b7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5639b5544efbb04b0b8dbf6d6113435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfb85b2ec2e5031920d1b16b227102436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d30df7d6f21907ada60c26137a065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fab1061f1fe7d6f0e5bfb79b5aa93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca020b48e91a107d8f45b7ded24431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb667b9c02a8c936a496bdf04369b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c3ac61a1ee61e77a773b57c654c4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b915db5c226e106be50fbf43fe5454442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72aa40e5a212d4a21c9846d0d016b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f85f7e7b28c893049f45e91ab061d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c99e934d71518762186ff80f7d7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afaa3d73d24f168333d118d299ced4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083b78b1ecfcc51f8b6738888af7e5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106d6aa92b077bec950b462dd52773448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c179df5c57d8837509644545ffadf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af751db399a4109d55fe3cf1587f016450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85708ce99a87a7ba033822d450632b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de402f42cd768b57d61d1e5c85dff720452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b96790b16ee06bc903a0ce32ba37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ed14bfe63623ebbe5bc426c24631454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e089e45157bf1318244ec8a51c786455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f6c574174528dd762fb3cc2503eaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c942715d623d068b50391f70ee4157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672c045aa9271f1d755c0789c4f81b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09cb72cc8457867ee6c29ae384ead4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335cc244a9a0f5e026a5b515c96d6dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e4ff7f221a15d885f9220d6cdd305461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c6d6a8cb2e1ea9ed38aad10e4a8b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61597daee28f68f2c015f99607737c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3915de1a9fcc45c02db053c4db2d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a57323f32dba8851715f743772544d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d4b8b8d2568ee444185e0d13f1102466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c8b85e259f176433c6b80526b025e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f3ea8726ffe2737f73f5b45a73d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e74941aa7a3d6f1688aaed57179a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f78279c953ac10affb95671aa355470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07413688381b77bbbfe67412d6c2c13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e651b1757bca4ed31078ec62a110f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdf26d475974599324295c7d80d1ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486f7ed24ad0a5a69eea2c163638738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff1fbf707d552e4059aba6bc57f03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e06376cb02fce5c3bcab7fc9a283476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fab02f3fc16ddf66d1aaf746ad244477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ec466436101d349d397145841197d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07e6726ee144b1301a95be197e6a87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c34c0b7668a27814e0c6b5211e364480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5d89d8dc6d614cb7d632dacd8e1ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0e424ce0a15f60482e91458b595e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8eea7b84a0f02e6cb5338055bcce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aacb488bcad4924b41ed2120b3d1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb6ff130c6a52fd707a4cdb118c5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fd6ae9b2652566357b6095209ff6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b855a482ae3188bfb90d3dceebea20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980090044c9bbeb976de26fac411454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f1da5616290b8f5d12b15261a7dbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aa8ee2a44991035091b6a31f52ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1be1352111a71f6599e2b1f4aa061491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bd46fc45a511f15406b43eae27110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e8bc35fd268d0afbbd46384e0bf79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e372addb8c32ce77261c52321051e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf53bc9c63aff59f7a260b36a6e92b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba107393d0b5f2dcffe4e111617dac6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc668f9877fd3313117000bac73cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40c12925f01e7fdcdfad119227e35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e890a1e6195d9f145d8c08d3b9c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e835370683b35019e44f2c58eb9a3bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822601eab415b478cdc5b2da7182f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cb6fb2e971a01b9e31b8cef544146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625b2afc17555d7eaa2e1cbbf38a98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f8be33b34c42d7d8fdd119f1c79c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef693ad9d99592b554612767c733a8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756438791c841fbca3227d91806def506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b1db7ff2b0e3ac739156e065f71a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00528259f4cd06098a3b4c89e8d0028508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260f6246ed5b12238eb48e09443509509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6e6fc1287b516be66a4687221842e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603d33805ddc61fba1ee811c70f1df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc432d0f766900891da4711ac3582c46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d499cdebc0906a4450f04b81f8126513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff21d87c91fd9ca6766ed2c8614b5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e9c0ae32f62ea9af7aaacef010fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1a13b7a051cc534256e7005b803e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84405a83544c58c82e8d9b3f82ff835517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a377f4c5db85589f8639ceac82db9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fe3a9e4415dd10e042f7df5b89758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3b700f9c9b8bc6ea363581d0deb86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226edfdae9320be0bbb8bc41d75f227f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719cbbc7a5144366b000541a78c56a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ff145e076a952e5f7ab7b37191939523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96b9a1d3026f2d4a95bfc57013b99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e79030a2ae8b30dbb16d6fb0e1e450525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e07c6277660a7b2943f406917ce720526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27558353fa0534d1687c8a8ba00e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd291426275b4064141990d448e5e22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fadf7134f16d121463143bdb8f420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195022ad6058af87169d3d7e8063f126530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737bd0d3d96cd360ccc66b47fe8160531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a75864614219db47ae1bfa7c435f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd78efefb171815dad7a2785ad4de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf217e257f845b3dd778ac3feacc7ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c6dbb1936e4f7419055df864c5cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3016d96eab8cee59c04fbdb363754536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50809310084e745b8d3bdceca39540537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5724cd90d3c921a5a4b2d45c03e87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1790beeda1595d9a2896352a3896b46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4f4b9fe5239ffff3a29b706e5320540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba8b331a8393aa27cc361ef393df2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33745bdbdd3e59f49a4ef53125d1a8a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54a9e43a16e803e350f30fa4745cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437bf8f55946ef33b7b6317c33d11d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524829ea02051d72caf63a26b786012545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e95687eecea05efb77f4a79731ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc23a5a32934491d2c317370da038e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3136bacb73531a5b378b46a9b9f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281ba14619bd8bf073d7bdfd73e3356549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d10763297dc5aab440c5e95f3f74b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6abc4ca1c56c574cf0758218832164551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca302d23950457da8fcf6dc045eaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680767192abbe5b334bfb1f76d206e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac78d15da9c484df161b2aff2dcdfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673458357f12ecc9d827fc2a2403fec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ded50d21c80c5ce70f24a50250c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3cb849f445941d38a681723d4f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f683650c3a50075c458505a3cbe876558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf7b807632b79db6592d03e5d27163559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575370a8b450ff9536c3edc8cf4d56b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec41242f7547fb6192fe37cf18bc1c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e00db2a166ed4df3031f5190ebf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb6545ce47c6eba1fa0cb88e448073563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0ba2c1e17adc33f33e390e3762f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0f1232480b55ed025fbf3d126c796565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312809099762cf2c441d63a8c4de0fa9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dba07bc91c02826b1216b2fd148117567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb890cdafdc372ecb67f1eff33a3ab4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f0d79e0fed24f3d047d205e60e82c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475044010398101eebbedc606c8743570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7574a2d55ade56d1e62847d27d45b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ce7d64559853720d83dea824efdb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd922769fb72825e0ff3eb1ff9f950c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a28982f521ee4ea238db34d7b316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c92427d11bdaa97629aa0f7b2195575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b2a8a5ee72798262e8bc24db17eee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246530aabca901a647e4e336ac5afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240ff433f83f66c0dfdd1e6213d74b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91f700bba25977fd22d92f1eaeb6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dbbe012b3773bcb73c02e9f35d5e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03057930f3016f3dec8383132e8f8dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e293429760cb1b64e929a836d059159582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94019a0d7bcb6618b86d52a31ec280c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75a2a6b78afc5a3c6d2427f9f4b45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca861c841448f432d17dfbc137cc5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c69d14c989c2c8c2bd7475d9c60e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a3068fdda0f62fbe7f50ba53762a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2da8dffe18b93a325546d0b101456588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e669ab1a420ab5d4c99fb48bbfa1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1c3d6dfcaab4c37ca69f2f049b428590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155096471821e07b6b5d869012c326591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f4138a1800308770ed89b4818e49d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973324fd3eeda1fb9c9b6ae704345f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04a53acb655b1064fc355371f1440594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a91ba0bd93ce5b80ebe2fd720b4b6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0bfc09cba7c6808a8172dccbf2fc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b7980e899ea2b59abc2f75031b260597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3185761182e2cc8ad9fc1fc6b6e15e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a1f287514f5dec19bbfa35d1e1ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3915be59cff7e560e895d32fc8d68c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb03d83b697343f35bc19ebf0c76259601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de809814ae9d76e8641377fd8208a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f49f5f4c67cdfd6a1ea7468eeb6803603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7a66cf1c1a5f66997b36c1a3e01f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da4c93e6e751905a3ade30381405d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359535974d4e2516f53fddddfdef250606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cda587113281e3dd16e436881a365607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183e794672bac622deca95c16dcf40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc19f94e1cc2376b58400449907698609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd689f042b9d100cbfdfc6acea7b025610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a04aab97e5c803685a942a54313b23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ded07a137347ae2b922a89c64595612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ae0b8a07f469b65b5965f5744a21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a718bbbd881d340f782ec96a08d4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbff1bdb9a3bb13f63e66e0e33f042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ce1139dfb5feffd4c385819ce975616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590764cec0e6da41134ac16ceb59ae9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff260b55034660a5f57206284c5a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb1aa07d46e2d5637b5ea5810608b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aeb78a95e19316db09a1fa7e7e220620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea2d9c89b79a0d03fc1958d6579ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fa482f75379fe0b4e68edc607940c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064e6877f42803b9f04a53316052f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f8456e0c70f730b5d17da8d0cb6aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982f814dd449b88d03a4cb450e4c2b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741cb3842ca631232eea82f21ebc3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2e873f89ec7368e5fcdd2db46dbd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ccd103ea19663894ed3b17a613cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77503f327151099f3f3abeab9ac5104629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a696bcb6bb53b541f4e44ca584a0ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285c1e6105afa04d897770bc08aaa63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f106e1a5e051a27c40eb0092f23f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4eaab66aa265cda2af82849ec7af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466148eaa0cd9ab892a07f14b2c99623634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9eb205f09c2f2fa911f3d0e6c8c68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0c62ffc7c6960d8571ebf7738edf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298f5051c8ea19c2e9dc30da054c63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25c0c96cbf7469266407c3d965374638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ec46e2e97e1dbf7c3fa011bc6099639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20adc848aa6e07998f40d0ee1731132640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707680ca1f956515a24c920e09ae7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b050ec04dcbb0293be8ca474e70061642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83fd22ca73c09df7609dd825f9162a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148afcdc28a146d628293bc9cdee85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b376b6471f720155f7b7d42bb1852645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b4219de3db943728eed8fb57a5c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed347559ebc5a99c9e128f2a238071647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6f2083e23da29e1814106c79816e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16442151f8f784cf1b0d8cac1685237649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a77b72e6411968697a32a0455156650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eea86772b8c06dcfe4a7df10b4a43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa853584c4d6144d47c91394e6cb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a43048a169a1c3c3ac5ef4aba3922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d066d4d90da9660cd0e0c3ba62acf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532155c0a6b90edf748f4b31e7fe0ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329af749c23dfbcbca0dcb0b752f54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60415d43feaccfcf50319d92e81a48ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c489898ea18efa90ee154e973fa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2fe782f6b99a51018bd4a1b9f2fe4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442f76fc734f6ce734a988f77e1ea3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4968bcf541f4b0eceeb19d181e46d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bcc873466e27bf6b5c9aa4432d740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba35e8283fed23388fa7c14eb2529b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6766deeb0eac58c02f7bd43b093cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc4df9c2af3fd1aa30f1d3f650b19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0911e4e85870a7bd0a29952659432666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4797f63d679e042d49d4dfa7c2aec98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09cbb83c5c8f098548bc92d142e156668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a5f576fd4454c6207b4e28e8b2ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc11a65b14dcfba64217792c0c65ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9944660c6fba37508bfda77fc631579671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d505ee50be21ec2719044f9e19216672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a4424a81aa071ddf51bcf71879b87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13199fc0b26d6052f066e9993374157674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa6cd3f87df43a2c1343482791f97e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3392bf57b0c6e3eecac23a5fdf5a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e436d2bf5302ec39913cb1c93703f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178766061066819d48795e870723e00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f9ea2e899ae0bb32668c7b44c0047679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c4b765c18aa53f523204d132b8fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d1020f937e820fbae66536510eb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade424cd543aea2b21aaf32ecc83f68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad0c78b70704eb8b1e13762db7b49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0812d47ee852fc99b7e992f9b7f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667d4af898cb04553faab2899d6821685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c08d4200db54da0506e5fce3ae5b4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaafbcd37a236dc458a0ed5acd5b00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4b15e40fc2b1b075b208860481867688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29234e011bc83fbb9737ebf7510bde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd39bc3c84f6a24a30f3f5e270869690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b66b64d3b445ecf8f1dd28cb4bf05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842084e4f14bb1d783cd6975d2e46a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f14adda7c0829a36f2ae1535a7dbb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625bcd04a59accf536cd8af7cd81b05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af890ebaa93e241fc2f5ccebe25b36c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda89528b2d63bf809cc2f72f5d394696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c806d3b6b10e4e078e799aec93fcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7216d9135ebb023582bff1bb26b2db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b635e594eeb755f21011860689501699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50195ab9d389a7ae57dff42354cf8c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e62ac7293cba2966a2216022ed8b09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affdbe528bc8888f68b35c900c53d64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff69e0020276b71e1ccb0de89edf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d0bc8a8ba0c05fc22c5624d4afb06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7834bc023e8a7a0aedbfaccc089e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2048381592165c96fcfb40105d1b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280449d86a946f43624398a6f00e1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fff1c5024db25cd24d87d2ea34917708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea792449861c7c7202c281446c6c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6b59bd23be173b31567a416a96bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494474dc4514437a2f9d530105ae6164711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ec3db020a8733173b700dd17c9f7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb6c578e6e077cb773181ebf47011713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5b9cae36b59ace68455bd2ea3f04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7461a0a02e8cd2136481ae19569c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a105c7cba13d76e5c4b5b79a836d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1111f22c009be7b5202d78d708c54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f5d85a567b658f56d3357bec18491718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080d982fe92276edf8bc88f09c38592719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4b12571457216b4619e34a4a7fd72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a07d692a2bfa661da3281da6908eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cf4a28c9e8e66ef5009f2596e07f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74806cc51c6d280699c7b9da0e52791e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1a22921d4e277715510d3a55cd890724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3022409290550391f516593eab4a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e0862c76fba3f4d7bb3d8f56ee8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df937de133e21785343551441208ef16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7c38bfaad3741b6f28ffc8b39c3b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b616875ed4e59966e4795387a0014729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb7ad9dee3ec8543d1324d927b699730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9853f6851c0071844a5fd40a90ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae315847d9a55dc11eb011086b721066732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51859bd3ad495f81dd36bbbd756a145b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83435be56cba4843d07a08af5d844734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f50c625ece94f470f2c34192dd21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70d8a3696e16cc260e3ba630f233d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e63e001f96ed9c03bea9ebc00d7cb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c6482db37201e8e18c7ad2ee4892b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5381abe0432a23e53ecd5d9acce993d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b07d0dd979fffb3738c6fefc36fca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d37bd281b5f5aaa62cc2db6692ac81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae987156bb2b316a7512e6470af30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632785bccff2aed2b6f20f7fb4f147f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c4c1d0e6a777a1c7eab6d66f695a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c557a7d14d09bbde0f665c8355ec74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a9fa7d06f159297573b4b49d0164746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1673d399d27214b34fe90d6cd811747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd844ba1c6064cb02b3b992c12ee7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4cf8f6509873945c9200b7922488749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98ec2a6e7e265feccd8044becbb3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541122eb304815acf921099db0ba63d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e3fd324808678c637bf2b1d4edfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8495c4cdb6731b3220fccfe9ca6e77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346252e818cea3098c76a0895cef66f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f85528a71c76c3f7406d1858e473755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597825fdc9e4ed4ad744ffa8e6821b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d705b1f4eb5c39ba0889f79b28abd4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2cd96ad3b6a636105059024c2402758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b687c420ae38b1542261a133e2a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1984b3efa001c01b78c28b8154f2f1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcce84b1f203f978e37c1a328d53832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536db6b9fdc01b6d24dc09c1b6b27e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b28d5017b4f7500506863a66916b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5da8256ee48cdf54c7393fcdb418a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286135d1b5f9cd4623dcabf3da759796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06f0ba2c1c08216bca8aa1d376b807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab798ef0f5cde4282fb42817d3c81a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a1219a6d85a3a6f13f5409c9b35b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93685239bcbe846787a8ce004c8e62b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf8d0e9b619b83c4878541781621b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ca59029c4b2d1f5b01402ce50e2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3770dbd13f396d05c8f0542cfea88d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc371ca488a259d7861d3717d462e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da6b045b893dd66183a47d7dab1ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa8a29db01d66d7c2f59391fc785416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202f93a715d0e43e143222bb52dbfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73814dc69ffb4a75aa9c78d4c6d1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702358d0074b334f112acf320e93181e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084718ebabc7f8ffc4e8b125dbf861620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7515bfb5bdc3e227e0c2f2215231f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9792f5a8d19c96991c52cae5b6b8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150c3be34c4e6e38defb254ef38146f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8986158be1f4925589717d29e5f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f99a500e749c49b0b6b2ec25f1e4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3a5b75a9aca0619141e0f28355e2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c1cdd3c2e151eb1d17272cde2aec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a910342df8c0ad0f159e6f03d218f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3efbe1f929a8a1014ac9bb8a7798929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa566a67424ca7b7ad12e3af236bdec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2143b9f392ef958ec4e3e3df81977331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d53695d15aa5d727e55f4cdcdbca2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886028e0b9f2ff222db08e693e774d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeff31b54b5b2a0461a17e58816d5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43624f49839ef8d13288f21d26fef635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173e41a4a7bd72adcc05bf8e029d72036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdeebab1a6f653ad0b2dfea352c61337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcd8205633418b938353eb0842624b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabe8842460f51d6bcec33a628e2ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f5e77b54d0fba1f972d3d4c482afd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7166237063d599f84b8be6539234741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb65b2eef79fb2755097afa09722f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e99f91ef5d56f5b33395e11982f6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892252c40b935d04c6a7a03bcc67bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de51f5f99b38c3cca7a594047417d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc65ad3e1fd27dbe4ac6901c343ec1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fceec3baceeaa78d8bc19857070b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944afee07397b7d702083da5b2da127248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94714807e36dad182aa604555455a8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796860e94c8d75bdc8b6ae19f002f6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984e1b8df921ff92789bac89aee9a8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616aab36f978a64dc1a739e820399d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22c36b4d65ebd3c890da7e8855b0c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4046507f3ec5d52543aba219f61ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bff093a0b95c49bc7ec549b21dd4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f7fb55510a88787699dc65ebe34456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef2378c500652dc6c451f0adfb9b5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24969854be16c8196a844070e75c63958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9435d74e8b1bb2cff5a8677b92a9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea72d4d6451fd13d0f07dd2e418ef6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40fc2448eefe47b41f73f7395d46a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee37f268d9fbde41cbe20681b7d2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4aa1ad43e1b34f93665ee17a24f4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedcfb4f466fd3ac1ccfea99479d84164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec87c096dad0b9ece02dba7bf9953d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15748526244470a4a030397adf675f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2073ff4c9fa272c63122e3d38b2f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870bdd5336d48fe85377c1ff80dfe668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f162be9bbd116b3307ab4abae9588469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc10db59ad4fc089fbb6ffc40bd15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ab1140338d896bee05d5156c9e9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb2783cf9fd3926fd07f68812628172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e3b0bce624ef6ce22bab61e7cbba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb86810ee7d33cca221b1d3f72ebd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea94acb7882ef6d32ff21bd86caa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed479ad168c25e4c370fd15587fd99e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3aa44157d1f8a9aed738d3f5c28877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bbe15a96021650434b611a73a4e8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e200438988c457b4615ecab58cd8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2926c16b66f5c8f2b4988ef0e48dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb870807db64b7fcb433107ba64cc24981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbb0f73547639ab4f1020089738da782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fec44de96202c5cdc4815582fab7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3346a8033d51d3b597d4b76f11ece8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6408af4414a2c318753710848de66985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bbb3b694b5a0416242d4135d6a09486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063e59df2153591908266c24abb6c8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72997fc367268f73cc40878449599e9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c905c5096f5dd990b2c0edfd66a71089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81144cfb19b2575832fcf70c4f03ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c1f4f93595a853e1eba5d402b985991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969358890fce31e592c80980490f63892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508d82100f25c69531dc62fb71f5f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278a8d564271cab5f1db9d612032ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c693d9580e87f3f7fcac0960106f5ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf379f4a6c7252e376871c4ac5f8544996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e838416ee3cbb6046bfb6b4dc607397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd531e6e7afc5b13d24492a5831c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ca66ea93c30ab36467323f82ebb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da2989ad438ec3dce01253980df3e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d24da0e84f24432bdfbf868eb23b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee8bc1e495756a91a0c3058f08304102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bff7d09e2e60d28c5ebc3e61321f54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb53444f13b9a1e3d83c1d34271617104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493552563eff0421ad37d64d2e1c0ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b42f0da6942e7faa78751b100ba72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f512852956fdfd0f65e85027ae456107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ded33dd8ea584e78e71064614dced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd3056c2d1e0aaae15ecbbfb1c910109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e185c66464e5c4a5ef2e2c0c4ecbbaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ec71beb619fc01aa5d110a56c01cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9889d7deedd252c804bc96e49a4d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7109dc57911f7572fe029b83f0abef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28e4625d7aa1ae41eadd86cd9cefde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e42431b163a683892ba882a2b933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f46b288be98c8c173d3aa24ee8f5f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec7a442514a5c5bc264175c7445617117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0014fc52eef7f6ac7231b61684dff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469220a021a63c93fe375d3cc5445c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533dc56b3fcd4a30202e50a2117dacb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7974ec8b2e3c7ab35f9b040163546121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6b0f024e4589a5ef38782ebe1c717122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62c587131392e2ad6b603be7896f6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4ab7410f86b645f22b4ded9719af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2584ac1f239b000c0748c0c8ce7c63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc479ee708d4b23a083730dccbe7a7f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c442610ac9ecd84897ca32814ddc80e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d50cee5b04e1bd4a6083a61717e2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c33e9f234b9b6e0fa814bc771c50b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94e1c98225aeff3e2e52e3fa3c5e13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd27075a3033fc9dbf337635a0cd061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330bfc0935e9d762766f39afd6c1a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df8b6b35678d6344ce2a87dbed52c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a734287f78bd722bc7efaa96946d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f856c785acd079533b3acfe5633a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c947c835f8501032d114ef40b13541136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbe3dd90f831ee3bc9e5186050995e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192eca82bbb894839dd5d274bf9e2be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b7caca7a91ad05e629a7574606d14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124145380c13bd4ab2b6affcb78652d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5be13a062003022e9af8bee3943fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8307d01e63f8fde557cb1526e47577142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2561ee36e30d8674bb63fd47db8509b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd049ad30de507cd4672ceb29aa3ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ddbee35485ab690836832bb146ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9b13fd213c7c4a73240db226fee5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943c469b866e5dd24ab2a84f63a937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf9bb24f20a623034f73ab10fb22e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d5f97c6242c3d1908de005343f371149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17235e83df5c117cf62f2842685d938150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106f1204b5e2f4d7e961ed431be89e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584f4ba496bd55789880db04d340f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49854158aad8c3a9c624e88b0cc7f8d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c316b1124d63ab7e4eb6fb724e33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bef93dfb24866b881928504e462c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b42287ffa9d62b783b23b7dd6ccde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a49a5f27729e7db316fe229ba8d9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ac82c02763a67529b312872d348cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17cf6974686e97b12fa3e50bcf91e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73383ae06f1148642d59f011dad01d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f7f356cd90e34a0afc68ccd41ab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62d0489232f53dd39f4bf616705ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d286583d02bfa81fb1e36995f517e76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0a2a067d6c58259995bb0b69f660164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31612bad2cf0e57ad30f7fe97af50e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64034830b074342edd2d5200988ddc49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4253f635d2c4efb0c6ef7b57126cb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c302d08513e9a081241617fc534d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d22fb0c89432a102d0b6b21096ca3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99be55c55ba90ae564188c5437abc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20590a02c76d81d5ad3dc1c31ad9cb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4475a21a57947c15becd56f56aec96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8c3db9d69d6ff48fa45a28451b88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df9188ae001f84248b8523a1aac6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d26cc6edb0470899b152e9ad0f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82192c266b0c109a38b87ee6b0a7b9b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4722f755eb4c637307c1474ec51b47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffcf8cf8734e5222f76280c24c9e5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed11a076dfb081282c21f0cac0a4d9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c2cbc644e8e272a517de262fce07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20cd04820733bbea8602d77f61ee5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9af236f09c3e3000f0be42f51dfe08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218fb0bd11438a4b2963012b4972d47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0171c3c9cf01eed4c925a2dc4cce4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c731151aaddd6ead810ffed42bc42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb6394e51dfda5fece0dcd2a82dbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b5116f4b099cdd255b79a247b213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da054a507162a2b403bbd5d80dbaa72b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be539838c27469de9172a946a8b49a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a91141ade005838f0cb9d68e389d25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fd3a9cd01697255c04b4604005402191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea44ffa7af8e41de7c6860c0cd0fef8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad48ea5bf564f830c00e3c163671e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90cddf9e8f5d741394bed3e0efec64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d132b1aefff23c01b2066d6b3cb9053195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a227fa702486e5cc1443fdbf28774a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fceab8da17e52691b98b4c5e61e519197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdfe90bd449155f06a378195715fd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc11c91b59d58e9c058d7775e18492199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f06b8af9c3a161c02b0f762ff7e92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220049a9ab3fdff69ed05741357960201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00745232164838f6d267fe7224c6b657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea8c8e1dca95a36a326d160bef5f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba882f9ae23464d6a7cbfceb4e41f47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13c78ea802efb9245b5d5bedd7d816205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fffe8fdc774f99a909068896ac832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb9707d2bae1e116ce2685801e278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4c17de4e901d8d4d4e39235ff75ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d581b25a204f82bb2279e1d99308e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d6a5084819be9273258db5b99cd3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec08044234be563c12c1168717e40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b3dfa223137f32169a232b47f3a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ebd2a96acd07d89a40a81b2a4bf07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb0bebddbcb2743f30fdc4b21e64f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089f048f085f89cbc4f08459426fee4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bb1a07346ca3909d7087f9c9490f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14df45ab270d0a1ec7a165068707e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5df265e43ecbd63e9f489d2494cb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59f5056a8a129f12ead9fdd61c6ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ecc30d03810401bb95aefb05a031220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d0bf7d0c94538c266b925378af60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a796fc2ee7e45c15574bf604fc73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c39ae32d5a95e4c551c7e7a81ef5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cacf6b5c608a1358bfca661fd7b55b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec860779dd22aa0e5007c56e6185afce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a03b055517629e13f8ad336ad9222226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763feb766a3e03b1d5da3d9701dc9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144cc3ecb8a7a413082bbea196c0441228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889528139412a21885379e9ae5a1318d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bbcf6fa2c4b26fe2ea53e2bd771e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1f0472df5c9cb2f2d42bbde8f261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241af1c7ac64b16a56442ad55cb21e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b838dcfdfcc6d09f81a8393a24644233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426e1a914587faa528b313bb242100c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d544cd0494bf88940d9f1b7f473f13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b48bb07a0391402f57cbbcbe1a769d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e51333af3290cf8a4de7d6319a1aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55658c61ec8d2a2ad7a3516d2f1617e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a20a49c1413339103b58f6668e55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6705c1f221dc023279af4426f9723240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb418e02f14f976cf47a66963ef8610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d7af8cac76d34a73fa33c94c9df4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da67717dafb5e9b68f99bd55b01e90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392e3dcb909c57f76a167982db6adb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7777b3b0a6a6fb1cf52efeddb6f693d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545279dc3e396478a0c58c79cec84c6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36654e12e3cbc6bad3f413568cbfcdfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c21bd773a71058ea51c49defd351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f2c1e42e1163334a749bbcb1c9e7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038969eb49ee3c876be949bed531f52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab53eab2bf49a424d5d963b55505c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d605301c6adccb0802b231ee53c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f13c78b6aa45dcc0cdd1ffc73f9c71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd4fef54f2f4f49f3a7a820369871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e473c8444699ea1aaa39d9a32688e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad9db3acdcb76921334fc9e8f1c49c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e65415ae0d085b46fe89975c6104dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f68397f200a0ddf2c9757119759b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9875bd93429bd5fbce16ec5e4324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603a4c5be4069134314deff1c9c2cfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177d9e26948d6c90d5e4500d7d60a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf8dab77b5d080ee8c3a7891ae5286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee29cf1df467c278a89182540fa973263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d6f3bb8bd5e5acaab29ee5c3566f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6c28a39efba609cd272b21552a0b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ac37c73a644660c179b1d4c79d626266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1efa84ee715b88ce3540f23e7a462267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c71e7e30f70e6d9ffbece2907cdae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea947019ecd272cb348a7b2fc55e7db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbcb436ff468ebe3091afc568964b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d42777fb59f86ba5b04a250b4bff0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2f7a7d7632dce99e2ec132325423c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a1c6e5dc0c50b0e12da6b09a67d40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989d10bb9fdadfbfc12b98d982e87b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b7cc1dc16123262938eca8a98df6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1ee06a07208c27fb34f12a328b3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd22ad6e555e30740981d1bada2ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b79f0245cdfa7fef6d0e700c04a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8305e10718632ce146e55124ceb94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e18dec1e532dc61449510a492b3be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af73bf60d4087bfc975f977562add0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02986c2243a0e51d8fe4621a780df59b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c48c049e04b410c60952dfe323864283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a10e25cad52578d513e57d348ad5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5cef5d22849f324bb589d8c40515a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970ad6585751bab77d2dd9e2d7c42c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ea6682dfc1baea489e909ccb15c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ef89ce45d702fcfe14437559f91e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434362eec7dedf1426e07fd7c47cc09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b5aa6b0cb7b57c032e69c1f0d4fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ad0c9d30ede6e406b0b21f59930c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fecad808bba111e55e34172efe7697292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04518808dbf3c5ee095f89efa673e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4d9106a159709d15a17fa4f0a6a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d383652c1e8d563880c7d2708a445c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcdb2bfb7f36e9a1e133b48b4f8f73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c9fa3edd44a9f8bf71b4e6ff9149297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76961782b2422b1682cf770f3f4eb181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8347dc13b2eaf1a656f06c4bd25bfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5257d3aac60180abf4f23f505891ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd5b4d3ebaa0d16c026c4a0eb2ced301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b4e5b7be16e16435bbb22718ac25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019eeff818b2fd612c3c76c0b37f5dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dae456ba978cbc384ee31aede3b3ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77d8aecdfbc8d18729e6a1f6e5656305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d53fc08248a7ef1604108bb131926e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6582797745a14e1adce57f61e84da0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef80efbe165040d1de985d8e0e9c65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460008a10211e52c8ebb32cab9e2432309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b124ee7803487bedecf8bf1f75f9229310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475327fdb645fd15a2c9a160d4ce62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816ed700674b2565b68a26bbc1fd8a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b68e767649b1ca600e72031754122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2338b710305d87ebf4b2cac6a60d27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed84c14df99cb29271beadde8c590d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb68a1ea6ef9ed9669b77cbc4fd78f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a9b30e64b86ef6afc220586e6ad47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e439173e786581dfaf672060ec09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652be7e5a2816617ef2e39688877bb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade298c0f58d15c9fb4c0c408047e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c50c7a195a9780845ebe1451155ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55cccb4df221c5e83a382d81b0b145322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138768faed3898dd831642bc576509de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ad02a5cd795a931ce07771e95bb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d2110470a5c2ab8f79b3fff2b383325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999128ac729111fa0926db36270245326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e7ceb1668bc960ded67bf3e57e3dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cefa2f2a29c126d031b4cdc8bdd89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef603c3a08ce8d64428b44c8b0300329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36cd7f072c210ddf47f3aebc11a30b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bc84a7efd43d159f6282922faf272331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1572fa3041df873cb421d8b00ed90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02754667025749f05367653e6cb354333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf64c971baed181f6fda483a32ec5da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b2aa87303e46f164ef303d6a95bac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b18430f5bb077bde736922cebb727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b041e5efbf8ee69123219d26a50ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1fd6d06ef8ce5c317d6714e22d059338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591baf151efd0719d0f53a920059bf50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03cc01cd2869dbdebe7aeb8abfb418340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e831259be822ca4c1dc9a7b1d21c67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d6cd2d482f2e5a9dc33859514785342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cefd73ceda603304aa30c517400cff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509ed6570773d47655e9b849def443344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96daca5644968fca2503e96728e689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894597d8179903ddd12bc8982cca40ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24cf4c4e868ca5a175ca1a1fb93536347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b31c7a1ffa2086d1bda948dc78bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308eeda571c77943d3217f5f0e5eb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1cc3359aa53c326c9344a28b4a508350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6d863dbb498faaa05ad693ae42621351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62a9222b6b45e5f32e16c5b3eb617352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad5299347670045431c48de9c1c4c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99df648480d13b4815adbcb7aff573f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4587229a821b43895f22c5f184f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd995cc51fe086dbddc8b7a0f864950f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb27609d1d13708cdc25131ebfb135357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d2ec2553984507eccb0e3ad73bf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6455d3c6b0bd85acb91288ed8bfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd4277d40d94f8d9b7062e0ccc5f8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed61ea88819ee465a9555d95961e66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236602fde574939d4c86d31c3e7229d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1d6367278e5ec78185ad88f1836d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f2be4676a4ea08d18082a59c56e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abba7b26b4f8c229e5e15243a92bd06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec9a34a7cb71def4bf65f1ed7b0a86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92fef1311c4d1119ab1d076328995367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f537b23ce3a1bacc78c90a75fbe72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073e725668abae1340b2266fbe102f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e38b639e5155f0347828970cfd18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fb7d5826da21fa220038b194adcf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47f3cbacd643ecfe3860b62b52d8cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086a3dbea5e744272f2a43a39d82f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae9309f70dc68eab22cf372b36fb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17987151904f88fb4556eb872089c05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c17ca5dd0a5921077eaf280f28da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f770fd90c5f59b2f1ae41ef77451fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b153c4c6b663bc809d6c1c2f2cb72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce7b579c76a0c484771b0000fdc06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c795c12db0417d1b6bcaf3df5f9b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d7844aac37ce8dbeafea7469059fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76b4291dbbe98eac90e7334331503382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e338f34e465f0838c38333fe0708a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853eea1f296acd8e3905840299e297384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88cd67f4ea2029b1b84aa3d8de0f29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9d60b663fda837116406c6bed2ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd995b71040392aa71322b24dca46e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170188f0e512e94fd16a8dd3cd3b7e20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc0dc6dfd3cdfc1e004ed5777f9d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f35801316a10cbc411cb827b1168390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38101cbd8108385cd0b8ba4bcc0c6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a4f59af910a266aa8b80fdaa3b40f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca732be46928a0495bbbf07213329393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc3ced9700cf76e16887b2d851ec5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf5688dea922556d97723537d27144395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a8edcfe95f2bda5845c3cadc9cd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e47695135e29f8dfca01442f7b526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890971411217f871dac0c03cd1dbd556398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310196a72b30fe1f1c11abfbe2f4ab35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085df6325259233a835ba14b38fb5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc215354ce53dca7322431e49d986f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc106b27e47e167463a00fe1f152f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b917eb44fa18ca809808b1ff0741ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b806ec0e1fca3fbc3ad265d3c09354404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d269e942cc8ab3f3d2d31cf5391e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569eebf6f7224595b4c783ce3a22e93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404e51e4bcc63706004bfea64e94b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169d887899f31f5db23964c3c3fa902408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793011bd9d6837808bf95ef554715d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a924102f97c4cfe7b57ec2e95bcba6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f76df2025ce0312871cd562f996c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fd67ec8d5d4648f614f6dbf5b28e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5a75ad73732dfc90c09ca602af6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f71b1274fc50f5c08618c38e64b7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801a2cc197de3ea283541704690ba6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6decc101e2e0d6520fdefe20b3b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d511b6ec91b243403d2205167e99a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e69d5a7438fdf18aadb4855b8d900418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4fb5b9758e34e879f80c5c173ed1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a51f9709f040cb2018a58a80c60e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc2487d7c4e682f18f2bdaea00bb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5966edb8a53593c6aeee9b60962f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e493738bd0e3b9a1fb110380e1e38f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bbdf8b1ce84499d4fde13d6894d83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe1b24f3a02bd399eff802a63edce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ffde656cc1ec41bfb31ca6209717e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd27f4223db6bbe3e7ba9ca7663e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcfe3a1070b5bbfc80d9702c44e5f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e533f7b71204a6cb66e5ea0d3167429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bbfe0171d84359c79489a46fbc094430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63890c27acb17ba20ac001428fa10a0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c13b8f492ec3c06a43af2fa6248add432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e48fc08ccd2dab4f9bd29456a049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f1b766a80d72f2ef9e612d3fe2bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f683d8af3d1d64fec86458acf205a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a2c361101ac18930caca8faa66eea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754fe7291848fa328bd273d4440087f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ced2dbd7939d233004800b4a2bf69b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c6169dc1d1078be07c84b18464b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc36585bd987e85dbb3f117671778d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2882b0fd86179a9f9ebe34451753f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc2279119d105ebda65789fec4f82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efafd660f959e789af1e5ddebfe98f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ad0a6e2a049c69f15ff683381325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08e05fba8e7eb884735f5b35b6e62f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6cffdc881add163fb0be32c0bb5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd3a69e7901f5bdf7e927ffdc8b31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907235cb877aef256bc45493c82c9de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcae32e03ac31390ecac223b45b654449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9231d6fbf0a942d293f28929649a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd201a72dc1d1aeda163991781cbb04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df6d8d4b06dd3b198aa3757a65c737452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8e90684a6efeb189200d81a2b856453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3477fc8d4c068e700a5eb332c05f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c1a1553c5488fe35a6991eb759b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feed4cb84400b0a631e64b079fc28e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809f307193a3f32216d5d0e10d1c515457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d13518685565a96724d351ce954b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf1dea42e43143d96232ad4641359459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0c97f012c5edb26552d5def2f977460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d55b97d2481d7c804c652dac9fa489461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90ca8900a8932fb0719a58f448bd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93309ceebebff1058b0b74c06d0fc8e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958415aa9389d6e2316377fad874e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a65052ee73cd1d551a441529dd2aac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf977c2f7d1cd5c513d2d4e1c6b7ac4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b404715feebe6557d364ef2816f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac81a752155b2417580ec35eaa9e43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d69b76cdd5ad774031135dd04d3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d427024d933c2358e142a4a1923f59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e754978f0e66a810b82385faab89c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331264c19000c0c0d739cb08fdc95f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267631805a25755c58fd66d69fea20c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988bcd2c63e7d4d4744f34b34a82b0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249a0f5af542e81da37374fbaedc674475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493f9d455cd464343dd64a973619579476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f1fb157cb23d5d5e2a6b3eec9c94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9633688deea592fba380cc240f7e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b24dca0365fcc110538e34caa8ea56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd999c7490c2d04b60feadb70dfa294b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d9b51556868d0bbddde3b7eb162d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921a0d5ff794efc5252042bf4583e3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9808ae6ffc8773b0980ca2e2ba0b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7000075769593e115c7135794ef9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dab10434e5279b68f9bc7d5b3316a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982cecfcdfce85a59f8039906bb05ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f304b41fe3636b6f035f6e2f4fa6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326185db836a5d1edfbc01c6c83660fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bc5aacb37277bf1a28c1fbee55bf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9aee0ea509419514c002fcefc267b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576eab6c21a7cb6c47120cd2fad4347491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d73c8b8febb7d297d6b8eecd9b5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a64b90ec2ec3a4ffad2200f999dd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc164387c36dd8dbd6067916ee6063c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226332867e2e0728e248b6f599fe1d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd666e22dffd9ca89a10f98011bfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8378127298ffe5598406397e9d442e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a508979eadaf90a924f49108b2c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3626641a7186a107c8e8086439fd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc04e4f787b32d96dccfabb2f936fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcabfc5bd7aedc441d6f4fc3e0c9dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbca24287a854fe0e594f7bbe80ac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af717a23af0fed0a057afd13d57a69d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fcc54141bfe0d2cca5395bf59d9f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6b04dd2bab990599426cc444ac999505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2654b708102d79919c2ce96015d35e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf03f502135f45128a6752839c4ae2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15ee1370c7fb7cff7368e6cf025a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a6522a5040ba12291b096307dac3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05b8353303032f2ec44054dc063a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c8af68875e48ae86d41ebbf0cc30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd9d5993e2cd93cf6d4d9412ecd7a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1603659ddea55e00c171a396e467c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a024a2eb62f21807b1e2b37f4711307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde89f7a2793b97d95ea81a7e42c9063515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0324961129c68ade113a05489789516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef218b5fff210ad63fbf068e7b178ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b108b06be3fdc08d43a83a14a869518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553805036be57178e365478452aa1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d260db6f2357e35eed3010bd8c22f84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b67dd67bc492d78c58fe03dff13fa6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb55089d4e180311b20a9546b52ed9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ea79854a494e773a7ecbbca23d83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b201f56bc22799ceeb3a921b23d9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5d6e7bf05e09040cd3e26e2acb95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e394b6dd8f4aaa3bc4dad0df7193526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f999bcf1a6a6da4611d39932acccb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888efd6ed2937b7e474f6e221c3b654528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9b4a0b2897f764003f832bf3b43d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f65f72b222f582701dd1555594d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c013b7d3f9aa4469453098d70d32a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b5a6718feb7e958530030cd30d5f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe1d8e0432f3545a99ad2c5c69c3a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99fb55bac766a7e1f23a6058c9108534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c97b20348ce0760134bb9bc3ded6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2c08c914f953ab8b181ed2798567536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f58367666e04c1e8a76de94df423537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fb09ff58fb3e0f477c84852525155538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c656d7613a4efeae577676b516538539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3e9b40d1bf7e3bb7646d755dff25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7c5a1996eacbc5da61f78b90dc012541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209db8e63eb9cfb17a54e2d89866b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b20b67be97b0d3033be77f6def12b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b0c7bb280cbdc28a42db7dc22076c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f765b7d5c2122a713852d71e4fe2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2935f69ee86e81a65bd9217098ec44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af5a47b0eda2fabefe88d3f6bd237547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa87aea3ab367efd2ffd39bac319a14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbcc4da4b0219e141733e3de0e0de4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa46b9626bcab79774203040bdd47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15f87d8da41f70831b9ea892d4acbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169297c0cf87056619b4e1bb36fc5f0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e158fbe97dae367f6b6066736939d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4a249d31baec307f9a80b11c13a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d01eecf044ac694fcaac9618eaf568555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3283958e36f1c0c3f343991aea4441556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a921a76208b1d96bde42740b13b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d732cecdd4ae2850d4b8b42cea70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592770fbae0cee880208f6390e1d0a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a67883708b6c6ad67f361734f2529560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed45d5f748035881278490992a5bd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7923f6e87a4976901a0853a7fa000562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e86cc095aa5407f4426a69cec2faf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec160e58f94b74c321c715ca7c68b98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6efa4eb204afb9d8210b759d7962b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd67b57cab630b9a53f2e034d7ea80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b72cc3498203b94b1c167989285f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90223025af70cc220b254088d04a41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9fcdd3556ebba66ab2914b5290e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83086b13cb3b1260aaaa7deb6d64cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff787ddfc089f3b63e1d7140a3ce215571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ca17601d0b6ac0b5d9815dbff2020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c809481be19dba85926548bce219c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6294bbb671a7e234d623b5c01b77819574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616642f4920f1b6a206cfaa6fb60a3bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9d0231a168bba18f9a432315afa92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc42f0eb26c9a5ffe24fde41364440577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456302ff8c605572247f9c1c8a41655578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b32e4defef4edee4b63bce43b5938579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28c42c76765438e60e037529cc1ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919a7f475dc3ff78c68e906527834be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c29890ed1703a68030245db8ac990a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c239f2596cc613b98dcd1a845c7bf7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dee20e63623054ea0bcf184408b05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9788149f1ba5c577411a9e7653284585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e2acace4b2321deebd7fc84347e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0ab5c65154fd50148b2b813e84b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906b03eb93ad4aeeede0629c5c74dfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30578684b553450c292c0d4b8b6ac83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ef39c7aa7cba722d3a149354575b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350eaaff7f24ea91c644f60b6a3f84b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2c0fe7f1c502fabf175b39bc78c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b953918e2b0fc86323ba48aa4eb96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eadaae83cc61c8d0e1f3553062ee81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450535a671084fd03e11b18a68404b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc112067bfb1e8a302c68a1272ed28e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba5a5d7b7f6d96dd2d647148f37960597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd10f2d6d70fb71067b772d5b5ad1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7cf4982aa2e776d750cf3f365e2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f972e66daa4032f63f35970a33fc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ea4de63991d145cc83b37f0b3a0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4c756d1c96046dca69a8c1259a498602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74fbc3c7dd33e15e6355558daf11ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f50888cf07e604f14b14ef7da250b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2797d491aa5975163c7bfbebf42ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105c9cc1e79672243d87fa793748ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7256b5d62f508c5eb38cf796280e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d845e4e068302d89f1e3faf4fcb33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91badb7c61cce1e2122a67618a6e33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ced7b1bcc86c7f6052922b4361ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269096632c61cc66b852bb1b79237edc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418563fd5df955a6acfa83d4a51a5743612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332902211be1a71442b86674849938c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32be060a6a88a068cc212f7f40dc6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a26bd57db09230f858e16c03e7ce0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9d63de2216ee38bbb17e352e8dd78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3f0a5bc5bc4ddec1e744e5b48b1c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515f14f681616701a9914be243e955618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b68925bc772e2bfdcac2b7ea4ac0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d82a72dee0dafd1f2d621d736aff5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b878366a0acb5c443340023c2f5c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2aa6933899b005bccab9d0e9d4c5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae840867df7d40f3522a026236839008623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53d2dbbf573f0bf3485ba2effe3dfa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482f0f7235dfafa49e8abf1a395c61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b385f34c89fd906c1238f87968546626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873adb8f71d4196bc0b00ec43245ba96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbb07af9dcbda7c0f0981d11c25d25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fa5295229bd408083707319f916b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577b26229d2231a99e5c63035a0c5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280fb7dbc235b4044215144caeddd58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560651fd48e132df148288057ddfc78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796cd03c0543259406d81dd4c9f90cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de9ef1a30b852e9cc7cefc2af6e77a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc9dc378a6e35cf617658ad393bde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02c65e25454859fddc20de5f8e08b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00a2d7a1c449ef08dcc90c80c5af5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f6801f3db143f07ccc289370d781638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9d1d39169779f857431c1981fc586639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7093fd1368e1f8e27f97b0310d8f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eabc06db2ba5d9f4f23d0dff171c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf621373224f54d223a316a6c9697bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dffb4bd7e413f4225a9d09658ab94f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb328ff207d32b079452f6d491f5676f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f151ffd83f71ecb63aca9c46b267645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025461b307d50d3ae5af2efaa7094111646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2fa694398103bbb362319940468d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286edbec5bc21237b1f96e213e3126648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fd41ce043a5a732219949c752dc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455515be388965bf7cb48ebacb0ebfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc64808bc2c1542255a4c303295fcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458284514c278c81718200aaaeab5b5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57a6ad23a8931432de9126e13317d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2fe4f3776db60c8546ff03e47c05d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f32d100efc2286496d7934e949dee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea37dc3685cb1cb0862bc59d3f509f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1e243bbc34558be7476e5244fcfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787341b7ad6324b492a24f7a3c6af40f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8f08c4865f5f309234bfffe00a6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3f502c94fac32b22eaf5d163007db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254017e4a8b65d07f9f45d10bb7e0369661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a3da51d5ca47fd5b2d5861d9cee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b89b291a28bb0e5faab7be5aefdb8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d438a51a9691195fd57bcc438fa2812664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b22f280b058e3fa3b06c90634c90e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c241905e722732ce08f4333d1b336f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d9120655680f0b194a6a689e668d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6705e4463464decc1d1c0694b33ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aea1a7f24769f21422e5fd8a44786669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca67412a8e873b117d4cabfd41cb1b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972d4eeaafc171f8ad649df57354af1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd845cf4fe92b3155f76233b3e0db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b42918d73b0ca633a2ebdd8ac96e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c28deb0f8915352ddcd4e36f79028674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cbfb3d779efe5697ef783dc088966675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9df5676a993c9a78a7b12b4a6c78c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e517a47d2e23cc6e824abd5ff27c75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580a73186437c9a06e0550684962da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ef2dd3536266843445f7c7e49597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a144b66621e87b36d0e424fded31695680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d180317e7443248813a919fe0640847681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2190abf314cad136549e38fd960b69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3479637a093b79be1d8da68fe845f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acfdde1290b8fd722b55d6398585a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479bee1eea3cdab1ba6d65d0857f8ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293218d9687cda5ff1cedd391f6f4da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949cacecded59a9c1960397d64f49b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008d27741c48c653de6c0c1fc75936688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a12511929812d1134d016c11bed64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f1210b69547bdae029fce84d4d22b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5a8a1cdf7dbb0480bdd69e0ab56c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b8c37913d3afb9231be9345be88b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a26c9de23ad2ac5393199658559a67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da0b92da1af3855f18df78367d4c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1e3272996225bdf7af1e9f1d4fd46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae4ac60cdab75ec1aa349fae93965696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa23e1e56df75ad19e6709486671f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41078210b94538a05da4c949674f3e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd30fcc3f56f5a529538431addbe07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0492ab3a5be672a523b274f7a94da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7683f98479989709fa6f40baf3542701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e26b9b72ff69cc0153efeed59bb0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff906875df7cca365b699502230fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed49fb5d36b4fbff958bde38760b7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94255c618399a670cf74c162ca482115705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aca82bb1330e5d67f581ef7188f65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68def512e18d8e8fa42efdb74c528c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9d3047c2ea672fa6004e8123cce15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde85efb2ef215b6aba7c183941bb9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585173248f8dc1db6be2114467ac90c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd8deafa394200a220c9bd55382e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2e7d038fc09437ab2d21cafb27fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d45a6353da818891da0a96f4980fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21a5e19415d8383cc52f2d0be125c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9be04bcc4484a866bccf0ae3caf4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f9dcf55bd3450243fceedf92142f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299060f2b7dc62fa8f7a7175d643daf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e73ccc8ecde42f34c72a8612b6d35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fdf94ec13905a6328ac69c8041570719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aca52be5cac10f7fc475d16216c0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634590c5b8977beee2e47fca4c5e537c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64957ccd4776925e97536048f617c7b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac492bbb613233cf17cc990979513a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e472e13342538dbc622c84524ed5f45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97659a5c8bec39835b75b8f16f422df9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d64f3bfeda696eeff1035036d5470726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e8cadaf5d9966b1ba321c7bdae28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44318293bfcf9d5da90d795047bc6c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811621b39682facfd16a78147e63109d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d51ab506e4d8a4114cae04cfea1b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47cdc72c686ae689e320e13218d22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9da7b1ab5d3cc7b210d8616dabb32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9e6b1f46f1f40dee10bed3269798733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a733a2766f19ee6b4659f2f45cf8394734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442426387c1d84f8c936011bc2cf30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc052458e8fac8360eef53e12bb01647736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529f7b9d3849e6a6bef7dd01b7d840737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1028a6d2aeeec7e35faa3926fd4bd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18116f5a0879a1819bebb6bba4704d52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0933962ecea32e338db610d041c8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744818b0110a6fc82414313dbcbf19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6176f1f2687268150fb87a94b2d96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f87cf64fc7f2a38dfabf1d11d652743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e19041b9a87d12a4c184f8eebca7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7352f59086e18de237eba2acbb58d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a130d4cf0815e174a05f068180e94b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ca6b81705d9669a886434631c597b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a418caaf6472fac52e38a9fafdc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bfe323003d3555804dc26964588c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c745d91d9dbbb8b0adadf58337f4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe19ea245d191769dbeca7f715b7803751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ba4286e85998001d2b0fcd9e1f2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7bee8211f495d84839dbb12a2ef85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf77dfbd25bd307eba72ff6672653754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4a3c2fa98065603ce51b63a3289ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4bae736f655853d8badb73b509ef1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2783d971e3c1628e244bbfc8389ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e94d8b1cc517074d7a1652d4818e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e8dd4e4cce4ef9545dece55b2fb90759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>