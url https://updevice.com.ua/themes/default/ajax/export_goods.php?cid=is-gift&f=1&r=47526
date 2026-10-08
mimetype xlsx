--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa59a909d32d46544ca56c07945e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f11a4d66dd4cf0031a41e99c5866342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf01c4e1fa4ac16ac0294e06a083943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8beb38444a72fa94d32792b3db42ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf66aab222778c22b2edd6c06249455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0671b84439ab85b47735e840c1488f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7bfb2007189a7547bf980a532a6717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee81230b182937ea3a843d90972f8b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b109d7f1b8740dd91720103898b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa89b99b77adbbe4674bf0ca0c887810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a479fffc9e8a38e1c01d97978d92911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a757d6bbfbb70e5e40d6715fac14d6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448176f815ea89134809e8772df8dda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5a3a2ce77446205124c1fdcba8b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a092a6e9cf1bb820df4d6858d04215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000177e665a6e0f763970166984c1aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686545e291616020ccec86fb49c7d8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4a271a370fa5a1af3e8910648910818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8e9d467df07a4d000075537eafdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c100d0340b048bf943638e929cd54d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020c6eaf614f467e85301f84d4ec6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b8d1ab4409244cb421b8c2ea80e9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04289beec82c3ee994022fb28adbbefa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fdead491b978b37258b76aed0076924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec83fe560a1dfe863aa516565706e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821ae2a91fb4c3984b64636935e06726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5985dd299375e3d4bb71887299de74027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef143a9bb9a13c067eed352144dcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a5ccd1fe045067bdd5a89f0a6e6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373f2df7fc7da7947f9ac3d62b1d4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488207b7f22a6bbc049592554f0dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d32b1d148a2caa82dff6f8ae21575d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f40b5f431157b95fa8099841d981f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a230545301c68ee24ae05a3231927a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce79fce25454c71383f5696c0e92ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3f4a86532f43103cb79e949a64c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc66fd6a83422f497a1819bdfe345337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dd3967c9d9360857a210a921dc53938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f97b41f46d84de291da169af130139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213a9635f17b6e8a5536796a98138f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd07bb243d24db0c6e58efd69679e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b442256d56e47470125c4e53c1c0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e977ed77986cc7f8e6e7cd7b23d9b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41334b176ca3ac49b473bfd4d682439e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6244ad12eb91b7630337777f38dc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73de60695f5518d1c060b7505a2f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97b8ff619b5725a75a8586273a46d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1bced488ffda9cd34190c47f1d2be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aaa772f0acd799db6e614cd1ff2e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd529e903aed739523ba1f8a36046f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0486496e4a09a6a446c8a46e778d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06918a04ae36bd11862dd097b36d95f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879b79caa692263f4bf572853cf6ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100866f087cf91b433b475bac3d0f48054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09430aae429e965db27ad36f06e06f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b373da918915cd2253f501838cbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1c4b0b9dafdb3b523c34e1d00bf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527b40afea1072337930d0fe7c3c3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb6921dd3cd83cf8f19e9e1ec6900c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4656b225c0ae1d7a2fdc9da8bebf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f899177a1f24476110914c7a5e6dc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73edec51828e03bfb56bbd807e04462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cc614b6b82e2b45b7ade7a34672a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4334737638843c3dcd254c0f5bef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702883713bc738631e9696d78c9a728f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a054243b2dfd07b32e0eb7b158af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b754960e1466a4c6c1ee25f6febbdf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d374d552badf1107e413bf74b220068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffaef00e6c3d83ed04c0541a25a84c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77f4813599be03e0d8d500fd5cc6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953ebd7cc07e7a5cee4fb66751248c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c426195d0842b3b5bfd704deb64ea0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054c70ec199ddd4ad7486d0986489273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f1b299db030395ee96a35fc31b2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa71a61efbab15e033e1f125eec6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc70453b7fddb67221be3104ee574576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbccfef3b431a4a419ead817345e5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a012959d51fc119b3f34439ef34b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6cddd8adfee2bf16002336ca0535579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f561e05ef6967dd1134570d8e6c60580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784569c7a624f3ee84fd4605592448c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e731b0b9e759c4e2039e651af59d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68b4b5f879dfe8b3ae464832fc21583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aaf0fe6a0566bfe9162d525dac16884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781698a480b6a0ea16d2db552448c65585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe1fbce02cb85e2249ee947b4cf8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee76c64808dac30b0667ba44e5cfe6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92c9c8f24d9193ee65376a18a334b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190c7afa035b6cc4af3b73c761e0fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe8eb75a373ab7ec3a9446f9600ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c13301ff1df4f33887e2f61ee49791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310ce2daa51277a22106823807983e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408489ee1cbb453967ebc461395461a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188b251679903a5d782eea3313839cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5d195e9737e956730214b197dff6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73faacef0dd82971c53c44c0a3d213796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a794ab222372178c8c2941c0f7cff3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6db2596a2970e1699311dd6c155798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e6b258e286d036d36b8cfe5c90bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80612974a3cbcd9059acaf6fc15d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7669c35935e16c441a809c57e08efe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964fe5e587f08bbdf7253ee2c6db0c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653cab9867e86905c847cdbf6d9b5fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a09c7d7513789c1cd6d7da1da4e10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2fb7de880d192057376bc548139e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7e044b3e8486e1f225820f5bb166d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fdf410efd6ca06c1cdd598ebc551b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e92589558f3a673450ba29c1adb75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36345a00e479d16bd1b20e4ab612347109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258f39c27c71f068e7351dfccb86946110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8283fef048dcee22f9c1b5185ee05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30d7b9892aefae95df054f0b4ded6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d928daa9f9d220b1712c9d9eebfb19c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585857f9594de950e411932cc5b2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0588aef2899889f8dd911449d374cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83867fe8c253079d82f424be9f14222116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1ee627d485b2cdc6aed69a5ba1664117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9ce00eb4ce339d724436e5804f0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142e7ca14e9dd031bf61a5d2168e8ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf3ccf3cb8d05ce9fcec3233a8ef37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8247fa996f93257cc53573feacec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dd860554a3918e6e3758267dfbe1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee539502e81f2af603e998ec64bbea7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a792a6753b1c9bf176e899dda8cac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697f2806cc1f30269749512e0f8fd00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25d134c7fc63b3b5750939fa4473e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a48750c7768f041228e881933ab5a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143c047cffe0fd82ef94fc38cb0723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cefe691f7489cfa6a2f8b36a06977129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa376822377ab73e60bcd8a1f41a192130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872f102a91eb9029fc487a0e069ff6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bdd9933dff0c04b721d9939dd9c18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f63260dd6837823f8c695d7ce4844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74903d93c42bdf363420c72bc4fdc809134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdad8be0c87308b9fcadf89583f73a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde62175b72a41fa1d360e3245c5999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5821fdc5f25cfdb7e9c555e8b9b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89debedff1f7a1897c017edd8f6b24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a8c34cf16c5a59ca6fb4b5476c8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5627f029ab89c84ac503146039e2af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c5a2c50f3b79fd9446cec67a9441141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65dccb3058e827670d2411c4b6120b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e6be11d54348f3e972d453af1049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b8b0e8859eb41055c8c465eede31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50bb4a9d39c3bf8cd1bc4214aff8dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0b1ab8708a7307d56d658939e8f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1828bd7b61de3e1598ecead1765cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c0f13728c3ef8a1de5c40d25fc8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786f6a22b1a9cfa02bc0af4477fad8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a24b3acbbd112ece4e2dd5f27a69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11523fcc70c820812292051d39b77871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af06ddd6b8ece450fc8e8e7e28bc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f61c9b1afc8656fca80bf8914cac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739813335d0075282ccd15691ac1df5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5a038763521a480fbfe646121870155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cf68c4294cf004d947b15a5525458156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c4438255a66a2b7010649a16378d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6efa29955405a1073b78fbdff068d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62c7f2faffa3efda04b666dd517d38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65a64582856550d2abd060abb816c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b180ce1758386940d014e31c8c4a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225263762feee6666f77fc3a8b0605d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896b1671fc26c895eba0263c1f4860163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea67052235cbebef1b24c03346ca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e712a4f61cb63aa660889207c005165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb0c36a6247444df6fb5f30ada821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950dfc7a96fb67ff8e4919cc463fd8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22862a17cbb3694dd2a92a867146401168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075c12e5ce71812303d50be2c4fc8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf8a13241577a4d8ef5e8ed2040b92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c44df171967644961c0fbfb3a6f8b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699bf708a3ee64272c4390cbf1d8f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452600b87a1964838a33fe43b83f10e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a13d5ccd371744b057b4ab4db97bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34414fa026612b28ea8af63dcab0c1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5db7105d7f9e527910f4a9bff021b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0843a17c3f41f270a43dc245725a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0174867d1dd8ea824d03404dbcc6d3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991bce8b18571a005c9cae425372967179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809ecd577fcaadf75bb2361a13e143d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadaa1bf54793fa1e93a637c6da5abd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516c4b17804e91991d82955b1b3ddb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd80baf76f0f09a78f38422d3c7fad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b49514287933972dca3da4cd383fd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225f84303ad917fe108ccb1e194a2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d9c6f0a9394fe59243301a829b79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1c295536a5b5d25c6cc4f7540f106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f721f1fd3219f46043a947c7f843dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47d7f9c857aabac197254c47845ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964da05f96d74c6911951b2bbd34eb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16bc2d4ac38cf71713efed222d125191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f1269c9c9413dcf6162c30a6c93e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f41ff623bd94f0184828f4783049193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dfb120219b9f1013997e4c1505076194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee6d74ec6eba03144ded6921db428195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83284b419ffbfdab48f5b192e8b9b9fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223612f3b7fae029da5ed9f19ceedac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c3622fbb8c73e5a11859550cd25fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b976f3a454cd0d267bf6b3bb0743fb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43698c409a94432d39601977ba5bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d92c111003c35de1c37ace4bed53d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259786c1a9c3737da50c8880e5260e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951942d23eebb7210364f92ff0076f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be446fc56d1c7142baa3a08f173ade204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0e0545b0b32e1ae0f61c21873a55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb35d2c28313a0898e4f7d18fbba83f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3337892e1b5b4be86a2948eabeed804207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fd14a9020d618ea2f0bc8e51afccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624055ddcdd886346d47521228fb807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b756dc46ab4e055ef3751188fd8b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e80b30af02a94a607207ffd64a44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4672689cad93a032230706af1577eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e232b4a5f0700a2b7d6ee9fabe39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f347ee8c1b05b38c5062721d916fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2080c0bb5739ab25c631649d5264c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc49849efc526aba335b9629591584d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35abdbe261b9edd76aa427ff1e417c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a6c7f08e391caacb6e7c49da5dd95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e2ca87b0c57623314ab3af8004ac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe5cde561aba7f7cbec48df45a865d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae859a8fd48a0bafd1cb615d9705c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2110a53a512e7f5cd6d05911d80ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d3ef2500869287d0b554eacc8f1b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a1fa880f1e012074b193bfa5bd647224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3bd73c97bc96dccb65d543cf690fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877be074cecd9ef97d5123ffa37a79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9d4ceeb387ec12aba5ceee72b7c4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647318b16c3c0d990f4591a2b55afb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653a03c128079d9abfaa064e90da941229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215514ef4322179f00bb41ca215385a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe298c1b4a8fb3afb61f5b980b8f80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af9479a6700bfd69cc10df5fb9f4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf990c770233408d2587fe25b7cd93f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb64903b1f150771ceb5e39d05bbe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f3c03cb2de30bd16d9a16f3735ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472340a33cb5e650598d1739bc309c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092716c5d601eab498fcbf4d12e249b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d0843568e3adff6d21806afd8f9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e456dcd76e56bec0bd769378de4b00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc570e32af3abf031b16d3a4b02eb67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f6d5623ce6dc95e7a38b3e3ba7e66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fde59f5b7cde7d8514ef19bc9c749e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d5d2cc57532d2a8f0b24b49f5fbea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7504b7aa1a17565ded81dcf34418e71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecfe938142b2d3755d78bb9dba56ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac013f1b3cf6882db8e93aea278e9116246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e888599f70ef01cb7aa66809cd2f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c83938abb4c2dd07f9ca1ef93741f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8befec236258757fa9e9e23ef0313bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad32583c35d2deae0f9856c21d4624250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e054293e98de386adca56d5c644c64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f713306fa4323567fb9140a96d811252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b60201708e3ec3509a1c24eb104c3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7f2d8c684b4ad26e23f1599541d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4dc8fb84ad5283e86a6827e73370255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c3bd2a15a686dc15e88f17a49c06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389f55f13dce7fe844621880a681f16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf49faa57cd88c96bcfa18133fc1eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057560e13b6e085e05bc4963d45d65d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f97e7a1130755ba8298f1c7ce524260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155978733afb52117cd8080ec0b2cc8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986b138c898deb97d16394bed88d20d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cdad111035778bffe9c1a030a3b21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b48765fbde2fb863a165f724d63d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4ead49aec0412dcc3d45dd9482668265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d4aea931c2f98f21713194965d931266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa2d1ecedc292ab33338513f108025267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1c9d12bf9838513be39bc4e2a5ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf395d46674c23c2d25a8d5afe1186d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ebeb380ddf433851f9eb47d309e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5502a01dd3bf37451efd4c2684b00d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff0242f31fc56be39efdf72897815272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf8d56e8c66bdfeb154a252e3e5ce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f1b202108e93a36c82035d1bbceb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad7f90ae514d0e1c5c5cc04819a33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a68281f0ab1ef9665522036f48f1b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe75be21090e475ddf01f42856d510277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5768dfb691a1223d712ca336450ad42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a974b0b6018f5a904e63815cc1846c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431023a042d2018811400fb4a3e9b2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d80fca4199cb4fdf78b3681048a5dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f712d72481db9a2befc80ddc51c7dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0812812ed22f0da1dcef7d0ab2fccea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd969fd4ea88e4d28c76039bf16a8e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eef68e14c5010a795e77120877bfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a45a201fd292798b961e0e0b9b27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2293debcc2d5bca45d6540e46aee2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d54168def7feb21fb276f50063191288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ff132d03f120ddda8515b09976e38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbbfe183646fc9a4a88b3f550901d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccf50c9e7bb0dd26938c4bba4a6f2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d32fbce2c5426745b12768012368292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6653350fb82e7ee9ae8fe502f5ba9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c95ce8f40118ea0ab8b0c1ef1f3c5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a284832cbbdf97e590a762732c91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9483fcedf88f1c486e7e7a6347893296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe1523da5d7d215f6d02178b6bc80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb329dc33a0d8215b91b860fef5ae3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56542070a870ecbac8b8995a0f9a0350299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b34322f28b13f2259ad566b157f86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e14d9f0eeb3a8d5f68eb217ec0dce0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958d47aff63e698b1a5d4c03948587302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a6223c2631c21b3d2225e7881859303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76e21c26781c786e92a08e59fc7474304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462383168acdf985c9a334b77c2cad48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a95c7239f8417088ca852e8a82a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb294fcb33000dc90075a5fe8918de21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8fbd81b943f1b5ec57f5e320b4f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8930971ba6f6266848b9567c68965c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d031b7ef9f418c6c2d76c88f442e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036bc1632b91d770babdc53e43277f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d82c9437c460a797f1fcf386c75a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877940072a5e2c203fc65626d2b1140313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcba841baf3f6a056ce6edb1a198bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499642a0d78da1f1afe7c38ab3395c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9411b20331c0dcdd1e95f7115b69d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaf07d8454a145067f47de24cde028317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e0dca0809a86ea41691d85ef25c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d265f6b7d189e9d197cec70b0d94201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c562329467501a4df0ebbb217a77eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c2972b48c5cc59ab454ccccb1d040321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc40ce7473fd5c44eb395ff5f32e94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b813d172e9db418bd7e0dea9f54037323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265903c6d137cc2686efc70e72fbfd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe4de78b6878688b2d26dc208af55d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49461338ca8fdfc005d94f807467b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e7f1300c1ccf5e57e2cf85daf6c1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642b652fe38940fef3607918c45335328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc13d189ff6b0d268d97c74f6f81b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299ed05ff5bb14e0a7f7db076de483a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2548e97bf44f734ce4689e223b253f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46cb74198493b142946136cd90de7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43d3355314544c98b0db6a2eff088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596830c1f06504129b78831f9761ac67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b55923e7a290b61892a5b74f9a9bc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076dd9ec72b720ada5b4d02ddb5e9b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb89dd5fea5feb093cae42d4a735a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aa57b3773c6fb24ec334e0cb67119338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56846ad119545f87a545b016f33621339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcca95ef18aae5790d8932df699c0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f589eebeb1a3066c5b9e45377783c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a553d2f088b910fe5b1575eaca4d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d155b6b907e85aab0d894f94b21c944343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599ac2d2070217ff5e839c84490862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614df95eae9e91fd0ce374cd52df2ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8591b4b3121411655534f7736c4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839dfc9f12cbc605f53bed147922c08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847aae278b0b26c686dbc2f97332ed1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2db4d4aec5f19caf6f985a51e0f5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce90bbf88f7b01b01adc4b9f44608350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf477c0730494bcbf2a6b65b57e86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1752b2127a8e59878ab24731ddbc095352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2c328001b330dca82c102cf72d7d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fc808fa37464432e89f1452877ccd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db2f2e170a71ec3d33aed31b9158a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaad2bd12a66c1bdffcf3069c34941356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a28b9c060c7b8f1ae1d6c6979584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f15775233acb7866013fe160fe670358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d72761fa861f9d91198de8df42450359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e27f8aea8f3b0702d418e7863cf5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addc18d46766b86c8541484f5e3b6f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab3405b0d719f0c7c690f95bcd651362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf19a4a64746168e4a7a00beb174b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e6e0d76cee7ce5237fdc30afa732364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041b71856d776138ffdb8d51745ce1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5d700be5f368d2d8cfc4014b152c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e30b856b3eb7afaddae1af920f9ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15098d32e7ce7c4ec3cbc8beb1f273c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48ad3694f6ae0a1ee7dfe538c6cca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502cd15bab5cba53ca68a9f0e7845a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1d4d413d7b315ba4c3653b5bbccb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009fd4d86cc94da73d0831ec7a34d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae899a9a1737af16d6d9ae4f9d5b05bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabfb84e19e967ee3d967724dc43528374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8f8c52deeb13f6eeb7f657cbe999375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5575d598c5267a34b7a23ccb134bbed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50513f9fb18a4ccd7675ab678fc9fe3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b0b0fa8f8f9677834fe208fc80db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03700bb8ae3d6c799fd10fe0d7d1ffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76000c6782bb55a26c26b8ce18fe7b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006d00f01010a188912808b5db6a0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633287bc16779596c631b40174d85216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61814bd42031bbeecb5cd09d359088f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839bc24c0765d575badb7d0ff525423384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd52a9bea6fe81e4c404db13ace6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84257372acfa883dd4947721720ba95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355f8c2df64c43b738dcdde6e87c7a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b47d0e61bb0c0e8691c65746472d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8429efa8578cf0959a813459b6be844389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a635930c3ad88892fcf902cfb7050390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374540662d5fd8dbfba762539cc7962391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048c61e3544e4c474da378ca24aea8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299f3074dd69301782eb3e330866c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31084fc5e8e3eccae3741529963045394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a329b3a2a77ddebe590ea1d0e31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc580c04d061dcaefc83543de6f0bd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2aa6d37a1e94e4d364edd509f0f0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b97f59bf1f136d8472cabea5bc56e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1314ebb5335d0821f762a2034681399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08b1d49e7ccfe7ced274590517683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff2920c29bcd21bcb4793e02800cf9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573bc43d8cabcd3e6ad6998fa483a09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facca32bb26ec4a05fa9c6c8d971635403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b100d7511ad408132414e465bf2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b3f9c846aa2e3a90ed6c308c1b53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf0adfb85e9d179388c72f1ca561ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c1ec42fcc5acb7686f314234fff79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0eec1f92957a27ec0ca8e0dce024e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c54063d02b0b5c9272ca62129cd5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da56eb94a01dbfa4eaa80e45e0b3e5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43480f8a89d9da631daffda91bf65b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6c159bd3a4ea58c0297cba7066535412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0726b56861e39c7953a86f7e3da3758413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935f7cc6efb207faf873aa9ebfb7c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169885962aa67afca4ddc646035c9f7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015eab1745644c6bafe6dde26593504416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3634e1472bb1298e69dbb990fc2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db948e57ee2f08884771111329962e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eff8efd54edcd8690bc533b355627419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b90736ecea08ea4668b739fc87c67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4f82d4fe6d2f6b4e479826b2d4e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d580c474544ef2a609374f72a8bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94039d5f771f57c16d152d5566247f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ca5121ffaa85b396a016a4fc25226424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dbf130150632851435c78fe59aea3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b8ef1a5b50bcd658d39e9d4c3086426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563786029e1d4b9512e4b1acb4fd5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546fa7a6b0933a8734ac3d986f41ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99afcaf9d2c86a6a6e75b5d9d109b7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7de8976503d8533be2f48be1b8b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871551846594daafef100a395f0850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b101fe876813d26099b53cb25888a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4dac2c8bced958298f857501ed5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af935ad3e0530e7ec079079320503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50115cb0a47b48492ec76213a7491390435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec277608ed583db139a0c467fe2de1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add880909d53cc56c270ac9fc6aa7836437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362131d4400d2e837cdc735759d353438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b5a9dbeadcd88957eb991d691edb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b803776df2f27c137b624a6948329440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c373ba3cc74addb93e61b138eb2b492441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434059e95b0d76b1920a7af5e88617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e8db9d000e2059f04d43adffabfe5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c1d80b9b53b742697fbfa928a2f4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8b2791f065286fc36bd8bd3a437d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f853b01b3641f23c82992d47b3967446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1d33d83f986c30a320c32ee7791a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1299ce9ba39e30030667b6ad3053b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83049d213af9a09ce3d3a4ed59a457ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b84cd624a298ce555bdb01bb368b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c6210dfa3aa351540e5bee5b0608d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f732310c9561f60354d24c9fbb1db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a537a4bc87e651be2f5d02a674f94d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25982b9410aeff690e96365a76207290454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb37a868e9548b59e0dbf7281be66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7fb1456cbd79e54d7a6d881bbf4c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a8fb0aa9e7455450b0932d36b1ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15fe44ce2146540f3039b06826eec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bddd7ee1c06873e35857a1992b9a8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a86ea4274f0e0ca5c30ee98f4304460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5eea8d244c2ba6c37513167ce63de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6351b44509e25a805295de709ea5d72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db266c9379cd1e87bc853f13b96a769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510500575a8803aee9d8a17ee665f4d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2583510761b137ac9c191c7bbd0067d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9bb1f50869a76f4ce6f665c9139e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbe391014470c715369d1b5a5bdb01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b710a512170a38a12f33705182d704f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b4541ea8cf2e51e7e4581edd811e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6b4292d66867ee55ec4bb29a6c279470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74d4eb244b14b8df0210facd27ccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b60116c0c885fd4e7ce64cc387024472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3905ab6d277e02a5202b4ee9f642c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33563c057fc1c176d0f0b651d178b616474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4e7f42d7b39fa679fdfa96cdbfcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e75155c4eed8447d7e2466d4887f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5801123195c9f06cbf9b489feb12f83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d85c66c9362731b08c10c972450912478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a8a5cab99fd807ee9b0d3a7baab7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905bda3554a16ff516a674620b5a7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c738b0db3e813e33f986da2919ef75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cceeaf0e8d60e9ce57a83dfad76f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0fbc9a2c2c231f5622a7071f0911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550995425825982a93bd08223c0dcb86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048136cfc3f2275e874818259b16b7ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391acffcf9ef3324c8c626d24d5c0b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be708c6b64ae823457773175c5ac854487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca60874ba3ed6379ad510752c393bd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623653911bad72730ef3526736d6ca3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19f7d37364a16d83a768be981f2fa7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b389637865d5e9bed7668ef82c12b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef909ea14b7dbaaa861f4d2e6865099492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855715dabb5efb9c8efc2b64367764cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71175be8cd52618d9be85fc532a3b36b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcf3750903c1181727fb64c28c4db9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1d0c3031d28a7251aba7b10c2c20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe0fc3b93465a3a93d4c62e99440d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed75468a5a83cad27e4e7beb4c9fbc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869aaccfe954a88b135caede0f362f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e3bc9b7bb8e1fcf5796db78a87eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846f3c2630501f53012a0e39083a232501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32773c83cefdc40b3b1b22431e59bd89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76bbaa5d22172bb4511a96773def9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575a43ef7d278fb6107cc8dd0946dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a351a68b1964da1dd7ad1c456470505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7eafea6187facb2f8d42bfc16647c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e969e56e07f88ecb7f1b5750135ce3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829a1c02ce5a51ebf52f5e58fbf2cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fbd5f9eecc60439f22cc929dfb433509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408071af79e2b18eda57a309fe1c129b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294e0b1cf16eed0eac88bc4fc05c11e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f75712706616a8bed84eadd26d6184512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd1426ad9fb8f3cdde0e45c4c7bfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769f97f3bfeabdafcc857e58f55880514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d528b761f77c797aa59f180ba04fda0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0aa9a93b3e3e01ccfa79309e9d84a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06e3b330b0c726a742ba8826e068d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069542fb03b8c9e1c047a0484fddeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cfaf452c3a46706861f5384828e14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21dd8841a94ee64d8503dae49312b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7b0738c6feb5011ba0a68445809c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c339628c52f56086a56e25e14b33ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b557d1453ad070d71221ee8448eb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa98b107d82d8593a0bc06c2f6c9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9198b09a46cd74b9f59ea97a8eef4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498245cab6b97c2475e64333af26fe0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac65ed872da6277a333430a1846844b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e78065678359201bc1cc97917ad1ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d14aec77cb44f2d383f8295692f692529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2bbfdf0e71bdb4fbe03a1e1affe40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01d8c75708132cc67b93da712f8cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0442efe056fbba00c81f013f1cb3a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adbb561e327fdd3b28ad423db6a54c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1091bcd1b45f173f7d417a0b62db83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451ee74a748c0f51f67fb8b9258647535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c1d8f6da692d275734572633ba0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d4efe0bdc82d3633b2978c51ffc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94ee84dafb3fb355e4ca3f86483d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409aa0c0794a0660a831aac52423d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641a1c42fb5024267674f4ce3f77071540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7b460487b07860e2437e5eb20544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c177926e3063dc06b1307cd11e1b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9002af03d86af24bb62f6c1bdbc5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d5da951958576ac2593efb714ccf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07523aa6bc8eac5e21df4de78b89d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af774db1624e945c0e1e3ca927fb2281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c104e442fcab595c9cdf8d563ac5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2517c4119bd1b68b738ed19370223548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632abdf01b809494075e98b807ce50c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c3b6dd3ac5a313d8bdc7e19a40215550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa1732064b72999a213f03774d9035551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc848a772e3ba683e4f8f89435300c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08594cd47b8c11e050c47d96c4fe43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ef60f2e645746ec6e697fbeb4d41d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857637bd6996fe4d9644a4100544597555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385b68b6a5cc4af9cedb2b4768e325556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a448f4b2e37fd053e1b45f5af2a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b56b50e8f96428d882904ed1dce9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5acdec76b31c24f4ac40d063ad38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987125ba61c3ddf327129d7e366f96f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e165d317f6d343680f123fc5b8c7906561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0057f20881c92d03b715c27061b3a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f5fc027bfa3248b38e17cb9ee0163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae05f674bde3fe0a5d690f126477cf8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf407a3ddc86cac914b516a6f4e50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce67d65a032aca06d1fe85a7c5178d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7246f5117d0c542b6f7a4fa36371567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590abc3394e73bbcb7921f30f016d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1db0eda91f2df88fe1f7082a5347569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95430d6347aac14a68925d51c130c23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469586e0980832745b0ac68ff9a30c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403a352e5db3a904be9052f09f83e31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2c15caf5960db6b0ae9a085d01d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17b0bccc907f1b1fed60abcfd67738574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9dfbb2520c9cef064fd689aa2d76e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c33d626c8fac89b86cf8e3b9ccebc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8c079eb583853e9fa3958d0843e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291b43b56dc3ff02c3602b962858d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a721a4774599cf03f7994b9c455415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c893bd59ccc22f1677e4435ff4446580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616218738b14487b614ddb3273a4bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de5027c831040c003afe83a6b9052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cd54e9eeadf0259544fffef179a84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be1ee62d8cdd4c6ce0f0007690b43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb19e0acdf832e4a12b5a7b02e045585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675635f7cc6cfc6de45416d1d0be6f30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3940058e4f3f74ec25780cfbe4cf92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4176fa4fafaedc2deb4a64c2ade6ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df39f98f94e543155f55a97316aafb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df2acfa2b9703847c5522179ddb3b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c39748529020b9e59fa1c555e2d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665f67be59b4aa372c0096817eeccd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457f8eba54748f85db3d7e870977c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a320a7aa6627047e90f8afef607aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1a0226091b6a03a9ddc7c6197d2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463972ab8e702fc799c9491e35324a3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973265d63951d266dccf65b5255e27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b85db24517361488c769103cdd4be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd4bdf6b34fe5386001e05a18a011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2366ad1a75b5e7b56628ab3ea0a3bfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1771c27b5523a450446e682baa11eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740fccbab9da745a152091726a60e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16aff56308da49c61d91973514bc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c859b218300de734a36695150ba446604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602452a58f8fc9fcdd766d8a4c586f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69973f8657c6b46293e02a08d642c3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dcb6336b649d4f13af43951595477607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec63e579c2cf919c8513b56a08e4b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5e4579517dae331089ac9e99e904609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866fe632234133666b77338808b387610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca1929fda4c1d0e42c9297ab276b22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94864cc71c2b19fe411db58d4f351d7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57df44459aa19c91da27ef9195ac82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669590ff850b58a6ded0e27db78cfe1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d7d2889b2e7ccddcc103a45d74e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db1f4c39d3b29563d63a23dc4b5d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9dc370d151213c6fb70e29bfb2600617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bf9cc93ac6583cf1e8501553eee1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c89a9c5748e3cd34753178fcfe4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f23a4ae9345f9826d1b7ad4d1ba6ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b40b92bb0cad4dd898db3dc94d99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1e17f4b7675e31fe2a4493a64f438622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ef6bfe94273b3addc4b828f3eee5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f345c1444416e2317974b561437f0c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2066328f6f8fe43d75790fafcaef8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7bd3bb54a910a92649d52ded20469626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f5c92ba9b0fb5697dd653b0c3dcc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a800f7737cccaf35b7e344bf81b84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677809ba9eba560bfbaa318aaba0d9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae18075cb9a428c19432d0d1ad81fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39236ff01fbad754c14a05e202153631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f1e84b05fcf3d627daa2b63a8691b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ec08f03c667894bc741fdbc84374c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c8c1a0fb96ab1021641c1941760c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800537a8a85ca3b9ed9fbbf25ac4fb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2a881608b3197e5459a43b3596b42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd2d7702e189cc12d981a340ef27fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c1b51d6d24087eeca53d72d0abd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a6941e69719b675aca76acd3c6789639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b5ad5ff9912061d72f58ffd5303f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd939772721e2a89d1a2b6db407d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63570651ea029b440cf587ef7dd3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83349f078b1021d3606facda23e33cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404a931f8ae8d6c3bccde8cb7d738f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9976eb765d35aa6323e61110ffd81f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81dd8553c104e348166098385de29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b07a35d173f7ecc4e624f9a0018d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf952223594200d8c768b73b1ccfeb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3d55fc650b9c51f3d97a9ab2b98a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda602f713593a4b6efee803040c22b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6960c975b3c75c8634d50fc2b846651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c08c4b86a84a01ee6b6ab4e044fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd2a52541e8b27b57e7e6961320b46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390310ccdd8cae8eebded11110b54a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd436da54e6c365fbc0cc162a5c08c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd1c07c60e5073b0f7e1c615be2a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173dc3fecd1922b66d7c3b3c789cfaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777de76bf019ec126df03caa1286fe9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59740798998f34791a08d3ed02dec5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc8364ee25f55d6dea487cf426fc2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19298c83a4f9f9627fceca04fd76e36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d9bf9e63d78259d4a913dd9cedea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bc877c8970fc7e710558c0d287e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899679836b8e70b9e01b483c297d172f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25065f7feb686d6eef436d6619236fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd232dc5a02dd43b0010e70008f81822666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99539447be4d0341dad308672dcb0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177431cc3636adf55567772a17739a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea1f264a8f36ae8f3885b2ecd7648669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c65c57dd18c4b64861b8049b957be3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76405deed7ae3eb5f066805b34849e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d662457fc6ec66cdc1cafbf85762672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f4ee80d9fae76ffb7c4179cea056d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8bdf35a8e5abe09305454c301811674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85386db46106df17d4ba7084540691675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ae3558155175f32a027acd55beb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b789c48b2c3758179c75b98cab13b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a495ab47112453878697987757de17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599114886b7013d95d5bb346dbbc3043679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b53b1c88bc541aa97867f9dd39ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed06020d77fe5841115e465342e2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185920968905509917480ede26fc9392682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd858880bea89d956a1c2a7672ffe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecfd332ce91c22098f9614e501edd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d23bb264f8c5c458ec8245bc08fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4cf60c2245f9ca5a716f86b6d8ed3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f604217c794add54da50b12875695687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d35e0f4b35733a0e14f4123edb7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cc144782426303964a7deb1c1090a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3c91eff9db499cd7d8b0e909e877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737885785f8dc4950c51f62bdf8561b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616306a62af9104c0ae3441893c8447692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409eca4c6d1cbbb0c25628c7dcadb05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d42289499ff075baafbca48b5189f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e81b52d9ba11a43149fbc40c5db3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcc2bb8ad065cb3b98e70ea70f85c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f75f46857a16d2655c04afd13389697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cbbf07f0dc82110e959de99983a7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c4a8b4cc0bd85905844cdd6cf07b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6f141cd802bfd1f1eead8f560fcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b616f52a854c5eb2afe0dd58fcb7f1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620110b50a3993ca656d6d55ef60173702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fcc6aafb47eff25129f5a67938ca2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5198b245c0b4b0d6cb7079c52b653704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc220e56a528d168adf76cd8d917ffc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2997843e8a368cf32c1a696340d0ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192d3451f4f551fb9ec268220cc199707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a59b826e0f8d85618035778e8e6cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a413dc44b2fd2dbf97a1ade468ce56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22319801e2dae7c2d1fc4562200a0df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2fa7dfd975e05c8dd7a79b318d88f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de2967f252c57b1efabd90315267ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4aa27642fbbaf919f1066c9e74850713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629585f5023ebe2db69696014a2c977b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c1bd380afc467cae408fc35655ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80244714e24d4164cdee858a0daa0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e4f99f1d6f77ff7c69bac4228b20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4cbd2390b268743c8acafbc76f0da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d139d4499c1c6279fea5e1994f95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b01d7764243712009b2586923c7513720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507185958bee94a48f86079f38bbbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a921aa48d50d8cc0e776fb95b91d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994dcf06a260a54068f4f37c94cb85c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f504dbda635307009d24ea4c69d52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc34d3476ba24fcd58822f91d27204725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ff5c70d28cd69e2fc2f908e13c7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e1638c6cf17b5b61696709fd6a3ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdb8a78ae52e2fa7b2d7a3a34d3c34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ac130d80a48ab51e1f5f284deb83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aae05d84eb7ec47c97673d44ca114e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3603add1a9e278c3ae06784352a0a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dd7c387ffc8458527f8f8936fbe20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513cb7f313f4f467c13c2324b5e7d5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132476b66907a1804853faee17fe5cd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966089cfd0e8a30591355b65d304d1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d14601d9d43528626f0c8f8156d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82ff2c2bd127e93e8f1faf7bf77dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625101ceed9dee759f55cfbf9b850c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560a3e190aff94c59d21afaefb77c8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ff726edba1c9f6a3f215d34e96c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad299dd78b662a356af90b3d8b3237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb6b50bec71759a53f7f168eebcd23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fae6e26a07c5f32a00f44db6ca00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3eb0d9fef9da8f8c78b45adfe2e14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f6d28542b24bb3b6f036115b02a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8543ced89735fcaefa5fc7a12cb4b93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb61a97c965957aab06ee222da9183747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b414622a3bb980cced6ec8d24a13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae221b061644c0cfb469fd2811ae82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab0ccdcf2571dcc3373deeac8964b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a362719ffafcf1dfb690a1b510167f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be7c41e22e238c3bd579ae209c615752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51678d943c556c875eb4fbbe4b7ca34a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce0d0e90f3aaaebdcbbed5cc4084f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd365430ca2573a8ee53879591caf0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce524e8fba3fc85d28c26d1f8001f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f43335eeec1fab2b9b57d36fa53d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa4e55c9f69ce241671f9d067ddd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddc01427eaf87a94096031578d4235759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937c48e147cbf738e190ef8d5a9c3d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4affa589dcdea7e432d69ddbab817f761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96a0c9a8fdb5c81df35b2dab7d03a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c478526edef47e21263d82f82b63f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9675219cbc6d60e81379e491fb9113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553582e28ac72bca503acfa4f22f8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129daed635561d0c1992a64cb3716375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fde59ac93efcec1e636bfc92f1532e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec071a3e1b34c4787e2c55aa350e04b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f04b95d84bec10d772bf3e309dbe118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966137720aa5845bd3cbd07b133ea5b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eafeb87672a3b8a78b504813e6e70e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48053ce9c20a90a8909e73a21f1b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3040c4157e80620348a1efed6b8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d286efd0d781edf11318e760c06513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ead718ebf52cab71e9cebf642635014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9aa12914b6dada93e30d1ea4f1d7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c226a63243f0e4e19a0d197c8d61bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e9a338051bfec7d8035147f7840b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c30976668e1c390ba75a7310838b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b585cb5d19e99b4cc744e194f45e5df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf583afa54302b62305f5cdc1743b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856601264a160fc154e3f12615f0cbb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b6efa2640a5422508ca26a1cfac822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003e03732edf50ab93acc2cbd02e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dec851588327599d70303d7f09fba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e65c831f2b0efb23e0c479f80f0bfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c363de48df6eee7c1aa63d432c2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e144123a6d7b6ddbc1e6ea49e73cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf009372063a8c0a89f1dce132686128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089202f5dac5f158c2e4a1a05c3f4c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e2867b0b47c911bfc5547b9d1359a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916353b9dcd0366cce76d05800c6ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782d44550d300e229c84f99891d09f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c78ff5c5a95f31ebe1af9bbc415aba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366fa488945db1d0212375f41eeb5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c44213f0d20ae521535a84796c4a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a3609258038f6008a44158df967c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b397a8e3fbd6cb4583c7c43c6e8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0d305a61cd84d99e1c3cb04183b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cfb900a8b752df51a05b98658832539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443e70b64456d8a2adf0bdf6ec14b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a155cb0a3d53e3e1091421d1d5a8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b3f8a5a70cf20ef6ec8cbd42773942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049d148d98d4e9bc312ae1b9b12ddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c6657974158ca0650daa55c12415d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b50207725fb3e879a3fa9b5286a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9d6ed0ce5f1066655dce333feada46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5a93320b41d6da4510f53ae7c07347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d18c715ff05b7037017b768c4b67bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013702cd8c16b4e762c9fa46ec0f383d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ac82ad38014e486889eb709331fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313037827f437ffa859d1a820e08eb6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a08b8a6db961c699c357d46f188852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42752841720ff660606a984705978b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb5bc111d872c2df6f773088dc959954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a19ff4ddc466de3d7c9e059a248155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc014d91f0b14984b28630acfc52c3ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3b3bf69aad04837971383dbdc8bf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72530484122c09c1e2f6b415096b2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247aa9d531743627e109d21e649ab559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dbb24e044643b73cd023009d723a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b1d9df74433a48739f8b420efc6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72ca9c4ea8b62356d02be6c03a17062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9833d31094a4ff958bff2188196b0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feea3f549c1c6ee40fcfe43469fa7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639498c186ec14b006a1111012406dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676934d7ad3c1d20d587ff95fe4938d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663d5ffadf28be16dd362d28e581d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23e32f53804e97235e62df36c977d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9ae866214bb0e8c2f5c0325f48bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfb2e982c8372ce7ffb9b77ecd716b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3b0a817175e927cb61d9684191d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa128089b5c0bef55ea4447ba479b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d45a4685daf0ac8979bb3792ef43e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf65a10ed8cb1195bcc17e73d8f4ec074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c5b339393c8067047c8a4528ba4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9057a1e429a34c47ff789248c10c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7728dafe51bb73db79873bc7fda3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41344a91a71d26ce560aed12ea4931e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764278893805b1fc154462927ebc3b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9fe4a21aa804a84dd390c20f420b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688696effdc066f68a41c4d756f82d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba9661e7ba55ade65a819e23442c8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb33161149618b28cff64c4bd2b209b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4becaf951ce6cc86bc01ab5a21ec684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318255e6b1fc06f0d66f81067a45acf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e4369ed8455ff8c60da3a7b35de186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318146891eed7c464b0fd9541f8f9d7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581b3abe56a08a887852ae9de79b4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c9a10d4be56d1330203026ff16cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a06aa5ee9a41e0f61d11700185f0a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d417b441d4f06677f0bc63b68171991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5831d454a45a2eaeedc0ccebb96eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d6143fc853d230284b0ecf3dcccc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d014a4fe229d3c6b816d6ebed375ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f90d10f4436517e4d1ba18b6cb5a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b76e8669347da11f0040df34700de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ed3425b75e4741f5bc7c503c0756c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a8704e98964a21fa3d6ab843e448498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df59d4650079a7fd260cb5d5bd881899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04661f21fc5fce488ac65baaeed7de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf212bd7094995ca30de6d2339365e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992d42d9b97f3fdfe69bcdfe7eed1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bed84f3745e3edbf26421d8a1d5d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505672f4796148e03afe41af1686f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2087b585e5a9b18acfd2c7acebd35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d60762ad28f890270ced85c72cf265106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0fb3d5996bef038df422c5186999a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b05f67626cbeeb02e4b81e34f8b637108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fcc7776bc13878fd4476dcb6bff45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83fdd238f757b5e66e01cfef3f0140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffdb03f5f0ccb174c77faeda5b9e42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27086190f22439159833e7289497ede9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5605e1b88c5c2c0ce768ca0d7ca4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca02f18221b8b31786e9f8acd5e97ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4140be92ddddfeeda482b21e3f12d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dce963c5b0c278d325bc4a7866f26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166616585beaff0fcb03f4b280ccc3dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d79b088c0d2192ffb43e08d5b8b382118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f21ac71696e1ba4480193645c8b2ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326bf4a35987816fbeaff51eb1bf338120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3e1c77c61bdd6fc43198176dcabe6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531776d95d08b3fdc7ed63f734cc29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf3bb0c8fc9fa511ffe7d06334c67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169884271a4051f5b079896aac5dfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6a1446b8e54e0956defa65162551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b247c985cb2e64904700f8ea14ced126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60176a4e0142250bf3aadfd5a60e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1db1475ff05e656e1a4d2e253e5a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9aa7128313b5d84cec6d8568ed3f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d111af97bef4ca28667fb935596431130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cf4212f315ba69257795aaaf81368131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb807e18e2fc0edd74add0706ccc1f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251aa800522f58506454d986517d83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d2a19dd533f62db0de2485d2d39c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621079601688a26beb36984dcce5853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f3a1410f95c7b5c9abfb10ea81dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c9f3df3879429ae8825bb26ff6b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d84a6a0ae0acceae2eca73ec42eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c05976dbe6dc7b2c93ece8209ddb85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cba23e0c703096861ff1caee59e49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d61dc7ad703db04328a19eb2533ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e50be48861f1f8123b45ca60cae9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81b253ebfbb58a9bbe7357d41790e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c398962c9f6bb82ba897249b2efd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e522b84eaa9aef0ff93b244603b0001145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327620d4a1e29f7a87c2d8114c22a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4a0e499a0dfa6cd01bdf996d62b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c42673c0f92a7e0f293ad08405b7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c046eac27503b370f1586b081c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a75705a0adc740b77e75f5811530b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3209428b4e6133a01f62a1b5dea3ada151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30dba176a1b07b321dbfc33f69d49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f32c191a287ed30288a065f40c269153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef24a5ccc8770bdbf9e813d80b4fa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a06575103c9e98bb574e872bda2da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4f0583a573f229043747cf33d8ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c1b26b0f994adcc3244bb13aca884157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657cc86c6fbca4d0949fa398a26222a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27901b33736792ef1e5471aa9e80b32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a53939c56a194ac409340f96c6c0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b7135960646c31274356ab90589e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f76f8dd58bad2848d46d4caadc9108162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a99342c4465339bac10cabfa1aa9ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2881a594ecc5185c6b1c20f2d9a11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431713acba697a84eab5bcb2737743f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a269ebd489ff1cb350eb01eb349fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9615cadc22d000515b6b9c45c09f4b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1e034ddebb6f00a7c583397967bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfed6d9bed64c74d51d8902a7b31d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff3a3a3a320ea675fdd02847cebb0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2785cb061bc1c34980cb8948ef388171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f5042e93ce811ca2559202345dc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f2c1539d8229c7f96ea26b57d54e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0871279683da3e52c73dbdc33d96a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525afc1d30682e60fff2eb4db5eb6c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b014ca2dba4b9c6176fa14e7313ce0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefd3871253923320d416c05f21c036177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d28bb6924055b3a6b508d1a202f78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf54481326940b8552afd0a02201e74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584644a06f754e15b5ad7fd395e38f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b13cdbe6441eae64bf60838f13971181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2fd5db5e3eaa9ec986d0df584a7e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ace8a153f0748b3ac1bcc9c02fa6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205bd57591e2dd5de13ff66b8830e40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb86cd6780e4877d9bba11163f785185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed566403d2c90793e13484b921dfae58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c5c76666d55ec1a788bdb1e49680187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc919fa978392c35dc4eb7ef7c0b20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95df0292295e6c56cb74f9046f5da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f80bbf91fa9ae2a0457b1f6d49bf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88bc36304edf61b098660746539c54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7da0555734488a48cf72db4fdab31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345da7e1da48c63cc73107e89748846e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d068a0b92ec2671bfddffb5282528194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abeb05cfc303c6202f0d88c3da719c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b873c7bdc4e7c569ec4dc6ea8fb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f3b288059e5c0db351d279a107a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8939ba06e2a2efd6a326647a9bd3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c083d0b43904da6b09ff5e8336b46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b96541327e3cf9ffeb40894bedfb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625067d3dc13ae4ab8af2dd02b6ac698201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cddc82fa935adf99a36ee65bfc3b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c50e761d53083c23eba0e985b6d8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b956130c037bc422a3f059aad66f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b89160ad0185197f7e633c66243a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639aab6590b4f6ece5affec6d67ce6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901cf0ae5ad7fbdc410245d51eb8079207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496da115719cb890045820075529a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19909ac7f31a0c6f9b6995b2eb8167209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245321604f5e84c948ab7dd385facd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69b8922ffb926508a337ed12a0730211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663ca4a5d8b2bd678d14b1bfc4e2f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5c660fb0ca10712b1990b31bfddd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa57548fb0eb71b25bc3c867ca5fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0507ac7d3e162551a821c2bb0bdfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e2a9b35a6976aeb26776c2cbff331216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd738738a7827a67f403a70073cdb78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9d807da87e51e9f9c3e7b30a7a80d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644a4491571537ce4cae0ab0cce6dba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3cc264887d0d094ace9464f7e32c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f6596c6f805067c57dfd88c8b010221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af0550031eb48275b4d07f3b5b614222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a0b8da8f812720d1cb8c9ab7d941223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb69db58371fbaef82783a3ab5efc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee03b5a8a0bbc57ba23dac3a6d12f60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f580d062c1615fe89101bb00962f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5870768fa1adf77cc2adf53223218227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f28c02e7c53ede6371a2c7525e93a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11ff23d9d8bb4467b279d0d308ce3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada3f1066761583844538bc80fe0f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3f73c39804266ab14568e32e3100c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a290f12c0c550d1958ab83538c8aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3892d7f61ad70bcfe81eb926219aaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5f47851a400cf87a04a0aa2206ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d621852aade18e9fc6c208c73e416f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a105f29585bebfdacbf02d347e1bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c6903f7c9c8a4c759ddb50358f3bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d38025d8b88f388b1fd4c471b3c7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81279c488a4190854a439f67b758d3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90647443ae080102f0c30c1a591bbc4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d044fa734483d7bb2ae93c38e69480241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33bb5ed6b43474b2ea9157d30c2de1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad89324bb533a4524c83749d704705243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d0323480ce97de3325a2e9845ee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe59ecf84a6c21802a56bd21f6a10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa751cba60f16a0655dfcf949a2733246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a2f349f4bcfdfd3063f593d5bd97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f2ebbc7acf895508617440ea6fa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bba91aa7181d7fef1fe57ef7426e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8eadc86dbcb346ea6348eb4325cf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71918ccc2a1f8599ae971e93d2b950f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28930eb2331baba8ef90ba54d17197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a114cab542322cabeb149446e6e3ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355db99a9d7009bb3014ff077aeccc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546000c770885a6a1a9b84bc71f62e90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be735294ebb1ba2fc197637331d26f2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965015df10f6e0c0a649b04e0d59b5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55386d89ef4b33e5f570700ae41003258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d37bdd1232c1b3d2763debd43065b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610a787e0695e4b553ce0ed0ed47ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdfd109fcf8922313963d4417b2a3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a8de9c82f8f53820c4fe9d361924262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ae9113ece3bb420d34962a770db3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27fd5486a54b01ce1dd2e0e7be635264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5531605934b82f742a056c3efbe97b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d286c87a6993532d0047a01821ce6f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc9894e2cbcf907ffcfd5b64f717c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c29450b352c89f8e979c5c7e20ad5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647eddceae72d59a620438bec8df9bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336e8a626c520e72b280d8b9c0843e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3e05aa4db491f5ea1999c79780124271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0d515452e39b20cce0f3b9dd04a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189681191d99988c8dd58b90631aae51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4b67e7a817bccbe26fbd7137a68ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceedd9c5977b2db17bc38d61c14123e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78932d2ca31a35271bff647b8ec028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0819b6958522d54e3ed044edfc0a53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866ca5a211736869eeb7fa942dabcca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0cc127d1a5081b935eaee1674c054279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e05d09ee069ad8f15f5b78f477694280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ae80761920aa739190e379d16d2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ac5ab51d20bdeb1a5965645ebbba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c1ec2dbe1298b38e2835bb4a3740283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbfce2b0e817f773a4d96b42319216284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51590993405492c73370f8bc4929e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca40957ba20fc34f3d9822cb73456286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1cbb05eb6a5c467b932353f25213f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60260da240ddabbf4b18c2a003bef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809578cf39856de9a9c66066b1860f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64a89bf9a8f034208ecfbbb7b5fd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0253ae23145a7b9d043bf792b5a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d3ac3805bd51de02e532affa7dd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ee6b23f795332364bd790749addec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c8e1bf75284cecf495c18f0eabc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c364aacb2d1c898de127846fbb8ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb947a13a73b127a5cf2ba3057e6b7e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de6760ed5ae1a242922edfc6aa5c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25c021b2b0c693b81454a7a9b0dca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6337dede25faa0ff06ff5449160e500299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eeecd65a669d6d54ebcb119410000300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b72901a4b4da793d65219e95aa6a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4497ac61d97ce12ed506d7472b275d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b15e7e35dfa666146e0c3e243dd4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b883bd9d3e9b803d49b4d7f7a9f569304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89052c36b69370b7b1985778f9dbc39d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6888857c7f86066c4a6c60aef77d81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc78339b88ee364ac7d0915fca00c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68315249e671e0816888e769ebd8e50b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ddc34fc4c27e2045717f0915ccde2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651267385686b1d77f7dca7c204be8d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884efbef066e0091b396633fe6e4b0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f0633c5ec28eff5142fcd4b9f98d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b48ede7855413327f1d6efdf6a5cc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c97027af137fde93c7e91461d20ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911ac7b5df12bda58159568e2caac76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79593ff2f58804172be98fbc29726c34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab005c78e2311211d489b935eb0da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0629e7be48609e1e212dce432e78ef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a38750ae11769b419acda6f1488a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671da15840a006c575b7dca05b81114320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c033e9db9c9c3ab502e0f7a79e3d63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf78e30fa65ca9a3122756391329ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26939b810148d221ff2fe2d227c8c71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83181c691e91db080fbee3f1eb002324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28e113a14733abf5fb6478bb695f42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65417a14c7b9286a227962cd48e08da1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f877d5b202c5655256b072211734b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100e67d8b3f843ea3767128d0350326328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888739fd4805d9bf6fb024825e8322329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f23c995ce2f3cafc849dc2ac0eea4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe4cda24d474132d70c589ce785a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57370f8e93a594f9ec0af2e6880aaf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057f19d768ea44b96784bb5645e9e84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecc8e1d5dbfcfbb86d98529309211334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d301ae6c1c871bf8edfafb03d081335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea1df573727f6a05c3706594063b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303f51c27e7f176899ec6ddd9d7e429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f426ea991a2fbfbc43cd54927c5aa2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8bcacc8f2b1166810d69c570a5f2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b07cbfeed7b99ca80334fc6d4247e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc5ab31a1c25566052591ade561cb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8e4d50499ad23706f4668e06630a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598b97d516410ffede582d58a87a26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15578e4b02e431fb9d544a5b4a45b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d61873c56ff4c67ecb595e72c2b471345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c147f310993cb44c8c0fbd531028bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd858524569d35598f21a28692e9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92589fa0587380e4b4ff3308ea748029348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4fa73475d65a7fccb13dc1314fb8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f65f4d201806a99f799b32a43db6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd8e14d537cd4e21a63dafb6ddb1e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ba492fbdf87e05a74d76c6c92306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d847ccdeae33945f9dbdf4b33bd383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48237c05f2b7c957152942ff1805d48a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378b6957ac4e84314650adfb73fa189355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd48e00b52f7d540d7b270983c62a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e5b0857f722c103ea3177aec43384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d3080d9efe1fd4462efc7be843d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b498408c3a04699f8a67ba2e58a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333933cf1a1fcb6183a467289f0e47a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefee5204ec9b31e345121a4b8dadbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a59bf0694f282eb9cc7c44705c127362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec275da0a634a96697fca3ec61ac54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d238ae7e37031f548c669196377d31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e08de2f17dc43a157fb35979d272f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc96d6bb315afd8cb03508733ac41c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647f268686623486631aba58f02bed8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3f1eb89dc730ddae6032743a6c62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4daa2ed3da9fdb9b556c9848834b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d150fea01fbc9dbb519b2337ee5b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8fbf16f4e5596f8dbb9a38dc1432371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4be81500b1309fae19350b5a3c07d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a906d041968e5610c11c871daaed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5889c65ba63d6df84a6cd263af51a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc4995fb7b046172eaaed6f15c34c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199e6f88c1e8a2b4632e300177c79c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034857eda80b656412d5d446e060e2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb995391013dd488ebe7aadeda01e76e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b7f520286f451f61b7738e237fdb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d6f9f7e0f5d1f26d14bbbf4baffb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725cd306f4244ecac01f2ebff97146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764430c37a0b7bfcad6419752f1e6f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3f2fcba62461a9ba24ae21a7ea23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cbbff2bb2c75b9eedaeb22cc1794b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e5a9acff9fc430472f43478b5149f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c3adc2719e43fb529fdc9caf39ed3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43379db9a44249df428f07d6f692280387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82121b95a2468b6a32a70d3a0474ef7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a611b7c87f64f04ecfd3b8f7c241389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa1419cd6888baedaf6a28658375d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929a57f32d0f0409dd84d145b3cb68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495068568566fd4402129a2f3be9327f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a7d602eb7e988ccd4591f49bbe93c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d080d97bc7bc5e9d22209b7cbe0d9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82884d44d4de4560eec50fb9d3b0bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916625c699fd20aa0708196dad66dfb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41435c36e65549ce6383d4331ca8aee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6550f27b5cacce750515a001922a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a941727d621147fa3fd55d9fbde2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d27a8d32b9d57c21538f20a52329400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d56048c66779c85fa6f9edd75277e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5b9fa9a56cd802c8f58848ec589f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33693af1be330e2646626b4315aa11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80bf08e8d405e946c463a5ef0cfdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf67be0727596d1b4a097971b9a81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a7467543df127ef038cf83a833e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e65efda606b8fb656c90893556aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532003a9a6b3907cf6f9ec56dbd541d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1176e09196712b2051a390d62ced104409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f11f34763ee3d1074374836d59747410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7112e04839fce659e26ee19296ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d55b221851167e111698d9a12a00d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c4759ea7c611adb9ca7272529b7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa1b9581ab79ba2c0e4dd90ba36058414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a147234ca2ab597f1e537616597227415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cc6c47342222379faeb8e56a696e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167d52d0adb6e578bbd79d0d255cfb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679223b8c2dccda21039cb5309f45e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26512a101ac860d2ea5dff3badfef6e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa6cff214bd0413a2b9fd71770226420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef360de33b6db1b138fff449d7bbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e7ae743149683f113a8f0b50525e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb9a969578d7442d4fe5934080b43c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8f32c090dab7b3d986a9398b7917424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd610e3c4c1e477c82824367b4c96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ffe7c124961236a2e181059eb049d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce286c2fb703d0bfdb4f48d80ad9f6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1de41377292ed37e4605e95e3ab7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4441de08430fc1fad80e7edb468ee43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29d483661f7509093cd58910bcf6d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101f24d89b6ec4a607450eb07408fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7b89e734e6cfc895c1213e8b1efe4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89505761b1e0becba161579efacaed8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a800344f4ef84e206da24a449a7f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52095df9644d921fd474ab8b1b545c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d956bb42adf0ecafc2d44f152cb111436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677994f6d30288842806be3cf29edd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e7d46ae1e3b3ba9e3faa0a89b72b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc21d041e53a378425fdc37b6bd28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57302f1215e461a62b2b648b855ecda7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7663ce7a8e45cb533185cd3bcb73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c0f5e2af4064ac2040ba8477004c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98c34e64e3d6e6a55e1c60930653a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e0a44f29549041755efadb817629444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416acb1ca1f09848a56fe124f0c43f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9341c7bd63faf5bfb5e4f97a3c1a4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625cb7714ae21989ba15b5e63112db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f413db3bcc81d8a845d4ac76ad212448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed2aa59b87bd38e37fc7127bce9a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac0c4fd31fb11438f4fd6d875efb14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9074fd32b3464b1acca597e8c95a25c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30cef99e7d0b45e52e23e6afa410c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a65e2c7dac1acfe3af3d0c7a8708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb1263b7a9387419d331e5f6a93b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffb963fa543186e0b7c4e1ca99591455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ac862d1094b01c08bcc7c7b7573c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0096c70ecb5f78a1e103629aa8019e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737986807cd39888d41c2c5ef58ec5d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91585dce5b4440ddaa9ab328a4a19dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457c19889b7612b4b859a7ca998787460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819c5d0af000a6f53b7013343bc913461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73238adcbf11b308e44b68a04c90b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77aedce8a3b27d9a48814fdd4a8f27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2b5833242e45fbfea6a7ce0b7e1ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6574adbfc26f0c08db2aa0b0b375b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb47f73a9dc45669ce0e30cb1f12edf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc449abbc0320f13c594c53334ac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab208101daa31ed8ac2d28688645ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526b9dfd92bf4dbfead67bebf32ae79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4f7e09484d65e63ea4dff729b86ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d417a1c4e4b76503f9de1eb2cec76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e35f9371f9e22d71a28bdb81ec1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cde01ca6157ccd0bd108d30ff6b08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4c683bb00f539aabad628aaae980474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f965e888a6cc367c387c4d8e7e1912475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c8dd3f0659434da0c2af416ed3a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fcd54c1b430580aee6f31dc10e5ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698e91b1cd708de58e435aefa06afb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414add9ea811bdcf5e6d882c6557b3ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3fb41a64c069161491ef5a715cf46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc15044212a1e7280643c0d3b0c1e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf58f5e8c962202107639488eea64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92296339c63d3a6ebd52284071e305483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794619ce42716014bd21033434cedb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac86bbefc58eac49de28cb9aca3fb11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f308dfd37f484aeb720924661a5527486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4686cbcb6b3b210a87df49db74f76b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75425c568fe75cc2be9e9911359f2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5884d1a05217ad517d40694e6b621489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f462019a88bb64001b4d80bc22be7bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5be17f7d0a9678e997f0826e3287491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe2cba44ce20ff3eaf53c2c815c902492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7bb36afc68d56cd84905c256fe890493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95aa714686764c1bfb8be6f07a6dcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4e3e8d696e8f485b7424db2fa93e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eca1767b52917d3b033e809531f61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df66dc6bb7977945bac2d4a4623c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f912a18a6fbe70eeb8c93a7f0a3e389498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b079d432c40bcfa6aad75aa6a2f648499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a495aa8163d00860067a6a56c1fe14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636342beef6806227516b49d76f2f5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009584da26e75825aee3419e750242502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219642c790762569a35b0f7a11ade96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744f97fac4b84e9139166d457b5054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a87e44ce760aa9a4e643dc36cf8dcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804db52ad075d4beebaa4e56f8502730506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25215371a994412c00c680350d0c55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947871ced51ed8d3327e843d02e49bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1ef7d343ab86b7af6ba797ea1a90e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd187cc1e2cca65bddc491738ee04f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7566943a181d598abf1657ca443f93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bba92d5c9e268c2a51233a6286ceec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d22bd92b30a433f4dfb359784b9172513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7c42ef3ddbb29a3bb0b4596b2628514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ae283071b278262d3d903fbc9e69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7db3008bd5a648028197959e3187516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd52d8dc1db3fc6badce09ff1f0cb87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a8bf6cb43c9192013f3daa1b445be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2e22ef3085c3986800e93ff9de40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a636eceb13f09cf12b15098dc1e15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f8738dcd09f5565e2ac7f1fc16a57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84728f967433b34b7c0358f8dfb8da40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d944de434a2defaaee75d3ed9a81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531a34bdc6f4dfd990da88e1f25c2b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fecd64480c54bb9d77b23ac4a31538525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6516ef46b4e8d28d3d46dd1a344602526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe411bbe4f20eeeb7c153e679006d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1aba9f745d33a4f0047fbe10ef56d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c3e9e61b6b746a68f7e2b8b7885f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be82d100341d6c481097a414074516530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda48447e2d2f41706b007d5b41220c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5928f6dd09cb3816984901d54f8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f932e03ed9eeb523348295460d9139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418334a64b53cecf35ddb9124dec5f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7293dffa3f32893e33b214f0d40a56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be18d63ec8d11900c01ceef569c39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff3365b5354d9970bd26a2259574d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae43990185bced768fd346f792b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a0963a03e1e37092b366fe9690e8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a48fb410d2e95bfa120769359ac51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b7402769bcf3d2bde3d6b80fcfac7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193e55a9bdfd5a3c8720238d8cf1e60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137306941def28fb6d9749513b068671543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d1c17cf52194236b3aa00c0c4f6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7142fbb5771c7dcffb2ab45fd8336545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aa0c0062b474d84d4adfab032044e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d44d9d179c049938a4900a69a0dd07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a785dd030c68b1f9ad1e4ffc073e19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35755f355bb68dd4f87190b980265a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b948e084af49085c1f379eb83a4b34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66efbdae829f06d470a66d505da89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5838ae279e3b4f53604962e49aec9a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5ce7a9ccdf0bc7faa71dfdb4a8c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f61de435b902c7e334e5defcdfb69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94b224fe51f714311434775b5330e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519674b8d605d441e5f073cd4aeb56e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec58548a5933aa2cbcf681833db7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7bf626a8483567ca7ae03cc4710e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30bdb70215e4337c291ca26298bea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a49c0bddb03376a32e97da1de6a0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aada4be326246e5e9edcf1b7de2b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb183c239486849045dff7c8fa593562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d0ceea3eb97d7e5c49785248279bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62141a21805fa8492b60b0bdaed7467c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673240112f1706a4e4542a27c11eeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7253628229f7ddd1d0195dfb080486566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe7d3101899994e794c46018c61841567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381ddb978607070d4197d14b22d675568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc395036426cd151261c84d1afa3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08754cde4b83c90a780eb81f79ab33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99219fccd512a112ac3c49879581e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51e211d9a3c4f3f40bac1e235db72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921cf805c5594a42068337fe9d0a600573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30cc0ae377e942c5fd64056ad6884a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9113b242b706bb26e553c6ae00a89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa47ba9c36c10e3a735b04178ff58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b909b8badca9f18fb40a51169b294577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd4350c8e110ce3eac3b7fbdf19d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9cb93c628d7d8c86d3d71b0293f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4953466c4a387833a6bea8f13922c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735928ad40ad863bca2cadae60e0eab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b391da2eac58446ee5b47499116c06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d9c1fd9ba19f296acb2a96597f5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6619062409afc5afb594d71dc8008a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870331c394f24d3daa6c3d9e4a905673585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32c0c3e98a92b2f1099325d35121f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63c06b096a6e549c615906d2d1ffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808841da08316c2457a7cf3cfaaaca9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3599469a8e085c66d531a6557ecf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d6ccd3964a0bf2b562cb4e379609590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ed972376feaff73e567ace4e6372a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ccf70eb4235150b8f84c19b0f5a31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa024c04df8457a749b9e56b4bf89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf6e51131a58959d45694f2fb6c87f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da12fb68361b8aa26f01b8c6320fcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a360b2788c8e842de580705ee664d2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5df58eaddcf8aea974954e734b7644597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ebe541c8436e835a8d68dd0772a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2f2dc8f2de8195721dbf46fc3a20c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae36d56c8ec70f91f1986e488d8d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f772fd8c904e2102e1b19bf45486c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df0b0cb7754b2221a91fc936c86bcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ff82ef63915a6fc1f542b7990b94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592cf0ea99c5adfa8859ece3494d15e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe4a46ea871a0d09b9a082d8a94994605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2a7d2fdc8367c285f6cbeef03d377606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e710e56deda553f04c49222a2996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a24fc1e88571a7ed5189f9d208120608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dae77a6c55803a211d606972f96e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0123575831d1e2017b3de6324fdc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8392b6e0efc6ffabcc04038f0ba83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd714171385dbb7d6274869d19d4db9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb7446cd05fc1d83f68e3baf5d52c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919603070f1128c9f3bd53a40343381f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ea6bf9a9606d3d148957bb52fd6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f966b0a65b4c30f6b06c9d5cbda60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802203e2e2ccfd0238d43dbd92c3c81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2669b390d2199f34db105aa43c9d3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35896847be8b2b8b5b0a782baa720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b632d0219a5aee5a4a417bfdea7cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff171910a22fa4bab274acb7eb857621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0e40f125edfb809d0e8cb66145c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa683e6ff065dde709484a21c4ce45d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e78a59fced221f3f5d680fe9565c2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee9f5d9aca1b753b7a46dddf2022b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c947cf15e577eb2917f2c9faf554626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93333af9db326486be39790d31ab6369627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f6bed29d5d789a686a11acbf8841b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ebc015d6bbceafe24a89b5c8c33a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140fb71a3ffa6e98bb9c45046eb46ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fffed012d1f4686c29394199fafd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fe61ba88daa96d5a6a2724881019f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005bb14911f54ece0438bf18e0425a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5afddf592e65cfe2b404164975310634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf6c47ee28979057d5b764d051bcf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1331d0534e6ef1e82c9661a89a922636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5204a2582c3a263f18c8d333495ce7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a04afc0161b1b48af7d1d93689535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8553303eeeabbf21cd27df83471834639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf6dbc19f152ed6c5e6486dff603a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ee73119e536a1b8dde574c5eb5ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae8d82511cfae648368d80d1ea0d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7afb1bcb55aaa5589b0c3cbe8f4e93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4930e5f5c4076bb3034d260a3407e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cf710ef4e3d6d9c979b289d6aad6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924433234fb3710ad65cd49d84789c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d327a29e306b3ddb2c84d4899078a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2783051ed3ceae1550f6e194d30f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24fcdc68589510fb1b9241fb236ee6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f464fc9079e9019e39e81d0b38a86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60c3b82848b7a1a71f4ab8fcd6d5d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fe1b6121fea2751247948db4478e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78b3f60d246b5ee9be8e401bbc005b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae42874648ab5e62d3e2705a9b49b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77fcb6a8e6b54cf94b0369da280497655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b157fc33617c05779589d8548fc8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4918929bc9494716a13384497e936657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066c0a0f27c52266d82ebf2b35f1d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf89e3285fc7391359d906482c49b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b15b8adf01946c4abbb4b6b32a494660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb0eac2e85b056c4856599ff4f789661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64877f512b5628677b55da45a0fedd74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f558dcaf7afa91660bec498ff86fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7a4286fd1c718f4c7122a63ebd21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616eb5d3925cf1795b1d4d7d5c16ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeeca79d72650a2224ec1d036287b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6947d5c3dd469f360fb27c536c01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10ac5d103a8c2e993706fe58a504b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282f033aa512a213b0c12ac163bff64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b357e98c29b9fd755615368d1fca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddf16e456b64e790a9f8b6c30d94e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fa1b77f2cd48618c5b7f71148650c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56aafeb205d4ae4ae8e76df48bbce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3f7681922acda7831bce844b5f1b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176eb1c5cbc53be703d4455e0ad5203675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e3e7c9c5ff14cbe856f9250dbd6cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d5da6f8bd1fdcbae6d5c84c8c805677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f79d90ba92e7bddbeefdce1bec80ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5927bdb6e264777f5727a9efe0c189a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6819437b94653b6167611806ca735b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044668b822d1b39f429b9d693d8b0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6258e28cc6beec5a78d6d8aa002796682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063aaa52283406762313fad4af6b911683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a111b24fb2a9167e950ba231670182684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcdcf664421daf9586b46b468c6bd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fbafc59276a642adeea266123cdbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457fc197bea2d3596cd57513c41b59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac318074626d74af8d3722fb86b54b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5f60887458a99831d88324856f6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32e4d0a6870c7e6f8df83a6ef737d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d26441083469a919fc9d188308b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f35e0c6c92f0426f6a972e8f7531692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9197333dc1315b6355db975a565cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c3ffd7896a0c6e4e6694f646250d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557185f93cc6ae90d420a98874f7b574695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe621ac4e4f8f3cc559cb0d229fa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26052c3cb9325acf7ff863f78add725e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ad16f0f4a95dbb34cfab89249b021698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0a9e7cfcbcd3c034c5aaf18c9ec69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9deffb53e33c51b670bc8c1aab79d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca192c0f7d2816406dfe1e11631ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156eb0d2f124c365a6894c85cdbb7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560789a1402cd5e039b81e426ce16b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955440c0400d70f2baffb1921fc265704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7d9d84b11e2bd46978095f27bcebb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4d0f8965b357451955a66552e149706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fec3eb90519ca633cb55e43611ee8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021582fe51148666a66d28d066dd91cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234b53c195b8334b020f3f5e6704952709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56777808cb00b0b6d9474707baaf14f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a08966569656a22b15421a939e19dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19017988f8f9bc8a2e3e3f451cdcac7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37744fb08f010fe1fb57c4782ce70e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3b19e9608c47526747218854d6c08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71009de04c1b529b2efcf3c32df108715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2611ad685bb2e6b07a35e203deb6ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5ace4dbccfc66e6c2c2599fe8c14e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afa41641d0ca154dabea8597a322e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdde5c7baf9fa6dc42b11d040d6cf7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8cf558ab4300d36ecdcb33f4288d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59daeb303bc1baa3ccaf05742969d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843676d0e9613951b4f9ba0a3b06ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd3f961f3e3c61ba1b503fc4bfe4e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351084dbbc2c9a29ec7eeb7d867ea56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545294710025af7be37e42e96aa82735725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994de6f1232ec9b9fdc026bf0ea26d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18694ef209008665e11d1d77fb354727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3581a2f488f014daea73f75b71099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccb2bd7cd9c2c35a48192ec488a87e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622b36df6cd00b9beb349a1f74b96d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255cc0bcc4b55c903af2da4401ea753731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255ffd2ef46fb8c7b7a22c1a1d51ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c02839e223f79fae4c00f820ebe8b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fec0099bb94ae33c7bf49ecc04a229734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6ff6cf209843004faa8a863119b9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b52855b78e2a1c348127ee997641736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af510d90578cbddfe727dda905990f57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8965c1380a1ac0a4aeab42e79600a9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a5a9c0ddea685590825f0cde7a86a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f52314834d5982a985a260400b73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e62aa2b3effb8d4371ed5d47819a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79a693ce712c1ecb47809cd08a26c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12d173b1303d5f6df5da8ba3ef540743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b072f9eba9e09e7d4834ca76885f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22523d7fab49d4f9e41bd67ed261c2a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec3f2e6973620594de6ccc4ea96a1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1fba8afe152b0731f94b598cd223747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e818468039669b6ceb4a7a09241928748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc7f1b3b7adc809e2926674146d63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b22ea3b0b03d66c418995693e00c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24bee784a64bea12184a621f3aba7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbefa46ee49a4d15f164d0c598074ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cda6639edd3254eb8e48a16b3855bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38910afa0ecbbe5e0df7b83babcbeaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823f2f7aa398abf73e033a712fcdf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951555af60a52f30a892a5a9614d884c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a694641067543ddd0c9a82d75fdf281757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3cd35d16b6e966a1a7ea01c10c02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c675b339550a2a1e3528b90f6e4e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>