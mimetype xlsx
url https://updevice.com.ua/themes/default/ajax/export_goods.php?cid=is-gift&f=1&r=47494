--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd0ea939c736420f59cb729042b521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea41ffe923490484b5cc64a837ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1f4a73c4fea55f9dc8932d1fa585f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ba77416035c626c7cdc5ec71ab514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a793511cb7f3ce812ef63d4822fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc6536259abb6879957270e4decabc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f5d3e9ba4bbdb6e09655767087737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb88622f2586ac080b13e40284d05d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d7eddbc487169b5643ac6053eab79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06909d91858f9a97e0d046af67e9ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89e71a9c3737add37281481471eade11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b84bb9d24892539a8ff718c49dbece12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432a9219892aa9288e74f0440fadb7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338a9906c7a6a518e4dd0a23886f6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2215de6c81884a51096fe813c327e6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f91b9edfc7e5375ba587da47fe5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c78b45457bc4582ced4e87498de8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2b09b9d5f5125d8d4dd27a61a39218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aef89036a37fe226d4bc09dfdee2fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc6c4cc80f7c4a66f011b819365a0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821396962576ba7a84dd3acdbe37ea5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a063413d6af82bbe63b8dac2efdd5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b24c461f6dba0c839eb33080576423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633246d2fec5aa552d473df6c479dcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b543414f65ba1c04b014aa7c616b00825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0297fa965e4fa460a4dda91c547d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b86f8f1db4045d8938c4425b342c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1615ccbc046031598292a60439b5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd0dc01f873c90df6d6398f5a37c3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee8e0e5497c9976588b8c5052d629e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09e61ad11494b8ee0a6e05560f3bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec6fa0d3364512b5cf247a75bbe7ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3696eacee89b62006932a43994d1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3888e49dbbb1ae9813b5e3688e621034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fff2d139632763cf6f31ff5d1e1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197f3acbeb94933dbae46ebb03e3ccd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e07f4846d64fa8021b39f5ffb0a2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331c98d40cfab433c621b3d283ec2a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769380c9495478efcd3f13afae6828e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c8ad7a63ad8aa5a7c560c677674b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c437c8064f862c65e9baa1657038041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0185674436550fa706b08fb22869d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661918e0dd5e3f07dfb01c6e0df1be143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e9a39a8755b96c8a09cec700625f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f46a1db57b2542afe180d68459611145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974995cc578003f5d6987d173a0ac3ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d7533b912b79648815e6fdca0d5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75783af60dd81a4045be4360453c4da648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551fbb928be4e8f40d2667009192f8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d0df00baa8cdafb33b8a79759d28c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d8972c6535e5c75b864a9585765551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a52ed64e6875c64560ebf2af0eade952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd70b3ad1539418ad3d2ad26f6f14053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ed798c03bcab8dbd44bf385df9c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e0849099224baa86e89a9f7fef5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636b6a20f28f8f479739277d55358256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccbe6add0d1b9056fcba1c8204ff1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d372c72024033f367c5de5aa848d2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe570e16f0281703c5ebb6744c491f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae2657372c82def8e4881bf7c9d0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78617977dee6aed32d964230a5ff7b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bfee2153c7c18ff24370f9cbec25062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f1880e96ec7a2bcaf2c887a731a0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf05a1d647c1df69d2a10c89ae417764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de229bc6bfaae6ace40edf7b6951e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805a0bef53737e009320533bf892cca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf4a9bb5ce064d4d82797c34658c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90a5d92b12b797400c1394aa9f649968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae0b892ecefc54938a2e5021e278169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc2a91e162f0d93d3896408a1cd62c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec660a4d20450fd5a8e61ce9c8d28d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0762512f7b5d32bb635338de66c2bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc9e4d1ca537964c00af03350511ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1de0b93f26b8920669616b3956c7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f41330527d9f146c7b4bad589346a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f87376a79786855806395e3f7e80076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a06800ec8951b322cb62f8b6e3cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53cadff325f75cbdbf017b7b705d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63415ff9348c38c6d082bd122f8f60b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb091d0219331126ca6ce6491e90a04080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb91d308bec3aca564037365d870881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b1f776931abcf413e1f670a3220c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e593f2238e925e3b14e53033ef25bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a54d0aabb912a113c5a9be68f4a1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adef4a86171f26c0d45f5fe1beb7c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9116ac2e27c4e9750ae346fb8f53af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81270614497d2f3c6d1f5d4ac917582387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fbf4aaec6e0d9128097613cccc7e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a70827a34814ac794b65f03c4f9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d550dc4b2487b2d28968bcf05922f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5642d0a803c1339753e62aca9816b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269dbe374607e42b9586545824b550992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7f99639103ec85743b9d57dc7fa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f0b929831452c722662251038fdd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe87729e9d3c172975d77d024b1e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f00340103483df5e9baec28fa6f66c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786ac02153fa7e4705391012cf671c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797ca0b2a4c8e8aa0b274e6572065898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4cc9b3efabc748d9bdef7e6b9841399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b3de60e10793c122290dc76e0769100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db2e6331508ebbfeee507a6832ffda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3f12972473440aff7c463fdd9c25b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0b357c33becbde6124f3a8f04179103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b5f80fdb7c6ff2360f6defa50de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb553b58b81d83f6b5afb02698850105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278929a7cb1e133605dfd974a4f045e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6b677eee47fbc02bdcb165e86896107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9b787ba1785863793aed994923804108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9a7b56ba39ce199d7d7c92ea4f29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65c42063369a2a7ca9761aa08f5a75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33072145d78e337eda173997c1d6cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ffb32ed27d3c3507cf7ea7c3e9184112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8261a5b38dbf1536a22d840d394456b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7d023d973ab9556acb2bc4ed2086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b16c67733bfa9fe90f51f1269ea4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7db4a17922e6e74453c88394bdce64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30967606a73c03f4a390d2eb846b578117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e7b0ca0e7f0a1ff066db8923068d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba00ebb1ca684c8ad52c8b32ac20ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94618711eb70f47518536596ca3954b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5460a3629c5620e4924ad23deb9a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244bc9e346e1b187011d13cea7f4bca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ede869746693ff124b929984ddb29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b02d776aa688944a7667c2f2e7988124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7c1d209e232cb2144e92f1565c5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740a5a893883a04f775c868ba6b248126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a357e7953382691d3f34244ee39ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aac2e103660266d079acb66478f4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace878f4b78ac0945f47323a4e7ed4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068646be76a45483655de4b51de36bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bca6406ecf1584a6a8cb9c4bbdea1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720bf4f65404b5f8e7f51c43c7a3fdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9185a677c7188b64425582dc37577133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ea8ebed4a5552fc9ddc517faa7f1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff723b72365aeba88dd28fe3352de3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a541b80e857893dbe1b446487b1e96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b2e83ea2ab63a8c07947a905b1d6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867b917bce25dabc292747403dcce0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ae139e8c3a042d0711fc816dcb96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162e6816f394ebdfafe38fff64c0e67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462198978af67ec2efdddf4d517d8c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43c58f5d86be28ad410fb0b21b80d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87e421ad3ea38fc710c982b446832143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc281d7c644f45bd9ab51a3c71028c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c905bd47ea918a5aa7b8544aa732d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39adfba0c25732e2f31013eb603c533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157628a1e6e4ffd2e7e621faff8ad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13fd7e470344e18b5e0f4c424d1b40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f78ebb023128815a8ddcc44683667c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd935807a844c685fbb01a3b223a81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b01360c1037f33fea5aae44fa8a99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b60c077aa378d140e55e47ed90d97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd87531b2eb6de691411f999b896df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2845d32c2c93be6919368611f5e216154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a5c5e6adab66ae968e57bb8f8e4f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc1c2bb529be63f4c0c393f71ea8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34572d82bc0db9680ac1c06e74d4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345cf462147138013fbb719de57af95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b173fc117e1c2f340551454429ed5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee3288ce3f802cd7b879c30e6e95ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dada6d432b7c522cdf9afddf9072c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb017097166aea395f298836f5dc52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a21cd038431080553252a62efea5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e5945dd15c8f77da22db52064e8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae8c4ab2cef4111d699369c99b398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661baf997357546fa8abdaa52145b0c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9ab1ce2faf6f0819f009e900a80b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e505d2c0e97b4f11e41f10edcf0345168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8bd36f50aa6145dc4545427ff2568169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80cb0a520732d296e3b18ff1737fbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb3079160e2732afd5295a81f881d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce1435f8609cf382c6b20dfd724b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045eba81df5b06baa3a7c5fc25e55c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f25bf434646b273d7183be0d0c30f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bf7a6faacef6c07fa9a6ca65de14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2516d0ef7f2a4215aa34a5886eb2f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709158ee58222576f8b262c709e9909177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3025526b0b19cf38701326bebda7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7fa14b6061463347f2fbe006d3083179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183776274ab9448b595b72aed88d20b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff8114812cc70219a9d9747fc65737181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e58ffb4a67a07fbc8656198b2db15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4bed8c4f9f9641e8bf275780941cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65aa10711d507a2ff32ba0d1e0cc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df9bea89321aa01b752b26ccf9187a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8d1a77ba09cc8fc541f53b5b88000186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1301f78355126ce3fbcd89d554f94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45a2ab84af69e24e9d429f3e8c24e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481963b86e0e27e4a93f0bfa536bdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223911b5695945f09213007a1def4c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878cca571cc6a1c2295f2908676d3da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a824d0af5123121b06e0ea154a0176c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43c91fcac913b04cfd0e2556643ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51cf6578d1f90ad1cbe681e2c81310194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4cc338e127fb5b4e6c7cb4b77a250195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd98b99a4bc03f128fa9d0809ab017196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb0a0af0a82eebe31660d6c018573197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31da8c1c9f440b8e403f497e92b54b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc6edcdef74f873ec73a69a82fda6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1ae4fd40291289cf4d46fbda0dc93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bb9e2cd6137fc5a629394b21c5d9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1eef27dbe213eaa32da765a88ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92449b0577dbab75a4774596c27d81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50aa9a6e5a38c552f4a44c986326c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc6b01ad5197040aa74faa9d27488a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723602827207da19f9a13b2b9c8d32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbfb967a93d67a8d3a83054757396207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccc37b46f8192fb2c570734dfaac5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bc0e3563a1b218608cd0eabab97b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a88c73ddc1d7293caf8ab07ba264c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83423c62b6b925e5786c48172d7fae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b280c16b89ea377d606e0c1b62ec19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f80aacc9dedb40e91f5ae5d58372213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1907f1067023efe7f7cad7c787aa6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648537531c4d878b96b659ed5d48303215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830fd5cfa69a3cec9309c6e42f672f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5fe4fcc2c72a9bf7d9510cc2c1e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c663959628a217e2dd6773b79379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbcb06e6be756756eb890a53a80691219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f7e7863adaee66e51f8a4c7a10ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597885c941d1fe49cd487d32c33ade6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d75aa65f6fcda3dbff696169957f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6900360f28ece92651bb71959c6ff5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4c247e27e624382716ec9e7ab7582224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8b76d70b7ff517f6311bff854e5d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2308fc617c0fe84edf7a94334e87e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfe9a87c8ffc0a769f4d310c90758227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325548a5f65abf54264d08d33f37c956228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbcfb7e2f98e5a0cfbf59a12d3cb2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd143f6dd281c79506e99c0b825f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3f126752d427291b403c08a66a5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2079e5858a37601f0f1303739a81f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa292fb82143f01f615a11c2a9330b5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16bf21f27113e4e6adb2f2ad17e490234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cef509916c2e531f5bd60fdc7bc2a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84106550ae465a3f4dafc6b5af0cf30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362200b2ad131803a09b326a13dfbd07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb345cdeef8ce794bcaa1dc204521238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595792d2c04b4598a4d72b8da3ac3808239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425935f1b2200349982b9a7a9117b695240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253953119662044f508b00ee0d6d37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa58f43c32230ba4dc59e7af920c24c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53898b379ac836235991830c71b91ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211c3938f04f5a5c59b597002567977244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ad45cbd1026f6d4b1f8ca193f62a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589306f71a660d2f2f29e00450498b51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c8a52dc1be5932a43e6b70cf2924a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090043f4cc31f2bed5cf884d20bbc07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c37e002d302eed0e63e9713b2a16b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bd64299d8913d263a045fd19efd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c6b08e243f4ca2a7fa734982912a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba20ff9b51de7d1ee14eb5c841f86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215bbf19d0feca28d6c73bfff272f71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4510958afb93d74394e599270180a7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb4fb8ae17394ae658b4866008fe64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a32b92de4dd675c1a2934f63b4b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7928141f74a92a7ad9f2a907d78b95a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fc8b548e69daebb6d9b894a8b7de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202736e72b0e8e832f2501206caf97a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab49d41b327184528d4a3d587c17d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8a6d326814b6bde4010419cf93d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322482f7ded99851af18db7233287172262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91a71ff0734e882a003fda91426f60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121dba88265162d251eaf5ed2d3330a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b0fd7794f2dee2a23c61fb8ce9af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d881fb49e0831b5d902867836496f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aeead26d7473d7dc633921d832d1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58536384ac6476cbe4f5d4a0adf6a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e3e5666c21a8db0fb94c0b0a96891269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528e66717a59b17f5864689a2494c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4703e37d7812bec56a404ff5ec87c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fbbcc6ed173a796eccd36cde6a4e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80317aa8adc5df1269b33791c820c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93890f0678788ff4e52ab380ec3d4fb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f555d50d9e88a3278b199c573f740b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629819787658ddbcafed15a50cd92ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913fbba7dbc074752f61b478d2fa00d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8c95d3f70ca2c2b20407e426fa1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791b0bcdc299d36ec22343ef0bae82b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c3456750022549cb12d484d5005fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61dac3a11fea33a53158c4a9fde3e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713b45633d17f4d2646d094778cc6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bb6a2a8a528a7bdd9a6aee65cf19c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c990b2bd8855837604c814f605a98c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb94409156294def9928abc3b651cf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0038dca22b97b2a5507c6d2e0db0b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae7f7857cd68ffe523b8a6bcc7d7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd93323a21462e02cdfe7f3b851dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d676e023120fa5ae451f905c1361289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf038bff90f0d58dce3a8c753992dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d7975ff43e103b1d71f5525803542291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea202dbb190f764898a88e273a77e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847b31740061bc3ee02da423c894d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df3409963c32e7baa2b765246f5f99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b08272e582729bf3ce20228c2b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb80ade971f885c280c29d517bbaf88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22dcac72d2093a3407427aa7b6ec3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec8725c27dbb967a9fab92e7fe16c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e0688ea6297e133f5b68b98b7a6f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf6fbbdce65a1b62ea883f7ecc58f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979005d51a6b467652e7cb1daf46b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc590dc8ea5fafe04cc1f5dc69d24031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2556f3e8875ba2378c2307ff4ba25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121b283541858d2c9254a0501c923a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22ddf690557812f0085e88cb208954305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1655e08a4dc9475f48b4b52e19d37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aa826a0fec62a7fcf7747ab656d17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fac1dda9223f2ae7e68b71ac9dd2a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10fe36a4eadc1ce6f9bf91f81e9910309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde429945199220bd462746368a195c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557a0854ab545a9715af2c98f36a9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265f22a2cd71ed17f26cb755251628312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd52ab3b76ccce5dbe8f1327bb66e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24874c82e97ff95df16a0722c2a9bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6114214e5d7e6fec9f3d0bb7ddb5e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09440cde707d23f6418ec87c344b2d03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e095903d9105278c3d03f4677cee1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f625415477a7e22269148dba19eefa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d646572d87ce30a3f7e31cdee7690ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eaa47a703dfbd99aae39c8eb6ef66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb410a3e9f474da0233156a9b0606fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bfa50f6e60c1813fa5c42f6c1f6f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71453e27e2dc696c62b7b4f1deb15b25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b0a2a0306663f88ddf44e27e4876324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f32527398603da1569eb9e3d0b2f71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340fc7782f8d880b375eac4fa716c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ec4a4eb3ffb57b091f13530fc9401327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e0f98c83e427f6f8975be080d75f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac096bbcc65cea51430d4a5d7ba43c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b563b4d2a8af562faaeb996b71e40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10ff248e8cda32aedf09fbcecd1a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e1c1ee1f08b5e99bbbde5e6ead2d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb578ef77bd4c15fd9cb75f00a0ad14a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb466bf8a86d213b99a34efe6bf360334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457ebd6a5d7ca8598203cb672fe1f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c204646c51586101afb2fb8aef49e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c4be3796b5b1dc2fef4686608505337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50a60112976cd319d1ccd8c352509338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd2d37207bf216ca9b83d06758c4ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee276c436fdfbb65d8c4358777d20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387e1c15453cc2a54a1ce1f57d8f47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920132a67c6897ee00700b2c958c75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e232a0e97be6d629f299407e2922de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb09e5ad430169d6553b5426150c05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f1f612b504304edc3c4401a00b454345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787356ad8cf3e4ec12b7472395c19987346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12cb82e05bf1638fcfe3df76db9727347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdb523ff538a7ba8307268e9201d48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c689718fdbafd2a974b9074122a5b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76c1c69c1feac024edfa7614c3209350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70795391a1d3da216b963f7ba2f18633351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c9c567ea05fded9fda4c8e3bfce8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b977cf45e9e1ee4fd05a60bbc474353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d1798073c55ca3c293969915e744f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235bfda630738651e14a4a7c355c07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c250067706f2f1c85ba4ecef52ad7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c04f0faa2653fe4ecf056abcb88344357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff2bad497cc7bbc96bfba3ac2300b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ad5f5992862ca8f5f584b48369229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad854732178632becb734f173abe4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba9462b0f8ea94ca2f642ceda4cda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971da28465d250cf72bc5fc3d2a9dc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e720e7a51d7d4f300614d83139527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c001e2d003d3dd55c084c63c3ead364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b5100671d024eaf598e34a2fe236365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9cdddb8891cd81958a70b38e9a16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b1837e33ba749997d342ff35df5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca14362157e152c78e52fda41a0c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca55737375f5c57f9d11cef18d25d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df315650fd8decc07b6b80d4d30599c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca382222fa5acc8a781039f4724499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578f5126bd2372ab58b2bc18719e741372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52a5c67a17c262f0239655d0c0e12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc270e81d0e1daf49cda35a71899b65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2472c86668933e2f4f380aa248fdb5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf027cadd93338abda1daeef91513c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c183633ddc6934eac5f16b8b2c11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6b5d7d23fb6ab0b5ffaf00f10dc1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e902f7ee5005b4997e4481febc46013379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96ed879715c0f6d4afbb0a7661dd03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102783a25d7a36e87d69fee4f74af5f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b1ac63a2c7b5bb1fbab7b2e6fe48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427cbd119e1dbcd7e8d93dadaaa3ac6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba015cd79ddf4142f582a172eea640384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02817f40340a5fa06afe66066d7470385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921438e4b41c470a1b4891305044fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d1ab98ce03321b5f7fa1c1f1d24ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652385ab38a85c6db817b1cc26f451d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389078945b113108f22d486ab8ecf1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cebb70b701724b02cf22a8ba76ba13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef27f0af43e2f338d330f9a204426391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dbcc31e45f48af71a3c2a0deabd97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618978478a249aa843fca43989cf5cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ff1a23921ac11505557ee9793b11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e0646a69eaa10c322c8bfbbc8bb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e097f11249e5e5b14e5d00e96fa91c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571bb419f0a2a608fc6019265143f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fea65661ed0e0ea3578565f5ba7b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c2698ae39e3a643d329300862a38e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d49a5f9cdb9efe2a89bfc6653ad3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad007c314dee76a9a6121cb3cf60a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737930c26566e77ee3c0e16fc77bb5b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2aabab178f2a0f1625a7ca5a3fbc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1b1c2916f559dc2aa29082c6917e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefdc86d20d1184466ba80f2c8452d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994203e9101efd2ae15d7ef453e7dd77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee1988cf0427c931fe6cb9956815f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551cfe1e1a6a455eca16de06d35b4da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334001843115cc892f556bdabfc4d709409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547725540bbd9e199150372f616f774410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e547450efc585f4cebffcebad91de6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7205c21dab70463cd777766532aa73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b189319d949946e5cc7e0f8a9cce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54de8371373c628b498004a8e03f41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048bab73d6e20b9e8f360a2fff17c1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53eca9d49e2fd00ee9d0b20d6bbd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c536e4d080c4398cb3f2b5474fbaf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8133e433b469b5e25a3a5370335d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79676395c284bfcbd8123d0940c90d3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611df817e188c37657857549dfa8330420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcb3ec8499c186c8a314d3acbd84b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6fd80b09c8235ddbaa641625f671422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d11abee51159f8aa197f32a8513fdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5074f2f75bb779350123e22c989b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4ac89fc4ebc5a69b729e83f9517d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29459c34dc19dbf4a9e575f65376c6cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab65298624a22412c8db4c973dca03e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff821f732ccc0a704cea4aaa2432673428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dcb9d92ac9c2458624adbb25ed976429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be8b105a2a3f94e19b8a49c7caf6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9194be22d335cd665480f1adb47f23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14b7cebea85f03d881d04511d29f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ffbc15c9d1a13b5f660130d69ca8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d3fe2f84519d437b5ee62a499a38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ecd74619e282bc9c1b52b0474d792435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038046fb3ae6fe808f4ee70b640151a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353df42ea094be04d8bb1aebbbdfee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e050725dc4a55bf4b44823dd40e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf03dbe6427a4a10542e74932a623f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7a55db982c0eb4f5391028f05dbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cf383ca91fc1a575514b1ed73a966441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753576a3a2cb5d0134dde3819151b87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725c07bddba01965c44f0e93a72b4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac676978ffd6127fa7fec59c8c890c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43a44565efec3a8762c66593367a99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddcd3ff585623b6aa8179c5aa64a58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d2a575d25a83f9e98eecac0bfc07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df25fc8293e32bb677ac90b967f2da0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64182e3d1ff39a471daa27172f17c90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee1620cfa17c77ba0973f158c84e6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa806b3ae0f07c63a2cad6ca89392653451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa850b7ac932d0d28cd94ec3117f787452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17963c317691b71a0362c68c3209c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e7c4c0d27393a6e8d61b68204f61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c301ed95935d03f368f2ca75ae7b40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994224b4c353e6ae162293d509d775f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6be9186b4764953ca545d2294905a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229bda1054809339728f65a2804c5ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c52f04cc23586ac58d840428adea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eca6fa6c366fd265ff3d4a697930d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c775d7dc5333d569f60e3a3c19f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08875423d61707dc7963bc4b34ad3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d5447eaa8b2b47e7a4133136034ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603a2a366f10b49edf8cedeef9752fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec164bf8480951ca7aec925a079cc94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47406058e921f2709f8579db3aa9db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57695b9548271d3fddeaa313d0836467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33941dfbfb7113993cd538ac4069a6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208e50f2ace17d74f1011e2601ef52e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a111cf1b55e1c094841b06fb8219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e7415a872b6b183ee2a9229aeb3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65926c1d23433fa334104a24a8050472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4febc8adc5f87aece113c311688ee92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0861521f03be377c1fb173c7340afa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f5ead36e17878f6678c8a4c6b177475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e73861dbb6d4f19b1e2c29f01cf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a60ed646b85ef3a1b8de2210962ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab5f1c1fd8a39e8caa9e0e03be9e97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54501c8d4d49575b22319326c7cd1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfca682b717d42c1b3ce1c57be240d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d87a3d3fbe2766a71f3ad4020e0fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5356a1b04e6d6d2a1e92932e6740b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acca53ae57dc957e4f5d038ec6e2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ed862b09162cd897f57f68ed13bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad511096cf85e30c1bd58524675116485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b953177e5a9794b25c5dcb30a3e77d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f3a7b274253880c9dbdc6c4b8f8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289504f9e907a7150ed217d3165f06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e669727e46d6109111ffb02454b83a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8fbfb292630b045c1774742081825490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82155553202c59aaa7d06513eaecc27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6682420d133b76345d35b0e9afcc3e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100540029892673fe4c15709aa4e1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04337d3b9eb594136db5945f6c7282b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fd102ede9573f511807ff6dab6fba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d80def2a4b4fde8e1f11983d61cada496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb57b20bb1dc98f7005c389e72e909497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84830fe4710c585c206ddfaafc5122da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1825307240cd8c1caf9f1825e22035c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8708dcb2167a80217c2efabab662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058d9bdc4e7dd936a58aba52924d72d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b335a96ca2fc3ef271a29be7f15b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b105a5cb0630576f0b24d399a1a8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22400a6c1becc2afcc3e107fe9d6434504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada64faa7fac02e8142cafdfcf0ffea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1403d82fa61aeafbc252c871afd5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb227568071c590e68828953726cd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e47263f419224f4b22454bc6c802508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da33ab9b30e545916c1e17702b75fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9036cb7ccc41fa57b8829bc2c38e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d61145e94c232ae824efc0883593511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10864090dc2fe0629442e810b005e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4c2c3bcdb7344352d93475503bcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41dcb350726d1c604024135ef77333514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5690499678dbc2029957416da009b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce537dda4b508309a916572ecc4dd6a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3fef240f1647b798fcc9f865cb16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1af3477b3f059309176e20d6ed31a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b56bf57500cf056b31f65bbbf1c892519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590cc77614338b4f2c5ce5d8d5fc5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae68ee2e302ea2686c3a2134fc35b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc69bb9e6712ae39f82bc554ec50c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65784f96cf4148df37b918a10b5d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d934289c13fd246e2d508dc6c1928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b958d4f9b047fbb86e121a5e1ac7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7425815f5452c4bcc909d7ebf9a653526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c4a62cf7bbc97894c76943716997b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b162cdc120a36b718f36c0ca7456a94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6bd33635aaf776ed1c7bafd39ee22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e923b05601347c1fc7faf5c9f74a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafee939cdb3a56430397c515a2b0db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169953fcf0f81af253c47e37461a99a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec70e7444de2ebe00d4d4f3f2d9993533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94873adbb48970b507f59f8863940f1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce118471b5664a234c4104fece3b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ebaba7bedff6472dc82e285170025536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc615971d113609c28a8e4249b7111537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb83243bfca6d65e63be241d0394fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470bff46c286116c7232f54dfb03b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c836218a265281a73979f4513846ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853952f0bc8502905cbadccd47dbde7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b008d1ebcb8b0a30cefb8c8641958542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea08b68446f9a29891a55a8f9f6620a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b041f6bd38df02f6e15cfa6e48c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac88207074bc469ac518a26cf581d20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73ac4146a6c536404309cb969557fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f686f7753974af2101cb62ff7554d88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5800822e87f4600b9155ae11505f85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef74c1521a587285cb9b20865f16d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582de21f213c404cb8e415e086d2565550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ee09a109f41a7a87a4d5f488f212551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c757d925b81e131ebcb1402902cf86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46765c8a5ab93871329bc9bbe7903cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5bd693d765d25ea5f502c106f32fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c86a1d876da2855aa2d957a0347ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8819a502bafbed97ef95e6720e767556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1716bcccb2ff9931a021762013920b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c8855bc88e9a63d857b180f086764558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1f2b45ec1838cdb43512bc18eb565559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7c6c5ea824e663ea9b3eaf378b6e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e01ace17d7a62584eab6aabcf2c487561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0decc98f9e22718111211b2355cf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878cf09455b354ca7c3c46d94a7212d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b137b830205a61858841270d7750c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5873497f72c85783444b95d916aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7035f1872941fce028d2e706cc424e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e18b530ecead5e0d274e351865164567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4f645603817829bddde392ba8fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060e644333de91ab650b8caefca6d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e237bf5dfcdbedffaac91fa51176b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32289bc6487a79528090eff3fdc4d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00d9151c6fa69daaf71585ef41439572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10799b9f9e6fad633d1a44ff8e46693573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4955852b6b843dd551864f8ab85d463574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a3c5bce6334acfb88e5bef135379a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8266934d596383df22c005c54d1e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa822a4121fb3a20d5c6a7c29cfa17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b65141397f92697fb7e26864be79d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a1ad1fd0b6b4b8a8c6ecd51032c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e61e61396e42b911af9f91859e99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b669048198f1c937487f1904cade68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0952716e12202d24c6159970d28768582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695247b5b713ba4cb550998639d4303583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781db11998f5d14b1b434b17c6720d69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca539ed8c059a7355f436ba7d3445822585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f48f7e6b15a9fede3b01f65e96ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96c46f8edee5916c08c60cee46967e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b26fde76d6418d3cfa359d6d343eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8427d6d54053583be077f78fd1071589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe2fde4d989e3cbddda1f82d8e341590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163f91d402019fb67edae63b8e62d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cf7dbb22e80acd58a7414c9eb3aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296700be784e571c4b5cf4a4e0b653e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967e78e18322db4812cc33067001ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690002d358715fea993ff83a5b1224595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8e5b7dfcf23ce18683f82a097ec94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e54177509d459f265011f3eb898fa5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab470be8a69f2988903fbde2357b7bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05dcbd6583521bdd60a9faf874e340599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d20bfa65d0e45bc494cabe3aafdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6812ca998d2a7b0940591b68aeb549601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57290f04415fbc3647796d21c5841f00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322084fa3c6283d37ef81fc09cb785e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb608609086935e062dc64c596236e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64e70ae95d267ff1c3d9940da57304605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4859452230aa29d9bd9a7194560c07a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197799042868c584b06a54c8c9bfee10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3a13c22b87bcc7fd6f9e303b28ceb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3919c2c8a283848ef0fc12fab7615d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e1b53f8a5515b8664be0b5bcff72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803dd6a110f45881bac4eafc762d8e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b17e292da86f34d89483bcd3d73c6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706330566dec99f5be1441df6f8b6413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d28067c9bb2e8c0809c63a76ffb60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d5df92b11ff780607ec9879ca0824615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d616aa016dc65bf34ff3dca7350819616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5b0fc064efa9a0d6cc52ea12093f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2950789f287ec707941624448019c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6665374a9eeec4f606526a1d06b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e8884c5c6f64e1159d5c3ed67b42d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae26d43a68bc972cd09c51b44867e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aca9cc99d5327be9b36fa5cf04603622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1c253a09bce157c517bc40442db8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b93bbf99d1331ecb8f8ff9d07797624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d0a5241159c08687b68bca4a42e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420e3f4cba241bcba3a78f537b0336626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16989f8cb520f62dbce77d36517358a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b19e4afdaec7dec40fa94df31bac40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782b6a71f3ac728809942afcde0dfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77b007fee2827ea574e28d356fdb46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f3b9a21f2306982265524edb0f78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b4474ede7868eda8f7e7033a4b1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01025415538dde559afb1f307f591f31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536bca67997cfb1f9739702387109d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e18e7a61f904e12450cba946008c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff615db04f6bca10ebd324761a297636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f40ef231834829ee49c6912d86dd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcce32694c731c0b75fda2083984ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b616177c21b0c9d06b4bd4cfc6edd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553df5c0aafe96971daadc14c03a652b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5fd658103d1e8edf39dc2420b63c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17f940c82e7b32dbd768019e88a36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d6c9db03faffe47488ad4c1a2a645643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154ff73036beb5a90e9d8843c061bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d309f0e92e1539d26e9dc8b3938f3a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b5b7ba03ee04f44c8dac2252e5cd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4fde87a959736ef80af01eab8b78a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10b7dea035e8cfc867c63c4a05aa2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45193477f1b2fdbc22a7dff671261f02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c347522eb600383129ff9c952e343af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbd92414b190529eafd106b3d96b1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c401b33993422843b878a78d1c30e30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49b8682e5cac70491f61fdf99efd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71126f69256bdc192b2d2f90104db8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bf733bc6d5a619e85b6d495236ab8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49b951b2fe6da762bc631d3d0ccb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f168a2b2f9407a3f76c899ce4dee60c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72773c127663ae87d42ee4ecc009afd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea26f557e8a409f3da3ae91e330830659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19626ba507bc20f7ee61c13c27b35412660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e325aa54f4a5008906667fbefd06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a717f081eca0584ed0d4f26a507c8e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe5aa532638e03a7b6e3120a5a161663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843db82e1470079866732dd386d799e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7748f04015ac03eb4c244c6c4600a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8bdeda1c57a36b28a73cfbda9f1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7bd16a9be7dbbbb70a7983b04c825667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de79f1a0ca88c73b12287fca55aa6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a81f38173f3ad98805c4d0d8e6df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d209f5970bb01d94e2d24fe5d9446b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbcd841342e07d9c2f8913567eed5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb313931d040437bbab5ed45dd162d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15537641dd9ab4f055a0cf668cea635673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c744f162ae72b318a9b7fbc109e0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476cf21971e5462ed4bff582e95e5b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20db18838bb176fbf1a63a9b51477b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b24f429e6bb1831a045e9ff69411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca54d0031aa012fb6590e1ec38ff6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27231f70b044f99a16b55a1d7bf9326679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabfc031f680da3ede5c1253aec78a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25a179ecb2ec869a30ff510468ced681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b56b2d76bf9b130615b310121bed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688271d22410dc7c990bf8a5068d7764683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d86fadfba6382eae3e14a15886ead684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174211caceef924ebde577e89ee277a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0baaff3ed6a0e21c60058e74f306d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df329a5084114c0f9d5bc078c0278687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6613e93f5006a8912a5744c33b1fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee443c4f07b7be03eb314cab0c11c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2950e733611e0ebff0ed7f98b9d61c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3863c828cf5ee4988b5dd0bc9a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aef87154069df6264f54afd7ea62e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166f9e25bea758c70081a7f1c12937693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f3de551b2d6b6f6bec83ccfdc10d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005bb9b0c55e4b9dfb88168e4e9c00a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126dbcace88267c2f035a4e179d666a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed9c903fa725add80254498fe74d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7c6f84efd1c12cb34c1727690ba9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49f19d3ffe1d85a269d351664168b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf65bc3c60ad63a048aef90d3a247b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793991c1d2775bb032621214bb1141bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5e148ac3ac444fa8247fa381738e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b75c996e8e56a9c737a778a316669703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059053354cfb79f76f10e9f1d59eaae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e74fd4fc656a3b4ad09bc4458cc92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce3f64b6c3f674a8be54b6d1c3dc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b7f4b194b62325d1584e4990ba66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d747ff13ce40c36108619ddb3d4fcad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8eb9532b32e30f945ef0db911db7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651e7e0972c32073832968912d71817710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc936d2b2a33f9ffefb806eda17e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c83ab7a1865f35068e2bbb191ec0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538ad46ab9d663658720be4eb3002a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1a785ef397dd7d8800af340ae86e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e32a014573f4ed38b6c6ae42f6881d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd83fb0d1b5e4afb081eb2b67e5904716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a9f609b3f0cbce8b009dfa0c201c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa34f89258993d1e6cf661fc20af29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cfe72f0d5e82e70b1fb2f1bb3d929719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167c40eda4b036d4e946c2ca4947655720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9118598115649d2aa8b9279866221721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94646d23676e84d58880633ad1ce7ecc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b09ba4f2e493444f299289e1d9e9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f2f47c8e9175c3ecf1366ecdb326b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f0ff4d8c88f459204db2a4320100c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed504c7c42483df44c2a0e96444bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c8d7de0527ff310204a41f07d216b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228aa899894e6e002aa9b9dc69b71bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af9463db94ac3b710187701ff26fc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ef9e99a1b5f0e215a358ab2aa03a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e471ca4b57ea556cba6152ab69d0e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee89f12337d10b753efa6301e33bc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d49033b78d6aa6a3254eba2d9c96c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79578562edbff2ffd1e8a66b65a97a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc796f06b0066756710b89efb8787735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ec0f40914b12961b4820dab363cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096e7c170e68fc500915c3c380f328737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed537f2be83b522d2f536b1257d937738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f18d0b087fd23da31be9089ee48c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71efc29d8e770ab3708c0fed73e364740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495950335ec63cef872f87ee855cc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aab500d97abbb0a46860a1de0b0ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60dd9b60b6fe0350fcdd51d967748743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e499c485c680ab7ba2d64b3f8983e80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f700d843a43d38c0c6dd492edfbd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f4e34fcd1f04754b749e8297223f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b4f2d3eb5427f623f26a99842c38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a3fbf1a7c0f14a3f02df9adfe2a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abc0f8f2441b80283e0019fa7aeb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44343606753a83cde0330b0821b1c29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc9635910070c2da759fe379040313751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d23a0e07b1aaa2da2b18895b6daa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7007d81bdab256b6c30017381e1f5c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633422c4e1253cfcb4faae163f6b627754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298b59159b52dbac5dd613643eaf42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e663debb6949b3f79e1f54474150b17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29848e005ad40ef6f7b4588e2d218de9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea1a72311b226f0a197a3a0ff9a5f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c005ee80089c142411a0867032d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efaf1f40290d8ae940fec138fbde711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda6f9d7647f8e1de12982622b5b302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614291d9c4157386bfb38c725bad16b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b3123e12dd32170e7b243c04ad1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483cbfb806750baf2985dab62b80195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47df7c76cbcc3b78e3714b935f4da06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b39866186a79b9e94ed58a48cc9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d372d0d176c053199b9a5cc79c478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5922c98746f41d0a405a0263bf8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db60fe6184282d13ae3e0e40a2f3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9cb704da2459471ce84aa09ebbc6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a231202ef80c878da5b3f3fdd93a1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf58bf19e8f272f0101cbb19121f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76feec7beeb126fb75ffc8089d30f1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e256b2a5e8a1aa670ce30d30015eee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253196d8f269d40aec092daac2a7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9afe1bbb0161ea66799094acf52f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e65749fd1c98d2c3a786ad95a39d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af35cda662fc4c57ea1e471ac822fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e066a775a315abd37fb837303cd09f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a9858cfa0fba190e846800dad5b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce2039703b80fe5e2fcb9221a099322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1fd42d3f6ef346917822a992d863023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f2b79782a4d7882ebded7ab4e6b1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16380b2c2f3b81195d6407a3ee6b126a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bcca5183c165194344945d1ffcd9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a60ecef38728c7fb5848002a9b43c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac119f277e2663daa6e40a863ada63428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c69c96b5a9a248b43bb866e30bf5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13126e88093661b668d606819fc7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bee443c7ba2ac8fbc0d1e2154752031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f67970a3760de0a51b343a5ca3f0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925f90d4094b7864ab717ffdf1ab8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69299913b80508c21632f37acc56b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2446052daf9082a458b71e01394d4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981cd8f3dbc89eb92612accdfa7a75c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84656ebc984f9dffa7f4af5820ced9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574540363d9dc1ac413405441c2f14438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89566e2dc9f63bcf89f5fd6db1d30939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622d57f41dcd9fb43b1333791c247b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386318640516b40079c48e060727971241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af117dce4a10d2e2af20c30dc55eec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caf81ba2799a8f993baa2d22ac98f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd2b0f21925995299489f7213e27f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f33cdc2f2eaa89530311a9e578c0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6aa10881306e55c3240274456f3ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ba2a43d67c0ad225c1506f0a164f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2f9b5855b81665160fd981e3ed46b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c7e1eba09dcf8f28b625b2cda1d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c11215c3dab4b6b9ac231d7041d7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5841524fc7e0e223c42f9df7a449ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417a92efe3e41f0068b29eac66b2a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbea0faecd2875d5d857a7702638ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bf7c5e836d9d9304ec7b00b68ff2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01339de2e82bd4fc28828fb294113355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd47983a1f0372a16b5a2b281d77cc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90e3ad9ad61ed40d4b8afe8528d7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a30ee978d87dd5ec514cb2e4331b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57f2f6e1f50a00d16ea970b815f6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984344c7527aeeeea01e03f97c09cecf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f452826f493ab39090a70188a95661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77813a499fde9a395424049c3573ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056d34addb5a5bd58e3074a79743e1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b772bb2a643a5e33a32f3a12d15c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b52d3a306cbeac4cfaf11867fafab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691065212fa15e25fe557b0e49d145366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f171c1bc385ded8df3721c08eeb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42131d25b63f389ebeef6d5f18227f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea69693e868d54628f64bdd5a68ea569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee4ffdf11aebc5f01fbc0d0541e6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cc0414bc42a5e634cd56dcf22d0e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946ce5823454d4f5943979a216fd1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971a136f0d804aa5f43079b3c53f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ccd8b46e74ff2e25c1f65dff1b65974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8de0484a66e7d93b1228c77a8ba9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf855c58ddc4f0a6be97e0b0a1cfe4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1544feab908d8e3162362e2779f6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d3639a783fad165ff4a05597d0d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2257fe576f9bb6b2b1afeedd1da6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224f6166d88214acc830e32dd17d3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114cade2e2e50459070d7dc3c62544581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d985bd73572847c65b2c97bdb2510282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6819ff86a1af4d330b23e7a0da288c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966c0661ca0a8d2d2390c6fa2f9519684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f19d3510ed90990ed22f1aa05fcc4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408481edc0c3538458313ce0dc79b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6d791884e2711ffd485683e6bcf6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafdfba0e27564b9d542a2ffdfbab6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65cd32bb4b01066cf429ac8e3fe4d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad50909895185c9fc4ccc44f76b3bf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb764b8a2cb7b8ac900ee74fab5774991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685847b48568169dcf04147d6559e83092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee598c29faa50da2cfd6f4a9be724493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1572621a8bb8fc79dad6c93de2f0d9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a9a53e38ff2d6a612a8e837fbe81c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0e685a02894f8e817e756f89e05096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9832a1ebf41c976a6f581b30d4ae6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495519016ab76e54d81b0608fef5ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b8ec746ad81e905b062d9dee8b6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849887e0e5c9d63d11c9eccedb81e0fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186740eedc09ef5bd80517a396714c5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662c750ae0da2a676084ac8634d84a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f58b24b725b01e66af3aeed66a1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4545c82fa676fb52d6b9b5e04b3937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0e6b932141be6b1a2b08560fa3804105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47efe70100b080667c407fc25b45728106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a478fb3b29a5e6155058d5808a97c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740a30ceff6d1ed3efc394e0190a652108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc0f8a9bdd0e83903b832d5cb5175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e5286c3971b8c9b129a655777562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea0d1a0ce90fb341b44056b02e9f2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f202c1249cb1d7477a6eb0e9060da4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf67208c24dc6fc046b31417a75ff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388eb7717e2503d59ac1cda6b671355114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322fed9b20b9bc70b8c7b0f6263195c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6743c9ce59565c9afe5d1f2b8360d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e28fe162838910b618c68bac6a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6040e32a0a338cc1f333240265a76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01032e5e3400c10aa0170b3aeb30562119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe22b13b0626f4649d881428f0087c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad4c941a1a1f2dbe6a2c9a71322f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445f0779bd53c92607cc353fb1f2521122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c5681329c66d7152f1b39b773db2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e66fdd3c23f62e7521fecaa172efbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e535a3f20272be24bd4ab22cdf8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c7549145fc109999976e6b9aa7fe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435679611d418126c41af8707d31c72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0125e356e3ac214baea9aa8f1594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccdea4d3a9d6022f71ab3fdab12521129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bec54688022f1df352ad52d573240130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7fb4e28457e9e71e54826b3993cec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728549930db49dc9b76d8a0b5cd36e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1acfae2a6cb2b9c47a3a7a5f61f09f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b943ad0e3441b09db7a3f71ce97f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a0b59949f450bec34c3dc5f74db5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a463c2649b4ee72bc5a4bf4b0051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808897d5b47572d7d17dabca958b064137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cb66992586e1b76314ac6b8e640d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502182d231e30e4221ce3480dc280477139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162544b6d336e99eab473a32e6cc6938140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e9fd3ac65f9abb92292fcf99c4a56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd5f489ab48fa53ee36dcc33fc50e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe9ab31ac2af05d3e734c9250a85d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335de712cfb41e956c1bf5b49c1a81e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36831a300f667ba153078443eeb65dda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6422b3c62db2934f2fb091109f3007146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefba40c5c518d0fce6a437bf236853147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a1fb7564c9250c7ee3cd81d33c54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01a908391b8adb2ba1ca1b650ae897149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c13afe00ecb9d05d8e36b7de28f3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbd125bf70c8f7c9e17c7838e8b0b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed478366f5e8a1d77131d688dc0dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28fadce67f59788f0b0905eeff3fbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25fa3815d7985420d9c2e1bbe7e04b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa11bda01d6f9dfa7cd5deac9f23b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc3e9b219638dc7cf81604fe0b07c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ba744966cc839b4b4e6e0b4c85dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5237ef5e79b2c62514fefc57eeb8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426341b306ee490059b64998f7facfb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef586d1bb7e944737dfc18b41ccdce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19251b86638c5f347cf6eecab2c4ad2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803155486018ae2e40450854339094ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6681709bfbbc6e9ad021bc05fc86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd11d48a342cd9e0f7008a15a5777164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d6ce05136fddf2131a2beb11ced6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fea7aa0e8778a427561f6e160d38d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d817f9318291f8dad06013771a9fc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4291290f2202a0c71e5c0ffbe9d86f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e101a003dfb2b1e95e3e31abfc48c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a31eeb4ae0539393dd8ebde0da08e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba12669f4dba586bad4ba67e7022df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e529701c345a94203226ee2178d1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24a9ae89fc2e776668139b20c2b08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49a4c32e0b5cf818abdb2791334595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47952f9c63b82aa86da1f4e75eeed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af78d8150dad0582de7bba256dfa3c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77aba051b0878632c3e356614a2e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953a9bb4d25c44f8d6ab089787f3b60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd23cef490aa6e5633ff683252f0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb50535d84d1b232361f678909b8ac8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de2ceb751d3abded9e7eeef1a671ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bac615481ec56777cb45dadbe024e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adbe243f41602a2bbda01dfc869e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551aa71c3924b650e1ad301db51503184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6f8c34877f4350825602da2c819d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2639c61ac48a3d2a7c8b943de416b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aacc51244b27cf5b4670b2179813d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779bf7b4367fa33a16f6767374457ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96683987588b5ec3e3bd7ec7e94f13a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed8f71c982028f5bc1207de635e21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815045ff061c070efeb3478cbf649c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9195759d6f2cc0d50543833cc6a5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48f2b4dc84d4499bbb4e00ba963b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4311768053677c7be48b40b46c097a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc50df1442c9396cc7da8ae8bdb834195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41840583c0a88e2066a1f8a5f7b3a9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b080e9b6f63f7ca392623e198e1116197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9ac61764728990fae5ddb2585e7e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9def1999671c246aab05bc327185928199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b4ca81bb84f50158ed9b1fac42d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad79700a5bbbb92423d9fe67d0fc8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab90c73d40f676e5783b411233850a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b898187e091e24da0b31464d1d3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac01841092ce1ca24c069db702d997204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917d0856c49017e6e03689fd19355a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb2ff1bf289efb8ccce7b789ec9e9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879849df7a5fa8b56e585f82090755f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0548f6800b4e8a101f9599f59863c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08d2e1f067f9e318853cf3fc8e78c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3434350d2d8befcb2bbb49c92f3706a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6b224016e1784b0180ddbdb08c67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73534ff439e65d1f2ee885ee1b5fac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b1cca621ac3578db1885800c3f1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5d3504965df0fb0c2d0f77e534f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb57bea0eaeb15bb0f33630588a04d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c606e77274817d7427407c683fe44b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7cfd53cb7d46026899f4df7fe59a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24391acff774737d970a5480848cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba1f767d4d229a10ea590c4ee3ac73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45827f2d10d15e862fdf9fb2d05923bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28731e7013395aa02512a1b7fe7d47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457308533bf67165c1564d9e2c2c80d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5d28e4f6e6bbd19087fe933c92d90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f8056587b02ae21d0b8afbc45acd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ceb1b0b82df6490234f904320837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29898dc507ea6e115b7c5fb8d1e6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab5418b50861319aee530d9c58a60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47498719718a986987aa3ad18194b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce51ffd374660a6618dc5956193c6ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bed6f7969e43f4ba5cd1cac1b940230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926264fda121f1c6ce12af2df87a88e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1c3885bdde003fc2c99e6513d82dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e7b543c2ea60710bd901265b23cce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d43000cca9cfb4664c36e1554cf71f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c274a962b2d68097459c5981d4366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a8adc5c68ff03f5d364d458224ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee2011d13533d6e694e43c1b680c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817fb97239d5bfee6d013093259bee7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcc532a9608a75664b55444798149a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b21a5b656bc6dcd75a68483fd6b476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684668a9da3504a6e51c2400ea2b3a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee04f737bd1fd48289225e9e0cb177242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb96c145dd35b377e395f4938b2d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537adddf5606f981a5f5ee8a3a860d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e780dd208a0109becd97ff06d3e391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b45a2855a9efa7c979704b4c04aa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a626ac379029287aa122ec177bb5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120ecc4a7b644b5684942c2b88b063248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed925f3dbb8cd37d5b3efa747de99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f34a4f874d00f33a8cc2bb9e575ee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba53805d1aafccbd74539e788a482f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e6f83966998fbc317a28c6ed4c41f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bc08dc548529c41e86fb41354003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720bb1b56cb39dc014a0979460422f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98e5a999c6f1e4a5b0384ef2baeb82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372ea042ae7fbfb72c2370b08cf08d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4f7967e7e17528286a896acc13a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44127d15e8df80d2244bbb406917f26d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70534158a8a7cbc9b80a397d413db74a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13460c66156989c6ea839a10ad29e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a7ac80110aae8fbcc7cf49e3e5a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22a0618815ee6c9584ee4b088db27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee1f04f11bfe3faafe1d7de6a13f30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894512c6ee62eae83c0589b2c0db08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720ef4a6ccddf6cb4a4bbb3584b776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492d49048f2e9b2287b5be5332c201e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855b1325b6c2463f9b3d393a3c1f48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2409753061086ea142bfd40fe2788c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034af8608ad9f489381a7335dd500b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704492982630500abbc06331ec8508270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62d279306e4d2019a6c92bbe83c08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed370815bf54806bec9b3bd96b39f12a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99a40c21c23fee7859c053e3feadb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d868c4d780995ea3eeeec658b217fbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987f1ff735458d9502784347f91d655275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843f693bed54145b490ba0b138ef53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f2c6bf904b8bc1b5e9ddfdb8e9669277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31467bc0636240e6b5f4e371303fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ddaf4b5d9167a3a844622cc535c77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89788d80ce6977b41743d2733db275d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92746538fca64335d09dec873715306d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa3947d8dd1064965dfa67682c25c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727689a1ab99541a4bb10a4e9aca81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81941afc61dbcca3fe5f86412b6b5c30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df883a7682c2b0c9cefa641610623edb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadcdcfebce0744177c1cc2ed1ef712286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cba8711e2c1f3b2a036d50ecbb655287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6d0997ee35da6ed372dcb648e6b15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2276574104239c78d6ffb37d77f50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391a819e5d4e4cd1680ae2acd0bcdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ce2dc44c146b6c4ea04cce7e0da1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f91529238e6d7e9cf859a5f6ba1ba6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d774fcbff49a0651ae3151378fe4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5db34a9751c0473bcea631c6045c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6665ec5f038a9dd2eefcf6d215cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432df45ae6f4e28dc76b5373021090b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b99658b4ef6f2533a575fe2720c4de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220cb21e8f2aeec220d4851dec2cda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a14781cfdcfb9541917669de7605a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69f99b569089b45f80ed1a9c3cced4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5f4d2a59431e2e3e7755e23597a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6e02edaba9b83cea2e4c0c8e1c3ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d26c21cdd3d858d03c841943337acd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2adec89f63c2d055a600872ac743304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501f8c553267ff3242dc6ad9d87b58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51e3264b16f1f8d2d0a61b1e71830306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329e6f4fe4f907d097cdc637b19920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ebe7987cede24e8b7081e6fc7375308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc27d6b26a822d5083edabfc1c4d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa391509347abdeda0dc3f3fa5308f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439307b3a6b64202647a8224482d6fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c3bb84d0d220546a69513f86634fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2e6a320df3bfbd797567bdbf0ebdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25643f73630f0c2eeef44de4d2fc0a22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e7ddc9af2ca393a5ae6d2ddfb78dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83de98fbe412056618e5e5f3bf84cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602d0dc3565566723178eb02eecda60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7c0affaccc13f7398466f2cb719be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cf0608fa55aaaeb490b3871f17d97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503895fd3a1ec0918b9277c72c7596f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93bca473e311d1d35472a23eb2e9d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cd99cacf3014d758fde3cf3fb9c4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72997e0c7c7cfd281cb6a0e8681dc32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218029b9deb3519865d5be04a0523563324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f60d8494d907051d34e14f939b73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dca2c81f9f9b19df9fb5c2887c615326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa13568f2dfdbf28a25630aeef77a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6af3398607760a9fdfda816d7548a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0657d9e928afafa9a9ccf0078b13c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5321542e3fad48bd2f47b7abf1faef0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93883ad3db373ccac770d108196057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30680d18dd7d129c09dc572040778c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dbcbc7b6a72ceb29dfd9f87d7edfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31a7b90390bcc987c87412aee08e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b9e93e07ff3d5a05286eb375d6e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeb23acae5cbbdaa5b936bc43a93e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9296a2ba17d0f949210253f4c68665337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7974e3a271d4e6c47239b1d6d0f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402489f0d225ed2e84da27c9770f589339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7066708f9ec756db9a5f056baa1b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b73f0c86be7bfdda82b2c7db790d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc28f1be2bd7161d352fb2dd5c15631342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203237e5e0dee754337e6ea01a5729b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba75dabbf806dfd14a38f3478ae3e23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361da5a8ef2a8a577572427d60f8e78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcac34a09515eb301bfa88a98fa65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb054344abe5b886459d5d2aaad9ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e2424f6fc7d186537af1701de892e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f591c3cffbbc7cc06dd74b4bcaebc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa8d32b445ab85bfb6a04cbb4548d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3a777b6740feb41cae9dfe9bbdecc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471658d7267698fbdf2090c6039c54b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc318a57e1d661b009c55788af6c2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47072df5f766b2cd97ea5d687c2edb0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a48a492330e43ca3a47f1511d8ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fb703a3f56a4de86e110f4e2e417b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e39a63f99aa87d6ede3d93a7da6ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68fc9c15fbfd8e6d144b19456205ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642e431b1aacd1a7bb42eda16de6b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17deeff0d949107ef2478d22bcc0813360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb922783b4c7077c503f94aed88f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c80eaec8e16ca789c99d5f60688eba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9d028df7481c107d420abe873490363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2fd43155699bcb5cb4b96a75f49cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de8ccf8c237647d729c58bde1c487e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52488577e1bcc1fa813b30540f45134366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e558a4ff8da7b20c6db513ff4fdba6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489405342c8b7f2f61e18ecddd6cc5b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db4a0bdfbfb5a3a5fa1de69cd8873369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedf18fd93f915ffdd51448de4bcad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd8c521b52477b52db98006f1764dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56b0b9a8fd3f8fe809b5fc08a681db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4451ae539989b755763873db1fdbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838ec49798a0df01ee75d5be844138f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8fd68f8865f646fb45c0a2355b78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a59c42aaea82a04258a24764c21ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b96aac0d715592e0da51fea39e0976377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd781d1130da4e078fc4b0d9fa9b4c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0bf38d237faba736b58d1b8802972379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff32c8b3bf95e4dfe1e56a11185eb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e762c6abab47ac49f1997ba1fd9f46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0fd99360955ad31eb8a726571fb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b5a0517f24f7aefb265c9f96125e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27d4200848ad6e60e30dbb1f9ed8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494ec544aaddab157da12fa4909313a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c673c8ef9fed6f79c8e2a929537538386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1456e0506fec1bed2eaade1da4a35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05b8d3252487715d1f7f9afdad77b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f7676aefea33008a10b72819039e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b563cae1340632750bd3f54b5102390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb5bd65fcf3351a16f6fcd35196c4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf63a061a57982ad6de6ce670b757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73c2362a4266c361a33184bb0f401393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12ae7c9afbf6de02c5c1797782a5e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9feb7baf83d539fa6f7c87a8b608d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594176bb20d2087324f1b59a790ab7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddace67354d187a5df20be5fe3efaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8252e2a2a75fce9a365c1600e45f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf457a469f40c5560150eff928b3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf70d40eefd828b6910b2029e851ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d338e33dcebdca728c74946436c356401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a4c5a570476b85bc8ea7998d99541402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfe68eb36ccb3a264a2fd5e668f16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b955fbf38a6bb185e11a337fd0d7923404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d653cd0a731ff2ae6f302865ab91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3b970bd9071c96d10e91cb76352c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fbaad7a0e192431189b07ed08a549407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2392be2e0dfd955dbbd6f376108f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43f7d1a70c8598e018c7177dbb04e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af7125cdab114873cf0ba9820d566e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc2d21c0467bc54f8b7bd267467df3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081e475fe638c34335aa06211f222b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7cd339108922b092c003193f6ca35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87fbfb089a7380d93827817b3c6686414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1154f9620108dede04a0311bbfabbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282188d76998803986a0e92916288971416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29467a68970d97005d8d1f24ce9f9f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1289921efbff02353b8e375ada88c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2759ef26b3cb583338d822bc65f7739419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b2acbd9536ab7c17d853cf75bb2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f0727acb4efadd6d1cbfdb3daa5cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec182cf6b791a2ea5ac6bf08480e3ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a93e500034c04f1fdd75722705750b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0029a67ac30f8a426b8181f98fb6c62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d98eedbfd5bb3b4f12819b8cdc9e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac90845987fe071c8b2d50cdc4c9e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3827f629d5aa6ce6972492e2d8fa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44e84dc934f623f0b9ec43c3dcb9cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ebebf8500f8548ece4b61ebd7530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47de54936010c8321bcebb68f627ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5fb12769f91acbd865f28cdac86eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0796a6cb14bbfe33f1d4f7c677b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f494397280dc9b2fb2d86a621ef01c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc9aa1b90d75387ea8f1a6747b404434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9592bdd1428c45a1df5c0dac397c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6b2db9d23bee10a03baa161044e9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8518238d84752198ae131fb63020ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002dd55833fc2eb9f23d834262b8aeb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7df790b170c08faf5c9fd0f8620f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15357bbd71b02a7946c589cf729bd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb7f64096883977403ca4ed6ec04d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1093c34a13fe73e468cdb34533903d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4a2abd4e99982ab83115602c66e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d4010e92e2785355de10ca0f58b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8cf5e4319c41a9c6f4ded1489a7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee61acbe76d04b702dee37543e75d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b32d1b8a49d93acf619c0f3700025447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780944d7c0e8ac4612b384e8769189c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ddde920d9e3ade9fe404f8c8e09e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c263bd0589750874915bf425156e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8f2bede471fd293649d7c36cb748451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970f434f282bebf6e31dea4b246072b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31f82c8ea1165bdba9e6cce8236a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e63412d2b2c7e47d893cad32c9dc15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43c8d5360539e0602e997b762c1de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488494839f5bc06f1dfc08b4d58d515f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd08b4cd92124d5bb7caa6c23917912457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708389aad3e5386f825ab4d4332001f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fef1ce340bd08b025721867aea0d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a5389e8c4a932a928a88b292f5b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a7c1e974027d7c3829d8008cc2954461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196ee6c8611c433467cf021e799408c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfebdb429ca30722e42408532e741f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af6157d2d66da91325561986e6e50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988250d4546f31e2ecc1c3c11a4c718e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe5df4f6cc5143a44c9a6345c267d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b4d03d1cfc8c03974b17783b30d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443faee9a5836982d89f94b89d49bb97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ce76eda3706216aa0c1f62515150469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e641e4ed93c23d6bef4761810fe3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e146c7c4fc6b74a1b0bcff1000069bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eba70af4b9435aa702ef5c69b2434472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dbcc9756ad802c798747edf3f1043473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed5b5286d82338368995990a81f824474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab28280e5a04948e64bacd93cad9e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119aa0a7de344482a62936734521d4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c8d6c50c740d210b524d6e1a2e8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ec71d230aab063561f32b2919f12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0df7258e49b6492223e27358b2883479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bdff79ab19e37ff0c8b4722aa8c35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d3863a7294be550fba1fc640807a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd14c067d8ade46171efe247d50a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a504d1f747df2318545c9a11f3d19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73824191b83efef39764e8ad27bb70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477205baab525ceea67c4c73158693485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233c5d3280725bf31cddd3412cf467e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715853f4b8caf235f58456e8e8dc13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaabba8529c72f6e6e15b574f7c26e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084862ea5d4659deb706242c960d879489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4998a78cfb35b60992867b88d928490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa14537e40a26e0b00f4a1cd37a3a5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ded07a31b312d5eac840a31548f62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60579eba99d994f714c8f846677f8dcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca685f197e76e17dea84d32390f424c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed966428ed8946d684afbb22291af13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c20c7c80f22be86efd9cfff5355f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf0d8ed2026a21a2433c3cea201ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb2a471322a9a8480eaf9182c7eb00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47d00b06fe3db497d87260ead59f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988d6eeb9b6457767d789d35945a07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e109b1b6e498403fab9b83bff54dbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363d144dbf015d460f9f9e726a31ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa9da473cb249b350f083a67f7681f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6354fb2152919ff2eb201b9c4af88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd1f9a691b14a69dec14f2fa621c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd787e7dc2ffb1b4fc64f984a336c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b60bae6e09718a0e0d9c4fb0ac79f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1078e594a1f1aab5b7c3c2b77088b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b35ff194880035778f7ebaefcc80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c57a04152fa0379e3d8fc7a28b6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b756228f311a1d8175637afe0e144ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002aea5ec0b3202db4f81bda36dc2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c48f6baa3912237fff85162a176f92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f932bb120c026aa6e863fe099d69bd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176824f17e0f37567c2ad03a8624a937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050e6142981d07adcd65605827cf29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5be733700e02a94220232c71b036d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67e024ecef51db08d6c3ef2cad6f37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47fd7669a580af5d3b056757227e81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34080026aef4dad4a4928b82a711519520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f21a68c3db83643b19f078e07c74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238545c68197295e897beea199d4fa97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8300213099669caa9952cd53a6dcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a575c5eff14d59af386987140052524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c279768493eab4be1bf480e6d1e7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186d98bd08431e01ca98fe4bba9919526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f5ca6ace3fe738420231641b5307527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af963e85528b37e4e76a91c4bd386528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262edd56ff8ed557bdfadb5542f252e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027478e8195e9acad158e13dcaeadb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822dff325a01d5dd808cf15b55d8d91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4dd94cb89ee2e9fa950bf9f5d5b80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0ca63dfb228bdbca6fc95161b91e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93bacacb9e464df5a6e7609837a0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced72c8b250864e9601615845e04c09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f0a7c6c2f4b1256ada3deb9d10f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f90a4527121b1500a0737291368dd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93262e0e49287287adfa4f161dde250a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c788d1372c574355c3cd05d607154a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf58558d1029622b2aae3a57b8c4a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ecc90db0387a7169d228fc6a4a4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8cf0143f098d82fa095a65deffda3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b76ceea7615443f8d014a392fbd483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49683d9d792d14f1d7b89da37c9c9aeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee822ed72b32dd1e54040697da20d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ad42e1cef6d1a13d2e1f727e8ac8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d27019269a6baed2a61bb8858138ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb3a838b7d9ed03552d423a9a6951548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d88950ca9736dc8337c4be0d3cc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305432270c8a0e4e3196069626f7e683550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dae261485083eea8076e639212edc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399468d4127e7ebd015cce9839c0aab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf01482d719860864f868a79a0c24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aa339cb5a8324510aea527b3f353c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb70e7071736ab5657c0668c51df41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc3b798cf377d6ab8a6a9936f6a809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d58d987babe9e538d8f6047240929d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc87fb212c199c69bfb9970b0302dbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa5a26219548bd575ebeab58fba8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715a69fa4020b693656161a8d776278560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d8b1d08d0488d3f231b43166d845561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29977c672d94956f50dc7cd3833bd3d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a78b104192891e002ecf4c3c98ad32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a4d6f665aafeacf8647aa74b1fd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0173adea3d3c12c9cff32ea8363cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433bd0e6e83ec4f680ac15c257a1b46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84224af8c633f5ac72c79a981964a2a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd21da6c8c10adee24ab2d1896fa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a84d72045adb99dbc307536fc069569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7c4f9df8b64ab56c46690919ed58d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72c69825b2e033cad046b136109731571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23037a3ab748854cce0c8c73cfda1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff87631815a64a307928a981972c3c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a980ad9bf91e359d5f62c56dc49736574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e4b23610f3f9b434377e7641d62d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38720aaabcce0f9e7ba21da5471e6b17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb1a3f11ff73b1533374b0e39dade577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9723eabb1c1c57e367631d9d11111db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b5484c8c5c7d5d2c1aa3a1c0c2c96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439246a1f9a786f4892fe79c5b97256580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc084c53ca8db8169eab6931b3a45b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e28e2037423150f669e89d5e35b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626219d518608622c1e1e8529746aa30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c565075d8c17f3280a2645e4a882584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22606cdb0ec904228d6990a7626d2a0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607abaff2e61a1d7aa1a3fe8bcaa98df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f241eb6ad7fb107d38159571d576555587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3617cf17d883eb6259ac07e1c466c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734599416b3e6c6c0fb4342fc316564b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f63d6188f4932a38d30c5cb0d0342590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef7568c27fc68ba808946bd54855be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b8ae2d3021d20f4251b2c81e27f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66740aaefa38e146b118dc5a422c4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d76c415d19de55c92c92a9e1265c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef966a16fcca7dcc4c7f68191c3b6cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970de961451d37445e2ad1b8fca65c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96fdde271650dfa49c4ea4e4f9cb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7868bfb88b7c21313729e905a778598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9197c4979296620183360e7f8d27b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709c7751d4c01da8f67b60c50f4644a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e172eda93002366236f6753e7beb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d484a21846dd343008656c5820607d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7f1425eda6fe65478bd7717eccd66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f55197780bc108343c8eece1d11a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86882d211948243e79d72f6e849cbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e416e83ca83e919b62286ecfbbdfd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43622c0977407416d6824f221ca90f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5218c21e6c109e8a606a22c63ad6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18325c1d28f66b5e59b4dac19e907482609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459ca5b3bef88a564aa8d1f05d4ec32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf29f169b6dbce65d0ffa097d5c5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb3b8a83e975c9115343a0be4115ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2103f364f328c400889b6c025b0d8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f865bcba54deed458740332faa4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c3911d02a10a7dd8f5ba280d31a29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63766ddb19086b03b443eaffa20ef1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1881c61b7433478b68453779bbcc218617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e095a623f38b870e35db836eff9201618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6bb541b3437919f6030dac1d7a732619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed1661e66ce429b7ecec939210df2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51718b5f0b79281e211460643154ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db068e1be19407655e404debe112b34c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4a42f476724d5b89bf1cbc120980623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c18d61aba7562751a9b5f5ecde13a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbdba802b41bb777e98053e7dfacdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2bae697c41864b20498523521a626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449d4a1ed9509c4ec53138f95d2a05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25c888ee37b6166d960dfdccd2b07e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0f5da4c7d07431dc92adb6132a307629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b74293669a0a30b03502e970c06c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d2fce66b5f13fe89cf4df0c16eb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf51e0b39c515b1be577b1cf73f323b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f7540fe6ebacf4699af27228fae8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc271ee5dc0f67dfe7bde0cb3bf35ad6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2240df1da17f1f672ac9e61481db2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fdd2a814951ae4d20736101dc002d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed7b46adb1c0eaf141d1e2371badf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1933a92482ee4bcdd1020b64b7c690638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb37a98fa068c5f17093ac858cc1d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a53c69b7da1b327af7bfe139e0157640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e67d82a3b2ff550013c556227002641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4d9c1a01a6640581b6214c0915ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6444b671f59e0be1b6ee26e839f5c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d4eec330d56277a617e999c66db7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e02f427bf938591088a918056e07b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fa7967ca7b170e1eb50b2b91c22af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277afb17ff53852d32b5d2a67cfa701d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b6d8f469acc472c10a27e2bdfa1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f76dc8c0f41e2c3329083a86e47b32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69d82014ccf8b3a9e43a4c375e185650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6242d4d1da6377e3dd70c0b8928103651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884488b30a51e942c31da3d098747f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045063f4704cbce7d63256b369a5d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c353be3b158b4b9dfb3faba669b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d23aacd9e89fc17f6d3ba393f5e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adc0e3f600da99ae9e4221526cef5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee78a8f039c6cef5ac98d22fcd40709657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745710d48ead2b5c4b1da9cfc081dafc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7191fc383cd98ea8ea97c97f1514659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adac6c0cb89e4cf50a5687cdfc3b5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494e6df6490a47d0b2e64aafd5cd78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99cf8711929aa1eb180f9181afefc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514186f8b08911623d117cf9b923949663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2497e5779e4faec9417257f8967a97e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46a2f7f9f7db1e263e9afa74a11bfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35edddd9e92a2c3b3c979486699f92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879660ea233cee0369ba78fa357d6112667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdd589e5ecf6db0805df7528af9f26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a24b77073f18b7faaf37b287d90f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e2ecc78da9b42fd543756f863cf04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d933587ac7d6d6a1225feea7c1ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec565adfd0ef720293b690ea5a21179672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e0500b11957675f143515cdecc504673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1a7bc24cb268bf5d20375cab18a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea916c5d4ceb20034d7b771df5e2ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333ef0c187b624468d0d600fa5a2f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797376b7f6a9068cae778c4f340911677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9da5b015eaa17fd879e3d0c5d49649678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1bf1b08efb8f64705aaf22e909f01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f8cd40cd7491b2854f5c768f7105e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc5b4a19517409424cd45909c1ce45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ca4794fff46c5147ed3e56115ca7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada75f5d251a6a00d7b98346ccad673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c242c8619db45e725ed538be0f532684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf402735ef43f8febd926b93fe639efb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c06f5b77220a7eaac60e1c3919be45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b636d941fd11321cb3b09cca135139687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a74754ff5a132d291d20f402221b49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73825a611581366ae76adb16ffa1b5ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8d3fe9f9464d073fe4aec20834766690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780b2a44aa0c891772e05c8d6459c82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b8ae7cecfa7720fe36191ab91bb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888480888231f3a8135cc41d60b2ce7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc5e953b36b0c20f4af7d30f9e2fdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94020375404d82ae993366c4258c4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd170a29ff6c8abfd5529d11a35b7557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ddabbfb77269e527aa364aa04f047697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af242e1c5d4e1764dfa402320e540c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070745a5aa7719bd2dcd1cba9cfb626699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3bd99055676cefd6526272c54ada700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce56bcd0515834d4d07974b5858d1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e01e267a8ed9b4141e3539b96173d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb315eb59e93b6df383321e45958de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d81fa5b2cc8608adf6393ba47f2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7fca27efb8f035e203d2379a21148705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffd497db8737f9c0ff444ca5ff6d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede3a192a3c03854a558301df39cf8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2a9513cb8e88dc494139c20c9227c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59523fe7f2284c6cd6cf78fd2cdbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4537d120355d8cc482903362c37a669710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a131754cbeeb513440845affe6888711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c0a7958fb0ca9f002c7619f17273712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d35b2b5e596a62411b3b628c7ea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4aea4c107ef2d081df120e51d25b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d374edd11f503ebc2e841d72faf108715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e3f8eefdd3e903dc99a8ec54cd41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4486b02aa6a0a1c9b38ed6f84bc03f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409166280549a86ce20cdd1dba8177d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5911ea6641f1a72c3ee56e1aa891f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da41ab6cfb564e0ac4b0799e64324e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ae77366d7e43a499fa6b53e4702d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab669e3159756c4fb2ebd6c6d69bed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf00c98ac3b6ab614b5fb0eb524b479723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b13689c16dbab8733ab63ecdab885724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4c36d2cc41958580197da76448b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c270ac2fb4731a4c51d0494cdb065726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343a15a722cc1bf82d7002912cea44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138718e2c50fa1dfbe670b449f287e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c2625fd325fc702515350a6ef59a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f456f983dafbcd27a83d148d4ef227730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd0b9f40fc783a60a4f3639b69967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4d2e5474c0b039a531af29ea52e9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b4edda03f11568bf7fda2cacb4a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae0bf9ee7286bfa929b0e5c1b7130734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7b0ef89ed2deff9e09731c359035735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f67a2897e31b6f2e2993b8b55342736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484a38a5466a049532ef268f6bf1fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9204947b2717a76b595bd9f92fbd63a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb3ba6b42feab0489c7c3f49cc4bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5530826e3a70964a9adabbb0f70664740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae58a6a2668c01a94f92ec80b288a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68c05965069ae467696ac69705ffc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d92f7c980b053a172f82a73502ac1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c170e11e682592d817732bef4e127e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60fdf84c1249e969032eec64c11c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc25a5b17c1368e64e90ca9badc19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc8f5c8e83f782bd20e1ee844a5d53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c235b7bbdf4af2d8cd9ee732da611748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2d660e60c227caf37d9f3489d0e95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16bc4c056bf559b8513336b7f2db11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb022d64ff3f7696640f85e8673dcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e27dc648d51b20b5f9b3794693558752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb4aff0212b735792234c6efe29764753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bb00a2258ea848562d1a449726799754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44ce997427b9667f0438ce2fffc06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4a8265791608a60435160797a6757756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7b3882651182e3b35303a4468335757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d88a751a7514a4f407b5e71e76cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f186fe7c71fd79cfbd88502e2e4cdf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>