--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae3042b437b54bbe47bcff9f2c5271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3200327b468221ba0b05a1e5e8c9f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d208beb468c3ed58e0864699a8ce503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ecdebf44e75e9dd559307f22a79a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e343e4a4cd4a53d22fb4fb2f613cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ae314969822079d8a93d92e6d095e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013263d0c2931625dfe42cccb7045f7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512003dc9f75d5e67c929286c1e7f4f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7bb94ad48470a45f1dd5be3e5b9ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99efe8b33305adc5db6be7c881da810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162bd18527e468062e36daf51736d3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2579b06ba88e41401f7df1a413ce112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71f0f10aaba3e6aee8d6c313302fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87384e69760d03de62dc3a9bd9b1c64214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e5a2a1469ac336f31eca97324828115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db389d9df588f6ddbb4b32f594e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8a947e351e4cf5d6ba834923822d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bd65dea7dada958621ffe1bbe64a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc86b3c70661db8a3104ea0a2d6f2c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3e371632afa689da952019b40f6ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733941b6fae9a7f4f90a982f408fe42021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f561171d04056f2d303e8b13a276d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837709311d7573b52de483f58bb465423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232b0c704ca7211ee343af96b174c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b74358db46435f191c6b0eb9e6f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead49aa1e20afd479b36427459d04e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca7aad0df3b40f5c2a1f9565ac08427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c7c7e889f12397c67a3e412c0e9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e0a89e193e3b7892d2d5624d0879529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585732ce7f544420a234e248d8df31830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33038bd6dbc908a4c6caaf890c6d5c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e3785a60fb4f1207a839ff41a2f2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e5b8dfc75eae6134745a061e653833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3efdf6c8f7e6370da40113fb4d521234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812877f46355d08e3f79e481ccf62ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e37c162da203bb4f44ff26f6400fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a9b6ef17a4228c6d3eb8166202bdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00341ec340c8f46c7c07e425d8fc1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43c3b5a9a46703eddc10693e698ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c7a362a05d0afb8b6b1d19c46e84f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7be66afd85ef315f5cd517f62ed1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf834a90e8dec1f1b9260fbfb8a9ffe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33e6ef965f609aa2e0d74916878cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb6a6fdf24c41947cfe53885c6cf5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082b5ceadf156f43537a4ac7e7b75245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d284b08bb07ce9b66c2bcd9c2e8505d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816f8e6c0ee67af25ed075aac852ebf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb9db27c7c0263d6a75768f2cb866448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde8f1f58723f330428e61a42e60f0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d773cbca15b2d759220264ec5f84850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fd24f7312ffdb208a4d6b085c08c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba73e0bf64426930d40b494c6256652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2733fc01d3f130857f9ef7714ec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4163d6d915fbc21becfd72b27d9d97f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b2f804edf2c29414f5e1edbe4f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d80585830ffe17493d996358b118056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4814b2d0084cb826c6515c7050d9a4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb5e990dd6f58ee861fd6a4523ae958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b83231b490ca489eafbdff30ac1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa8ba167de74f68e40237ebfac7d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360705f0bb5fab8f25e2582ecf08d6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abbb82945e4d0d9f85b34f25526ed462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e9e3c56dea61e400f96af07a936ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0609af879e9c2f89b6c3721fb1933c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557e2122461d58d303a9b3bea78584965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdbc9637e64e4ec1e85f5ea37a3f5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b9e11502593250dfe08a44be3f9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b74954492751f1797613db90042e1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf281585fb700a928aeecbd7fe71be6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6494824560e0100b20b7590e6e59070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c9f5b5ef7e423242274099141aae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ceabaf89461cae16888ed813147f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f38850d1de952abfe557e3318c7bdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833ba0d98c823a22e1a9267be370a1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bedc2c5268d39b2b8f37b40dd66a6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d83c871091f27e1e7961dec1e4893e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad888012d9e76a8877945972b1fdb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c12f6bdd12c5b4cc0f2bd0d25d9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e372293907555e5ae0b58ea503ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f77298fb342569b49538a619bc91180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29a945dafde1031893ab97e6ec51781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744444f8804d07ea707e8f4dba6f6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c8d1e58858f874fd102d5e0bd4b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642860a208481697fb300577a67598084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24407262ce4344015da2fc64fe5e3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ed97b75b3f84e1393fda806122b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62924a0aef7ce5fddf41f899dab9e1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07234843463ed5ef7ab2ce554974818388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988332a2a66cd2560e586eef13cd0cdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00b33575879a50dba27e3387e430f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dbeb1e483299596509fc327b803ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b973bcf01cd880b3b2bc64101756c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b59e93c413c26d58f4960dd8a45c2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac1e694bc0035b6f5791e7394b24c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b7c16a2a1c5f5fc55ed2b9c876af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c5b2beed0756030c76f998a0cea496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784d69b402cc093fe5b4bcb19c230697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ccaa526ca84cddf856ba9d861ba4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3cb4e11e0fb1e3d050359e449077b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa1c447b6f576257d44411b4c4cb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb096a9fd3e45d2ef48e6e9586087c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a6fd05d2c2ca5494e435b1930a4f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2caefbadb9f52183b3622b175d0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcef0b319786b59058152bc0ab1a9e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c1b7eac243cae183cae7b509016b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75dda471f0372560e31616f551b3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67fcd92e72502ad3b89a10d1bce391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbcdec0f79ab0368dc06a40659e643108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfff4d8f0556cb0f03dbee91f1adba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d84bf0071fbc1c24f3367ed24253110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6e72bb882b641703aa2cab91a1102111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6287e4721a8617e02da1e6129fd7623112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d23766c47b161b95d07daea44159113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa009f1fbdd25c0bfb1b693ec280159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a654b5322455756612ee05d6026f6bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9651a451003e30ec10d8454d55c30c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6ee7619b23dd07b4f8a273cf0682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ac1d3381c80ee4ffad9da84bc48fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128707353f6edcaae47ee72210704f5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c10cb6ea1416d1d792a28397338121120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574aa6dd5009a2f4d4ba7f91d21eb4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63e74e9e6f715a2563c3b6c00b4553122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89cc5d41c93f180fcce2339768bfbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d673858b7ff94ffa41429344011929124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dde5d1302f8bd0bf2e16c28cd04be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5502d8e332deb1015658339937e909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f808b86dd4b5cff8bac919991b738c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad4cb43dffd5e28ef0ba22f946ff0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee7154a93ddb65bc2fd1b3d40363a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f524857301d1a0c7fd8f4c9c1154b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6aeaed37d272b3faccef932b09e0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51374669a8fdfa610a4f42f439a04d17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c748366d71288d239d025098750691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8498ec883dbf3094271a23826b6b7b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2b1b36c963004e1fe1b9da1fd276135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fefcda777d615628582f098c4b656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968db21b9dfa39e7d13f8f302e5590f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ef3c0991bcaa15dbcad3ae31a4f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10643e41f31ebf57755d4e3f59542d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f36e1152480e131a1c0cf59d9df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492430f6242d35bdeb106ae2148996141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa201bdca56e5430cbd31f990e01f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c54a4bcf803134f8d5569f8040c037143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c49bd9911616af2dd57c4d818b925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dba9f1faf6025da4199f76edf9a80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42e0abe226e2deb2f93805062fba9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a95723efc8e045435509e446744ff2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7a4272ecce48e4910785cdaf9571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191461d4c8545ef7feaffe3abb58cd10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615878de9af55676cce06f5daadae8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366a6b23ef4286622acb1774552b21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd76083c6cbf0c1c2b598d510b119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd97dfc10ba7c6d54510166db8b794153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436a6289a7a46f2da093b2ee0147bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f01f73ac0bb17fb22c40ec001a63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf7ee8e2f4ed530fba0dafc4c76680156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed7398ff86767f4596a3b9491c849c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d866fc05c92667230a65aedef7dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825666522c03fc328cfa6d1ff1d7c1a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f9a5a0777d0c1730d94082e54828c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c1052347e03ed713d6fc77d69ada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579ec6480337638d692b29a6723ab8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befca9f56b0cd42f951ebdaef2b8021163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdcf55a576e85a90d4e15a9e67ed4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ef25d8c9fd16263209f1cee086f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3a5c9049fa7000a62e68ca808b6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6df6b7f330fc262fadbc7fa94db5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc7178c82119f03fda3e3c3680473168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d7ba86d5d02a539f871b1887a0180169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fbb46e915d5055ea1088d0da99c2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5298d3cde93375b2f2c1f015cc3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf1cbbce6546d6e1a9c89158c880f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d0d96c2519b4b97021e7a4f86d228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf018ddcdf8033be3076466cdece26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae14650abd372d40d7d9dfcd49019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c55d430cc6ac9d3073356303772c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b3519041af5f2a1869bd6b1e96afd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933befc916508e32284fc38b6eaf51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730c21b5b0c540e9d6d78cb5329fbcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809392975944c6859c366d40ce72c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff46d85eb4d8d6965afe5078d40ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b213551788ecb7afde751bb13da864182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ead37e61c2c1d88f8b4196c3e267183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff5a5708d52f24f7ec2926298c2ffe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da4314e0412b47930cf5c957fbd56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfd0bd5174ab68fe9a9e3b83f34e2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fdffb1193aebe497bccb46b48c8ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a8ef3fb1996220b5d8e3508a5935188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a697dd489ea258bd35f33a75ecea8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4476ce77226c3fda61277a81a8b07d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b17838a00d0aad9f3d94119d6bf07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c2bfadbe6bca87f016674a03ce97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25cf33715ef5c0dc914426079dde2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f08c0b7821e0f97a1e0eadb05ae40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e886fc2aa17a3bfad24790d4e3734195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229a1d87e02dcca8ebce394ba1efa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edddc9c9fed84475a9c4845f1d968d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb2565b1e6e398f9f3366b9fe4f05c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e79a560a62bba5f4b97b0c8935a6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148917097c5f8e2719033cafc4a57c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300511f97d90886f9e540dc8d7a4d21c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803af7c9ea12a8b0ad55090b8985f990202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9a06fd501f148c21b178b0c076da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b9818fca0aa28cd3a475bcceb74d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c28705bbb20e5ccfa365925f3ca33d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d535961a365af9eacd22015af3b88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ce0e72c065ecfef2c12db2cf9cc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623561494aa71c552d3d7d7fd7969b3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc11ee24a00d9dd5b08d9ee19618d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042007e5b1a2dc349cf66af176e442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a018eeaa3a2ce7563180f6c410e10b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c4f696a95d2dcd587cbffc5854de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0dfd5f7836997e0fae0fa3453be55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3d1ce1f7f5a8f7bef36e57fab232214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a6104ff0a4b67e69a052e6967c0cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed4110b8f9ddd6c067ded41fccc18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bffef24479dcb8cd7ac8bc1720263217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842237ec051bba373f50cf932afac43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14325aa40b1e0f54415f4e84f1d336219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b821e6b5e70225c17daf6668141f55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047769e9b31349e43f2ca464fe738c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b323e857f5d36967f4a7a616ccdd0d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e6aab9bd2ceab7b500fd18119316223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce50efd5aa98c0c0f3b188f96416d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16290ce969e30d5cac02f625e82d1111225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498673acfe0576160bb7b82249b95e5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b08e35c569884b6679537ab3cec0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f35532a330caa12ca643e8ac4f4386228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149a64284b57e126ee05497beb5e291229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a5605eec012f6baf0639ce358e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daace1bd2a2e32310d00a138d0b7cbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773dcf8e3e91ce38ff897dfc971a8fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785605ade9d59589ecf04c8644fee1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba1232f858a004a7b5b3bc96e6b18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca91b822b2744c7b822cfa6ac7315d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09121ee75ce3176a7e7bb65846add85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5909c4b3bc80680a11254e134db5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46d392f2e9fc86c52affa9ad9ac1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91043780f6a754e6f3c61d9e59ec7d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7598b3411a8cee186585a1c60a43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6a5319f23b8d6c6fe237dae89e63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad7581023b827810b1862abaeacfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d5190933dac831156c8585b178ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f5d04156cce14ba881e0f683ccc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f54bce11ed1feeea43a5d7dcfbef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e3692276bfc4eae2833be4bf796f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1871e2f84f4cd2c29f27d970257f1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ead969b144329d4362ae0b55c66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdba00a0251ee5480ea4e2b27a2850249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c1ebd1f4c5b8dbf8767a1d58b0bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace82ffe23364fb34932521ef16657251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c171ab9926443799bddd19f7de9e11e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb2f7254907e86fe82b1bf9efa6f1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cdfd32c98e7500404b55caf4e5280254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac014029e8377b788502df06bdc3c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f908ded1444b908ced1ff40c63601256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de01885faa22e4452dbf43f26b491ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd1ce12bcc1b523d2c86cfb0146cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635d7a15d3c7dbaf0c9966be3acae8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c675701aca2f80e189f141d8a97347260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2af3299d78fa9ec46c0e6763e2f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2aab2bb9aa05dfd45fd50bc481495262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719df5b0fa9a31fc174275f05d3a167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5e3543f0e12fd7f8b01be9de6453f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4960d392524f0a082db1113c78077265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae95ca9ee6abaea64e51106a664f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da2dabe8a241def2f4160b7b5a7c9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2c863c5daccb31bb02afb9c666b21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc75a8206e546a9d6cb4910cae772b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef313765ac5e247c93b58665b528390270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39507ec2613ab5462c7e51eeaf7fa987271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659c1bde9690ff96ef74b99927c4856272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14eb63795e82cff58eefaf010ac0fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e40b226a272f19636d4c3f8c3e126274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586932c7c46f4c7e959ff75c6e20087e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f35e2375a35f786cf508deaaa36dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe88e7b357642ec405acaba7e313a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a087d96e7095f05a688936d1b8a10c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafd0a2eb0a2c30d096fa6fb1e4aeef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa4c57c48f3e59845a2613d9221eb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc201d90eb34034a3d960d5721c72f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980de993ab9f8197ea9045addc9b9ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1ee446f8fcbcedeb5be040d6bff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078de8fa0046b3d20783663a9fd009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f57565473d7ec8df6cd1550508feb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824e4e499b1b0cb4b13b6a96d966f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f8d96ce8d2c6c663bed14014c5697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ed0ad014769dfa683500b12801d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa376d99b9f376f6c54a55f1fae7f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024076172854bccc3d0d0beaf5e5e420290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2815a7788bfc85676757886b7e79643291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facab50d5d00a9c22b8eb3b80f38f853292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16575075b768f9de5e0bafc8c71c70db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a604d7da84e517e6d2e50362253d4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321bccbd199441032d01454708ef350295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d5ed1b4558efa3f890206243b74b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea394872acb81c7b6e1ff77d5ba57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ab527c94b1b8e9ca5e755df83d7aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad67095db7ba8d32da0f4e80d11ab1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3dda1d221be3da0f878a28102392300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f709783e239769f518b95d349258087301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8aab1bcbbe83625dcfa9247e467f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd0f874479f151d591a0416e67621c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9191062e9849479e667813b6be4e474304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33490d3aa77d2b1757a3723c7906845c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88518734bd099b1040564d0696558af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a51691cf2cddb034cfa9132e49be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b37e81bcbb4a9177a9023fea16145308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a17ea978921e88f473d00800f99c65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdaa528714aaa47f7fc7db4e3e207a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198dc9b2de5c66f996fddabfe84e7c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb96bf03fc4ee42b600609f496389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cbcd6b81c6edbc71a9138b6825d2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2b3b08d96a19082853af141cc4bd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ade4c66514f8a68d14ac0747b8b711315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbcd8ca8ac9d5f59d0f1be7ae82e41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbaf80d0fd4c1932a2fc6050faa481317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893a6fe21f49f8680fe3fdd1c7c9ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36968131e74c8bbf80b6e6d05f9616319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f69a1146563db2adb312893ec0b80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4183d326090685b9185f1b41b1018321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f617b93a6c4fa5de23c92327020d1d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc1badf5435861af13a5538db474d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f633e55d8717a4ee81728b194b72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad2a33e5a29f3c8452a725e26e19f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a5b208273d01e831c9d760bf139ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729014c83014c43489c6182932a5486327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7f88259e847fa7e1342780db61be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c20f52aa6270dc9b0648d7f5b2224329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e782f3d3dd8d835cfc67cbef6439330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada3d195782aa36ff6d34f6c4b8a99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeaa8e75c6fe70e64b7faf8291b574332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5a119da4b74ec00fab841f628fdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb65cdb14dcce0724e030b825a975334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfb4833a3d4a4ca05b406327f7ee7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce5f47a9e69abab6a96006e793da1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de7a4010856f6baca36e540f99f97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba4db662190a4cb43b17d2a0083abc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296442df18502b42088bc543467dcb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef15f2a53802dedf15c7c4622aae2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b271aa55329a757c07b86f19dc4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e3ba964335d60ceeb7c1fd347509342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15127149df716c1123ab91963d714870343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccb1a14d10f1ac613a923a990f9bc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe92ee6dfe65d572dd9b38dcb4dd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f9ca00954cc92dea3ebb55b8a7b78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc78a723fa9083c0100660ba460a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b3046bd1f20b7a3f9e6ea4719ca6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9913835d677afe4744c81d3a1676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcece6e5b48cb1b3289fe558b9c397c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e30f6adffb06c02e2268f48a0ef1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2cdf50bd6e71925c9c81fa0afa3be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75b116d9ec8b00a1d6d73b015e33e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02972d5b9cae05e108ebe67cca9121a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f584bc43cb890b89a3ac030ba45f33b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561738cdfd3f31c17bfed8b7f948f5b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a68d05a17162e7ac0a9a5d1422cfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13529f47bd33e15a556cd76f99d124c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918b51462bd8e698d652f0e1a75fd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5747dfaf2826a08adc35da1d77c6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e46b4ae3b1fdbb360156e61b924e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf4c101e34bb46b6f64e8b5317dd5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77c2d54541216b09e36e6d4e5f0487363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7910e5b73d7643472ef48cb7c7b93c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63f7209e49b69dea7b16cb13bcc77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c774bb8986cbde6ff973da92650d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7a7104cafe1e6406e9195572dcf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946df2be6a9755a779cd145249d7540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308556581f27cd21484ed01e46cb1b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d67634a3301a7f29fe49c43a7bad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce2a6a0fb910056619948aaf681c63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69fee815df686ca367da92f9780096372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a2da7425e7e0ab248988a95921bc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e60304986f8aa2cafdea3a434a2f83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55124f5e6a211a3b50b8d4ba6d5ab84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5393f60eaf263c334625fc825edb1e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddf183134caf8afbe16bed77b3942377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12530144b2c28876311963bd6fdc0e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922bb3a72bed5ef0cce1375ba7caa3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a2b833671384f64dc36dee25b1f34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65c1072ffb92526252af74833201da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683db45c6d3927af8026a0eef737f8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85eec99e64655bc4de381ff2c690c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bea5a73287e222cf9b92355cfbc97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598012a463f9f7a1ee1b5a0e67ef5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ade00135e3ed6af3919da98b09fe0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8269d1b7c34f834c93b94e0953118387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374320b513e1ada9a931862c34c6414388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cf493a3c6b2c432fb5c78dc903c3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cadb64d5566c5845f2e37289874e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fac1f5b6a016154d6f6318e5819e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049a7c45e7b3e090101ef2ff324f655392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc35f53a3e1a7ad68754244df3b0a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764751d95579e71e943d71e1c438a938394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d85b043c6286bf7c62124997f40e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54f7795040a57b8cf81dd174456f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ae276201e027bb3e75ec218b6b8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facdfc1b18c3ba604367c814e643a84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12a98159cd24b6764ec3481bc52319399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097d82074b6d530a9c3a8a2544e668a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a6057cbc80463e65b0f9683b88665401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2249d4373ab0de4ecfec16f608a967402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d73f91020c6f8e1bd4087e1dcd29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc433bfd3e16ae5bf1cefe3d1dece2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c831006bffd2009a8191e015cb3f0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410cc046a0b275248e8cd10b40ae6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e80140979ac78bde9c50ba4d3fcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7842eb716ad545225257ba85754c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6945bae861f1bc07fbcf7a35fb5d58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5db92ff130f9f75413773adc00af8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb76ca0033a1bd1841afcdd5b0ff68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd6ec1148ae5fcc229d87b149ea1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dcb966557d917520c06466c6d88ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a1c7a8c950d8c67a5a8858a4f952414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada930e56f387abdda23d4145441ea8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee848355bdee4e541f86fa0184e52e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d46672bb823e63b8ed707223ad0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b08c2c027a4cb325112128b90fe8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df59222bcb9ade1fe5689d7519b160419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c4a8027ae7a59371e083fb2100f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc374c354f165a8f6bdfc2b9bbb1b584421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955dcc5deafbe7b83d8f3b5b0800617422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaddd20ac542b94efb94e82234ffb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682b43eea793f5726a563de93375b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414ebdbcbc8aaaa4c7995119be0b34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301c76ae944a6b29e7a368109f426c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313981742b0f51175f1562e2e982969427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4490250c00ec6e6b56074141884d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3392679798c20c0f8bb3456a0a5f2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e79b7531683f32c8bd254e661fbc3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c53bdfc9e9d77e01e4f1e302f9bb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f4eb6ab35e98b9c350e50334bb734432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525d71bfa4adc7b127865927c57c3e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d772abedee74a992b8142773219a2c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54d8b522abcf90c53734330b0f9df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce511e3041a7ead7e8a5a0199a94fce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a7a334b149931af93fc76fc5ffd43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb41e5c694c0c94dd9c17f4e2cda443438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17776a0c0a432cb430f3ba92a420eaaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69324665a45012a442cef31d23023db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e24c1fff22e14fd7dea15d96bb2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9dfddee90ebaf250a504e0c75941442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa6f4a2f2fac97ee1cc6b4d18d2fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785153bac9c029fd4ce7239faff62f3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5af1baabe10e14d183480fffa7d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5641a2470e6383ed83fd7aefe02ff4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18517d262c72df78078df0aed96b7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0d9a31a66b271b3030f53569c186448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865140ce35fc0206cdda02a23e32d13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b113caa950483d249f163da999669450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80cbc45afa8cc9c165f95c11f36689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538faade31b2f058fd77ccc7a6999d0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948262c29a7ca76ff5ea942571e891a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd72dad0b58a8018a98d3abcd4e6164454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4aee7b042dd497265932b043cf2b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041df6a2194873ae88c606ff4afac45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187c15c48e53b2981ea713cfe7b390457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c4a7155235f4a9b428f0c3bb64fb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae102e5fc3b352a953ed081fea45bdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5fbb0598523b7eca4518d1b7fff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899093de1ef882047bc03fee4e3e783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1bb468a86e63a31e10f0c86a88dc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e8a883a7810946ad96924e7c3f42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9aaa84eee1397e399a8652955daa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db09bc5b410218358cd86ec49cd37d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d94ae3a343eded08b980184fc9ba6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd059982b97c7a1167c7e83a5d6cef5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99bce307796555ed5bf1bedd04c31a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efec95b3d99d0826a5c3128e31471b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0128d72b52efb3c692b329833dd73f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b0a502e52423835aaf4df62dde578471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb838a91d6912d1d80284975a8410d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447513899c6f3c33680ca2f51485e3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e23e17ccfdb294e69ae0f5560e2bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8460aabb093bfcd9f5eddccc718a10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3886abcc572c144580c6388511c9a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db690d1ee5cd3777eda4a5e8f9d47c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf09cbab5beee1fc0e219d5e0c3b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89badd0f95f7294206ac832d475353479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547d1cceb7341e0206c20167c4bb2db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5305a14ff68ca6059df8c8b9672b506481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160d4cfb05bbc01549e537b8bb040f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bd73071274df0b8090e1e1e95f7e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989e75d4540d3b0e5c5306c136f548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a785c8c604daf337836e2fb2214a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dfb11b5819ccffbabc77dd2f9546e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff25cde5026e6e5f234de09ae5803ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4137ec25b43b6c5e1ac80c00456c3ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f631cf3807eb44ee7f36858b08fd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f91a4fa7543436c90766bd4cbf792490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7affc883707438e3d38bfc505dbb32c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88405d59e8deccd54aca38f0ab61a42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf624d4b60f62fb0f0194ef29b73e7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47bd69823f3a33db314659a0519d1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fe4b5b7c5fd632adf76b977da9ced495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b2f9ed3df57b931e682b6fd38e66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da6923b063cc65b67198ce41d67dd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe16ab05979ebf027947fa3c6228c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2e1873b05294004cba3038b2bc0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdaf0dda5b45589c6bf1d6fda1a1df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babba4a3f20357fa46e714e63a49df08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6e099a0497a8045f28dc9fd37618f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc5915c52253e11728dbefbdddb3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad07f984d44e145d1855f087227ee6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6270f00e6cfa5d556a29e97239fab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18067cb492f14e1f684838178fc630c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b88d790ca9169651544f75e278128507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551ef4b4091e48ea348a631fcbb185508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75f90b33e12d4f8b334df6ec95048509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6917612abbe1e8aff4883f60eaa009e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87069aa2d15c13b93a1a15306937a8db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c0a1c61238c6293ad1b39bf375ee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7993d6a4c34366f0429040e782e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8edc8790395320e6929807a91b61e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505943f3ab07842202c99c8341213be2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51e17ca66650e2b5deddc607fced59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b57552e2747568162382138932f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ed80dca350f88f320bb395262e1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecf7d137f0374685e6997350a05868519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad857dcc5f7aa23cb3ca978d4a05f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351f3a93c68aa37909c743587c1bca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64fc506c023329e433107532a6617a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d1efff56259064b76b5638aea4409523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fde0ebe1b52d650c38076fe8fa57c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3b56ab6aaaea9f181b839d234c2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68177f7094dc60ca1b6790f46e2d500d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e6af3ae05b5c8028b3025475e0d8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197dbf8c487d8bf86a8460b0c500f25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d1cae77fb33a437b72624d6e76ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a641558e00146bea008c91bdee0eec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ba649c4a446874ac2b47764e7aac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12054dad1318c45117129717f9ddf7f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963835263fdeaeec3ec05e12d53b4dff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477d9a60153738de59fd4cd82736292534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6996561d4921bc571ce309b3728b69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a631e7eb6ea2f3644e7311464dc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad704eb2fa0be3d2b6236e3cfa1980d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2dd61fac5532a2d3391f893a6284a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d0a770fb525624e7ff15effc823b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb04673c15113ac7b41e46c244495540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d542bcfc22e368d96e6bdfd2f1ef24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e731a7dee8ad4f48918b8790f6254542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe208d202452f2b4702d16e33f6e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884132c24a5f930bec524e5b116e4b1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f33051dddb368d28fa12c5ee51f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba1057412e432b9d1ef1a8ad364ae6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8526c2140c4dc73e76fb2f2fea7519547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44310e907a1ecb6f75c933eed715ec4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5aa1d5cd9081c6d14f87304b2de53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca78012ead3c3bc0f00de759f3b74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de08536b7d300460988fce01ec58f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d79ac0a9ed9b1456420cb922f222552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1ef99f9e52a53d98d7d8b3603d44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254d2144146d59c17bb293585f3fa68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d098fa3975fe4ca335208d9664f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af0f0fbfa30a6a1e48ecd0f7695d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27af5946fd074c6b59a215fbe8ab8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0651c3a3294b316b25483266f60dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef9f8f5a58ae95e5437e2bcf5e69af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e852f85c2f1affd217ffe1ce58d50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312d3d8384893baf040f78fee93851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed82192de078e2f402b2a26c90dd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942ba66c4fb3cca569fe7f308580c7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd945a86433ca593decd418bfad4cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092133702683afa35885f4ae7b53d13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ebbe8ba1158bc960a2f5c154eb520566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6a8d4a5745a436be8d60f710c07a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586c09a73418deb8024f783498301b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052aeb3100ddf335f26839945f2404569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0de289f65772ed1bb33ebd7915337570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f835c154a71c892624850f972a4b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6150a9ba3f128f52b63e5fc366c4a57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccb52dcabb8e5150fd9dc693c347bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f63f4439258f9e9677217926a9dd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da6dcdd25dc25de5a97d322e5a6cdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f198129e4edd79639eb79be76cf4aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec802d5b7a78be795ae523755bc202e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1036a88d9061c38361997f1b3cca2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2e99797c03bbf6d2980bf2e4c3f71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac5d92d30b86aed706acead216240580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f835e9a3a2c408946606948be329581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853bbe3f682dfb0dc05890ce022b649582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe79ec8f49d5e6e7a2f95605587571583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7c08a130a83ff79806b1cd0ce805d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c732f11803436f5c70d674e92d786b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ea648b72cf318e12c2c09f739e68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269176a8308e5c14f01a37dda778c4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c58916d6af508d8d0651b002f7eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de641192dfe937032c326806be059589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63c7de9efc3427ef7b62fc77089f4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a5bba0bf297719e384bca2e92039591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc20683334bc49eb42758e25385ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b152f4731e14ee2c3042a8560ec1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac74caf71242c32ca5ddf83999b8af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015a46f18a865b84dd63e5f4e726958595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32cb349a3345e89307bd066b84f370596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62074242105105ea965b4437ed6f2093597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265faed5eff9ab48b769bdbb64c03549598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910268244893b54f9c9ad35188ff2f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cac7df1a24ee62dabff6b143ee831600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb2877bcb3a66326f0160a0ed1ec33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401872f1b4e55e18ecb2948326c2762602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fba4ea15d888f10a059fc32ac804e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966ed7b9aa8b509b9dbefd3e1e0dae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601841981afbe7ff259dddc4588a7c9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f153c054ac7d2ac75fe6764ea840bc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80cb7f1c04456b679331c1d342aa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde1b204ca011b56977ecec7be059c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2f1a3e2d68333c9f0664ec2acd5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b616bcffbbf44d632d3cbaba6235610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec548b5a8292889a28b11c0a6a158e7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a09693ae55fde13c323df298eef792612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1174f1cc3434b3db662bd111ed399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f933570be0ef65034fd485862368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed031821412b4949c8c15269f122daca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ced821a723faff39e9193ea03a6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cab42bc72be01785aa6d18f69b53d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1954011de37d60418e0e149e94310618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3117e138caa7a57d07f9e6c123855619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b53152299801449cb1117d0b71a2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760d267651ecf7920c161a3a4205f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32515a6a8dd670241e132eb3e5842bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c4d4e710676da3d0159d9de178907623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add1d0d4a50b89e21dd0976864a72a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cddd9307690d9b9959389e8e46510e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567234c5962a4a74d3a96cfb6210e30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00168df6ce306ae0aabf9a136395f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e74f5d22cbe8a0aac8c772c3561c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a87a8a28a5bed830ba066081c773e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff7da7846d40973288b9cc6a5c36a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657588ee3f347a5ae89cd96aed70e1cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825a5a7165c5f235a135341c7f522a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0d69545fcd2889a8dbb0b33fb9f8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d287e21ec9248cd7048cdf131318af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273132014c2bc3c923bdc5e693a08097635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603863cdf16f86214a8ace22f581d262636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4999f1729575522e485dd2d1b3cdb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff5b37c210373b1900da0c02ff335b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836501f718eb7b565f1b7fa168173fe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2d605816948fbe880f865ea6632b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e9037db6a49c10141497b0aaf61fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69262d574e018dd91b9cd85f14485ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617fb5372874271e4332da4e7525db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07ef3f4267e7cef4ebe460757f9a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d88b9bd70e3f90c1dcf4582ab5ee0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659361fe4db1b1edd5d25e680c39ce6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce875d64e3b8a3157cae5e50d497a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6029dcb30af02862d88e47e6df65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a05ed0001e5932d14def22f7a7ac6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545862faf6b717d7a8cc12b9dd19a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd8a56fb9de64b0fdcfc6dff8c58c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03ece2a033b33707f2692e13c895d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e038b04bb0efc512ffdf66f4976a5c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15594440b5aa9e8ee044ac8c9c19c3dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb6acb98eb8b4b3d78d8d9904193b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d38e6997f2da2adde1d983ce09f0d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855275e4e4cc46c5b13652e97d96b8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057e84faa6498f12ee9d9bd5832d31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3aa38ae924aa59f9fa70b0142958c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d601b7c93bcbc1a061d9c4042239660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9674cb04c5556370d45c4e9b90a4fc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c84d74e39e339636b9d2c667299c09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b907585052fb35305ed1a487d6692ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621207172b5d428c25debf9fa07168ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14230a0af12f9fd28866a96c346b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f26498dfc6e351afc785f00822a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7b10c1797980b430cd5c59382a0f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa4321daadc5e5ce1eafdffc48ea6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89879ac29a34d1849d0dc03d6867e96a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f8d941793fbb4114658f842a8fa00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d8a088828e152317cbd8a5188b79b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67985ccb79d958416769c61ca9cc3ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468228868c2e5912e9ed209769dece51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f21c392e551f250661ef64f79de5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4bd4cb5f7a83a399b00d401803ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e34cd910d3ed1d30c859b1459332e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f440cf5685f268f76ab2d274be8db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83ce3b37ace6dbcf2c3651ee77024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b52971f176abda15813a981cec0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24940f6b4519139fab5847a6c55f443680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d4ef05c6aa521e70b7f0a75f851c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bfcf0a87aa945487c9c97bd23b6c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfac75bfe51d61a22f719bcbd2ca6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b246d87370a2ff7454878327f70b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeee516e706c50baeb34075df2e161685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88879a42ea198b6ac8e7921b276937a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7aad23d112d65ba908b9647f8e86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b1ed194ee93a51627d11ea3d4bd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc52cc8357dff570a59e09b89dde2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140898d62a7565911c786abc92994580690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aabf23fb9924984f76906bee3f0e45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d871b1b7bdf83917c0486f61537fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146fc9864228aae8131cc87a112910693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607235a51dc48ef1ae605d537d72f1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf1bcfe88bb58f86d8065b1747436695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b694ff0372810b008f5c76e83d254696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fadb726d2308b065c438f672b0c2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593d340faf7304ff2fcbfe24f5df30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41383e38ba66731393a7df7ac0589a5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414728cef6402c6af2af82a0d5fda195700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710c85f29f79b5a14a56099d0125b1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeaa679b685f5cc9d74512d871b05d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e66f16d38e0a96644fb40743d61d17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91778c120527fd3f27d27e122497558b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ee0505b8d4af2fca90bf1e6fa535705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0918411c802bbaa87dc70f5a6e84ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e481c1cd83da6680572e00b4c5f89d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a82445103686aa2719bb7773c3c7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ee887e2c3d76858da5e922d7c0a98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850e3a952078521ddfb5e005196b5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a06791621a3e6bd482f724dafc8b2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e1764855c6923987158f5798b2a0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478672ff0cf20f56913dd53dc19d5f01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d049d9eb237e4e994da97aa8a2bcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a43beea115ca604214a681067cd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7effc3b5b2ead512ab21d7c1fe2107716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba9f8619f3bb4cfcd5bd3c0036763717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c42d6ebcd7c840981094d26f8650718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a6788aa24c3fc604d11869a5ab00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3172f0786fc250d985627625098b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928e00a1855a329bf1bf801222d28b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efa0580f6d98925f2f6ffa60f42fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47cc3999a606419098a5499cf4082723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e8903f08e8ac002668b1b7dcb441b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff834f0e109e2c9d8ee749019d2d4f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423e02d3ee0ac2d22dd5f86d425714726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7447641150b4da776080653ae6a778727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d35fe88693f3e74f10c0e411a68b80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572618e65cca4710bf1b1547dfdff57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1982a7cd4b4cae8c13ba49a63b9f2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7bb491f522b90544e2d1f241ccff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5f140688cee15c2ed5ff9c5c57bf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe9c2754e30f46de121c75ff74eb04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021bf67d4768946d2887f9f3fe60ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dec4674678dbc4c303fc036b45500f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797d4b45965879d3b96176b87a79828736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedaa75c7d8ad889da38d9412dda8dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de622635dbd3cc4b6059a49aac4df9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280577cd1bbc698c57626927e26468739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cb41c0c9c1664061cc00e06953bc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7258e7a59f751760ce96eca8a3f4d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064bb9558ce8d3522037f6200d2693a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083b055b495eee902fbdf4e90466f01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22f70e318f7712222ab603c55bfd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39fbb4beb2d1072ce02dde007ea92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c97fcf4285230c2ada70d71a9e519746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6fdab25fbd9e54bc20c8c667712a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1efa7ecad3308e3a1c2fb77aa62fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aafb4d713041141375a9709b66ca6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c645ef8d6571fa14ee8e43bceca93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d7e43a726d019831fa0df13b9495751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb27c7c9cb6d758dbce392e763acd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e603b7ec8120eaf63f13d705548712d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015c1b3fc9e915992a745aebd49b3231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857240ef0fe676f4631290cbd3451b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22169f7f0797c5679f2e7a60701088303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6042b1d45801f100ed3ab2ce9579c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6279ed7052d842c0e2246964a9f6755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd68d3bd786f305880b2e6b624982d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948eecefe351b52013182a9002375997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8646f9a31c5e260b7749c98239a21da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be18070d8dfbfd308ef64036c7e289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841165eda78a74c31726401977da0ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad7387618c6ca98f593879cfbfc0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be794da2e0d61842fb5ac21f3e7e5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581d279411a34f4776fda3f584b959013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767be5f099ea704d70dfd98ca6a5ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4cfb508e47282a33773b8925fe8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4811b8880f9bd7df5b23f1ed25ffe9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445da80b8352774ab9528a12452541a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b9233be086fc8d5956f40c416274218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98e17967ce347d9525c315e8c0abc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3560e2def1be058987284ab830c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f2634d3fd2a2a00cf24c5083f31321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025f8d7e475a4292024e730ed5be3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87590508911b0e67fc2d6c75184f9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44139230697ccb5f5484e33e44cabf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bf2000fdb3be71f551affbaffe60325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e810a8cdc948bb16b51975cc49f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67563233af3dab0aff02fd5c6373e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207cf71ea15d77be61f56324bac22e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c065d26012a101b7f3fa02f6100a5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8854bf99c932c40fda3d89468e6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852435a8dd0cbc5ffeb2eea05fbaa41331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee00c101c1598835ea3594441cbd4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa75fb66c7efd8665a6adc7efd467033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa327a33d7ae3160237ab2f5dfa2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e862e8f7c693abc8fc066a2ae94335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e0501608942d039ea66c7d1e1ac336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b996d578a6e24845395f7c9fe8c8cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdface119d9ed09b70c396a6506e9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be62dcbdf3c2af6700d83ee1b33c9f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aed6f9414c8f53999017b85cea0e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c95712efca25d9d62477a4319320e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a43af72bc034bcfd511889d426f8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58272810c49a9401b7e3dc8b0ee3c91b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbf41f9c09011608bce2d1cee8db2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266989ffa3ce96b78d4693f0f8873f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07aad12f501d58dfe509bf0256a32f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d2dd1a72953f0a929ccb9551d55047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d96f2cc09828e7d918b03ebd5aaddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f81667f1e268dbc3eec596d835b4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ced5156d8dc5341c2383b17fb4cf7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e063f01332ea95a90553acc78a42e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19357e4798166404bcc60ca115c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e4dc8353471e1aed33bd7cc72b37553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81e7382b9592d590098750ecddcfb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726287930194c9c7174de96ebc4945055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215005d1408efe3be9c2ea8c98145a8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e2870e39d8f52b9227b2fe5b7af3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3eb8c38e1b0cc9775bbf9079377958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f22356002265577ba6d8712c6c623559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de8d7de8fb6ad53adadcc96879bab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc94622e357729a83c785812eef1dff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc09130e02785f9fda5156c01967a8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffed71f57a3628ea07eef4cc3114a4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200914086308f9ca8b59d23c8daaf02164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c1f63106ad5dbe5be579f65bc5b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a649fce8ec8967d404739f428e689966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ae5a9ce45521b37c05d5a90c1ded67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc89475fd7149886aa01945e08b97268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fc9246ccd79057d997193e4659a8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8f6abc3122522e8a7928188ad209470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7306a45002b527649867f060015a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c558b9c82845027bff882a7f6b7bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1bbea48b4ef8a244729bc9d3ca9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423adc09f0a11d69711d36b3a017aec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31586482d971946e4fef54903cd30575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab05f353f92df397e3029d6c530cd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2dc9581cccc073761071116dedf1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7155b6d71effc4741c69bc764e66cfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea399ae24fc13d65e9fe3a3c75f040579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f9045fecc6c6a41e207f35274b9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8ecbd891996f422d8be2da2ff4ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5869db393b7d133a7dea6b6ea96bc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905b73c71167d79acdf2a5c9928a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd656c0d301d26eed84ee1136014e5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ac0438e53cf6873d30605d35d8a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e57c362de2a0a24943fe5e6e009a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380e806b30fe427b162888cee92c53187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2770c75f01f1be9efa299675792a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef628272059d5cc58d10980bd0cde789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aaebdcf19f6a09cc0422c02b0f00c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787a7395524ff2e96e92716a14923391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc090e561ab14ae24606cf5b263b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c70b9e1572451d99f73b5b39e997293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c32003fab15806b53887e25e8d29fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42185e631731dd6e309581c7ea23f0f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b4337a2bc4be3f877d4e5a2b4534996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cacf5dc7d970eef750812de33cc8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f48036b7f5e2d560382c767799dbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116df6ed121090972294825bf72a8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a6421ce9bb2b7dcdaab8ef4698d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637397e9f7979bf3766bc6eb44dde764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7ac96d2e9d802a655c5720f48fbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d16a5eee312b8e62164bc475915364103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bb3bebfaff34d0b433c50800b61e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c455644cead4cbe088178b378fff76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769abd70389dc972d8041294c1f623e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf29727cd488dd9c5925cf3a74dd65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e56fa51d5c24ea932e9c0e656f0de4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b037d703fcd805a8fd0da847ce29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aec9e72a21a0012e90690363e65ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8a1594a5ab76b56364b44322140c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa3f1cbe0415119fddcbd889d41d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a90b001a661c27605aa2b29fc3aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658e56a776becec8bfb11173777828114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ad5ae70bcd73aef5195d7fa7a352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e9fb65335aa537f86b04b7aaa187c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c95f7df6cb8914997b07d1cbd4040d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac726c5848123c404fabdc294d8d3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2fa58f2963bbfaf580af0538cbded119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c21fcbf7c24d405fe7a4babfc1c4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a25f9669963740e3406299f68973a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db899e7f4eec987c6aa41f1d61bf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e546669c289d4887307c3dc208a683d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9eb0766ab90975bc2a2fe39e71e4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c8318242ea0c5d3ae112b2edfc1c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0c3d1e66de01aea59a78191f1f3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b815494639dd20d0b3bbe4308c00186127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc023e38f5a3b6adc2f966f88340be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c172b8536df0ba940753f30ced926b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dd47f537e3b07e84d2f0b386c2c2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4820bed34c48582caa60bdd0610b78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c6a4fbe2ce5b8cb89693384b03b2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553b13ca936d466f798f2dfe7ab65c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ddf534115256e2e3161890fc34f45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f11c13487d01c1551362857df9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d00131bb1cd3c29482bc7617a7dfc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f33832741a4ba0ff5d4a088b337b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbec3212ff25be8296038d8c19f22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9143721e9c2d1aa270ddf41865b887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad69ab6d57e71e49b068a6a0f7603140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ece856e02301f7a3517275003d19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d279080a9c7fd0de15aa23cc492e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554dd5dd8042840331d6a1978e7aba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57bae3d2edcabd99d01a5e0498c330144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6950c3c8119f64463d7857b90492c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a6912f2d9c5c819ac73d8c1341f09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3117de0e00f22e720b033e221ae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90973f8f9e72902864eca9aa524b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aea21e6d937b5ccf4b6e491d1d5df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73a8e17fe3a105af350f48edd8f83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9bb2e7333e1a38a216a3db0c1a683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d03969baf2e373f91a8d4133430ba9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4747d9296169183b8e6adaec5a734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb469cfb313e06c4a0da0aa406ddf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9009ad66be672b0da329c0542d29f81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840cbdc300aba5374a0684dbb9de692156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e9c8c60a436c9af33f92af294bc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980718a31c0ab5967f2446c451304f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb775d0cbfe449cf8bfa9041b868dfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa216ae87334771f1d51840996d8ee8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996e5eaff4f515679f360bf8897199161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2bdd20f1494592512f845cb19fbfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bef9310dcebbe9eace64b2ed83760163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c81b55c042a28360bc3b7d92fa18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a993eb57164337aebeea55d180a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b98de89a21b045c37e241e0aeaf8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ecf374825b078c43ed17f01cb8aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45d95f348f6cc3420da25158887750168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31acaef8ea589894dc93de25e68829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7161c7e2f6a7d2cc50e7fab2575b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98381b5ec8e98a9bd7feb453f134b78d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca7bdf842257ce568085573eafb79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7e0db06340b3ae015e6393acff27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f569a08b489595dc0b86da5960ef12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63726edfdb502325a45373730d4008175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ca62997686150ff8c4ea2d0a8f30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e5b73601598d21b41af4f463f1902177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69642c1847d4c632f8688a1603b6ff54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219baead4dd4998c5e93a92d42a5fbe3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b2f8f0cf281bda1f276dd85472db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63937e2c5822104b530a1eef33fe76c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec09428069527cf108a647f3303965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848addc5fdc638c1598d7ae383a196183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b0cfb5da75880e6306cf047a5767184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a017a9d670adcecc54e3880871a64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49333bc1b855ef4c9bb47a5a967d1e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2039be3b7821b5ff9626d45dccd2d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5fb257e5771c597b8b62a3390a81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8041eb74f724459c3f32fb0f5362d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef95bb86cb75423497abd4ae81d4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d5b0e7ee993004d8948a565531743191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769ecfc0ad457bc96237b76c8f5ca4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86cc74d9a98426d2d3133b244b6850193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59654a78056e023212d7efa21a0ff53e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d41f61bdde352aa67ba0cf460f86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ecc0224823189000fd0cda476ea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05e3b521ed7cfb0654205f039de76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be6d1b9fb3a0096700ba2e7a11d63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca6d0e4f66a67e12b66fcd48507d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f488509ac3d72545f9f2ad88b929a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825eeea9eab0a275c99182c289239cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bf6361386d7d1d61835cf27e30eff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f817f035fe78cdee48aa3f6353ea09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf2e4b333ff18af377efa592af6b4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99dd6a345e47632c9e9c37ca1a0512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5646b5bc44aef44c02919702692a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c82be7729a501c20cab05fedb0d3d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb6c8f45b273aec59c7adca48f5ad3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d75e2a7d15074b680be7e5f99230209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca67948a81f3f634042d7292e37966c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b700749b912a56a3c43f547268c325211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3738037de0ebfbafc2240c3816fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035111edd35b7b5a99b6458eff563126213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64680a88e96697cfb43854a8f80694214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83843bf5cbb9d8ee459ca049f0eca6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857904cb5debd96e6255811f570df9fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e231bad25df7b4851dc09f1ed6c6d13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a9234be85c26dbe01efc42ee805e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdee3b48fbdc07decbece34eec957c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce3267ccd6bf450584dbc17c27c46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b515c9c49df41dfe1c7b132d953999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260b057ead6faad784adf0136db50fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff3912cee5fcb420f153685cb017ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6d686d9e72d6d95d0f335651e7ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad9c328c852794a62049308fcafce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725094e115637007700f8318de155f85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d9df9d383e785a58e755e90a1f63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d01b045177c7135ff88ce497fd33f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794a2d7ed7590fffc9fa115a309d6c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a65f220872a00107618b6646e87b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97031f0ccc179cecec3be17614fcac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc6a070ae25c26baeb95ceb444fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b4527e2eb4ee10e00e6d7399c706233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cf577195f4c43378d005023e584d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474d141ef4134044b22dab8f0d6eebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0762ebd5cd5ee8939475d06698d454f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b72bb93f7238363ad07323b2dafc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa356ddd95dda44e329c7df4976e05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106a723b5d40537542ca2edf0b0466c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e059f4d633a8de8ad14b5672f2f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f9c54e5c0fd62536271fcf94dc151241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff19271d3b4d67df67eb04a786cbcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf9502ae88195756b33ee16bcadc98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471beaa7070f4dd0b4e1ded5be054bdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30df73ff8b2b439da79d2ac20b9db9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab28eadee72aa2d5e4aa4ab9292269246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8490e073316b638dcb2c2674a1e91e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2bbf289565526f60d1e331c8c5f98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cae57d17b7eae43be6684b297d249249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deef697f61b0442f4f32d19719f6b44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e3f4c79ef8f617cee04af1e9b95b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415f7453b7187977ef4e52b48c6237252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc019187ce8e3d72c92254b25c05d56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d8048e1ef7d19044d1b04c9cc144254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b766394fcd3b91c1fce1262c0e81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289544b67f5e73e946e5419d0c9744c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb810d0950b733c26617837d4dce1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7af1864d7d3d54a34f02903545c45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97173024525b43d513655e3082a8edd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84bee34099fd327f6f696702e9bbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c900000d55165fbfec71d60e83795261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856b8c9f5d789e9bcad76259254f51a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf740c356f0f7eaa66b2290e88a97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc6c33a8f38bf4ad93fa7d386bb793264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdee9564186cffd7ce3ef6fa84e21e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13182be92a700c3562effaf89ede035266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bc43c6f9a3829e1e179e972a26cbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdf871f25f43988393bfd2c81be063268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883f322ada109304fb72bc48cdf013a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7187be3510492a122691e1dbe5e97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a3cda2aa817b350124a8e72e89c5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630df2fd1e67c6c99e819d07a58f9a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566eaba24c378017744895a596d2c1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7ebd6833970065d241bee8bbb0188274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15ccc6ec9b423e06e9610d24a5730275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bdf76d063610cab2db6fe407f886f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb9657be3e234ad02a0a4a85cc2cba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee7bfc6c477c83152ffd958d93b7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278ba54643b156ef847845e4bff30a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ccd65d67fc476c8e2f58d3778df8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b280b92fed907ae22e5811e9a31ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dbfe844f2c1f519d6457274ce07d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0af42da1bf417bb2e603e98fd41b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb8246eb11d4157aa51a29a3343e07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb7ed79873fec5e8ce9b9cd475b6d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62a202639f8c922b1d91e2bad6dcf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9996d02b83e5fffa9e07efddc4e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3214c2ff724e6ea51f32dcb86d759b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ffdee163e195bf2723079e5f4bdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2735c51645a1ba3579a0112ba8a39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0300845247650628252923c54cdb09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f1e18815b323a1e8c1058c8368b35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a1550b6cfbaf7196cb5cc6e77d5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba96c5213c435cbf086d81348a18933294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ef337fd2b3ad51961f0ea1ec90c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a8e3246d2b00af0657aeb979651b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8952ffe315eb3552f96179ddb93d4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669a84fdbb2668f9346a13ea1f20674298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c8f36f60d0089050a49604094c66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa7a1cda4ea51096950cc46bcbf028300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279794799468c91434ed2e9986f8a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdef6b1df6b0781e5438760a9f1d86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec6db208927132dd05a096f66885d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373e284516fab13c81526d9ac1e397b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bc369abda43f46cd1196f22f4ed30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7db258a8b3534ae892cdcf420f724306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91204bcb7b6fabe9d6ddd362f46cba07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6acf637629cc5f4dee1f49df2c965c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66ed4cd3b4b617631569126ada5ac9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a807963f003007df5500cb276ce453310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0c3e7f15542b4be154eea2eec9ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9416be32bfc8425dde484f718f79b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dadd173f3d5c1b0d0165582c29dde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65978f51911cb296decfb15d58c8636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54f0555dde8756c9a404cb4a42b2d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc879cbb3a577b2603f10b3c9dd1e28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ca92dc27962caebc4f8f819a74b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2be8ff65b1c7aa2cc9e8bbf939a43d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1d98db74de82c2e4fe509b4c5bcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12863aad96a9e292213db8d773853f3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaad1a1cd972797d074ac0fcb1c8c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666f4bb57e612d2a28ec33bf667b5d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3d939d3353b3b677afc625c945bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef8611cdb409cf26754f654d974b1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18dc5dbd13b518f7f9c413e9e58a8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be80c6fde9e44eb74343413d6d1751326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c92f5aa784d92c18c8eb217ef349327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1048ed3d4ee0181431707cd2d97c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536f2f3a5c889d5f7beb9c012557b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7db4bcc3a2817821c21acfa926c49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa845c4a8beca266c21107431bf0a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb8a40489870d6b7e96ba31c9d7e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604086ec4efe1e02e324e0e69a9e41e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7a3ad05d021ca55b8e1a8a441730b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f326ddf575284ac0d83cdc19c9ef611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe234807865684474467b065d3e1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80588868876e85a761791eae00ea1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05502cdf7707a86df1f420fd2079490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79196d11a2ddf5b951606d1730fa2098339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d561f1d01f294b25eb3e31898cb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1aba4da6a628c3176a85fdd01623f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff0543a04071e507c7cad626ef40c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c80eae2f5331f370147f3f437f1fd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603cb7264667ab5ec99bfa94d1b0033344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed18bbdefdea0bfcdf7033f79fd0e42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4009dc3c8f8e9cdf7c76eb5a1189b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bcbd1dd6a8b415ad0c71495f10efc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6df481b938692b70d97bc74d9fa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983496863259c4069cc986944442f7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760e4bc4962b190b9397e310fdfe11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d1b1a05ccfd735185cf00c8eb98d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9983c224b839843e9d98933ffee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222f061fb8102e38ba274515dbf2bac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b8fea9f983d7348b012d9e6367e6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afd5a74482ed02f8ad33b679e4927a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecdf6a33d59d0a8aa1a51ae3f036d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540628f1318bf437434c0826d2f9cda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a7117c0bfdf6e9a15ef8b48874fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1666d98e12174ee34488795721cac7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28266e79d23c397623e4ae321a23aa8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5de546c73017e04c0a208c196c2c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc86d570e73066000034b76041eeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbebbc910ed406d528a638f8f9dcf6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1d025df731946bc122e89c97942c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd70fae9786f3c5ab5cf64eca7c57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d49988e7eb771f3c13faf13feba2f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c211290683b66cbf7a14b9bc475c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaab79e40edb9953e5fd610e976242368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4978f493c9962bea4a7afd776c0c0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d07015afdf01a261e547a7027c15ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493b6b67a73a418614da8ab36a05e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced2fd759d1a993653daea4c090cb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74b26801fd7951813dbd8c8261e78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd96040c7023598a7799ba7ff5bc5ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168fa231f7928fdd0c922198c46d0d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1804cec0c21203b22c5325bca4b34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b0aac46c273793dace589150b0dde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82508457abd3ec58bee89a399cb8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263357ef7ee396f8a4efe0c7f4e437f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ecb2587219360f184fa28096fc4df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa801c8e606b5321106ef3a451705381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9868eee8bf7332492a6e40c0eacf347382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9834929cf0d2658041f32a23f84a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23ebec1e0dce8d3db04ccac7a3587384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91e09428566d6763a28c2fad1a0e23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608dfa69d2fa1b7ad160509e6d2b71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b18fea12b1af46c8bbab933b811ad9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a7123466dd73bd1228cb7b9bd4766388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ffd0e31ccd017db39b340b4c608e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353940750aa154ee295dda04999b12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697040d699a709a1c667b26d3e5c963391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a55dfa78296f8509aef6459675cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8044291575c60df2e0096a51eaef009393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ab449c3cee53177ce93a4d20a1d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182abde11fdab916b543a5d0d3988c84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37146577bcbb7307ba2c4f873cf1cc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3bf40fa6c887b12861d98b2433764397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a88703e3bd53a63b2e5e8d5e6766b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9ff7707dca5e53e4fb8f6ceca9faf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799e101710fcf74c1537a8d2e6cf2ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60a97dcabe43e86b28c7181b0d623401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad7085eed5fdff6228f97cd9e190c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9c519f20174b96b122345abca7a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7df04303f1f5ce89dc075d9bdf2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b06c3ebe45129767b0042ce9c6038405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861686471bc94d79eb76edb891dbdaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09fdca1adcd1e99ec4fded797a570407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df7f6812a545fa1e01f7cadea457b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad35d7a10b901aaef9aa8324f099dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fd62f048132e7d6a97b0ca5f32ea9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3056b58765bfa106961a4c433341a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51498abd5ca698a1618827d7c974a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808e2df3fb5ab1faadd6e36e59e90f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0531537f838699fb16fad8898e8c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242aa86a7d920e5f4c2a9e255a8f39c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76050a8828d79d9f1246c633ada15fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962737a0619bc0f14c1aee199ab728e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b35667ee21083538b0529a960e6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1231e55035c8bb7a6bae336755f7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e4c3062874a44a286cecbcb03b52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827265138491bf04cf44011bb4102b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9568100f15e547b5f806bffe4da8c72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027ae0a5787016c748efa0de933be0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9d01d9bc2abfb14fec64bbbc17cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ecffbf7d2c02492be8037b311f86d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4c2d734c3e68806975ede33108d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a58bc506bbf9567f15c684ce4f0d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9bfb00b05f30bd38ed1792947e29c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36d6225591792a0d132ebdd6ae69d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedce69a9e32a5b6ca1cb9bc885d4a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a915db7d168d12fba4fcf2d48df9617431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8cbe096d148ea624de3991f548103432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73337a6c37c8f2cd7c39cdac4564c53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c318d9aae36cf9cfd971c633066d035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c848d0aaf9c225cb648d7752e09b23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39aaef11e004cc0eaa86f8d3b359dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c13037b6e684e70361e6b09f6104ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9d0b0791ccf2a8ce56fe794c4539d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b5d4da854ab632dc502f63904cc27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e1cd0c41515fffee6e5d61a18ef56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139b9a932f8c7b78834981c4254de5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466de288d106aadf5de313e5869c8929442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31799cfdc15145611442abfdccbd47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135954335915d0ed56d242c3709d369444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea98b6f50c84af5add9905bcb4a3a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0d8497c35050b5d4f404275926544446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31111eec5bd93b3bc9d908a3da9607a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e3651866b72f3be3f56f9cc53e9a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08190bdf668abf119d77437bdee5735449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd70111cfe1cfcbe86e01dd1068f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05b84f1816914a5a66b844c1ee5c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21114bb6bd673da98ca2832020908c6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da8aa0ca9939671db2553e9a667281453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d43ec24cf1db8dbcf60d86f3b141a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5393c8059b335308fa9318612235f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26cb1bcc3b3b5f19be009d84d75de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f090e349b6489cec65e8e43d2a6165a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478989a484ac8d0087b161593441d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd8f30826ebc5d5fc5f38bf06c825459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a837850a1c97c7f64eaec98a875b66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ea304b0ac63124cfee3ca43902351461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a3cb439fb04dbe0a8fa356ba341c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1985c632c6765b54caeee75e93a357f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac26b3bc044ed0fa8de0663888b383464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b61100a865e5edc714ecb8d533f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaea3d5e98b2ad28c4c1921b6d460c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4d4b1892a43e719deeee7def96857467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115975681fbb51e99f7d5987aedf0e05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25474cde4391cc7cdeb51b51771df4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb3ff7a4151806b25b291d8ff1b28f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c7bcfb47fdb91e40dc1c39e2ac15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6d5f98a105f430f663a4e16285e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190186d8c41e67a068bb1b520b00ba4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59ed7f30aa2c7979909679302d4544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23131634d043795f68b311d62f4adb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d64da61b6a5b5afa18ef5cb2b34e9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5f22c6d04998371be24badd8689d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b14301305a291f6f97c5f4ede78c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e51f708bf45d1fff01e260809841479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e874be2f0b479422e19050c07f2120480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dccf442ba72c9e5278b258df92bfe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab552c17c2aaecc91a651475a4c9aa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f52d0baac46ec8e3776a7d79b517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecdf33592036ebc23586e3677283ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe085c42605c3494942b4d2450538da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d352a6b8228608043be8ff3ac9b07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afc478615da7b36114797c2398fb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b13059fa83ef400d7c33cd66e411ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49037776909e7b5363ad51dcc8bd579489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945265411050c3f09da1db72ac8e84c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45dd0393fcae4437492dd91643a35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acad17e2849337a24bf31fcb2fc9f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473e8ecb892dbb6eb79e9c2859376b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20504a948e3f6ef203c9acb9778c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba02a6f0a9c7511e974316d6ef827f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff14e37e7d3cbde838f88494ea518b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f90e76def2ce5de50cfa11c0f3543497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a3ecfc3160f1a6cf74a30a1ff3ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053fe838d5cf0d366c14e8430b6f177499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f7cdd8d57af96ab0f938e8f67ed3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12d6b3039df67015739f066bd180e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20e0f9e6efcded9ef3f279e8e835a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fee3feeb38f9ca360763cae195699503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7b08093ecc792fc2559e78fc98643504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c61e9adc946613628182c10fcad3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06174273fdb719c65c4fe50056f3e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21cb730f2a6ce2bc208ce30e59fdc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ad9a8df6a08d149256b497de8e0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545fa5b89d1f84a31979479a8be94a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee839c7eaba97ad8a280456d9dc31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ff56f282927e43a6f83def80335b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82a56253a4d0a6f6782e8a8ab18b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a3faaad233c49c57264d0274b371513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d1d9fea5ece9b2f38d403c37a60a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3a47d621d0da5cd606335e3c15f0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331890f7b7e24e627420a7647e5799b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f5414234753fb99b66f8dae5073f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70750adae2e6d42064748d5815633877518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7ee41a33001206fc92776a32a140519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7963ad879ef321a5494351b35246c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb70fb9d8ccc3e56ab3bd755da9409521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca78359d118ce7afb25b9c7c3c2c06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534f5cc7714c88e4afec4ba69db0639523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc110508e6b22517f2ac2611ce255cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410334773f3c12f563e51df32bc44086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94eaccdca9e34863e34cd19b5191f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c02132cf6da07d452fce87e125022527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4171e889897cd1cbc2e9a2410e03caa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684726c38d4276e66df6274e8d5b3c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737e4f680c38527a4760bfdf3aaf81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05bbc85d8c579e9e6b9455b2dd8e07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2995cb7c6758bf27a97f6915761f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33d5d13656b3dcb11ca860ccd76cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be6db0ec6d70da96ab68e4a311e94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159624ffac2f9addd316a5d86e76a9e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a494e54e268a14738e455688ba0a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe506714813db6c79de81054ac9bfee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64cf94cf2ef1d9ece4f4e93a876db6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4b86e4a52134f8470ffb86fe3c78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76549dcffedd74b42a8e06794a195fd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a656d5fb6565486bacf733f1a3bd94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7db53e1ddd3dcf4be2cbdc8fb687b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba96c387672d2c121774312a49566543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698ffd1f019f4bd910d27f6f8c22fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe0f7c882170aea52a02be31400c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4c0c1d370b74be81b059fca722a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6b982bc8a246c440ae362851e747547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e2ba8fd0cf789637f2a29e8152bb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f70e2c40a57e7607f17dd55e9c7e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e75ea58af2174cd7b38b3ba6a00ebf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ad94e2ab4ba79b823bf270a04b06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7c3907de708d81f3026b59538e7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0845af5f6a68a4d750e56a2381283553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d3ff378c931c75bd6f42da867630554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad5252606d38c7a6989943605b4160555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630173f0c81bd2ec881cd79abc9490d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07735d813056660b01844e69e8e1b638557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719529a6195a369613d66d5d13266475558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b17807f1d4b9b8e778a94082d1ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f1d11f24c0208bcc33625ecd2f8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82da50de82de3d5391c47924b3774c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42a4fb6590214aff1615b642879322562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6843b674d12d1da8955c7ab6da1f72a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34281c1647d916e88945d884e71c35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831c3106c46f4e55e10ff141ac78e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e338849b669d11304e719ea7d3791b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ffe3415ea7c9d20d325a1fbcff61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385b5a64431d7ee8fbd8e044c6eb76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d19f320f09df04f072eff2440ebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612a24a433d2ca062ad14147ef627c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d792fe9d442ace0fb69da18fdb147a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc9ecfe611f08b9874c10c6f27102572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6e15256bea8697d31a0bb5cb38de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b8d1e5ab5cab7abf302a4ed6c91f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499b1270015518fab15acca0d8f4ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cafa78c9e5f414d4a18b016bc229c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5952ce967613279192da56d8e67737a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d4b32274fa45118c16125ca8cf1d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa5413482709573d3161758447dc9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a39ae57e3becf860703e6fbfb679d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08270c8cce0d13787b37d978b6ff18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415816100c59fb9dec3e9c3a648b5d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a8cc089e03aaceb13bbcee7e1226583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4920d7e9e9cb28df84a852e5e99ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5a779770566071bf3deb926582e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47f7f8589cf16aac418f918055370586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2c64815ac5f4e5b526c0a6d10a7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2d9641e1c3aae92d9c1d04cca300588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd17bf27bda39b2247a4d3655ccf9ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc63b5f89f6cbcbe2a55efc4b5dea2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53309a84db835048897fa2d03f4a03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c31768d6f8435a9f61f5f734bd7f03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18096a513a45af9079ecc4e2c9fc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e5e0e7d96f87b90439df181201f2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8258112d65ae37fbc737556a98649f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25172e3f5cf6f5d18b50d6c592de77d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac4017023494d42262369c7ec41147597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fa968871b7f6ce90d02030390f4b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff7640030f79417933c6b6ac7b5dbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbfc050a56c5b199f1752456266413600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3b9eba0adef237aadc5f890d3c22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394d5915cfd4c2dda22afe0004add01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184acecc19a3c4bea517edab4ee79d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a128867e0bb26b88ef25eef55991604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01845b592abec1100958336e65863e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b4641dee05c5892b7d28207df645606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa951444e3c3a5f14294c3441e6c99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6cd8337f7d75fd6a4864e9950b721608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c131d1693dfb59bcf4238e5f855448609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c45dbfab2a2a53a062f2b484f2430610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d62c683a5d0d1b453e4b0605b9fa3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183055f1da197c38440e424023af1972612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7a272a3acad5f27ff10eabe5d2e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce1adab192c6ea0d91bc0935f2174614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab5577efdf82c17cc21d23cb2f9a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b2018db3bb803e6a7592d32739a16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd928df3d91f31a40a2d6ce0e4d2bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dda0d11b6ecf28fe206b5f6975098618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b7dc0558de319a93fcf60df670c60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402de938a591b627696522fb7064b879620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e1c67b081c2f302b1a713022c307621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05396fc41d7ec02295b79e503600b132622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498522367dfd520f19ab56239e46bc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c51262ac52dc9ac0c392f72555ec8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f786b5a631059681ee20390c75988b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e6676eacf4c467662c54a285a934c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e34a5cd7ee07fa7e935afaed0f10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faac6cff845386bbc5e7c48c1669c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5003afc124d1e0cdee033e6677b955629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f3a9697ae28ab945565846e87ced6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b81553458f558435e8d344134df30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb801c7e4b0e312465de2ad40456efa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37116158e9dc1268ff5614fe1fafc6e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb0bd9892b3aa6526bb4773c7fdc35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6875e4c6b48f42e1b6825b32fc619635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38f5785751be1c83cc213ae571cca0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bf6a096d13559cfb59f8e373f5a30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437194b039a027af1f9cdb1da7c7df9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ed0087173df75a59cb9e001dee0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8a013239fe118f2a276a3c905c2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad2bb3ff829b89cd2316de370db1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b08b99177a35bc5b98d728e9f0cc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b838121eb7636403d6b5320525d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b68b15dbaedbcd8ca890e191f6b7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116a2dcb447903f2a8494fa48640724645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67562164ccacce53acf8f9221ec5d90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6f59003fb2e105f66f076392dbcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9124d8c4690d90a393bb9459e36e11d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa217e8f945cb9b2f7facbc55683336d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27dab0f5a1c33c1a556c1a7c016cb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04140d2cd9773a165816a9c2f85a501651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8507bda6963465ec169077f025cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d60dd3ce0752e8cef3497f21dd4a07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d1bde7e541bd5b2eebd3beb9323e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6154c975826905584c73e1b4fce473e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d020778844beb43861d8288e563e86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b60a5cd13877b648a316215a99169657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedffce8bcfaa041f17ddb3fd033769d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374fddf9c14c004717c5e860a35fa28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d2fe17331d8f2dcf9c5eb5202148660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09529ba598db104198204eb1f0fadb95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ae8ee2ba3844323be933d0d34b08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdb86ee3d95e3bc653555abdf44507663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7bd71f8b2d9d99f8e35645354bb34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab726475eb5d8be5ed3e14491ef1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097fd4e6b5959bb4b1c7e4f25279af5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b38608a611799520c99915e5e7e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085e1d04bafa527a49d8f63bf5c24c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391e1f2fec009d7ed6949594ded03b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390470e596a21c31ad004d9707571948670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff12d63b8ce6988831ac327cd7a23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeceeb39fe80f5f9ca6970e9b318228672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139e5df040e55c68bb2232332f5b4e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acb0d34404975c265a6a4570d3945e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927e4ae30ec71c21626dcc80d55b40c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472f8f58606ca3ddbdd9d406df69f75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73609434d29d3ed5afa15e4de852fd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ffffee1187a16a7ed9aecc016b842678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85305ed0055edeff6e2e014ed992a87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bc427f9ada3a8efbda1d98334e3bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e407703cd4ec5821de9e5f65b059ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0bfe1ded45a6add0de922d998141c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1618884ebbfe9a2b29fca4181199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd64a87192482dbb9ec509a842dca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4a072adbcfc180c500e802488de2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c3d0e79bb8e73fde35e22b0f9686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e91da5379f4ffa0147995d305d849687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f4c45eca6b56223288889feb4c2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b634560c6d0f6cebd96037603e8e37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48a496fcc37e962cd619eec37a3d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d4ce8feeec4bca671f42d993c2a44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeeed16701a939c6b72361d41ad080692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e25ac57ae5d5897943fb5a7cfcbb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c844c6c9ab638cc4f76704e3bd72ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb989e1e7153cbbb86ea0d6a9aacd45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c671ba170168d297ca9c7ae9da03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c396138485f97127535adbdeb254697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a735cff73f5ffa3c314c1f4771e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e812a596a44b71cde7819af08c22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec303b47f061cfd07b4f0e1d07b5363700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002d1e8ee1d8cb059c58ae046f2a30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977b02e5cec64b5aaba87e767eb6b49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79673dd6c6780515fe5b0e400abf989703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f2d337abe96883dc46fffcb14ae3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93b00ec10778481a64018f5954f4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ed631c13d3a9afce1941026695c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55866517d1bf940cc33882ca609665707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b0af194d01b74f44e06a036bce6e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf97712ee3a28b5791cc5c1b981f37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f744ed10f521fb9509aab8ab63be24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a5a868f5b3b5212273ecb0ff5f464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043b8904052c2012108ad374a163be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f54da17224eee9af7e35d9b64d98f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe2d4471c78e87c2aba77a26b0f8c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45556f21e1488a217b438d42319a0ca7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453918f74251129d02ad0cb9a183e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db44a352d1457f1cb6f2fce80a0c681717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520c7b1d2a4ab3b6062c580216c813718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846e102006c972730706f8be9dd59f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e0ea35e706fda30e901772e08dbe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125619fc5324ddb111d0ca131d69dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c35e2986a1b099ae0a059078666d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4daa64a78bc7b06855dd37236fdee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1144d595ec8c8b8edd087e10715dfef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1c84521842a5ae1263c6d6e0ee1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e9c95fddc7952efda0f57bac3735726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd3edb260735c8428a872294a29fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aed1acf9b0d6fba2a7169d0bb74ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc4e592649d7997eee508afebb246729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e0a3416913c0aed98fce6f4cbf06d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1752f0a15a446d7abd9f5718cb6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab11ad6e9f584d691903bfec5cbbee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4def9cf3f8a33949aa8d548e7099733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39be8ddd5d5bbbd9122383f5a2a8803734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9755e9d7bc98c0298ff2babc7b4ef8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c19a6599dec1798a18d5c73847b87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b763434d989ada88b6a86405ea7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee01fbd3317331aa368ce0591a49518738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cfc0f20e188f1549ab77f48419e08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866582e31bb3e61003823c2f9585182740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44c839b0538f4ba75816b818e3331741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f16287a92a43941457ecf0a5f83cf7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc350213e9bb83a0a999d7e4520c7f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939272250b0c10449fa3b0bf2763997c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311260ab6dde3333eac304a369298c92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376aee40a072e5ef09cb3db00f99a68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1764f9c7a10b265b06ae52d31753a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f69e1cfc25e85a7e959d5552cf8d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13de5ed229e2ada007def55cfee075d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd34fb9ca174ccde5774a200af756f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9789cef8a91e02a0ffcfddbc1754751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9253250ce1fa9ea55dbe97826c0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998fac126e3497dcb3cbf9824577e2e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>