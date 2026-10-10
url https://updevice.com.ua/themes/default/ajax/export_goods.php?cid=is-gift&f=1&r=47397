--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa03110d6a245504518bb75f2314b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c046d354e29a3cfd97ce46f7bc9e3372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7ec490f14554af0fa0ec748764df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b5524a4b66a6294f11fe9042729194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d5b39e9f7bb1d1c4c17936314d7b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340abb783a7cd8860f2e263019b34b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b17d1aa50c5591283ba9a9e4add967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92a69a38efbcbd9c77245f04bbeb0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a821f6a8a7794073f682bd9f983e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4242458893df560c9e81413a25d8dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744449c1fa418bd672309123ee6e1b2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79815eb2dca3f576ab9c704340922a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d2ca5301a6db765ea4f1a041cf8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea0781f90af5dbf25a1a0a4585a6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01cc9dd2dd1d9b99b6f593a04410c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db7cdacf4ecafcbcb0929025b7497116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89984b547777dc1901040346af9c3ec717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af147926ce8a1ba9bd08151510740918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778370891a7d47330329146733c8489a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464541236768a007e526ec0a2132fe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d0d4bc1a337c826231eae848d9b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585d0a2b05cacf32107acd13c59ae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6affc43e2cd15d04b9e01afbac27823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c43db82c790967eaa6f68e4de9cc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c328eca771f59ebcc7475207285ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f12614d74cacbcae723a8a296fe0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e94b5c3c6eacaf72739fe7141f93727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea46489b1920d6469c16d989efb7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcdc5dbc889d2dbb61b0abdcca243a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ffa7dfca37209edc2114ebac695c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad5e992a1347135386c057ba940bb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff173864e1230772676a9f920a52ceb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687d030ca16eb1af806c6854fcba3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed07b1572b290615d59bad0a0c91734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da9b72b3260ca8920698311374a3ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3525a2131ebd71c59af546f0710836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b0d615fb4d0b815444b18f600be537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116626333d0b0d9ca8f1c7df34747a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341e7f433e21c7140e55c3de0ce2c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908be060f0092fb0dd62aaa955875c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec46db6dabd4ee227849633ac0b5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683eb95b99d4d42365cdaacf9c1b38d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab6a050b0388f7485de3380ebe23ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403b8fc680f0dd57f33a5ab9fda547844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955ae082608f69e4ad576a1d5f2b6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d5f879ce6fc1efe22af4ccf7516c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157ee614ddc5afcc6d89a7cf667a0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a83d9214c76624082a2b7096f381548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dc074ab9a23b3cd88f8ba4d9b66b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45508ba24a936765dddea816e3ef78050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6527716f6405ee60efdd149a9d073251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99705c4899517c15b86e4288d70e9abe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e4e125c37dadec33ff2735b33645d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d39742d532d87d810ce230deafc8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274e703d9351460e134263ae9995f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799484e7c7ad7e738b944660b04d840656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ca4e46e2307749348f37aa345928157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c5f2dd37d4dae6a5527ab72b610258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ef3ad1dfc89bdb3cb12f5e6731c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058fb07a32c52cbde292f8e596aded60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1d35f9734b72a530a2b26fff754261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9ea2daf29d5606f1336c79ab9d3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14158bd95ac169020c1411a4eb562763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0fc8f0f6208cf915c6ca8ad0d9a7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9d96973ad92c997da87e9e46514165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89aac0e9724223fcdabcdf0f3bb3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27d9bd633c8e5b5341a655dbdc41dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25267fe42f073166c7f854210e1aa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2914b0e09e3575f0b23e9cbc9952a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704541c4c50034f54429f58e65c46cfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41826921e8e154f1aeec1c6e280c0cba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9e5004409142f42355bfd49e2e55272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33ff077a51000653375e10ba92bfa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9feb7143b8d65c3db5ce141600353f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece184f22bc0322788834871a72df2d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275264ab39c9081c386a6ba172b0c7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff866dababe997bcd5297801734e0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954cad3d4a06a97b07f78a5ff62b0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaae46ac939b2bef2388be163f4019679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a2bfc824673a55bfe5945e686b2d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edfebbaa058a24dee699a9a99d718a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2460f2ec69dbca132f95dc22686030f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447a9ab0188a6d3971cfa388913d82283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc03a1699e0a0c8d2a4cf763dbc9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e11a32e13c6cb9e935b722337a93485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb47c97646ce6330c9f63f8d2c449f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85641fa13cc3b8a042aa39c5441bde987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1960704c8bd32b12240c01bb712bb8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ffb299d278da189725f48f42d29a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee3cb5b36d034183d6ed5c13ede8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccbbb0c9aac4a49b7339a01a73281691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30fa1b99434df43c56bb49b5be7d5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95620cd6d2257e44a371206cb6c6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c87e48580040dcf1c849bd36b9fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a633cf4277c70f398cec3cfa41d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecbab5e17677474e570d0437952b2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac5b305988e942a0ec510604ef22da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219f8419d80e039b98e5b6284f1e9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48ef73cc46c1a817cf3bd3f2a3ce499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd6c03765a79feac953acd129b3ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87b455bc949141a19cfdd28628e78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef18e0bb5d2f7a3fb0e3799d1d2715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1b19e546563ccbc7fad4833e022c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce912a9a79536076da1b0282f4efe05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84cfb6966253db9498d85ef941f0ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe0067d3e821dba52a4300992a96a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4402d415fef4607412cdcb0e33ec56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd4ff48286d4f535bffa59501214bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe4c7326846d96c1eac7022e9e3b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12b59da283b1a5dd123d78ea40c720110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f58be46c972ebcc3779c0a7f200e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fd64e38c4157a5f5b3fe1e1d4e91c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516b6a526698eea94ef95d5992132b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cfd102d8b6b4b79a88e15986d3145114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85659914c364a425fd7589003f8676e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a271e0e034b9d889875797152470116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe1074a1e22edc78c87e710a8bd0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ad168570f000f56c667b975ef340f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e68890843ea4b7dc3d5b8d8624d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca8a8f292fd83d453fcee78308181b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889b818e7ffa40761e087e4dfdd601121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53710153d06b134fb5c857a6ea77ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a60b2cbc8303ec5b98ddc662cd23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cda8ae5a2f134a85c0a396f2469196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4930db99540ae039e0360cbe88036125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dae6e5ba1f3dce111e046affa19615126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e2183fddc1e38b0382b01ef9ae1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c9bb6718b70dcb44bf1666cdc969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2465ae714215e5ee8eaff9ff94ef85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9288f7e6e8032e59e350b9070df01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf06e8a135ee4410dfdad24d92f274131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f79e0785d7e636f013ed7ece86606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5271ca6ab248983972e163c382df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2831c0ab6cb9cbd0cf3312c386753134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d5bc103f3b6afd27e008211f4eec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72f292b57cb22f7789021aa1782cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2b708dcfa3c6c4c9253e6a493dd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c59ddd1a67c9ed8397c778945e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39db7f6b27b8f67d0f5a028ff81fe3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c51367fa70f2af9f98fc6d6eb6480140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75736e28ec792afcdc40387856baf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5ef653a1825ea1a67e2751a72485142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5361cde89c99919ac904a4188b7dbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acadb16b77089fe7ced0790dc39de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4582b01f43ca867c581b88e3545884145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dbffe1d2ea989f7b7eb406134046c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe85e930fbf3439ed5a3549d8d47ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a25ff15edefc9444ae3244d99df2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a16fb922097e4ac53a28be430fbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f327812b15458bd1667c1b74447b676150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6125c9e3f54dc69c196d3949608c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894ed488171fb4b4fd743f91358664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecbd7b7a6a1439b2b57f50746bc32f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf863b2830259c543f19daa8d8bd89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c367b29e7bab0e9eead7ae5c0e8688f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559feb23fc49c47d3f617a35724164a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151df6a21839eb66b8be86b09c151f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b19428ec44f3bd1aa806c48fa6c2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c62aef9a1f33f53eff89f6084162a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3a5e7f8b55f4fe696a1bfc238e58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606e86d2261fcd302895a74300cad3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd929e6d39c71effac3b5eb9dd4254db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64eec760fa02ab1609bd53dc19706163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dedfa9df28b41901d3a05de3b1f2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5f1bb97cf6ff87185831d47470d98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284343998332e693be17404e7c1160f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8efa7c9a1617898a6d9115da9e48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362a6d56c7cc2fd7578ccf03cafc6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d4a3613d011dc0b9965bfde7ae16c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc9b017599a652855e711bc9e1d185170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2155a52295ac1ec1588684eaa82d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af3823e056c2e33cf2708929156f62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88533eef1e63b88093a5ac5f1f8cd54c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e0e0ae1d9348a44897553dc1ed074174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8c133425627e26b9669b059ea61e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54390b00fc269ecea3ee6052a6e6ef7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ba8687174825ae59fbb140f28e66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946315833eb5e0b02d37bf866a3f6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6942c4d272f383db94181c2bc7b81d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861d3de61e75d6434942589c508385180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c2a38902b71473a36542eecfda6e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5b422d30593413c3c79057ba4ba4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b15843536272763444b71ca1ecef8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202875954a7a9f473339ea749be3352184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afcb33ced20d79213f136afa2ecf27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb22a3350e56dd8ef52f6e948648fc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee743ca5e80258f68e7918b9feee7f12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472ac2b0c3880d0e13b4cc5a5a2cfbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525604dbf2fd714a5fa25e0cd96c9c91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc937e1ad6fc27a9372985f6e0609190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08299a9201cb42e7d9bdb615adb841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7912ffc638e51ee8865d9411a6708192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da51cb51538a76463ae624ef748dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd82f491ae6a784193f24a7cf82684194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556569b1b4ac1a17e89e4d12c6ec5b84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42911ef102112866cbf912894ed5e8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f68e1659ceebda49781e592f5deea1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62105aa891dac122949a7b5761b3513e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314fab6ffa6c2a15f90b2f6831f936199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535384bee93fa2855847cce80904700b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed89372790922302726245edad4951a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eba46729f88b4881e464d0430672f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bd9ad1e2c16e41a1e26b327f2a19c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8da98078bdb8681f816eb2f29516c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14848161d5ac144012a90278e7b4626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd04a129518b6a7c0609bd0775981a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2a78d4b08604628f880f100265e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2bf04c179f371877fd35dc42619b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fec1c322150eb2968de39ffec8ce4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ac6584be03d49546d317ed23f85ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9455d08238ecb4880f45c11df04b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480214d86fcc7ec2f586982c8427f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aaf35a58a0d82a4db1c478b5812e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6069d2c807fbdacb07f6795c312f8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286795282ca9c989230d94ae395fe79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f33c2b6ff14250fc40c19bc515dc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f643e2f9d9fe3293c4a57e29c64d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8c217ee552c93a01a7d0e326c737218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2065d86b5b564d18e5efa7244f7a7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b45d850b95cad8f5befa2de17205220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d41eda698b83e91a3428d61dbbc09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d0b130c88f6f6846b3e8e4efb0e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3022e37c3a0ef8ebe35ab80c1963f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc4fd7dbc42de9e1fa370f0a537b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa874033db8335b5659fa277a98f852b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604aa2c695a2b06042bd267bc189f9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bbdc4974718ec83b023f45d66209a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ab008fc09e4d535ba69d4ed115b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35538088902849b3abf5f605414b6bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f4493aeccb4fa3cd2802687d6a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b2af7088ea5065c37708b81a8d86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7105ac02aee38222ae34b5630f1be9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd8ae734e8e54ac740bded48d366b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493310218809b1aff85fc891ce170459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c4a9ad318cf50cb3ea0d2fab993a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c671b83f82fcb0426d6aad446300daa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6cda54ccb38e9cb2cae4c44d83fb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06bf406ec22eccb5496ed36a3af8e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705f23fa483a8f0736938e2bae5b9b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2ea99f7d6d3f4b50e62236a0ba9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48d9f202ebc1435992e908059c2a5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd162770015f30ecf56cf809f958d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135f8463745939b45ab6a8962a4a844243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4298525633f3bb15c2d049eb3ff435244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d42583ea60930f2605e999b7580fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d41202882368e31893df07d50d6434246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e547013ab4120995a7764c4c01a52f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eaf2ec4064d0b32ee8b57d8b00bf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d40d4cf72bfeadb665e040689d55a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562af15117c0e838bdc633502562e52e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3e58b1938e3bf698ab1a76785a515251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460f39257f50c1eff580cb9074dfd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abae09053b5b8dd8e61be041d152e9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f709f844a2908e875cb3b9f5d34a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e50ee40d5396d232ec371c5d9b96a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f28fc83e343c5eb7ccedc728530bd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9dff635cbcde4160fcf5098a1d7aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373bddfd1abed8b71332db8fcaf3adb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c647f8dc8552f1afd2e7bb045275ed6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b8f24833cf78773a60c18df970c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81e227a46797299b3a6f1cf63241cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d4d1d263bd022ea7cddbcf460d05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66d3466075142b7edf5c196c5a4ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50909b400f1746620036f2dce061fab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad13a8c1bdf5f0554d56f304ac896a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa8ec321bb0d13137df2e05cc40e08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c15ca9193ecbe291ea9969f057e26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0237ad91294ef928ccad822b107c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcdecaf146fd2cf1a3e02dafbc0479269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992642d8fa4979443662fa7a08c753270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc030f3f4fbeb9c1f89e055929f16f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde692e7f0b87c650083a5739bd1de3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad91ee2e4520ded2052b3bfb0e628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92ae3a24ab55812c062a2be161ebf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb127fa56ea5254aeb439dfb14885fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7850ca1b6e59f91f97f4cf0fc7b41d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a103ae271fdd514038cd790fccc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf117af3c115031760d52ff58cff659278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12585b0cceaec1a8c06cda9d7850a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb4ac3b7d1913df4c8d27e37b95471280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d646673c5df53ef334aaee39566c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89befc0d54517a10021dfe4260dd6993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25286ec4c7951d46b76452efa30737ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c11c53b7272a2648936ecd8db693b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456bf94afa60bd3dfe6d412649197b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b02c61b04b894e413ad71d9fe3fe2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d2bfd22d932efa94e375654806cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd60fbf33a92d8c1f6a822cbb33ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a83ad9bdd463554c4800d00fecd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371705fad41d956923e5ed99f84f3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2842ddc967b94d668ec2feb06dc0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922b3ec0c5ff7bcf77d745e557a457292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09276f405e15633f4675bf6fce4f9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d475492e27138ed6193beccdcf962c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a81c7203acac5ad814463513426253295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f025dd881404d84afb69f573effd196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49debc606812ec06c3483b37404aa75c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9439527fbd8357e91678427380e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243199d093e2ac7bf11a1c752c21d7a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2563516ea88fe8b59f9579b50a667300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac2bba30aba7990228815af57efea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11432baf6b5955b0d21edc0a85d43de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2a6d0987bb97483223ab309e2b0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade91f4cec22e74a4981b2e3d07d871304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee716cae2300ce901ebfaefcde84f0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004a89018efed49fdb1bd9dfb923161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b94f8a9212c6cc34ad9d97bb5acfba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76adbf31778a2268115952224f2b38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68e255fb5ceb89c060973045d6db6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b66edde01580ccc51c7691f22e30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340be045660e78e17ab060e7ee348f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6179fc84216408416954f18875de3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f2fb7239201b83016f447ef39f16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216f54dcc9e858c0fbe6e518bc9077314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090240df46739214dde9d90b4a68598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a4989b9dfb7262820406c69c7ab3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084ed5394a6ae1699b228193db944a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8588aee488018bd93fdd3a428b302c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc9d13aedb56d54d404a26f2f3d65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7a4588eb8b2dc47dedf49decdb7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c57de18b2b90c2a89f78f244aa8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64e3a11e96a2f46b263a612e16753322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b75566c19d9334c592085e5ad6ca3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba67a5bb2bb3ca43d2f1c8e0dc026e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66bace9cb94c6c43b81043082bbe8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1fc333f962d11b5cf605c78eec8e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca4f8528ceb74566f74f12208a7c98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a45c4d4a7972ce3f12a7deec2a6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d5a0b974c3ee823a824fc8212dd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d36c44ab8746b26a37552b24420a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb89f64112edfad094f7a6b196f75b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8cec7e359be4f5a528fc3b8f18d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d4adf0ff46381050fbeb9f99a1ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722babc0e52850bc0c8689cf8e21d62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dacffa7e43dec0ec4b381b42ed8cc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cf06e76fe175c826e03b8d81594a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce99ff4208d6413e2c78de83f9f2a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc66e7abefaf842df8d28c6f85b972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cdf429ce6dd8a1ab72e44eb27420c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4141227166df698f38551b65594fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f8b22db70079b219bbb82bca4dbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8104946c42f6c87735618e3ba068b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd7e91ab16d9a15e0ec18843e2b5e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a543d71906753e21a49f5280395ace344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd248ea3da1e964a7b12b898de18a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8622164b64c8eaccdd6b519a1d693346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b043e65bd5e0397f6b2337283e6dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dfdcfb109ddd2ddc1169af96e9163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e22c8089d44f94bc4845bdd8fd98dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00964c4cdebc2005b1131c12294d13d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349796226b923ddbe2771f90b2af126351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd967f51c74994b33e5f8c6b44cb319352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4227ad5f8e56fdd362df7cefb0c16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868fbe6f1c699a622de233ebd82259354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d00c8b18e5c42d78f890386180967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc44c3107436d0d4c193f5a30d32a3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a1bdfde4ad5ad00ef56c25a9ac9ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15347314572f64ea18126ac1b7159c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b021268c57bbd23f9944b8cbdb49b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f9a4abb7b2c6bc25ae3859fbbffb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc80bf9b9639b5af5386c6b1b9e1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3d4d521da6850b40cbfef6963466f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7aaa0878f49b44f96bcb8b23f5ac9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e593248c5ea608195a8f190534ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300847893a3931567dadaeb2caa8541365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ae2bb562772fb529b87ea0bc0e4f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeeeeb6c3e910ce4e549603d8c9f77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b9f7ad4855dce5ffc52352b3f3ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9202f6e49b739a4abe0b85f57b3da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbcf413db7ac1e4c26a58edfd3b2cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed0e6bc3e8d4d2063746ec5730640371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec1058e1a12427b8972adb46ab7fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6768fbf7a54421e8b76a2d0dfbbb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d094f6bfa40a70cec541a72fac619b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fbd66bab7b7e39ca1cd1038ae26b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bbb8c5437295f61d13085923556d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a7ba183dfd3646cd21d85d66abc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd28a71d0e3b62af7dfdeec0f2513d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007d7649f114b9ef87453f410549ad5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025318f53620ad4cfd24f4f3c02fd7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f63e57bfaeccadcd7f828cd82534381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce1f6c1e909c45a3746e4aa25fc8d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473b94ffde272999f42c74eb5af0d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cecd2d419454a94606d67d4772b74a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca0bd7d90e765302d8115d388bf733385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb221ee1524ca68933d017a773e2b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542363a42497491bcf9951c3b2b68ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe73a01d5b6b7cf77fc6133f22735d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49b538b6305b841b48a44968ec33bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b714c2323b50a2134854d026a7fb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b9c5273ee3baf68d791ae8d86d0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1dafea13f45ed9875bd1f78ba3d56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd577e332b27ed89e0ccb1e9a5dcc89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70615f16f7b4eaa10b90a90650159394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a43b21bc5b34fce372663c76fea2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d7902c9fefba5e5cd5d2327c9316396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fe30dc193ecd8e42d00d62a834f7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be694bc64fd8dd6f7752694e48914398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12dda3ed775271ebba86502cdddd87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751f4b585179557fed92494f868159400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa662d401432738c7b2f3f324c4b9b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e3e7487fe0c23fce4086a4d9ea44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ff22612bc963d1810ef509e58006a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e6382d47f216ee61532fc1efce40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e671b641995fb52b5bfd02cb4507405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bbc926fd0bcdc48d045fc4428c006406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd294852b23e05652fba918350bc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a80697dff0ae110fe81c5c6817d52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de39d832a6d2fe243a93a1ee96396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf519a5933a2ddcc12c52b3d6c2a9e67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa0d119c703607bab06527838e5fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528e676e8770ee0b6c8f03945db037f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a75ca5260370d1c276d85880cdb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3d7ee3d5ae14117bfe2c71fa21f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb270a6cfbd303a53f44afd308349415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e123e031731b475e943066ecd12e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525fd08ecbe89147e917235e3856002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e7389d6df2a68ea1414796a7faad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e0280aead28376fa11c27fd5a8aac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138811d7cdd72737e2d385d5a2f57b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f93d496539a9080a60c04ce7e2076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abca258bbfbc8d43f7e6d0cc168a16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d7fd6d2196cf772b3f95e7e3e111423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f75ac19732175a521c4a76b7817374424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431a4af24fcb591f7ed6b15f473b2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0dc51e03f351d897c0f6b6c55bc5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa76c10698307daaf557270414b7fa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091db6b4bd16b9037e994890748dc27a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0a21f286f6bf8df9c2f3688d2823429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff5bba5303a60075c29c82a4620ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32370863d2cfde0378da24c2e410b132431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551fd94f297ee65be99bd6008275699432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9f4ee07cf5c05882a20d6b3b1870433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835fc7ae3d7545c01ad2bbf7ea8e5f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3a10340473b06b659d7608885d13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f566e2bb11efe7efe467b200f9df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83593fa07b0b1e25af947d253e3c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53e794e26b388c3c0ac9c5d08d174b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8ce2a7e222289d235fc4d7f3867f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc144e1451b09b5839184349c6e0b06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0cd836123cf595f5fb217cf7f12f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123f7d327b132d2df1d5b2b7c94512442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b22279c010381748a94a136e7b933a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c675fa8cdba8d3a0028fa7f2d6f1dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b33a81a47ae0b5d4acedc130f48bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ed278a7300196d44f6e9ba38320a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75bb95144eac95fd448fceb244fdba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c8cd84c8c2d4a4eaa57fa108e6712448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22efc78ccb2d12a97fa092ae9afd204449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176aef91a37cb5f53bcaee934c740a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a470b434963e5df266ab2899da6b298451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae01fd16cbd593c79a126aa72383c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dea4ddcc483e138cc1f9046b823df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855a799c7c6b43d6f5ac359fae0750454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981caf61e33f44108ebf9b2c2f15bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e21b883f3d67e6bec22176bd7531456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478a6c2ccacd035948c830fd180c8bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fdf333802e23e2ac59c5e2c0d8f20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5fe7f63a58b6372fe209221929f14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e28afab4915fa71bf9233bef0104f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f654b8ab7eee42660efc07953b37fc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af87c9060bcf2027672e6be0359f31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301c7b8885763bf38920dc6c66b43f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5158c8c078321e02e6c4a8483f1534d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f56460157fa3ea27f70f573fa9fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bce818d75d3e80b8c1c4fbbaaf3c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2e581c050ae9f21f680e5a8a40c01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f93bd0e09e76c19f669557af8faae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be609a9635ad7f03ec49ac3ae55cc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa48982ee9c0f2b6f32d96c342f66f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17246df8c4ef053435da82d414e6b6c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4704840b47266a8a968e1993023ef3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bed58d6515d60c5092122129468c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649290959890b05cb94eef5b3321b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703342fed1dfd7032cb547aad01dd4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d98c61b3aebd4a781c5a13aa672d7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f22627a6754616e3dfa02d4776ecf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46c8749ac84ac9bbddab632ac9ad1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e04fac7ff4c03ec1ba604d1570d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab5710434f0749404c94d632cabb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ab40142745a79768e54cec7914cb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b7a2d85ec536bcb44c3b361b2543482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e62018eca13b87014fd085b86078483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92db66e922a13b409347500590efd63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233509c17272eb641d994ccbe8888158485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff22a4174e7f27b7acac5e488e0c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401598bbd1a755bb3580934d47094687487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ac94b23b8214a94f0e3fb0ba8e6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc16777f7774df2a4352bd5a30a6c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f71ed9fa5eeca08c06b612a0e10d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cbe546d713d55ac052204379a45a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879049bcd40c65a46cdab5909d810652492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48d6000ea41070b6a20ec70810c65b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0113107c5af8792c65bfc4986cef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269fe51835f3fe989e2de9956163c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4497ce1f50dd3447ebd52e0d3d0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4393fd7f59463bc08e7a1d5b1a3c1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de418fa46203c84f5fcf8f0457ef20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb650d4706a440e48bffee2ff2a349499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee9c6b7dac55134958526f7a9e7a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161d5f8035694e76ee782770eed75b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f704bf3aae7a9c0144e26816526df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b9f42c10b7096f4673fbaa4d4090503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15cf73594978c06169ef609c4a0a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f260da96a16b5361000b5aa80246349505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac6fd978de5e75875b4ac7134b402506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcfa881c87975d8abdefba658079da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312976babb833d5a9a82bbf5c1511d02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa84411eceda4830fbdb38217370c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a17f906190a66f949e54c6d7970e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439febe3035ad95c9f90709c2b4ab19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f922bdd6b0dcb3406678b002fb356e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47af7ddec2306a3bf2cac28a3f7964b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6162b510c40317d64ecb90cd9a73fb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497226e55ca58a0b388e9dcd5b8d229b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37080c8289159ca4fcc400548ee33b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c062befd65b1d49b3d94cc54c51e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9e73b832205e287d8525ad2d6afb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d83e120d20f30d3a0d361565c780bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc25b65354cbcbe44ce0321c199541520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5af5d6f6c0d85ac735e9fd170cf4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a50e6a544fa532e9f85a002c82cad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4f09166d19b40a39f2ff1277b096a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e463442eb9990b26738575d79524524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81eceb554af9afbc787a9ed28cd89e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de165a935ae8aead4747a1b123aef2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16586dea8f2ae31bf556387f397a43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42634b8135e11257f56d4eb0216d399f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba9432857434c882f6e487c090bda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2897e9769297f5d88815f2847ba3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4c6a54508d1572f6514bef6d08232531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14cea27e710e054a5ae38d83bce43d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282766c8499b5abb825db6892a930eb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060013b7ffb2fc8df3b8c3d90dfcec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb815516c227e7d2e27dc888f4beb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83695968ff9802073f0e97cb81d7c441536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65861b82827c202ed3a0da91411b34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c6e7f88b97dd7a51b3d4e7668c962538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04f997b1ba0c2b1f39603dd84ee57d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184ed7b38e6748d15d6a9153d653e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb091c2b6b760cb62b33790fb0b905f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378d0f5ef23f8ffbb601ea9f150d1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b9d32f88c99d766914b75779cf3e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8d52eff0c26de1e5ded1e6ed4607d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f1d1743dfd1b303cdab7c2da0fda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932157424fa4608346f24999768bcfe0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3150da407d18a24247d8974fb13aff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9b4da1eceab05611c28729a0c05c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cddf207483d3b9c49a53102f9521a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf1e555555c36193f8809aa5b4994550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06e32e58d97665385022a31793d18e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba944c23ed6ada16a2924a15c7321676552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff0f3491e6c459070d142c3bc7a98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829bba20f248a5c0b49342333dd1ff2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfac78057f02fe1172d2f2f36162d80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b7ce0c3a72464dc134a040562f126556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894cd6441afcee66bb69ed5d74aa9d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf776688bf729567719f9d3d035ba91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8988f96f37f22c8a9345f231ab64230559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89289e11c78d45769e3f118f010ca4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41a33954460f60e8508c3299e988ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a1de1793d1c82bcbef072cdc0c13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a201e8a84d355c000d80b9932433563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b327f56d23148d6f0c3df32305861564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5058c9c6f4f4490a0b7427c8655b74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ac4b3d7db18536c5c04ee8942f93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c7a1fc93fb3d302751d74d7c147a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd98a9235a028d55402a03fb1860c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f5f84ec5c5b4614b3599ed43ac92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9185086450432dc568ebbd8a6249c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6731a70327550de40e51a4857ee9d28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0ae107fb165c09d163f85f1397ba5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805226034958c72006229b491675472d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aef1828e35460fb91586f322c7129b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7ed16c7904ff194bc504b0937b7eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e259c7a4745274ab79d30b01fe643f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aeac0310dc8ed0c2ea6fccab35083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b1c5ede136a4139cce37e04ac8865578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459156209ad6e651ce03a4b3725ef08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5029c864700d9531bab5f245e8ba00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5ef788591b43e033c3af8defeea3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891dd7f74451a214920558abc8ef111582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e9f4c5ce5076b5818452707937eea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4706eb1cb32322e6fb746a1d3943584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139cebf359618b0a40c223d5d48ac8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29eef3cd8ef47ba073a749b7a443a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bca6c6b9d0d6d38e9e16364e67977587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18389cb06ab7e00b27b27c11652a5bfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4f14217951f857450a28eb43aaa85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba667922edd52747529036735af2cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d1fe616088cb56d672a3cadbc424e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd8560303cd8c53d95ca8126ba5ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0ae1d101c8a23c94e78fe580c164593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a10f1fb6c700608b0e493fa96f27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff5ececeabe19d3f95355d01414765595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678f9c2c34f1a12032da2254c66e58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e809f5d5bac663ba42aa5c5c6a853d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3af38f8dec2a5fd3717a0d64f109d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618f4d4d5d41f4553897431f2acf7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e541fc0e51d1f72083e218723f876600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee65c1f9b2923bd9710395a6223ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91ac9e15a532a14a219be7d44d8a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541840914ee7b860fe1fb3d7a3f83d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64a8f8500928c7d091305e0ef7d2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4ed9967c8b3b32688197f4f80908605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a2458333bf773b6ad2e4137efc98c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622876f88b8ddee7470eef12d08c12b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b6c96da88244c472277c1a5eef49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f82be5658ae32e8c425d27b8ffae2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4353e70a86aaadb4ce2fade92a34ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef428b461f3558ec569125198998ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff36fdcfdeaedd3f7ce3f05a12eeb68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00914436e57d45caf5a2dd5ad0c9b5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b5441572c0d72d4d9ffa301c7811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079c24aa559763dd0acbe853cb4029b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1f34569fceb7424950f11fbc3e615616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc040822a8e433871e5e36d7b053be63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b2d7f33d1f32848266d03df3ecb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192327e1eaec8f91ba927107ef40f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd594fd79a05645118dde88794f8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b11e4c30c5b99be4850c1b64fb701621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e582a897142e16a3f7390bd74984b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf60548ed67479717ee1c0ba5b5826623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c9a480f8220ade2ebeaf41fb93eeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f0b0065c2433ed9646e3d8934ff7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3f08cf9baeb0bb469544115f53f50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0d086b9d75061ee20f7e018779fd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ff1c3a4c8335b3f17529ef975d42f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc7de907e3e1b934fba1e892197f12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c61c4960776cf4628128302e6cefa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e3469ae1c55e94e13b4e36a46171631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2ea9b45ebc607c747f46295dd1b43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a252083c22bcc8b54d3e7ee3d535d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75cbb44ec3abf9de6a5168395c01bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d20c50b243040c2941ccb1448c4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5a2fbd4a3dc358a986a120b521e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79435e1e79d5fddb39fef5fd79437ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34513122e75a303a36d3f5c432a6db3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc04034eee13e4b4a53aac64cce4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81ba18c82f641d7d593fdb18cb35e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a6c0528581562f1dfd24e4c0dd24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c670060d51a0ef5bed4c1df18e7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad8d92cb9c68d5490d6f521e841cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1de5ca1e45ca48f00696a4990fbb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdcd746976dc30afa5ba6547e4ed2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba159937fca95a0449f76b7219cee75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80df2767daabaeac90f7b9099bfc1ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16599d97be6df69cece489857140a2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7c370ce4dc5da3ede207cc9546fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba2f75156496e176de30a1642a2fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bae38e70c398b66ffa3f4479d382c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e81faa1fcc8924eb24106f54e0d6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24802fa79e4a557051f5555e857b49f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c44e02441f43f4cd6fd4cf8a1420f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48892c355933da905b6fe0ec5f6754e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22464d2c19040fa2590bb408fa0d75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073071c29a9b7b5906cfaf788ac2aa5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7069cc042687cb2785bdb5e10428658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e4cf042ddecaa5e5c7ea273d9ea2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2145fec67847b1bda62b6f845cdba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6066f6a6a9e0cbb5c37892acec6cee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ade5820f291b148a50387acb64e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a09c87e7d31af900399f47067fe70e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3317c2783cd3ce9700ef807dce66af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d13ce5852a94c45965aa7f1b24a12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438da1905090b10e309261c969cedc69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e116598078ab304b68b0abd48789e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59282a911b465a6025b9c78a6644bd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbdf7c55d8c898ceddeb4b38827e19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf51af344b321472b50b4793d3a5e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b85cac7c1ea11455d3ccb891501b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bebffe76da3cc422affb5183d5f782672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b496f21a2551e9565ff1066a961e52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f56223f4e4565aeda67124b85598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7765d3413a00db07707760f18cb30f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04df941029c572676159fbc6656d93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e1d1c4ff10fa3d7a300c350ddb120677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff01a042844d1e0d615023b7747123678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb855c4d7462642c9c0a9c67c2c277679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a597505c27bbcb1dbd0469f67cc0dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb72f21052714fc9c94b16c952edf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e4e59209562a434ae7d31de3c0af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ddc24e9b61d494be59e3099dcd6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4aa26bd7663deb0b6e784e4215869684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e14100e5037abc88201feda47481c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf951c4ab2e0edf7c234b9f13fb71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00db3d6dd6f9bd362622015c502c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd48c9e2ffca727746aae12cbc287cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5467bdb7153f13ed113993c401934689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c86ddc7a49531d386f1f693a3cf0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4c2a511e10f1231ac312b3d5ac46c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c7dfaa49e1907405f3a88fa88dad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211bffa97386ea0fc7a97816d5d392f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b81805e24afcdc7047053652c807694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0db8522777e7827c21e512ee8c5e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703cf280ea70e39021613633ab9a65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a9648752da6793747326cdb0c3a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298fc84a375d4d951640167a373c22a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3705eaa4ad38af4246dd3671463562699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cea890f4c984e65af3e041c965954700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ca101fee0993f6d3b3de25d2c2aef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d97e9544f60a6ad1adbfb34ae2e1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cdff3c93103d7e0c30d5e78ae3917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51acf3e085668cc0dffb5c76d0e32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3832de0e2296946718703eae90f8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b87c60c42ca876ade734b6668e6d3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a46751111ccd0d5f385e7c46a4b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526043724857264468df99e087244e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7ef40bf83bc7f0372568f4afc4a84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc24ff62d883ff976d8f4ea2b33e94f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11392e2a53b3d3c1b7b1650d26fd20ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829987b5450f75b6a929bb23c0ba09cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff3da80c01c521c2c0f311b85d3920713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa07011a3830c11c78218dae632045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a301ff8ae2657772e85c0f49d9cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009d2d58748354fc82b4136e45646e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef83a64049399b43956ba1c26a2d721717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135077fd0509cfa581d2e5d3272ededc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb018706aa92a445ede823029cc547e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30562d1e19fb71d8f6323b15d88dcd6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2135cd3a812a8abab8caab8af5087721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5133202e4facf2924b9e8b5303c09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98737b7b43e45cabb375f6695ab5f1ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e62e284dd9797d4b26c4a3f583198724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce663b02628facc82514f671e8427a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33e941347bf20e1cd6689c6d756b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795f41f6845c4b133fdc593d75825c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245126c46f48203b71e66d8b433654728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069ec75a4e7d2122d60e697301b8b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b6bd2672401fbe45e6bf81e86fd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f39e43ef382fcb7c4d916ff08a15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824644cf9d654f526c28318075b36d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b7d01f149e2b65e1dc3b5df8b7ba9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31639ad8b35f89e79c545e7a98972d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5880a4b9d9828cab913009a63749d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1a81a927fb4bb7d38517c8b812ab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636469b4b9a7a9971e509a99fb45f5ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d9e191703542a18f81b17d6fd60c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa15f78fc2d03e0aee55892854d04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794a268af9c27e29141e0d4ff3cfb92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef32485888a4d6b08f4032a471e29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0eeb21193bcbb1bb81b4b41ad3c71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98818e5f5b5afe640f0b3435269dc5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb3e16b1c4f47809a8cd4cabd6334744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199f372d83a19537456a25326cc98ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d998a6ee5970aee73ad5eaa0920a42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b76ba52175d3bee54b4968d5a6c5fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2509d0911ad94c7ecec2118fd9c5bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90c0148dc95129289e92f7a705b78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a17cd64362758c51d2a5b820ac0a7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541bd7e539d7660741449dc4a7c0fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae856f2455d3efc20d5db3d502703d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a96268b44eb6eab459c7f4b04c294753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c24c29ac30bd144d58d3a41945d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250ea4784179f300dffa450247f9bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0650fc9186d2cf706da63f8cef8cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68faecbbbb4b56fc96dac5e66effb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c85582c285f1815466a15657212cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a386a097a14452f10669d2d5c37880759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b07437a0af9f26af3992b942e13241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7bb89b1490789d722b94f93019bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74207d0ff1fc8c44703f6056c1f67a253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029f77d8bbc4e4b598b027fb53a86244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4cdd6d998700cff275b6bcabd65775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6eda5ad173ea1ba155b759c816daa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca2cd4a1e0c676242fe0feea093a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe07b95d1db8aac5f5b3c5b5477ab68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63975bc2a46cb8af338503daf6882e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb7c2e5b521f652ff7c735f06c63d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f4f17dd5a1f77d0e3dde01251284c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982beaf04e21df337258ecd765cc9d0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c161cf7c4d4ce0f9878a041161816d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42022a25ba9d6277b0fcfd202dbd6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd85fbcf2d00239944798dba22ec40615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6eef9932fa6cac512b5ce2d5313316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0caaed30486c7621e64e4cb7e82b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b20421bcccc9f18e0962b2eb1c5cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb357b422ae621766d8aeeabb91c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f7a2a5a371c3dcec3b19c1af2e4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff74d9cee8d5beb0ac52ea91bc61221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1215a008507380828210d9fc6955922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bde3f3767423f56fa74c341ee2c3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7230859c86ee9e9b1048797a1e3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77225c85440fc044b4140676c4e39d8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467799b69aa4dc4d0f31ab08a0de9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed22f82366fe2480745ebcbf001e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff1cbcf03486cac12fa62cb21f003128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049f3bf29e00e9a16f3d747a941afb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf1218a9f03c41e8f19a8625f310930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8889460f6303ccf1ea17298e9afe3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518cd0dfdcb0cdb78c28da7afd7dc5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885806c628a07d6d8c0781a07063c5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee42ef532c0d2e5f538298d9b1ac5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596777caaeeede71db6fce1d167fcda435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b0aa0008403aa0130265bc6fd55636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fb6808e14753e8bf7912b9a88787437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e55bf7a6e5af2f24d8c71a6c49daa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa9720a27063aef50d89e4d153608539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e99df7887b898aaa05335dbb65fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef604229f8206be7102c1a55a827241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de362d520c64d68a72ebdb01d556d9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3a68fb6316203cbb0b916b6fdd2e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54578579ff0727865a13739ec4fb8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a287f0b9eeae7952f3ce6c9d469f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f00303808ae13674967adb510acd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223ff86d59e086c6a054f02b7df034e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d28e8c9a4b225baaf6c260d598ddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ca282e85c16d29ac3549dc9afcbc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d96309a4d7eabdf4c5c25cb79a4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798804b7812e97bb2aa7734fefa29451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e6c75c351f1b442880a2e685dfa3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124506d13d49d83532d5e9735c68fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c93e4efa14db1278070004c3503c4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71d326c5095a49d90f9431d42e61255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b05ff5bc54be3ca3017442dc8439f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b76e5d88e13c13c5880495eb20ca257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa064d46458a13a54f95c8a4b1b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723ee30f80423fbad6b45572576ccfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9372e4ce58b8909c7b323755272bfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce342741520f478b8ea1ea10e002c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d52a8d783b411129decb2dc7458b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10cbe3390573fbd68c4063e3938a2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78814fc028aea5f499a4b906c08c7fe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4fb10092826db741d9546a54566b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3325e755054b9e4022bed3631514c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475281d717b095b83f3b9e97298c1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ff002cdffccfe26af677689c0c0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956863436a90bcf469131621138e96069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7d12abe13cacb5b122d460b49dc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c93d81b35b222e54ba63f45f1ef46e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1d341b9e12c416f0fd97893c4e4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bed310860db2ca9a60bfe6b01f9d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adfcd5ab70f30a98ee0ba137ac11a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da0f5ead345a34620444727ee656975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8668ebd759539c2a8062655f186e1bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3718e2dafc598b61f74ccfa30ee6a4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71593022fe0d76afd8a83a9453c6b8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1d8f0ad41bd61906a6b0d7277f5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047313727233f603e415dbfa7ca5330580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9435d2c45752e2780c50e603f90ecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490646b18a5d256be40cef455b814382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27d7e26960777cca8c1c22f5af56c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07173d91d04fdbdd62c02a157ab8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54b126251b9cb4fad9128ad47855f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e6fb39397941b5c413893b7377cfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fb1220daaa57d2a0680853e3c3fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0eeb56040b08310fab75b19eadba488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b997d52a9a219b9b00e820764ad0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af606515915ac785f0310925e3da4bb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e72a892c4ff75e1a2cbf2695893cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349bacfc890ff7de8b4b10b5d3199d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1338c94c3dea9cc144327c8d0bcc52a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c5d9768e118a3ef4e50b6f4ae1fef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47135c45426bbfe7b7d117f7af2176395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf090cc550659183acfc4565accea4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f072ebd97396284cf59e61401972197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f9f9d606abb7b610339514435f0ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b3f732d40e95f12fa6744cb18b85199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0302efbfacc142b9c965c2d98ff84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e566f0c329c141efb9c8d84237855e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6136e6b873e431402b472cb74f7be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15339f821168d66abde67b9bac6bf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64defbf863bb526fe2ffe8f5bb5c39e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ee43ad123cec3ec27ef926794538e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a25e27c05b67aa39ffb8851630a951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eabbfc6ec987dc03272f2928f4489e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886847462e46affba063024e72524513108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678dd5c14a0b46b40020d6d8c7079f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c52d0feff58b96a9cec0e9e44200e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424864c19fb3ad4702513ffee9e8bef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee9e67c6b1e39f799a685eacaf29e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a701ecbfc61777b307845de775dc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2992c8c40cebe197f3ad024189cd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5060e8e5590dd51752eab19d5a3af3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798e5906f88f7530eff8069237b8364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd1e52ddbb614ffbcf9c8ef04dd87d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7aafe91eb5c64e2bc7274dd990008118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1280a729312141a441a597b1c13d830119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3260b0ed66faa8d7511d3b87b9e83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a182a33ec8abb5d9aff699e3cbb18d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236bc3bbde0f606f8c3a2fe3370212c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335752e86fb40718e700ef6098d09c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2d6369943057055b855d91dd25a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e53d8f62a07949175cf9672e043d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185840a55d9a606b626f1c3ef82bfde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3aa024885f45c325fca6aaec29f36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e6b49d1b7ff0b80684d7d462909e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beee5f32b7ec6117d44ac3dcd7c8d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1c5925efcc21a89befb095c7473c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96a59c242e4dd032fae691bf34015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473d5b223cc3c7c0e437c14ee14a69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b69aa60822c783fbb83fee4093160133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285258847781a43a379dee89c73bb8d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8a6e6ab6a01c322ddfd473b96d24b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f88decb8e26d65504b708f66ace2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddad5ec0929d8eba72f2d868ba425f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e606c1febd35a0eb13e991d3babd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039ed206e4be2c31ba9ddaf0d03ff2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6a8efbc19614fd20445ab167e442140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c727c565da23db2ead798aaeffda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad950644471ee0c7ff35ee9eee15c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92b1940c4f5518d165af355f99a099143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0877c1a61800ee882b090959dde4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232cab53ccaf63bcd8d799adc6086c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135add07a682ee47392bb546225b1f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ee4d3f6ef915ade418782f799de3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c950c82fae691d6b2e10b03f62a6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11cb4d28939c449944df9acc85690149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917464f0a001db3085754876807bfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77551d8b2056e031065c0c4d00fb887a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fa595a12866815e2329771f967b3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc2677575d998ec42a0f2f208f91a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e38b220d8921186d759b18d94e5de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0580998484b521792bd6561c70e15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85da342534a80f219fb2cafbd7d55d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea29ca9d966eef133336917b2c93a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fd1b96200e2016779dc1918b9363158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601dc9f443374f582b64ba8364e136159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cf9139a1ba62bc82aa658a9288bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a6b728c69d6e329d42bc54aca09bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff39173ad8b332304d67ba0dc9c989162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68518b3082de4b98ede74ff5db6d8e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb252965567c1a2f28b5b7c3efdf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86284a5e6336dd9fcea47ab168afea3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560108591908e07a09b220264e794ba2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97d4b34378816dde7d609e95863ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64340107f02af2f0871f383c43e07393168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d88ffe8a0c46b1251f3ad69a5f9170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed19666cb2bb3705b4eadc2b3428bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f3f7fc3eded3bb0717e157ee96b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a28a1b628967c71bf79248e0716324172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b46a7dd0e31a039b5c20b03780e24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c376b1d37e489f75f6dd7ae00417e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b68d77d3d94aeadbd90355359d07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32591bc97aabfb2c92f3cdd3eff1e1d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff983af32eda8472332091a910853c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dee0ccddeb0130c700212a7dabeac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2fe0830bf97db89631cfbaa9e41fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9bd3ad03c50edc579c0f2065719d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30958e008c747de1207cb2ad9d1c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a798ea63dae2d560bd05adb8c47023182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7ae3e2dcf193c15c459931757c8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b95ad173c7e23e435e35b192390e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14aca8a2482cb18335c04cac4c62b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d2f9963fd558d589b78fe97e9ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8406f8231e355f8c42d82cb55bbea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031fcdf6324d9d5afaded12a296a352188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67918e6523649836dd2256609a4e7c8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d63a122fe09ed2bdc6ac472401cfba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4fa0de1307d7d73b0b32c974a96ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d58f1a68358f087707f769fe094b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f95ffeeab8ea24e829fcebbfc28d0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b964b2be6e5f20b4d9f25d7f7ae86a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7d1ff6dfd6d773e99e708f27c3f3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250913ce39d65ee9d2d1ad77e84733c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd393273ce49c380f42661378427a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743ea4f177a8d9b0fe2596182725d7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9af7e5a1bef6fdf14f124f8aafbc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23f8b751bd3970345b5cfdbd84c29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5047db4a6690f11e29bfbdcd3025c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766615299698f7cad5e32f1262d8730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a5cb61552b908236197c8d33a5b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc8684130a2f0ba002143878c58e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d137e464c25583cab8dec83300f77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375653d783158b1398f95e726a39cd5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12f849ca05c6b78c771b2bb4e6fa2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494154ff9667f1b728cba4cae8ea8b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dda3fbf58206752ae84f9f3665227209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d6a4deff699ef9a0a6e8ce45bf0a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07a8d9243a8ea55b4d29ff2b725ae6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28706d10e032ea331d6786ff5dd711212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3bcb143177c18a0f961208166a651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c231f0b21be371e2b1b86f078e7bbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c00ef5556fbac4266d2aa4e2a18ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ee86e5b14b7a2850cd14427ac459216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879fb9a70cf3203f27e89123de203a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c61317588da880e26bd9bdd7bf4698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050af5caacd68135bacb5df692cf74b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a9bd341570a6a24b9ab58e8a7662220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28a940b09a445a0b002c0ba231b607221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc7a0287c38ccba27989f4b21c7db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849b9deb80fe558314510277d7bfebd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a8f28472ecbd2c84be6b178ade83c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51751a0b467b1340e499edc93437074a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e97c4c48787e910ebbcab4b2158d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175efbb42084d49ae5769c75dc3d22ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf390cb8d71e7c75bb3416438c783cf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bcd3dd6c54df9d796604dee744b02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c369341dd3e981bc2fcf2f560b6f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa188bdf6ebc882a6857e4b7b6fa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c3c5ea4d5e7a7e21efbe3cc6e654232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f1d351079880519ad9f736f1ee087233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c761e5e710cfaca38c50fc9064afa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638315fa96ea46a7b6150e5ac697af10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699dbcc8aa7c27cbba3a155433f2d76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5604a51a81b0520435a5fbacbeecc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d915f2ffead02653567e36db96d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3193225255adc60a26f28a786ab4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2268a4596487e75d2ff67b67aca9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba34e7904aead645b4fb0ee3be837241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7854f6831f5dd962f3466cbaad16062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f68ec9338ff118bc58b254b7af62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850abf4b2d1004837d23f4ee0849fc67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28fac82b1e73bc92af1568504ed8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f07d0e53719655d3b7b896e9298371246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb073dffd4560c81b04b45f0e1b3b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a54b44810783520aaaa24da725c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09313a6c9837801588f2dbdad396b9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464a0f4bcc8151e6c340812805c11d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3dfa4b6612d83bfd96627141f530251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032828821c6b8960282fe97db685604252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a20c5c088961d2faf54a525dec2e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed8f779cc8b0accd9b809cd837e37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0de808a0c2c4cd62fd0473ecc3153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd175f44dbf6c752eb97ded4ef989c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da5c70f25f8b4f6ce1b7e9caa632b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8237cb470900f425d54d8f6bd8f9bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98559257b28688ae427e4ddbd8b639e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c593276a7fdc92fe9f67b79d84225260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd1bbf6acf957b83da8e0e3d2d7b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da52d6084d97b2179d85f025c088e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c7bc013f45795bce075d8237c77b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314603b80674bd570bb0685a37798f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c427e7ef647da0186c079f8e522fee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e30071eef2f99b57f7a7e604fb8f6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db62ae73f653f4d3d1563507ec27f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5266791838fe526166f7dcf2cef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383723d648b06c9f87d16e76a7595f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ade97a9bcaf1d87b255382e30ab1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc52edb3adc721b7d207b01f01ab9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35c6665755adfa157fc6fbc3eeb0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4fa072a6625f3eaf885f03cd1a915273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b199585e914568ea4d8bccc39c77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a318985835a06c802bdea4e54672e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fc225d954878c2ec98edd7e1c0df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05d1eb96574272884a20e1e739701f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01793c95f9ecbe6fdda4c6b5579e4aad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce8ab39b548ae0b3c2e063e0d07beb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a71665b7c72a97bc9ea8594ed025f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6e9a47b85f06d9b7c96397c9513e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39aff0e70fb4ddc245073294b87405282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb471b9a8b4e6f5b47a246ae891ed93c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480a9b15674a970a0210d56b54484c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16427205c9138d636c6bce22ab1e7d91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a5bb5f7f6fc8b817b78f5385a127d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a637ba79c034bf5d7096214f8e6cd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3885b478cd7fcd564eb293b5318dd8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d329f3f705e0dc3fd650b215a78e3ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee87f7d785cad0a1c094772d6f003290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42311dcf9b2197b0c92e4fb9d9731fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35050a4ca05e405994fd55f1d6cedc3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa463b427ca1c88bdd20a617546073bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73f99db8235bb33df0406986938e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a26f7dfeb2161d7c012b3428992d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04622676cc8449a096972c15f19cd56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf58221da965aab8debde7db74a85aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bfa918c88d1de6a3e1f4f80526d8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7de31b455118fe620207c3c4d0a97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a53e4bd877e9b295209314aa67930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da1b68d85f3feef641694bf069b7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b0b8daa66e1fde36b6d49e4d57a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe94459bcdeb008ea9e3ace71e9bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a98f4db7599a5d53c1a5e6fda0d15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6a5d7880befbc25a3cea0bfc21794305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f1dbbc56630dd9c67df3a2985bd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c859c1897b6122963f01d747e122307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d095eb201594ad6847aa7e79e546ee6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d182d2eb1a713e1bb8c8dae8d3b605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14499b000fbad2a7cec9781bb6725ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37b4635ef07edcbeb44cb637d5f70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30620dabf01df42db14e1fd199fa16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a4c52dc2572d2af5d399d4c78104313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3305dac73373ab471812768bd16ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649338d1ec0e1b1c6679458049f33d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a889c83d945dbc4e0d5812112f07b5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217c2590d1021e337996dd11a64fc9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049462c6cc03eec4cfcc9e601fe1a67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb51871a523da8322c058199bb2c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06893fa405d74bd62bc43e6edae978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3c69d0a76384bd7a8f84e6d5fe95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff788a65a012d594f98c7c1670568ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e54468bd789ce860296ba461a0145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc46b668849e5c28292455de1ad98a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b5588e16b5035112df759126bf294325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a4c036b2f4ecd004f74e8e8794f44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf84c6de6ae846b179c906f987faae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc620b0eef6b484e9fcd2c2ea8fb39e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35abc57b36489aac88a0832cc3243b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5685f72a3eb6a0db02f9f59281c9cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa3a33a0024b87a68680eaf216377331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83791d4358994377b08339354afc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242827a9902c7306b7a3082ecb69033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b478bd94d8bf978da4ed744f7ea47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97205ac44ef91de60fbba60b3a641db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cdbcff10cb2d53dfe3e31e48b0e93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad6ebe3ef53f03f16c34786b74882c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3cb477e795c010f99574d8b275d11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11fc3b1c9564c220f4f6c48842291f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b372bc9c2b5ec6ec001ac2eea13398340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6c79155aea31ac193ff914bd30f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39ad9531d57a583bda25559ea77c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a304eb80aad2404296eefe08ea6fc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420c2d5b4fcbd65e71b50a295782da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812fee9d6937d752b4f4842403d7f2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4f080da18d82682eb8c3ef095381346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af336ddc40252c955262f1e8d39457e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88be99db3b691542390772a529746348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99828af31928dc056c8d49c3408c76e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119b9f1b25cf4a2b8049a05f62cdd22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68a47e125d85ef067a552b7f3a74d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97662cabc5629104e6f7075f55c47e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561496a8f2ffc4dd29d4b374fe1a476e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9b214024ff679ae46802fc31b2243354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075602f115c0aba453360615f6dcfed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c74364db4bbefd7997d2a24ff6cd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d4960386b8ffa1ebccdd0c7dfa3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b514ab3d2c0983ad45e0f707024e466358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b21dc7ad8dbae88585d360c33613359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8345026261eaf5081a7946decaad22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32fa9387f68a01ca9b59bd5ee22db0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371ead887ef5807092ce8aa5f6723b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8722e4693460683524096af25d05d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6970ae96bbfb01b652615b1b46f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0079ed3c784203a8322756447fd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20dec90a2a0d6c2d4b1960d90a8a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8618e417bdb79151160c76b0e9a212c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be12d9e91e76226e07b44993fed95db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244dd01ecee0825936ed6ec0cb56d27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c502a963d31691ce7bebec5c15443f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e678ed976540947d7687c36b4ec780c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c74be83aad5f88441c5f76fa2e7fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e9be107a287ad144c3a44cf68c5bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc597f731e47747395ec4fdf59a838374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02564ec99e97dc41a11bbc8fed809b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610597c40246411006f835ed6492c4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43157f68500660e721bb123ef957717377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d8a424336d6c425ccc5dff8adb4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4926917d6cfec472d895da43b1f4659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10472d293556c178dfc9d7ac59de5a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8958f6089256a229438d810c3dbf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c58dd4f3266edb3dc4191af732cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb73d4d75c2b10859a909733b85b70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec596b6f58a133e1f1d23b6190e54ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ea5b6bfe28e1dbc5e810dd38a78c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c4e94aa79a14e3498f6765b438bb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe88ce30c20e24dc62068d920924e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a414801e32646819fe33f53dcb1a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82aa01cbfbd054a626385ba1dc87e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fcb008725f187d880b145fa229756390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082095e00f2da790e336dd45bcb8603391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ed9d3b6796498d1bd1fce56c061f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9a03bbae504daa565a4fdcba2b816393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae384418240badf0fb58755fdea654b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ce1556cc96c6c51e60c5bf6aa885395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc821e0b02dd6ff3175163243c72a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfd92e12270a0701f137b037dbeec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa57ec47af5e478d7f0d3fcfa5358398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a2cd34aa52147948fbae37e54b991399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4173e6dca0533e58925a762b2c65a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315666146b711576e5715fb4dc090770401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d2197bb3e5d0b40d4a2ced060f485402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1a5a26562f412e8564a7869a95b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2857fdc425ef82098a714cdb719dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d62362280bda10669e45333ec193e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dfbf1735d3e0f1828106c596382e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff62a33d4073db752d9fa1e634f00e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a08eb158a3df93e916827b10413b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d0ac028cc7a9216a0aa883639235409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f299fdd1d044a25e1ec056b4ab4641410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99852ca1ae33e215f0d1d845fc4d734f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb60a864641c98e639ca8bab6443f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b2f0ebe69af7ee12197befc8dc1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5baf881e097badb47a1fa54d8efaf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561599348d62be45313afc7bfdf975415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91d4e230e5952d34877db4403e4c4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fdddfdb5256b125d4fef76c675df6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c83eb36d1b7df4933e4ee818a9a49d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0125d05c7240a977bfdc1989512c28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137fbc0737fbbe5b219424fbc9b771420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1712d1215ec10cacd828e17cb6a84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2136744342f8cc64b88384bea79d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae9dd441cfc50d9641a4f8d5c3c66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500665f9d8413b71d257c2891c260bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38415041aca97794f04ab83e14c76ed2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f3f201dbd9d2969dbb9172661724426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8ec6de030d72fad999479776a5d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ffe3b953937610702df5b97cd143428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e24289680850cbbfccf81e2773de1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30df4ade03ae414b4a678faa3162b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb385f35e7d10e61efeb30954d680f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163635b8d06a7c5faf7fa001cabd357432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ee4a885ca155290351923152bfaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0e090e75753941b8149934ddd0a9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba7b55957d82f69e62bc572c87e60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0244d9e476355b997dcf818b2e5c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe19cd0bf45a0406702d3caa5ab5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793167154b4e01ba4a85c592944d24e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b827f0c9bf468beb41bb48ebfbe34bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807cbb2dd3635fdfac2d7f9b25e13e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23f85cc1cfc9ec27dbc18f7a00242441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c22735db2b0e101b74cbad5320e2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bff0459ffd6f627b5e19461e285e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901185325f3e588ffdd372a6a24772d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6746366b6528fc051e114372af6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d43ea90398c14cbb93c420c456f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c460b25ad212b27bffefd30fda40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141a985257937c4d4b3a411100bb9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aca29b127c2890d101ecccb9299aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08d7e127d1b8ad66e9a03d1ec9e9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa87c00f181deb385caadb4325fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ec1c5251e60c47067117f9277cef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d428b9d4bd64dc62fcd7f4f86e94e13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada58f3d2693401eb75e68519c909d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523c7b1991f673f8b77d948d13d4025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda3d89ff2f1b00883e17cd9977961456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca873172cb7390bf4a268002d3e18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a1265ccc329588f0095d38b808284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9316230902515e1e1576e90276935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e98564b46c6d8a1bc168bd99c5df9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73fd65803f3a2475c050c48122ef1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ff51aff3136f04bd8ad273f314af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c47b2a358f21b4f5dc19a6f51cd16b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f699d187f5d7fc9af28e5a2c39de551464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c57b1d7eeeca9c833ae59f21792d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ddb32df74ab675e49132440e8193466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24dfe20e7a36402e47de908f4b55c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a35f58e575a80739bbb4f81fa8ea3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f58ab0c78d55fb51debc968494075a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723bc56f9a99e71cf0b4dce543e8d23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854830cd804488dfea768e5804c07af8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c988c4780e9a43d22068dd82f92b97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385c8312dbf9e99bc0581acd09ee590473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505a5e618c28e5fbf4276603554df9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47291c50a09dc83b2083d1a5bc2cce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc7bb7dea45202c158090b66aa28b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44783fa989dd0df13c3ff5135d50f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54067f36de4ec640416dd0bee33a1d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33527e2cc011f91e3c7283bdedbd1a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe68c0ec12dab9b9bdb209d4ff41b09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de047b9c9ceccf9a394033f966260a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e3c02898405fa6d2df17880fd38d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56c5e95fcb64d258e6d8a01bc79ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6db3f3ef8f45dcfdd06a3d734999d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48f8cccb63873e855735dc4233f84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f53ec1274bb19a910cec07625dfd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fde7226ecd1a2f29c5c3d79bdd113f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c782c7f50f59d0ae6f9925bcd140a64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e0225f77c19d9fdb404de281ac9c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c822de3d0d690b4dc01da097bad8fbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183bf544e4813b66bb1c7b4edc0f7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555f7c7750f6dcbf3522820c741aef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fbc95b42465ef8247d512daff03a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a71bbaef14696f0998ba44fdb50f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5c75d51693205e1172da2ec63b56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe1139d0a6009a5c7a51ec51d8e82c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988860c652c771e5e00b27ab9e4a049f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617aa6e22dc0394cb2d49f3f1680f97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c708af781b87234d8cd7f1c8b1dda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6644ffbe7f6e206c347567ad7b9503500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a9cbab6e7c5b8d1af44ede6bfffac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9da0bfddd8c74dd88939f0240261502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adac916965f75eba8116c941067cff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed538f74603289fecde7204a7e7e8c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28663e831448799a9bca1485b4cca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e2fa0bfe975accdef8be569e1115506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b24a2c5273f6a4c3165e308d7128507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1efcd6ef8f03dd6d66a6f3090f2fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec4cdd9d451ee1610a62db24ede90d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233de4b75326717b16c1f7819f6e552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d8baff4d83084f0ad05e37b3a5d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c433e8c2eabded9b9fb5f85e974e5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bcb3b03e54e4ec418342865bed293513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c98cf0b77a7774278afe1112db836514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8831649921e3d7786af251501d9dc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f931357720ac887f3196e895b6387e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d3bab6f8bdea17c3691b7f5b1f6b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1bb900c3e6f8e3663041c61cd6587518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f446807e9ac886b861dd55f9314d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792226344ac1605a86febdfa0128c42c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8d22339ca3ade0c3a1505c45030f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d45491fbd51580934e8592d38e47f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b11d5fb52a104d93b638387845d21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d8e8a0cadb14040c5bd5444dae6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b23cafd0a31ad46f18532cede85a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80105b268392f5d1f72a7c28f53530e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971d90550f6e977c5935b5b8309f46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e531a5c1a5a31b8551a9ee5b72f78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92ca7e80e092044e3c66c5964c634d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e2a7def11024d20aac3402af42e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14932e879661802b811f59cd0abaaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f064a5d2ff24460dfaedd977ded3f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c9af291e3456ddc48092428676523533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f7874df2314f66781ecef87a1d3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a42d6f30b6a2937a93989675d0656535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f53137a49086b2b2b80efbb21df1f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe9db92e01537b771bd6688d68f95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2009b5a7a38d7dfc07123fbf51210538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ffa30ad324d89b30a9735d69f5157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4e056379fd4eb553d1bc0a910dd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930b1d92a2379dd64b66d699b615b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755c10af9357748f6a7a856ec459f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728428ee6dbaeab727611cfff317ddc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e584a5ff88bd31a1a2dc8973e0be2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b5b5e9b6fcf34dc9256c8832ce0a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975198031f90b6b136cb3feb56dd023d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ddd22298a289f2cf9c4e954503ef0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf423a8556755ea602261c58905f613548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb597a3baf9a925cabf8702bd834db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a113b993cac9958f743a3826d83db8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3d146cc6ed00955703744d90bb798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc798e459e5e0a641efd802f46f29b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8cf6abe14c1bb47f40410e211ad97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4a00911176191d3070e6f43a9eab0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb896116419282dd31b1fbef5fbe81c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5fcffbcb21d242b6257ee20b8ebf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c00925d52025548f32f3a09b345d9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87aac12befc16ac55db57555af304558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cecbc14c20ef439db84a37cb82544559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2188bed949fc3b32848843d5cedbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f0aad9c7989ea0bec80a66b1363a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff0d9cfaeb6e88549d743ff99ba929562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725df04e84af8b5f113aee0efa77b0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2901188da3efc0a28f5eca4e98ed99a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5b39326406f843746b381e46a1c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fffd06ad01cda652e3a908bf87369566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c97e3977107d64f3185b686d68da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18290ce8fd53e94e05639780c55f6ec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4099ccb81e058b89234d053472515569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4087105439dfcd044d81f68860a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739794ae4fe806bed9a5d0eca8b40f33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad60a7089d5565da385d18b2ca6cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664e68f979459f3b7908192a37b0d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40d08c3ed7d45e986efba0a52e8e88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ebe9eb67c14d3c86cc72150a14333575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b608cff0b9addcbac4cb8c2d411ed9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5242a577f5897eabc5e51213f6cdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bd0efb19841fe04f39622871837c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c756b49c633cc3fb30f94df31b167579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506dd332e09043c19bc0f705d2e9f1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418cbad33a1941ef65988fbe7698554581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f8a3f4519c77577de0a6064152131582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec667ac2574e6002437c4e3b65d3c586583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872d4172ac9a927efb0a32379d8500584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c27aaa570aeb9d2345e404721752585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef24389f3a8310803654bc4f75178586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b7909a5fd010b59df5ef800ba9955587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978cd690a182d168f47d763611226e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc95a0c317b2cb4f569d03bff99b63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2bb60318391ecc546df5468d5b44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4668e6b5e8d78a6a6070d07f4b0e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a16ddf9405cb271e5b38f8cd1f8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e814e0a2822d74dcd9726eb351136593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c68e9c01d276dcf95e1c8cebd34a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc8e22dca34816ab6d24e8c9c0584a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf033f086f4071600d218db07c6810c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784cf85655e81ae90d7d9a9e74f6930597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4b177b9b95a51e5ded27b4da3a6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f8a9621fef03d6502749ab38ace66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da8e2b18dc7cc1d15ef931095d48f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39178f28a7f2b53ccb7fe6149bfcca19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c15719080af9845424bfcc8837a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f103ff1efeade43f9e8727e239e87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39815ae4c5942a68e55f44ff553b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6801b9e2e4e1502546a8d19a25497c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d492b2799ea1cc401482dbcca92ab9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06005e3161afe77e951fb0f8519afddc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf9ebaf1d52ff1fbf58e45ed950aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26209d6449c55c242ca6b7f99636fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9fdf41a361f4019641a416a1a3a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0fe1f09274bc0d4c976256e622786611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250bc429db544e0d44b0a5b600e5b40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca0755866ff46e1e177f2734eabe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19da74cad1a80807c210f02acbda7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38bb7af6f6fe0ce553fd6b7d7c321c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd119f3adc2cbf19102a453eba7719f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bff6a6a1387cc675d19c461520317617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01d6b76658e7802886d9a99e35f59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99457e06934919bf41c432a4afc4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8155c5024c21cf1b82bc19d5cc48fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e7f0280f169ef21dbc597a022e6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31e361b547b91598dffc3eb4718772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906369aeb4cf0211d4f5b6d2af02a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9890e363f17437be6b2b7ca48167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023ee8075285ee48058bbf8e86ba484625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ff7f68c5b4a0b222d81ea36ee2423626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fac2e3d853a2b630cc441b5a4498c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263d7d0c61ee5af8678d2a9c3a7ebfc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d5b40832d1cd81489bed348d8ac0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972495a4c190bac8d53975587af0430630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d79780f017d1c84a78ae6df392af4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36fc86bba0a5721f2049b2a3c28d7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19001767f077dce3fce69937bf0eb9bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f963ce4afabf137c8a24a3c121a91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4c5169ec20c5c41cb7141684e4e73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536466cf19fdc1d7d1c3f63041508e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540ca3e170d1517220d7dd7063b244637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46958e6e7278cf86ba720b0178bf3934638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44811307343e563bf79e61e2081b7802639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef82c2641216f4ccc5a9ef7fca57a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3331afee291218497019841168c7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a5815443bba94d68a077f8625aa67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bea65131dbdfb6b18ea4a566c6719643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d468937f87e1e2bd3d32b2d38471644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937807b1e5569bca4a2239f66888c06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5df41190f7e203a055898d48f9f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f8c2d603dc0ea90ff3854f8e8c591647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be4720f905237582794b7f9cfca236648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759cce9ecae72143434e5ffd3588eb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8ef64cab20679e99bdbfd0550394650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e82278802e7d52d52d1aec0dbaf6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b5c44ab0e622ab6f2cd5b8120532652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7009c9a0aa43c481af11ec1e760fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1d2277048f59ec1d60e35c3069750654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d2aa1182e86e69fa4b7f74dd7d1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37994bf92af16f1311afe95df383ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662497c6ded78b5709089750b088c24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ae582810916ebd3feeefe591b292658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1fc280f7ed4bf16f3a5b15e211c3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de0f6a3ef0ff58a6cd9a728c24e33c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134601439da5a22e4bd5e74f870c032661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889f99e42d0e887fa44bd254d13960662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddf95ed6ff399f4895c648bdff5aba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b2b6bf29d1fc81b77cb9eb15f86e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a279369a8942ac054d0b277e56fb64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990925328b0d7c3b935fc3c7b7a811666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a739be69463d3bf9e3e21aadca38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa286ec913ca3fd800e8b3284169004668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828bcb507989859ef632d2ccd9e957669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f37c1eb281650e4c1f9e654212d80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c5714c6309fc3148294dde60b05a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece1a7cf7b7fa91b5ef188831cea9bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f985185f8064822678030f2afc06c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b77af658cb79f340bdd80d26622ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af88f80c96c95cca5d56fa744626c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b132270fe7cbe8175b710276def44a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff16bc775c3531547429e10989380677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f52d6d3b7a6ff5719e443209e3bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f71d2b5cc97fd32c584b1bdef7e778679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046db16be9dcbe3f4330827b4e29d64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08079879d67caf0a69307e89cb995a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20349cc727269f0fb627ca3c1a953682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6ac921e98bf18ad56f619d6592c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf87143f8415d408dc4a6bc9e16a37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bdff80a834625f0dcfe6b6acf9732685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab572024b0b6d74b6d6fb45cac136fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f78270f6171944de1c1949f304c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a12f5c4d51767b887dae35a49bbce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6d43c11abebbfe6f871bb1a5278ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2fb518d19a0ff82520d41d802e9f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc406532c81f5b3da399cf3e5cfbdc10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b6c3af25dbce8c6abd3999a942829692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7914005369b8b94cd131208b3e21ec0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a218e20d7f690ba02cb8af8b8e9c98d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c366da793bd73e914e1f07a525c9bb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ef858a135cb95d212d1005f751a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc8856b823a4264aad7d57e0b64a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d780c3a1adbbceca1569915f91fe322698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415e9bed7f43d66ee0f85337d65b018699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0186eff2768f26835386b817ac6a1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9204a129dd50dcfc526bb6c2bd04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046221a8de99e793631df7ff8afee4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6216a6561295a174f972f400ef33eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37085783c66ef1eafba4fd96481d135704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc24a26d6f37c5353214d12ac2c330705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1dca36dcc3c90e2bd117dd6b18a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a5f94559bd1e556dfc80e6cab102707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087a1e343f09165974bc43aac17533708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b2565d65347b21a7d0e5abe151d6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbfa26ccbb5fca171921af0ef2fd8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b46a31f9e043f6c4aaba24a840266e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f899b490af3de19e406aee32ec88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b8f69e49934bf681957380ec0a117713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba8db6a6239092c499b263986096b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b324868214c7549592c8feb4a7db4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694c3fa6775d447dd5af6601715120716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a9c96172af160d59b5c1824b0e84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee416505b67032e859ee7ef42d5c4f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f9fb3944a5424b7ac56d274e9bfb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910d38179018bf09b89a67363cafff0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a006ade2dbbdf2f11490bd717e63c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a9efc9521e67322a938a0fc4dcbd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc9a07a44da547d1647e4416abfbc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9b1520d9fd96b8e14ae2226bae4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b565cb79131218ecf9e159b142bcc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5858793af9ac7d8d4b7632f9348bf78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af654c1f74a3d8242d076484fabe11b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5b06fb7e84b03d0d774deadbb792728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca7be470c1575a627c5626be11b3e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfdfa7a72523e6eb515378667d9179730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8844b7e7ef7f040c66ea9b54102fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25104a6fee97fa0f81555266e50f94e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5e7f3adfcb76da383290954be956733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4380149469139261b17fe6491018734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb83282dff3ec09c5843e2711b854e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b326416d99a4099f219a32d28272a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7898a16080819edef7eeaabad96ebd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d008fc2cf4de38ef43bef3b2a27bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9538c380e3b4383ef57e27cb90683739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b2b9a785087a1a7db02c657bf754740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559b5384c349aafaffeddc839d22d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67635bf86b56cc25ac738f4b6a21d607742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b794664d666ad43693a3d296ef4907743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a155505a10b51e6c618b1d7103647744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3f210cb97fc2a1d1fe2460eeff088745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c66a455afc0bcc99a069abe5cd4be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d106bd91bec501ccba90d3232f0f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9028ea74413a9cd8d4408d4c0aa2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8277d4eeaefcdeb30ca8961af32707b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d65aa03558f3f7074b66aa4479684750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13305c6b9e69ed89421650dc0874d7ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f185b92ec3dcf86e1376bd79058f17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab34ab87c7a866b08447652785f187753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>