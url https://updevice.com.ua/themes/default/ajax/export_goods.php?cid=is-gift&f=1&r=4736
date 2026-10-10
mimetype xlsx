--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888ff8c44c3f4008223f60c8db09231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9bcda41985cd062abb2c6af2a1bb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450d5c82b78b26bdce7158f2a8fe0843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029f848ec0ed193c2fc7be7e7777a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a2e47ff23eb742340b8de9b499495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037b9c8fd47944aef76db92ba85254a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbae7504b3b0d6abe7633aabc9bec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca99a9bff858904d5316738e1bacb058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c57eedc54ee72d15e72a81be44659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d021c785ce56234e104b38cd3742e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c0df29db8caf26e6908567a5c02b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa9390fa2c2646ce8441f5148d29e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81778fae9e0f6ec723e4c54537680213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f985c70e508c3e799f667d9e78d053c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476614659cc7ec870fc3e318b3f299515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5847759c851d53a4df3d6a3f0859116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26a84c655284985048f8a8b13a10617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11afbd698da91bcd7be63695ef44b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bb620d48c5fdfce33db21f0573d0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa08b216fcf47a7b2581cd28809c8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a5bee12e79dff995a05ae1670b6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a0fe63c6e094454552fe349936bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc035ced3e2e7a4294f5a26984ec65b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05c93db34ae3d26b2b0365bfac85a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100a3866f8b17b9d9fee79e8e4601a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f8cd85c4a46fc07870f00585c4b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eae184d1c4c034b5d1d1ebf2f04c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221b3c9fdbecc70401d3247263704928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69afe3ea2e0d4db429044a7511476e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd8d5f9f10a8641e5eed56cf62b9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3da569b1ab6fb466624f27eb53e0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a194e0bd0c2dc1ab6988d37ed71ef232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71dc1314f459db216bcc6ae63167e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c3e8cd0e0f19c7173be40a3ed20034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e7c351d3d56c3e4f595a033d0b4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b44a9a6ed139cf46050f408bfe892d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3032aceb0da4228802e5715722f513937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead752574d883c31cef2a12583ba1a2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd200ad299727965b7b0c1440b774ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d39c8d7a66161840fe0c1181c0b7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1672314d1896103033b6c466b5e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8081873ea6b44564d65fd03e2c79342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35823ee15616cab7e9656226cfa054143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a44975edfc387e8621949c5b1df944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c08fc37a745541daf12a6413b76645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682162ca1e26fac7eaa87461abcebe1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa6111611a493273ff9d242dd21ff147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8666fc33db195955a947611207dbefd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fde462491984aa6237ea75887a82e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530e3715cb59ba7185ed8d083ddef050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514934bdb39bd63dd38abd96e7e33dbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd912de4d7092180e41deabe2df3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5eb9a18717094c580d4dae5d9d32f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f028f87a087c0031b624f81d2609254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6bb04c0fc93d685e0e763b27da78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d95d33ad55acf44d7929ec2c1ff2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbb53a7fd1818cc14ad7563739dfc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad812a63f4e412755afbbb70423b3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4fe1625b74d03b2c589630ba19cb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb36588aea15db86c6fd3712152779860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e65d0b140cc24679d40e1d73413ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d91834cc154133ba2609cb81ee41c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e339c7350d0f144370930ff9405b6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5192a809da989256170649aea052f7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e623900155848b8b363121c2241e9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d248ca1a3c3e936744e485be07f31f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee202e7e98f6301fd2abc12f661a281367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b877b37aff0f1c55d0f017617a5f3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e4b5b19d418e577a5e4a465f5f9f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea4ff45d6491edf30aab9ae7fbbe9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435cf3c2735492383fc1907c9346f0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a99991a17cb02be319bd6c89e85d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce31de4e48bff795e870bc07c758cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49d838659b36732031ee6625b417274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7f13d6190182856192172ea4f4cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b21c4b8559971b8340b4bc39a48876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5afaa96663249a47315c31458c59577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec84aa70d7f81a668d155b9ac5b9a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ffd93e9b5cf5bb7ebf98f6da1428a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ed6f44a44e8ebc432f42f181f39180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2312f084073ca46ea6420b692d692d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bbdfb501609cfb7369fa14046f9a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9821ccf63686fdad41fd14216313583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765122565c9c459d7e146567b56aa4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b369d076a63fa92937a5b03a1c6e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9568bd317a85325f427c13f9732e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b3b10231d313c96ea75792ea807ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98580f5976f1ac027aaa91c9da55688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa17bb72fdff0058614cd8af417615e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d2dfdb2a3b88c0180cdaac1795e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507882925bcae6409bfa8341c3cb3baa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada591ac2982580324388995806f67fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d791dc1903027a238f165a77d45f9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936deb0b6d0151e85471e7712eeeee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72dcdefba6813f1e53ae8c60dfd62d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77aaa16ee919bf6c90df600e19f89d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f493fb277b739b864a9f70894f5197c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a808bef63bb812ad7f44eff69de7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d491e32fcf65c988f02cd8b481b93599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454eabeff18cad88783809dbb259236100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4942ef1b85e14112ee1d69b0695e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91ffbcb7e8920b945af31cd0348532102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ed5410b68a67ab2a2091d7bbcbe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818aab3fa4b52791a475767593f762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edad0d80b427728bcfca62a930e509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d968477f9edc454a6c71cbbf14e4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e4c0e73dc08d8ee41360f22b64b92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4a3bf5753ea64f303da6a0ad1aa82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e7abf26aca68528e2a9e79f54a62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af120b3eaec95bacd70f97c96dfbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43c7700ddb8d27a8d2d8b57cace58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151098bda2fb57364b5a36d4d9360e71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81d69de9dec126539ba056b302ff9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eaefb599857688732a3acd466a5be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500cf4a5a5ff4030cd8b7c571689a0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c92a2167c8021df58980e9aa9ddb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307c5351d8bf04f6402a5c257aac42d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c120f4ef5c5ab132979bca95a8498118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485704a8cf36790851747e206abb77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703ade1b16eb75f84d4fd318c5d37e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313cea81842384678d4788973043d8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e767af6c4382210cb4b0eea2c420ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f6ee396761cb2584aa41a4a522acd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7b87588d486200943f2ed3f86194124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539f7369e86d5571167d423f220d71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab0061aecfe0da51d00db0dc84733a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17520cf3e5d880c6f0bb333bd1df32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c7b028f0d19855d070ae4ce16e39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae9bd6a6e12f8a7fc4da192bcb389e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56fe75a0c296d53777d134c6e0068c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0088c7c35a54c456d9779594b81bf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62405d258a958ef2b938120ac251775132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03412867b12ef3b5c86161ad21ba21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e01620e1b884d26c5540af7478f45c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed3e81678d01750f2bb5431c3f7be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3993ba2c8b7dc2d2c2c2014e1f9b86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357aaa72c55089eb3ac0cb5024671d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0971f2a23323ab5e4eef3fe00aef5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8bf4669977e8091ee17640eeae168139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eedc467a3112a2dbc7d61d826c0af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc926c0f0d7581fea610513bf3b02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb3ceda8b3f826d30424f06e4174a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb166a0fd87a08de311b757bf9abe72d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9712d8a8d8e0a23e4b68bf39085250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e11517e57bebf15d37f656c9f95f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce350692bb6fe7646e6f17e25a26c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e3aceda8315926b3580e2c4cc050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec1b547d310a26a6f2e8232925ad4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423ec8db6e91c66ba09a795ea54fc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bdff40935557ba84c655bfa0bc5be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe671c257fd17aa3f2c70822df38b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e3fc06e59e79907216a32299e953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab606d1f2c39c1872870e0464a49e52e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d90d0936f6b4d948763b3bb1f2f32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4ced7e56d5ad0f1913fd4d404f12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af788019e86f0089c4be312cc619b655156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36196f11850061a55eca5c17d18843b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff29f9862033776d46f1f4580c514f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c91d47a5cd21b64eae34a3b480119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8232e520bad5073a7f060c8154880f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05daf7cd0c73d9159bdab6efe5ec0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7df4c8cfee2173ff8402aeda802a75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a488ed2b423d593d6699e69a62e59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6260f862fa942c0986e6a07cda03c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba41f752ba1cc5c48548c5ceceab0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2b0bbd078f772738c6c3d3f0589c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeceaa6c2e1dddbd76f147eee086e45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc154869e7b53237c601d66ba9ddf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341acb4eaadfdf20daa5d11db25be08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca199813fb0df49ab9384a4d64364170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed219e5f4a486b1f9b4066f8ad604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb29083b1900a467b536e458216b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919b3b4298ec4460345431b4ac5e9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda4dfd6ef274ad1ed08e25feef733e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a09ececa3ffd84758ba705a00146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813eb0cb889bb585363b610182d6d36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4563384f08ef2d3063fe5fdcd86b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd474857783a1cac56e551807db1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d415aefa3147337859a600cdfe76c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d945e6b154d7c973799afe8fe98e95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648846f27866bdd7ea547b514f69d953181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c083f7fdc911b2f081df2ddf2b9b09b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41ac594d3ed765229d1377361089ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b806ccb73eca1cb0ac3a25bd9d713d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb43e4cf110ec3685bb028ee0baeb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20779c555201d2dee87fc618c8a493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e95dd0606e8e46b181f35ec4a4a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053ea3a0f678ddc512186cdb57fe3c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da15d1efc44edd820ccfadc9f8788d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb4bf4a3dcfb6c9363412c7df3046190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404c6e5c3516b1af0b05fee87a5bbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f7e6d5170d49e2954e5925056b0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e88ae6eae4e0a0d937579bd3335b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b7a9dcd167d19478037cbe82a715194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf8172bdd010086769bbf32aff8ed8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7f909647f7a854a4cb8c2eba6654196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85fb7a3ff8edea52379b30b932ad39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d234c3fcfb2e571f6c4803d1fb5a4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d33385fe6e954567ed7b19358544199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daafc31d18357c45353916a9803fe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed8f4a9b8ce3548144ddcce99f8e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a913e51542359780e3ce5c48cc7e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f15b11b7fc9cd48d57cf03a672aa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd35e0d58ee2d44eca5a0198e888f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c44f38262a649633418e42b719f18a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf7b4134e62d4e64ff92ee0da0194206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3c42178f75cf417d3922fda99a0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615345ca69bca56bdfab5dcb2b3a8d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf1013611a1e137ee42f7c7f73d87f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260302f30fe42202ca34d117134cc081210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462dbdc4326c091841a62985d5c74a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fa29600bc8a761e3eb3bc2fd42c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb5a32a05e459c9bbf9e7d36718f20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67620fa8a9ca86b0d8759af0167ebfb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbe4ebcf05de14595cd91943a7d6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ced0658cd24a77724d5e6927daa35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cdf96d3ed3968b97bf5f865cdb0f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765a737bf22a2dfd3f6662d2885a82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b926d86c1fb34cbea48c5d4b9e46acc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5abddd2c79b56e32280d1850a8ef6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e6a993d98686e0d8cddb63573e0f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a344127350fab64f07858dd29d9abb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097618c5a2099c171ca27f26f6668e1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9734144ec20edd95982b190c7570d86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b1986a83143a85c032f606140f3ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f566e0ab27098ec867118afb9e09057226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4907b95ac7230692c8594438890a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710316f62170a04b3e849d644e7555228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36f91777b85ed5851dc4e7c7a2fa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be837132dfac79cbd2e714fd72dae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f26c6c293ca222bd8716a988eaa3cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de04c25a08a0285cff7180066022479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99f3f606f9e1f8eeba4fde38dd8018233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07640e17a993492e9f26cf5cc7f2a266234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799909a9b04b6358ad76048feba126be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e49e0931243b45b872875eed4461b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c0fade710a1f34501835909ecb64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa73651266de3002c817e573843988238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d37cd7a49dd25bf49e5539092a7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b8df614b8d0c29e5626bc196aa2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8e758160b9f5686126d6cddfe227f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269740f38f0fc676418c9c1f6219278e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f1fef8ca5ee902491563306cf7696243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c167d2d3bd260597cd972ad9d1c4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53ee12794ed34134fbc0a0904f7d37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e8805862f7cc064bd179536f591c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a0c8b8169a6db3b4432863f197f79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f773cb5cd73bc2732eb4be2253cb5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b2d363be7bfc7cd3cd4fc27dfee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d50dc38ff2437eb9ef9765b85218a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63caa130e3a6d4e3a70355b59ded523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e01dc21ce0317053d857f156dc47f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb73d3a79506d233230bc7f5c0b1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45dc4fece4cb943ea0b97d8582f13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122da4b226966a37edfcdb89c48c58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9023a907bcf539247c63c4e89c99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661374257150ce2ffa4acb1d60b242b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6ebf32622a5ce60dc8339681bf524258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1332636e1a618307695a3758452c478259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2919b826adc0762f1db4df9a4762c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce0f0b503eb25e8181666a5155a790261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86541a33e85f3598b05bf151a38c010a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f09b68ec96625a7c3bb0aa135ae87c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e358d0e370ed29ff5b5699543fc695e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560009b1d4858c2a99b3cd378be32e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468a878b4c79d7a1e32c4cde5a58266266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bbaac6d8c79188befce8d55024744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd8b598dbb74b975aaeed89557f2d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc49c9190008d1fc9cb90a80df9de5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0374c5fcc11df56c9267f54a8bc7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da28f4b01822e14109167cb2cbb2f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2236690d6cc23bb793fd4d92b4cce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2455e32f8fc805d3a3f0630b3c2006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445caf0c667df4078d66de66e738b5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783ecc46765d89a21ac4d58bd0002b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61861043b7e970acfb45f590c1d0f5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f87981ebaac82d7e7830b37bb9c4bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8098ceafbeb4db195f759f34028863278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd44bdb0097ac13d8ac21ffdb70032c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01938bf4e9dab629de169a94bb359b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9af245c3987ffb3c7bd55b0abdc95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db4fdf3e4f2e9771497c652a3411c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a0a1185a241e3abde7dc96a53fe1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ab87d9d0a221afb52dff2087ebbcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341022b939ba07abcddce89baaa62e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53ea922422bdd50931ac65b93180e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b350376c5fb767c0986a18d53841a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db98ea0d279233e004cb6a00b724f21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b48296519c9727a09b270d0f22ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ca936f5cb361578eb7fce83b77d53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb76ebd2b494c465897f7bda7fb9af6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc53f900e8d77f3f613e10cab4cfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258ff70cf259e4fb3bd8ffa956ff7e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105dd7260fe5c71aaecc01dba2e2dc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf448b8f71bdd77e82e8e6abb58370a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b2af53372a4411c064890d4fdca3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf546e0e142ba2af5462ce2428807297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b559ee0d9436e95cec14629e78653c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0815cef0e90e2e90d4ffd0e09344b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a0a61c6e92b2c5c82c0f3aab3ee96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2737c51835a727b19611a9af5e992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8054e3d03d29ddb317e729c7a4b8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75fbecfbaa0938a3f17f0ea568dc97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d56a497f2f5845516e4eb9b521b76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7b854a17d79d07def5a77d5f4547305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b1a3d28bb618aae9908addd52354306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59004bd362715e86c73c2b6c14200be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ea2e2950dccae813c876f0d4d1a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c040ce13a52f217e1aafe0690ff4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879b91c32e93da194e52e56a1d82e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c6e750e8201f0e38f7f238b6b93a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90feffa26d4871cdf7baa1a0847983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb09f9b6608d1dde6406381d35b5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984928405db943e65266d0456b2ea001314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f46568634a412396d2a69d09c2b44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbf37acc822fcab3c6b983f29419db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e16c6fd3c32c41ec82226ba563735317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8cc6258c1f79ac73f91e2b9285e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d0be8a3c7ffcce726afe55c96496d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627579dac3cacf3d282603dbb6cbb1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff651c83d7e71f69f3559e812bc80ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c1bface45a5af30a01f818ba75a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05716bb077b12a23192ce7998f4b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856d933da43a5eadd6a438b9fd4850324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2eb02a2c6980b8dc368b4ad00acb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d453115e6ca0ea665aabaaf952ba7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7287f16bdec34b7c1e99389d63367327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e03b78d9f08356e14dcabc1828002328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbc7b8264b474afe75068b5c6e4013329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95c4ed05d018421ffe0e292f90844330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716869ad956fd11644c9d4061d99d3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044bbc8a233190e45d79ecf0a0cccf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a38f008eba80ed3f5ba7f53af8bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba2ba50976346bd75bf1ebd615bb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e55ad826a63e1575d199fffb93acc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba3089c6c6a893f9648f2e53ee46e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23b30a5fb3f666a6409a4e7d6624aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9ccc5e149db35405d1b529a6156a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c2fb02cb0302de8576bb0a8989bd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2c0adf02d6733c1f0145d7cfeb79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791640254a13d0414eead13564435d6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5b70c087990276ae152c197acb972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb413ebb326ccc89bbb9f08537c458cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698301b0bd9b5b45795c9d15f9a121cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a8367af7648620a50c66b2aa9954345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187a980f3782817f1a0343eac7f94a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ca139fa4c115771c640346cc9172347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664ffbedf1562722b35b41f9394e6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50674e0a6a827bffded1ffafbd0c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8829a67ef1c17f494dcbd291c0447b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af5212cfe4d8017e96689b303a0293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc53665fa40aab669f7e797471ae5a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad0714d6d1b5c7d3c759213aa1cdf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d59b58baa68981f8f5dacf806878d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828903f7221297db63438806f26b000355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b71a1f75556169cbe95f47396b6c4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73887511a07638101f78a26733cea8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a7281de731909270361dc4f0830e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4927af87aaad371d448245cb27c67a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c642a4ecf48d538d0d94933ce0b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e8f4e7d20350a7ec434f4228ffbbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f8ff28d996db4d1178672adacd74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f23615b3adefa13114c12a41ab84d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f7072b705c5192f6dc722863aab25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9f92f0f4c53fb861b45a1075a41fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35a8b446e548c17b44c0bc9d0037a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0625989be166023f17b1f216f85ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f05653207c80c669245b8ee5dc9b15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a0c73dcb66bedb7c4371ca6fad35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4aee8a22df01d1b76767a190f8a66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376cc8c8ebaae91bca73e9c8c3bb25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd595b2da5ebc328e3e48fe36c41c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7319a6cf10d515dbd844ff4af4bc6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da8740d4b715d4ebe09233ea20fcbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18c2d6fd75ec0ee56e9a8528dbef8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c48fa631d384185a2787f56cfd82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fc3ee61988d451acd91452dde28d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045a45c51d8e83f0d04bbd605fbbd5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682d9a30c058be71ce7ceabcd71c8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab055b920aceb41a6de38a15633ae67e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89f9d94d4afd2696a75fb54923963381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee7ead134dc5dc290c80cb27196c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b32f55c5e1d229fc7ffb8a6d31ed1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03379e9814a535dd6b52eba3d5109d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8ff51a7f57feeef14da3cbd497d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543e00ab3cdba4a79e384a0b751b2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c469909621aec2c72ea56ecc4433e87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f07f624a270a37ff0642202c8580388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf14d0584aded5f54da6199109fe2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2865664ad2fc7b4c5c79642cb91c65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b4f03a526d2ee9ba60830a4c11c1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cfb17fd6d6a3b3d3afec7927e000a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547b55fd85b420d00af1e9809f7a0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da0bacd991296b9727211207f9465394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2168c65327fe09854181151ee37467395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f957d511f8716a89c51c7f5bbb6d49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b409cb87fedffd4901a8455951dce4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abb07a5cbcc3d5ccd8cebdd53bc948398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522816b7e1a56f25134b5cb95c8a1a7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136506f196ec39af2181618e4acb4afd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b205de108eed6f5c4301f92f02ef3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e8e9951269e45606df9943a5624e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5513ddfacb37da816d45d11e6dbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c000fe0330dded5c725dcca5abee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d739bfec41d02d755717d66248f40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e25e0aac95e938d2f3cf39fd328aa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaacbbf5e1b9695593f819f835f7e79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6047e2bf9e8115b2114904dadab13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df81a796e4f84ea9e0a8e52ae239e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ad2f953bf84687c805f633ae0865a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6924f70d02bde878a5f7344af9db1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b5fc800b8c6a85657a6859ab9559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533150ac57fcb5a1429cdfc6c6a5811413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f09cc1fb903af47aa656985f18d63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a54e79e7d359aa3860409edf6e8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d54e822892bb3839c6d4966baa5116416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b7ce1de0ecce3db1968eafb20fc0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429ec349e0c466bdb043f1dae4e213418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a31af6240921e7c5b9f8fc5a6af770419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4587bb91ce48869f42b770127e90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235922068c7017f33fdf2a5a591a83a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab513a81e6cec22bd0f33e7885c621bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779480d8c4f0bd17e521a3842913d82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcb78359c5f0f1d6711b94599f65c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338395060ca1bede39a4cf31a1a79c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50527b8caf6ba551ae4e75a93f480f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815771e54f843661aed97cdee50ce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d064613fc55d69a2f40448eebd43ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f209df900704cb9607537a3b67424b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cce7b772b61d5204f2080d92d7f18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ff585da21375d0391482bf69c6bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914a6c2cc8edb67319390a5d9249fba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82688e0dfbddbc95b06bcfcefc63287433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3448500f6a3517e3870d50e99effc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c99e42a5a16cd1005206bd08c3001435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee75651ed36e08bb2a36edaba1a6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51a57649bc83e8f368e476abd5d3d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb99255488a4b24226b8e5b765010438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c27da0f664b96b90024bce7d5c106439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461934b692f6533caa67fb04b5bcc341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c6e5be33c6eca712b71ebf27c723441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519c20494f43de4b5eb288f1572838442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a27a3531a566d2a71012d988de342443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746582171f68f4a26575e02952cae45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff602d3362cc8a34acc8a0b7f1102445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e47afe227af2669bec2c89f07c042446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fec44bca9e299b1dc20754d58a0ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76682492f37a77b644118e7ad08bb07a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdec060a5f720ffd4b84f4d331b42d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2035d724412e9f09486bb8d42b779450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667d11aff163ba55b1aa794aa5e527451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2a681e7480a717bfb13650ff781a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76526ff9fdad98fa36d50561db2f8c65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d786aa050d7d1c72cac1cdc86c1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799ef17c6c9b302e2e6d0f733baca8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d37303f5a50763233b7b4705e9b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457a7e8b35708565a4316182685e60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00ca335fc1abfe58c9be752836bed4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb8ed1d1d41d1bc0f869536de1847459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b4f3d28d7237fbc387eecae650483460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c289482a8ded089eefa608a1c4c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65f95c055f40de826abe0055ef0972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f039104c57655b3d39cff01c60545463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad48c549c667caa2e0e9c8801d9355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43811064c5df0eb3f03ada7eeda17d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb70a7bcdc6cfe103c4e774bb2af1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0f4c6657b555adaba23c9b668f2ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075a5d87646fba28803a418da75c23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdac7d1404142facec7378ff785eb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552924a82736208d2426d0ce7d7d4330470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a5b0db028bb8db36ef018c5d099e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3eca27d15c4ce8d150c4c98c9e881472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f042d8421d6efaf560d30ae72e97ce0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd330ffb7e8b6bd6fb13bd14b4ad484474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e9c751e23edf3b0686cb8d7dd221475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9209e0d5fdb7d368f771e3f8fd1f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963915e0e5f80d299139ea461eb03dc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30168c4bbdb371feb15a8c9c48d7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f37fe4cd0a3f582bcb8acf0b097c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad775fea6a533bf809719743d48e43d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc813822d7bdfc85aa7fd43d05733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174591d5a0ed832fc1347aaf0f13697482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a45a1fe8b90e62f748c76d93bcc64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708101295fa54ef658fb276e6cb038f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb63149a3d8773efca5f8e23e1a97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d846167a1882b283810c717ec3cc8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e41c66856ba65a5fa6beebb89c85c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca2e6f79a76d21a614dbc4beed5870488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46c0b00a9a865d913bfc5e53a47b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd86dea89bfeb804f3929969def6aef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4e7dfa4e585ded8e34ae878abc3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c41ae080e4936133687dee7b44b9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35c2e23e3f3a8e51df3063e38414d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060d555197dc8e8d0ecfa47a975c898494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d28eb0a78b07f3e68f59245f24790495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca241c4ad6d513d92d3cd3675dec290496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba4781eb062e69cbd53c5ab379b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377a1f8c1ed6010ff86b41b16fa702498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5825fe77f2ebbfa3b724a5afe199576499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8610d674d51b15de9c1572025d1b236500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967031c4a60f6e1ab54c86d1200e85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be80c8ab4f7d6d6c5824245b5af7559502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84f9393e9cb4ae58fd72a07e45cba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25547329c1f0545b14284711f33fe7b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87c6ca71c82479f91aa38054b20f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85522c18fb5e3fb664c68f39b51523506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03143413892623ec00359f92ff476b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7c204323ad60428d4057056dbfb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8241718021a916fac0bda72f7e00bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532bb413e42cbbec2f21524258dd32c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279c0babbac4676a6c0610fadfe896511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a895e3ac20692b674c51b1a7487b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746043be689d389bbf2065fb9043aea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4392fc8ec70c696b589c2c746a95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d382abc50930165ad8570930cb33b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a9ca691277ddef4dc304842660a78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07388662d44d9556bb6dd6962b5645517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911a4f234e267f40883f35c2c71c91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d5e52ff9c3c734692bc9a6fd36f28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d83617d27af2605335c91776f62287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9f703f5c44a8f75db45035bc73e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d03072d0d544897524dda49b877ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccdf53f90b01752be311f1bad89cf9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b322e65722b127757a7b4cbe10f758524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca4f8aeb58ac28ec2296918eec581525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7153d37788964ea3c07a3a830c667c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad2ffb21a4389b7a49e7af8b22966527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e20d8f71d0a53f2f968976355002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938fd19e4a312d6a07652678fbb0c26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe3bf9fe59bcd71c910df66bffbd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8c8621a67cff80f70bdb41dbaaf99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf816a640db71d65524e43fa359a7f0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da62976dcf993af1e9c18d135ed303533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8284e70216039cc08635afa0efffb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8492a351b77d26290959133a9e9f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b95b02d62b63c275a534edd139c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f270d7b0413a40d2a0bebff2de8276537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f242f13bfa3bd172a5839e715431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58b7222c105d9bdacb90251c8df02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039b0c12b77ac96b7f61e6e58380bd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895efbbf470ec03a81c72b715115503541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fcface7af1741f0f282bd34dd2c9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df052a8b33e319eb8074d99e14864d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5993a8add1d51e3742988c66ec143544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650a73e5d8820edf345976b311660d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafec9c29d3c406ea3b6312e390fa05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9dab83fac432a7c3b0fc96ee1c6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38afca2e3ba81472ea2b9d22b0e357548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33e8be431845f4cffc4178e9cd142549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf23dc465b0728f35ce1a3722d8b69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d439f5afbeca739e7fd8d335d5d7c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7d3a5ea7366765f747daabff466a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d67ae9b1284afec9deb386306c0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38827e1ca9780abd24108d9f43bbeb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c034f774cb499ae7e0b3fabc9fb3992555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcda511dd3f6b7b3482e8b5da6aacd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac5f8782208a4ed4cb37b55fb18cc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e4745292d863546829dc3324df2d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea949d0faa19e46558cf2194858e65d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b555e6e2516f003ffd2adaaa1e8f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d6d891d75a5c595c542f7a4b13d48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec1704437436dfeb41485230b3cb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d93f36ba4b7979cd91c78fe5cb9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c1b860d6b03b2887566f3dd8d2581564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c343456d78bbbbe60243bbc64ff45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cab79d3017b006ac74c47010fb0e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6bc73081394b4919ca2c6cb89b4e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead36db82a691d312903559f335239568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf79da120a27c7056ed616afd60ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434bc6c86e7b9e7174d39fea6156eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759009d1f08cd75dde545dafaec5cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee9f307954ada0f58ead95c0a31c8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30174fc9996267c70ddd0ba0e719622b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db10a90613685727ae2eebe8cb4ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4024b3ccdeccfdeda387837a3f37c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0aa7c6a0f7b445116f549786d991576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ebe27275339791f218458918231cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457464bc168ef3ad6daccbfa6e05f5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d426a0271ce71c4993a0968baefc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf86991fe36fe73168cd037a57edd38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c7e697be7f19e673dd1378f7a2416581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6c20948ba4bfcc2bab161c7bea06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ca11ea113b639271c1d3149947de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e3b5e1a245cce2b7aff547e08924584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf2be9de6735a7ec9f1254f754ab8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8fd0b88bd0ae0fdeb8a4f7aef3a80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e08582c157899187c5ffc7360264587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84434f49c227a734664787edd7e2f63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e918975d91a937f73e7e6b456b22e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605fd7979a7dd12afc4ee626d2acc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24747220fef6cfaf2911f12a3a9f46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2cddb03658ec5da63469adb2565a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d2e5722fe98398b338dec7a182c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ae90f184ad89adeb9766cab378c92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ddcd49059050b94bf1156f0b336cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074451bbf876e1528a5227f918c16a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4dc078b9e061b3678f89e970b1ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737493a069d59525758271139af7f666598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e528cb1eef7c9098b805ce9001936599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef564e1f9e4c18cc95f4e0e660f4da0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ede7cc173e76792ac5cc49d263968601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0efac1304ddf6f572d7a90a8bd7d23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc8c2b273f80b1dca643f90a9ea3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf183c9867464f976f2613d54ae6d8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572192cab66d617a9f3cdc115c0ded3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733dc65b6b7b58e86ccd054b0ee2b30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af34f759b5d4ed29839e3cafea6670607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c41d95a552b5c831898888f3346e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb5665ec8d13f5146941e4827a3b24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7381ce071b49830f2b44a6baa6e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a862440f5ac6874b757a28c7f137611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85fdbc0531799412ee4a3c8a3cd66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5c0a16bc022046da8f4f81b41410f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024d66a5f262a17161b5b40346ea69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43979f7bdf26f15f63e8a03780ede636615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f78a795d2a359a97b6f3395e72b3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7344a559ba873621828aa57a61d846c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4165124cb610aaa408f8364b74a8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d9ee6d342c7fd2516463f761c99a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012951e09928cefd49e9411a128e338620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081b5f3c2745bd86ea2777afdc1208d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ddd732018313e788f0ff3fbe3af3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fab1816a0a1e0399c1f7a076bfe47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5551bb86ff653471216c3bcce3e54cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec950fe89a8b7edd3f082ff3a0e4408625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ecee2527a261cc03dbd3545c785eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a84bedf764d628f217911b3df153a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0a015658f120938b82ff5e269b37a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c94b1130d9f4a5850a7c28487f877629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bcbb758138fddffbf725234b59171630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce6dc48c890c26590efff1257afca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645298680f3d6d4ec8a23d96a07b61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94e43f8128a57a6ee4bfc854c64f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d0641e8f7e59e8fadacd6632aaa6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf090d132caa684b948ddabd80472635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9bf6ad941c68155183998dcfaeea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505050045bd19b1c22c31339812319eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c89db70fde36205f5578763e2aab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd5edc6a967d169f407899d127e3be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ee8f1577226266b224021a5dafc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd53c17f08a1b5d58f29bd50fb1383641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c34e3942223e2a2d1703bedae0e6cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc424fe487222cc4d85eb3ddee67fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce5116c8c78abaf68bb31a076a8ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291bc128b98b8dd643329c0c8840e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1e584cefa09fdb27dfb89741eb5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461a06989d8d007ee2d6d2c26f74f2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438aecdc73f6f0a8d86a01bfb97ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587068634bfc06d799a41d030917d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14d32941242cc31b6dcf2242c3f0f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680bcf12f516ad379fe29060b516cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9672b652209c63ada954f774e91b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e2cfd5da1fc14d45b18501893de1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea4be7e41e73951c322aad5e6f5694654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873803e19be95b1bbad414a95145cf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9365db29234462a1ece71acc74fa6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767ed8e514d2bc52fc06d4396390916657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e78f3587e7139122b1ea8dad3b541658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80abe0c0f87fdb37c040b4764ffc263659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cee50566038fcf0c63bd9c34f47af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e2d9724cc887a22e8b6ed334ffaad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f366fd1e07fde8415becb55aeccc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac2feb0640d940703930b30c131064663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2b97a3a914b55cda50718799cd7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df61a960669c9dac26b381235d9040665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7904150635d8f0986e4e754e984d1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5dc9250d9be38f89aa7335ae10b30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652227ecc948c2be0a4c2fe58ccfc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e34f37acf7bcc02b1930a2f8a6b0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9765e5f284a2d2cdce2101e9f24f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c707664e12f018280157dd2e2688671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062d81e33cbfdc7fb792016bf1a6197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb9fa4e96ad3656ca23384d975c286673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640bd30d62906f46f52c559a0326137674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038a3e9c4f0c28437fd9a29ad1a799675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1f13c216c9194b1384ffa39638c83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fd48d73928285022f19bca8842c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25b94b0c14d522066e43886a99ab95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5c5c84d3a66448192e010e8a0f79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b16384a72c8a81466a592df1bcdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff43e6f2aaaad5fde5767e7096208aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df242ee33a99f37095b44ae6d3490911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555cfa4ecd8d7fe9ff7be4068df201a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad29b2601b6fada4837feae457bbf99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16358faec3b201b654cd520c8ee78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070deaac9951a0effcdaf3b2a6be755686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be00558cf3ef384354203541cb59c95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba549dde6efd8cc1674aa7d59d4bc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c332546c78851d22d6da51d5bcf8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335a51602e51e64c7f93e5820651355690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88419f3711100c22474bac98ee5341b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ffd5e84465646d6ec2ed6cf078548692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06744b4fffb5a6d8b04f3f76c9829a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40917119bb593b33b940e24cf9015646694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ac15cfeb48f1649cc66a05b14edb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b141b1f30a4d1f2866e9a30e8811696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef5cc6e87125ea33f67872521dce8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599118ddfc6222f1bdfe03dda124144698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc948a0f4d5445cf0937145cab7b3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbabced769ea0cc624a3aef1b1df26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710cd3503b7be4d5ecab462251df3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067744cd7750f69e08d2c9329d4768c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a53cf0538769b82bbb2eb055b32aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acd471c9fd88f77742faa02e86a4cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780143d65676f6af4ef7178f485126705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a92b72c9ad059443d5944c72456a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790aa8e858b9bb39b9082a1b3d783d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae48da215e9bbe9e981b987283efd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2aeb7f1a95c3d4c8927268cb4fd43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df25a4ba6bb54c248038fdc78550a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b30ac52977b7c18ce035ce35648f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81257adab121a75207520b724222a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262bcbde66cf23be40f69620e35177f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcd93c66e21852ba71a97880fcdbc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46bc99cd9b15cb3127ff4e1f9bfe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad681e40f2d73d4f2bcc0551e216499716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806767005131f65221053df1bf2751717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffdf514a8a04c7618b5c7dd4234c19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb16f05ea2980d3dcb95a2d38dce2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ed28db751e72c49d578be71e1fc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bce18ed9e2df675de5109e073676f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a696f9a5e1b2850233f235966ebb37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46a0b2a2cc400a930e8e844dbfe884723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdaa9ad384bf29861972c175e90bcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f2a4cfd5e7384ac0e3d1e8e439a86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9b33fb9a4a34129be144dc4ddd595726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6a69489b3b86e0f63f530558cfdb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7913915b1e2faf9de9d583d04e76b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0500376a4849b6b5c4a3d248a93e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674f5fda2331d88c081464518059f18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b830d9e227a1c08d5a86652e8cd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1988e59dca7deecd68fa9fb6b056e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bbf0757f8629fd6044185b710eda7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4eb08006dbfe5b027f9366a90a02d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1519b4ee312e5f32423d760704153735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e18f440590ffeb133f4347465478736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4af707fd88a0d6a8ce9beefc295e78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21af06334590f98e5ba52d1ab91193c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f6c14200e7f8eac1193a04227ed84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b0014b7ece59210d483c5da858c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc69dbf99ed7ce97eaf805df7d20c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f75898287a13f93b81ce3f4b1a0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099f1a4c69de808d646fe55bbeaf27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab669604f1538030bad4c10fd3f9953744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31fa841015eda89ffba262fc690139745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3595c3a28aa7f8e8eec782fd05e1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4eaec0b158582ce9703d74b54f838747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5d87acd277b2715f95237304894d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304db88e222d9408b5d7bdd24d4dc64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2a61473dc88f522316f685ef601f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cfe28fa0937f56a88833794ea1386751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7aeda320fb27678c88234954c6cbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7b75939e0ab8d5f1380bc3934556753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31eceb03b6f39ca5b1531a91de81b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407cc118cb082d7f97eebbd1c62671755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ff365362eac5335ed1c85aa285c9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39262f0a9ac8c305b9ce73520070e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2e891c5c8cc17bde9b8906c6fda17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf684a21f500517a0efe87c93c5e2a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfaeb72f5d9fce29e8aae9c7f0679f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5672688ace86fecee96dd9f993e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2edd1f158df9115de03afd2f7b0c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da2fdf44c7ee1b12fb43c8f57375f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa22508d9a832a3217485b980207d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c45c3a0b99ae1e764634a22f8b4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da51747af445e694b9cefec0666437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c5314768ebd4764f367f297073aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee46679b4f1f880386ed20e7fd0de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e886b0c97af1e5e0815fd9078bb0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10fc5a03cace827433681f5194915411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ca49244fa9d5661cd8de880a039512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5085496c24dc42d81664b228eb9c8a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be53731eb4d60aa82e9b35a34afbc4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91e3d55bea965b1eedb2e665ded9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f1d4fc3e2b65dfe78d392ff9264c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389723aaa3392ae9d308e2c2753510317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f23401e1d497d85b8738f8596dbb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9cf9fd682671f633e9b7fae22afed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c358325f1aff90fb908cedaea8022b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d43843d750d61f8d5838d23fa3b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503ffc6839d6bfff6ff88848a75ceb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65945811ce5749f126c3c8a87335723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72e3d508299f6675eeea5123278d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d19e0961fa92fd8b2dd8b9eca4e9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80627e3587b28e73b3cee55172dd979526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809c038ec1d0fd316b2fc88ed54439327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc049dc58d88d407f774ff67d1344f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27912b0d915787bb607b25221839a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d098310da36010c818fc169157b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66dc4d7651ffd4b1d5de7e0b96cdc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ceb2ade1c58d0f005b05c4069927c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ad6183bb1f3975914bfd28e9824433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f3b50234b3ab5237b97ac864f41634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5a06364516770b7fdcc75a665c9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46fea00aaf9bf67ed0dedc61a3fae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d480cfb768bda69a8ec8bee2f9deb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f15c68c5b609a5d98f89e22f6e4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4eaacb71f30181344dc14190185d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2080389ee252a1568b75af37de8ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073968505df497be2562707ffe124041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52764eeb7369266cbd0cbd914c0c0a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223d4c7cd284c7bf2c5e72384078e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3b4b302d6c43ecbac31ac9316d4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a13a9485688ffdc2204674afddcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ed1b804356ab1f68d547ece2a59346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c3b052eaffaa6acd985cf23a5db8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365063becffba8b0ab81b9f66f1f31348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1dac755b84c99f86a1714745c8daf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3749cd78fdd7c7639656117a7d6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf989b09e9d132bbc752d0193323051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055862f1a2d644fa923a555dc3d3e87952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af630b65c46b6bd7e25b0b5288bbe753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883359229bb3531f5358cd843b5fa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2205888343b79452cae816fd364955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f363d97911732800ee9b99c9eeb33a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da3484cc91480c0d622d7ba5b1264d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dcc42560d7762f20bc8c038dd190658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968449dac9183037db1d13b2288d56459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8872d0147c0c31c568e61f8a6d44860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2881b94f940c77aa434ebde8f94a87061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70deffa2bfab160c51e8a4f6b8fe5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d5ff1d2713699e8112156ec9ed4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3ef33fd2e826c9cba08b8d97be5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9365a9d674dadb852d4cba0419b75ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1620f1cb855bbbe737460197b1e7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99713f689a90987ca104fd68eb11159867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd390b7e416ca93c35c064b4720485d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeb952d8dcbf8b4b1b945f8692fb7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5dd2a5c8cb9d75a626167db9c4ea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e8a0996a61e234a8a08fa9e3196f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c218be7f8048b1d959170ff37efb4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f6fa0898bb06e9b4585723535c8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7294079765165ec9b8e679291b0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bb1b5ea4bcb9d6a570a5ceb18c5b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f2bd9d33310b79bc5cbd1d9a244576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9279a0607859696478061141faed077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b6038d619976cae410cce806fc6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d5e749568065fda9183a34e448ea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcce1815ca7fca44679c7cd44918f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b491bed92537d7b6162737226f82c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3e5d8fadeffba0abc452f742f45382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7bd53fe43441689cec656c6cc8a3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa96231e32a5006736d40018e57d45e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b96042b3ebce2471f37750c8d4af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b27fea7fa79775b28546b67b56e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3da7f3f0d4aea5782022f127bea3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c2e2b3928eb22dedaa7bd4e3d26688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4749efa187dd2bc553c772ffbd85f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa711fc1d874b062424cc9c18adeed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee547d7eebeb7e7542bfe795fe99af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e682637c06e42b2b71292363e9f3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35b0149f2a3cf1fcce14f2e16be77c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb02db4f556ba867e7d76e65021bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42ac1460d9c6f214f7b41d28f6f4fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03757535032579bc16317a362f1e80c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e66f27aa4e005408d4897c5c7cd1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d7eb458fb162aeb74452a825645b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91448f9f811d2a27a130a1d0389fdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6fc34ecc4154ce2491c0b32b93b37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ec140f2ded1de1356fdd95ef0075101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e39327698b59751b553053cd80c70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68be422f05ac82d867047bd4cb08a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc9953cfb2deeca83b5d2ed9aba58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e16f7b6fc7eebfcc410486c176e47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a2d90f19aecb5b795dab7806c291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0e886138cfb25ef2de194e0eea1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba10de101b19ded9a5e765e77b97b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca29e989793911ea8b98ef2f770c569109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d70a5818c282e6432e3d5453a486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ad134ae22d1b4a18625910575d6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60952782d29750bf3b49d628c12a01e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd3d7a0666026bf244842dedcdbcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4ddc46cfcbd9392fb78c85909ea3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65684699a1691134dd47cdb61182286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419010be698481d0b403f75b2eb5bf20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124f12eadc6d59e62311da207cc9d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8370112d5f5d47ecc7fbd6c84642c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe90c76a93ab5828990d567a6e4eb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3691cd66200d24320a6333abea5d27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e06675f9ea0b6a5cfe04607790e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b779f6f4f2156d3ba866b9d5c7ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae27f35987ec146565e2bee78eade4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c797b85b20a19f338063194fdfc09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e7a0f675d350073c41b9c61a6c69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804d5b3684ea902c53004105f8b849126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdaaf541988658e70aed7e618eb2b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49bb7fc6ea4cf1293635251fcedff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0bf5a8a860c07b7a2f40c5c67eaa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbefa9cee73a555481cc7141a8e6091130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c939cfb7bcfe46bf4bbe4595da43f19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f2dc53bd257063de7eba666ff5fb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d75495ba2c36f768a76d7242fb0b2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b1d1b61f7035d1df080727e32736134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b0d3a858aa3f79d6c8f5b2b40732135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f3203e568e598ae3807cb449be7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885441141a585a2662d68e54e054486137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cc72f106e7b3c03c55ceeb30e4afe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6841f930b3c2c0ba3410fc9ffe97f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c0c3f38fb673a4de46521e0a2765e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1087dd23286b124226e80beb4135141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a88c85b52cfa1366a7eabf1f61fd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d753b3d772e4ca17c99d25ffa0bfe34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e62ed6d5a13f9cbd219dfaa154b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d48f77f7a98284d3e67bddefcbe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce513c5c524cf2d0199cf6c7bd070ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5e41aee0633d1dd76a841937ba9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b9a87931441f33e663f835bfe78c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64cf6701c75f9c339eb4e6380d50b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4131638135f08cd938d90fd298fd037150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b37ef8e9f35ec98e0e98013cae5d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d06cd24a22b8885309805592e81d57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676a8bd7ad5b753b87792e758c5b1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ffb9c3badf714e637c18169444b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedca3585b958de9d94899613655d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d211bd8f7dcc0a07546e115b2cc0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2588bee57290b7ca93b74b54eb36fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb87250676d4d2363793ff755ba622158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db5dc03b5dc80e0bd6082470cf025159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c62cb11feb9b34112ee578f76b22b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1a0f1bc9c2c8ab1794e4500e59661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993ce6ed3a96eb77b10176281996088162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a84cbbc7665c8b7f0639c758fa06c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384f4171170a31a5692a4ce7f221d25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30e54db0edd81ae3613b5f5a798a66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43e680bde98ccf60d3b5c76fb7bdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af7c825f3fc4fc4102842f826cf6b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc27c1117c4fc96c8b8454925d1ea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2d9b1d2c7c256242081e443e6e59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da2fff37b8a7892eb359b50078adce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66adf5386efc1163e9bb35c2bbea12a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fcf62188191e6bae786abfb5ae305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf269357812479ac0d6a9406fd854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e93b4853edeab4d77cef5d22945d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18673c368bc09438d71a53093459a1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e06d923a52c8e22d80616a8b1e639176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dea9c1a1264c47678a670bc2cadab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055d4a991eeee73e7d7138f2811092178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d3b59354e9f8bd84f4e63efa5396d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecdae088edda549d7fb88d0d139f0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702dc9d5efe67698e7eb0fb2b58aaa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f5fdc2215b85fdf192ac2b35499c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8a59155dba4988ecd0d6e45d71244183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b818f269dd98fcdd64302a8714c58f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c02cfa425a84094f775446abc117f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ca18de55e7d8dad2f6bf16f5a0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6188b286ca1847cbe4ce7a7610904187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc191d6e52ac1513057159086b5270188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81203332ff88be1f812d4706d745546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43d9e5e7c6551c1d4e7b7df45adcb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad605fddf0594a1a1851e27776cef8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fefb815cb27d4e1005c7bcc7e6596192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f8a9f2451ac85016f0e89ecef0fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a7a8ca1bae1de53a4a942d8e8514e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088eb8984c38b159632cedf343baaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb425b9c0e85ef0a2352180e1b6e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5cfdf68aaf584e0ba7d36257f57ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83950518dcebe80cb8fcb0ab2a63dbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713b4f886dbe5d5a437dd7097a5333a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ca9c092f1afb8c6a9432b514acbdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd05c17cfa24541a31a5e0811e7f784201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d2b6a17ad21004452c0c8b883e2cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b18f2e31ba58099b306a5c7cd9ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c8f3733e8eca8216329141ce7ec35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a1965675535b715b6f21b2a44faa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47616e151452fa990cdcf092646d56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6cd18a977c36c45ed30844b8e47b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa0b26c7cbf3a3d3275d9d45a8d848208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ffb4f49566542b8c3c1f60f688c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec73db66373a66bc4e0e68a1d35556210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd864844d1928e7ee16e28021ae6a8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e775cd91b6fc35bcc85b0fdc8215f71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad950d5ba11dab62a4edbede4e3b22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba28f31f9580accfcea83c16d0db36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c4bee69c4fa59a275f9ee206d71c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b936f2873ac93da0bcd352003c7fc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1371924af3379535ca1c26de29c2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e587d46a8565cc56b6daf5c0e572b21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e99ab103334e971d083140fcaf66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb7462af16cb670de8fb7954320d28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46a1ac2be82f1b6c77d3964b1d650f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e9b8931e50cbde58eb1619567da3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290015b3054edf2b237d6040e42605b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf23489eaa8a296f6bcf2900a3579f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cf7f3dc3c1534669126f2c92abf08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232e8e7ab1c91ec4c58fe5a4a986e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154d7cc41dc01bdd7baa0271f8783c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120103da0c6fed702c4283826c44bace228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5602f8373e012543f478e4c2a660229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e080b3a1bf03016efbc54979d064c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa30f2dca967e79e8dab12d7966666231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d110a78bfdf7ab0c856b79ac2919943232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8575419515045c62bbe38b470036233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba44378b06584c6cd7f3776ba82e83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2303d7c27a49c72d272c06e4201f20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244709c157a5fbd7f8eb7a38359adc75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfc5cfb061e3a0a5baedd31cd7a2dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c18ecdf61ad252e283967432dba3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7314fd06bc97460dbbf07f63d2bb55f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a7150fdf44c281b3dcc41016825a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f5b87a7f01b59477a0982c87ca9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d8548a4665071fd888a0c3171385242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3827f0f220aed2bb96d2d21cdd7bc67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078afc161a8c449e5a7e790ecfc7bbc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78914f3afd49f4afd36c139e775426c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfd86b73171a9d247d640ad4409f46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71f719ab43d84145223c41b11addea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ca6d57e1df5545b14e1962ec16e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d378244081024edf31e53f54f35e77d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3c97590fa5f7862d453c110bd958250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296850b5814371a297aaaa20fffdaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193f2fc57dc362abff246d2ff2b7f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcfabe9cde34bd12d71a5308ee7c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0cc7ea9d188fa54c64b746448f2bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d52b443b91646f1818737de203ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b88880691d869070c519ee6f2f174256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbfababb252d843bea79cbd9e82ebe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd0d40b8a0c893404e78ef522d16a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79cbe04dd6e384dd188ef5ce164207259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70318e541fe020d754342c79450c4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279294792f086a084e7e3fcfa29e22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237eb5ab0b9420d488cc1ba0641dc80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd997973076c55fe8cfdeff95702c80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e647f2ece7954ba2838c121e67e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78091911a13e8b0e8cc963d4bb4932265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f1755fc432197115ce576facd1af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d14ebf0b0d56411c78021a3e61a40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be514d2afd46d6cb42eafbca7f17e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b365fded814cce0a84fffb6c5d2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded7610fbbb56dc4a1667dc25d1079270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d274305cb0bb6b4c8107cb2444d96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d821d475369fb34209738a9f317f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ffa9759e728d623cdd285b6eafc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e3cd5239c11cda575328694927a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a16e810de388f60de52b27f479cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f9df5188432052e525b44bfdb9c4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceccb522a457ab7a407870e1f76c7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204ff54112b48785aa438e79c8e91a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225c790e4e13e92504060d6c2a7f38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc25b4329f3161377b5860e44bd8e45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53f288a7198b6c63e2a3c07034a7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe82db4376cc9f0819e4db8913f1a8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86353a79a5438673767feb348ca819283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a28e26bc96a72ebd955324ef88d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7cdd3320726559e8215abde4405ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edb455b8b8305d6811688a9af27f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893d6aa98ec2500ae1b0fd58e4cc88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d88232fe78f17d2006113cd50667c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3239f9c6c2935ba8533e2bad4142289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba23099978ac4d5cc72504f4da179f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356c0dc0341a9bebcb2099a713da06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f98cfb0ece79656f9c3534256072292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77869ea40e03f85eae18079ab99f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc521151aaa61cac94a7451729c6cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63271ae2e1699d38b17d6d0dd5eb314295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a3e2bb510d145cc8dcbe2829f4a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacaf581f1ee79770d17206a6e33422297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe3619f3768dc63fa7e641a1c0a8f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64a404f5727d17b043b6ff749fba7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456777b17fc22a727bb7fbc0ce7a80b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d8e49f1798d5b12620963d4c897f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4dfccfec9492f6af92d51edfb6a69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14e75fb91c972fed4e56240fa73c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28307608c49069acd6f06743284e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa10fe68cf170dc5f3d9add4da5d0ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434339674f5b05c8c9701da51797cf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18391feff4b75c6847acebf41d2af945307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd715f941f86f6c07095daa36c958a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24508964162be6dd62f42a1e8541c660309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5f24e376efa60731fe3011e744b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd098165735af43f83dcc481efb581bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd361624882e287ecdde39feab3a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bc9d3129c6e1faffb2af143e1209313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327216452d62e9908ec99ceae213e610314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47476ee6290f6b9b46ded8750df7e156315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ab28f2b3cb2ea9e2e0a96ab3c573316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbadd9993ebca7047f96b0a068110fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb50141f546503f3e53bc961a749a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b481a2e21f4df26cfe8dd0ca68eb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61784d16930d4d71ab42ca84f4ac214320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e43fb8cfb04888806c5d76d418144321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5ca434a408567a0d6997c217187b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faad6a8f41987b55f6321b8eb1e045323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a1659a67be33c70cd1bd01621118324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6867aed7243c64aaac11ab0d66cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71532655942ff6e03146bd881713b776326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b502b7c960cee40b055e3d9de3ea10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645043a60d6995b568fed2a5cef646328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543babd59a0aa1efcb81b76a899a39ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a6ccb12bba7469a662efafcd35163330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c233522a38ba8cabfe07e7c4ea7e73c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba4f640f494448bcbde2d8169764a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a4c1c6a46425946667785d7d82413333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb75d0b7865b106178c7ab0a175c63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7474470da7f83219721a7b59a3d1db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e9853235e2c73c769e8b3e67d0fd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef80e9abb90c5dc58c5d1980b79be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e9b5366a1c4fdf688f902edc09f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1dba8be69e8346bfaf7d6b946ff0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bd29db3496eb9a468c8780b27b9e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11084edd9717be9c26e414c08cc7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87ecda7097fe8eadd7c36497e804b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c156ffa2686dab0ba507532bc765d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ebcf016b27f8aad2a4315934e71f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9429c5eae4f5f95d4b1f389a8abcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfd9ac682f670166db6f4239c17d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128952f795c4c43248b7d0471656c48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ba01695b1cc8b0d66580e6b3fa49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d2754425f5ad1f2a17b53e43efef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71863fb11aafb1c761148d09346ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d55ca87d87800d4d872d0e6970d1d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3073b01c9829b45bc1181ab7abc65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0c78041eda3b845219e003f30886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c551ada299bb738cd32d875541bb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb5e051de7530cb1176acc6dc7f8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd04fb0ed2cc7e2f19062f977aa67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2daecaaebea73feab6abef2122179357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd67fda7e0220b1e85c3d89af0b74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00ecc68a464cbbc721e415cf448c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35776d74399f0bc29b75268426c21fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4f52fabc6a09e32fea93f14d1ac0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1a52f33d95ddfab34d8844f2968dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea884676af17cf8951e93a67ac00a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffd35bea3a27709cd5d285a8c56c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0513b771148102975e52cf83238c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f680d25cb128380ca1faa31a89f485366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69c8004900b21cd34e2bfb5d49d5c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb9485171e22444371a2aa94fa255368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22dd45d3988081544037996d1bafaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c218ccf50e4d9ca5864db3fd31ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac727f72ba7284b9fbba66bb5637f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d823bdf7000149faf4d3296ab9ea5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd84b51346afcb47cd90bee10742824373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d2deb97ae3ade0ddc7547c00e3bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a28a0018566ec0b0c745791737e3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a4bb89d15bffd503ca41137020741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a160339be35604ca06bc635a7d2a8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487e472c89080d2c49dfd716d2315a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc753b3f8117266f786bc58e52c692379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8031b6f127f9dab91a1e1b452e25ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136635c3879874f5e663e893c4e9513381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc50578a1c2f0d50e8430b096e58b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef03cd9c5bf7b0cc1f8f666a5d0ff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137f43876caa1eb5aae764d975a004f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d024ca4d49741056a8dd1a71fd7a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e0a5398709ae598bf0ebe630366f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d8b41588eca1ebd6d0505dc547ba4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4b4e7f7be25dcd5c2ccb350ec3ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aed497c86a6ef80caeb22811ab21d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec801b9ec7fad2c799a68c1623fbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae98ce0da17d6a35b12670dd842b747391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac97dad7f71a4cd5291e4738c7724392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344c763012da3b3f7a1d711b0b04b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474faf4d8c8dd5941f9a6fdf8ff9e6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9239cce725ec24900ba70cf6a2b40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e147ead05e9d60d8378648319b871b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c8a54ba9e4d2d25671c46e404cd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b46ac04d39b765cd92c57d32204e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a65b00d82501f1a118535df11bc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9e400e82251ac59c3680339e028b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeabb19edc83678730f8bc2e7fe771401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f46c4ba55a06e8419c29adbdc405b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0d262220509b06a3b5b650240cea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ddd655463d085c2c954ecc07d93e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a65245c8b9f4714a2583808994e3f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3605ee300791b616e0594ebf90f732406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8a03819749ffc0b90cd3749d5471407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf086242bf8ac65329d9f7d52c474342408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c34d810f5d94984f3eb228872ab9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1d08b6e6417f682664002d126e6ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8886a8e8a5fb51c440ba1ef0f2e7769411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb557f748f20038e5cee6b14c80c01bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f751fe0410a73557616644a9ebc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ee811a08f713971c859414ee63e0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5b0bf4afdacebf5e46ffaddebf7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e0bb5b5da1687b239d0232d478794416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edee132b1d97ce3e9fba6444ee0f2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409727c0f2df238aae69e0db8a638c5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda7c16fbfdcb11ae5b3891ce750fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a456206d948f78bc6d383051eace420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a242ec336e67b9bb0c608aedab69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca0292139452e5e68bde333c42219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e89abd6a5b99cf4d498080ddf1e20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b27bd7b76f6b81676cfa2a31a2da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c73d7afb94a0eca68ac853036e06d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ce0e3bf70456bb241a5f516e8c8e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8423f0d2582d7ec635bc1f3f19f5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851084b4dddc19a118c75ac547497cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2434c1774f219513374eb73356afa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96613f0b6aee9fc45905d5dac5fea15e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7097fc7d4be3211d3e05518ec7453431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407665ee5637d9f6a98a302adc878d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c815e30659d4a1ca847906661af212433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ad09e40d9b961c6e449dbf8fdd0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce171e3b41157c1552999b217ce62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a847b739a5cf8ffdc32e9b7d8617a02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53be08a8732bafab667cc214a1d2ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f67fcc3a59bebf80b13b26cd7b686438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349dbbf916cbd1a0e8fb46a1e53045e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c9699eee7789741cbf91b337124be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88880e869e10c05dab598363315fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e237572a6fb7ab081590847b8fea6a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690114766eb50c5f15afe8e55395da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4cc058b7654b1500b9b54dc3f5fdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ce9415dffef341e12dd7481213407445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241622114c55b5778c3f35e93ebc21a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a77baf1cad5a330021245860e0a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb3981bcc615b53689bd9347b579c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b574bde108ef9e298debaf77a39137449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad7a9523f8affbdf421b3d9b0116a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab208d1a74c9a4391667416542bdcbfb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853fbd44e054645b3e48feeb594ce7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b8298dd2c2b8ece9e856175eaa5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6e79ea858501bdf9e2a8b70d34fdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2efaf7ffad260788f4ab345e61d8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec211794532959ccbed9a4923e8ee37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ae9967ca06048934c193f5b3c074457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973312da9f468fcf2ac45476755c030458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1977a49bfe7652860cd533b1f92cee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becebb02b7a6cbd28d12a809bb00960a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec874375414ffbf9ff4ae4f7c5b7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e8ccf489974823d2730cc97766877462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c4eb97c161af28cd90de90a42826463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cf9fa571ecaaf95b7c0ebc2437cab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9b555674219b5120c08e104e16090465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155ecacf89ed12874b4f2ed51d6a18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b3815bd3160c330f9879377dae651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726e59c20da44c0ed72a203d46b540468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07fbb737c2e38d179611e12afe7b63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373b14bf03afd32cd741b4dcde9889470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b25c816e7da623419b7242f78c24a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dac22149a62678a0e42c465ceb75f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f81f34e27a131dbac496988c4f446473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce97e825441fa2bb698f66a62255b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d84aae6f43e448f22fd53f729db29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502600140685997da0b4a6b22470e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12fd6c90c5c6d648e7863800d2cfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fae0d00e8dc0be1027df506358c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970557f5eae718fc9ef095304a3ecbe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62265176f6e54ac584588f687b24949d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8546959e40d123189bffd2e4db4b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5381fa2867579048734d01b1dbc48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ad3cd41a053fd555af7a4ac856c6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384f4a5a3248ab247ef33dbf30e898d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b3ac6d490f5fe8880abe271b5d34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50770b5439503e40226287fb553bafe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f5472c38ca38e6ff6c01609218b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03142eff531e1395ea5f384623561d2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e058c30c2783cacb6ba950a6f68f65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212e6adfe53b1e0d0ed667df90912d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392459e7528844b6faf56fa318aa7f28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ea99261bd68943f8aaf6dd1bc2e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b920dfeb2ad8ed57b0e75eeb5fae7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103561c97f88c5639d7f6194b6e1680494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6cd6e2a108712e69a875b86412e91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e2034a907f346a7211d83e0760c70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08a5420d4bc88b70af2a9881e18105497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f4d89390625fd5a9540328b52f34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c3d81c5c1930886b4eb5b2aaf0f76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1ec501fcc6d530d1e0890db78bca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930d17440201390a96c52f4a7d1235501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103115f8671d0674423abc52b17a7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660e70d9267daeebe1f0d89a5400096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad959b85c3196119a5db7f03e9d04a2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d357e551f5742a622bc4cb74e979a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43925fb9480f65dfb2fc5e9cde301f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b851b3e3c332562c366c5157f3757507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b713a06f5d2a84c8bd11d5c6e20433508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b93243fddea9f0dfa170398934079509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f86ac335e84614270cb29aca3dbcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c366d5bdf02cb71d762f28e76ebb525511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357d0563326ddbe226e905964ea0816512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129228a5f819750d3dbed3de2eb9ba4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450d6a777fe9048aef5597c466973b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699107a1ee15a1e344930932be405e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b323e657ed19ad9385340d93e43541516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d43bf0ddd05616aaea674a2e40b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e71c1a4dbbc2051c35c8b7cf9176518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495a778c71f66720a045500ac3f2d35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f0884bd2a53949360814fd7561c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c73f45bd04030fdeb70ec8fda686521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a1b18869f1be54f386a571903681522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c0f1f4e0c32f3e7fdb11eb723c38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56664f201c5846d5023dcdc9ea2fc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400d64d236b292cebf1b85da536a72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d7e3c4ba63fac5124d89f2df982d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df449bad6392e4a338a34a8e15a0b07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654b6ab05550def1a374968eebd076b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c17313e642ce805f4d1f0b1f8954f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2e14f3ce778835b9ccf116c36ef5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378300f8b49e3fd3149f99613fd6ea5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48987ea23ecdc9b6f71a5bd66d01b8fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d84369bbeea60cbbea14cf1d2da107533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a09b37b48be433b7f4b5b9ef2526534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c9f131e21dc92514f3bf0114bbbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b61c75a0f8741ee2ed71f5b86be8fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc8f21717a949cff1282b3db77b5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288103afa54fe204902953e3d057a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3b4a88f4b885e492adb6ca6dc5739539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd594f121859ffc16aa07a916dd490c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f609fa9856dee9b578b461945ff43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e486def33231ea73f828514c0285ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb385a676ecd0593a403aaaeda33de7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f9275acf2e0aab6fc854c28feb45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581343493ab4c8487de340339bd4a312545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235899afdb62c9db05a0e2abef09a59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060695a20983cc19f3d0b0befd4637547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046b37ddaf4fdb68a585d61e92869a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e993b7ec107ccee5693d7f5bd4df9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd323682a2a88bdb7da5fb1bdc233550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff2d7bc4be778d871f89a6bc84b9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3f49ef7fe46adfc29c5dd86f5547552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6339cd5dcc2ddfa34e7c008b01ef508553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31fee53b0bd1b15782ec31615ddfd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bfe483fc4bbbfb07c61dc14842004555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9fe6952bd63fbbc0eabbd03e26d94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279efc457260f92bf0bdfaeccf4620557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12fb5276592df727e7bcf2f75faada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdcb1798b60a04c75b0a4cd5e5e197559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313c1aa7ce42904afa045276059ed2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5d90ce4fe7aabde90faa6fd31208561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b8b999b6ecae0034654d2a0a455e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c50a559aa09858d82633111193579f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecffada37a777966c82ce997ffe61d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8ff5b0ec456e2b5ad5b0c722942d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cd6675bd5579efa1c4803a5aa9d37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9f21ece204bce945083a19a94056567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80d6e4c1016ab94f7706928da0637568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74261c004f8d914fcf1986a64e1f5bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b32992912b48c6650fadff55eba1d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f4a078d01a6c35602722530cfbeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6de9e2cd68e2e1085809b585fe3c4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0793a279e99995f70e159e4ab967bea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089438bc3f08025177e632aa62baf85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c194fe409425db88c30881de3599c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd68c79a707c6079770885c8cf1bb92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6fe0684ff65d3711070ec8778061a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc24259a558d591107687f65cc290578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbdc3c0bfd06ebcd186dd38d1a9bdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9575a1bff5f9011a09d52e5bfa04b26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061934fb9766e27b6dbc1f771a930c98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338892cf79676855801db475705a853582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6b38364f5f7bda43cfff453e4226583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8252fc3113fb75d102081c7bf55139584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548399e0d3aa7cfc9fcbbf68411f8e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb5ec48061f04e8645f9eadf3d12b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9bebb5daa779ab849f81308b3e8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96a5baad43ed35a13a5eec3fe8016c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692e1d00817b4211ac45ea62438618589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c33cc6df9df426aa1873ad688e56a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35133757ed3c699ce06cf32d174ce8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b868ee13c557833964542e2670ad0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1a313f5318b132f5845973d3d3e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed03e7a1b594246c2ed3612fa1176594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79224011112bb24237b7028e45b73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac598f24ccac3b3106a34aa31ba4fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58865c89c0c5e75ae13f3e40f1f4f17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71b10bebfda7e580f6348195fa45e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509650c5394d079cd86ff49604dabca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f7325181ed65a1d0d48725ddbca18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50abcf72277d2a47e145e7104bb86c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874622013c3ae0691f4e5d7bcd63b1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360851690ebeb1fc9fb79f01b969b4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca254a8236b70156cfa6be178d01e76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02214c1e64160e7fa87eb543393da88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d65735d873e014385b5b1c1733b3a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699ad7605eab96e222c44afbb09bb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019959b277745594abdc3cf103c86c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6a4ee32de52bbeda5c3456f985c3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e347c0465cd3ca06ac270bf4fae44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61171c236b00d4e8c4030f1fe0ab20d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021fe8e7e368aaaac3703bb1fac8e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d482367e6c2b451c6eedbde1452751613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01f952ad2ff85ed09ab2a04b6aa5d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c2a4f870cee1d76b8fb03efa0f93c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635b39ce17266323cc4da436fe79181616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fdf670e358084831e1b05ca7c5dc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8627c0a18bb9f95a01b78d85f700b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc1873cabe2d6562f0f8098295998d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d3e6da6dcc9a655e97f4bf67365b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f30e398d2b74357a444eb6dfc3c0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006792049c2cb74dd957e0abb7a8d0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5722caabaf64f6b51005630b05fc279623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2633d69450296345e23f8af8c3daf1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843936f071074d64e51bf4974e4433625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8fdb9046c393d30e35321e7626da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fd8c0d3b1d607f9f0f2b6417100b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401752e17792965f11b2aa8552f84b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093201d3286faede50acecc79aee5094629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452063521eb7350da3c5dd5455aa8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1ee5011cc7e417a8a7170d0ba0b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4c0b946f391fbd991aa844b4d576d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082188b8ff41ca28d59fdae84a2c91f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d84ad599337370c200ce6bf29fe1c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a85e0e4c7c9637009aeae134b72189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d16e8e477a9c404168e53ca3ec67a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f2c8160ee9c68e110b3cf3fa4dd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689676cc108989265aab661e66f39c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad16fdcce2fcd41317b99ee2d945dda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41e66dc06d17d4dd591b0b47458b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b859aa25e6bf4fa85932c59c6ff905641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d5b83644dfdeece661f486a718a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf0a39c8da80f8cff0ba0855ad256643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9b265336393b4e8badefe46526f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f163bae6dbbd1dfaa1c3b7507c776645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f1844ef02940090d909df741d46de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cca34efe6dd4bfac53e91765225241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d2e6f3923984d418ef470b1de65a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd57940ff389798c2ad92d904df87f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580286607f582bc50215b129ac3a78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166d68953ceca04474f0b01d839f8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36e34eae415660fedd3dc316c4d33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea51004ca80f166e931de1b0f3b8e38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48a0c02a80ed79bc69917f0d1aa34d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b4648a5259cdda16a54a250c8c5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eaf99e3a0a402153914d9558ec800656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865ebeea64aa77adecd1c863126bb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1fc14a5d5e30cedf10ae9bc029334658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4cc1111cacfa63171fd4d2590fb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d801441b6687187b4e5a74b97b0ab2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8864d05337da19d9649c0684a33ea8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc263f079c15a16b939b9e1c199c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3bd7101611049749470ba65e3d52f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4429c12c94a9cc13dac501d97c5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2078ef74f054b8cce5e6f6916af72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce6ccedc1cd01e3085395adc9a22b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa2e537b32a9403dd2f9ed411a772c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d97b0647ac3a958e385cab0ea1c3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116bdcd91888e43ab3e4847f9697ce7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f843b27bb42ed1f71f4a47fc163994670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f4402b78ccbb09d5b5cd5381a1de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6b3edc6a30d0904c617a25672530672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2dbb376d7bc012b466f2abd366118673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61edb7b5c63526526f668dab88c0ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5cbcacf9e5b3d5370b99612f0dfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516449030e15ffe5c2272a342b8cb4ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb2600c69b1f0ec6169de4dd19e0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1de7a8678eba47f2763faf8f2fb23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b93f374aa0cd07a73f2577a8f0b6f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcad4148a8e667775a4bd711aac931680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce977bb77de12871d119435f35278c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd27af546f733108598848c8daf53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060867d310ef8b73dde197d60c3c8159683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab3d5e5c69c2554800995553b4ca26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9375cac217f6224780159760c2e8af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c55e59c607d5d0290b3c652035bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72059f48b0953a1dfbbf8138673544687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18348bd42fd4ebadf8f7a3c80e5d36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43334d5da648be09acb71e634fbffd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049320b8791a4b5321f39e3288962b6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e0872988efd9f367238f60c02b500691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e28a8dea0e41e0b6f9a4af3b6609e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec2dcb76ac9b436f462a57e948fad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db20bde2916abdcb746ec9686f4900694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da0c370ef9e850e780c28fe6c2fda1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6862cef5709840082a59bad64e845696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6d38228518f8969bab0eb4b6a365697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c62aad4195479cd0f7414a4e0301698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011437648d86f983df326498354bb2b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b95bc47ee5e45a5c25b11a87b38db8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87936cb9b1c5920a61b9e0821db0ee57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2fff48a2e2a3177f64044acfc746702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075a8ef891a47fac5dbc2836920960703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd22dcf2400f9f988625a0213d6f77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24994b8a1814960c739e36ee3bd63e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1cc1cac58c3053b2b24365953504706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff656d2add1a0f8bb01c7f7ba133351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924c92ea14c30fab239901fd1e3b70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9445aecaa634b3a56471e9a5ccc518709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c1e350f501b8fdf1e5b19123a214710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da2d4a316ae3ff38a64a7f1153014711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6006611e451d12e1bd5acb9ee3f24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbceb5fc3171884a1d33827be8945bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb27d45d4e157b3c76ac417e8e5efb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540e2b205caa2f4c2585a4ca0f62ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de483251055c7002e68604f16c05305d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e47a594f62b097029b3d64941b6ef4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcf267bc28a765c3ad7a29c4213fd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad705a29f9a318a08b5c6d3bf0fc16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e43d49f3430ad3dbdabf0506d282720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77e6023c0b7d0fdb4ba4804bad2e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081dd27c016cb039a142ecc108c4fff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5609e77f7328ed37498646b4c3ef12d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8313a84097cc5a249d9e09e47d86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11481dae40a0222aae78d76d72892725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd67f1b25f667a401bad8642b9951c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93393705a099dc0f41a9812c633b40d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de4411dbc5fda009050951058d92f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3574ebdbd0ef0eb311aec5bf583b78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201d219c55808c86f2c4d4cdbed8d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c7d17ad8a57bbd05b21f8daf6a9c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c1ee671fd98f86ffa5a0a0c0ce2de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c1378a5513b074d971973d089265733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bab142ba804e996cefc3be3c62611734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3ebbae3690b6dee8ea538a603dbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e1ad6b6e2c29182b707e34a76a25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefede2fbaa6bdf287322d315b1efaae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d045ba362854d5916cacb97996459fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d9a3484e75a4468b6f19bbce575cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767eb52ab328dc6645e919a110f0809740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebe5130e5182cef9b4f110eb9fd28b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a647e6b054b498107400ba1e7348742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967957e279fa89ab3f5a4a4309c87875743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd5d54a3ea7968ff9cd6f159d6b8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394925167e505927021daaaf5f08856745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996fdcc02064e07914867eaf7d98e8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55580fd5ba03f9780da538622414a3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a6d3b419d340b1df47445f2ccc7b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ba776a3b5ed6dd6d34312ab10a04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec853e2c990d045a22933172335e19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c04e485bbad9a843a6ccf176e3daf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ffe961cb3dcf2a2281a2c5658e432752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f62684e32ba7df3a00c1af3c641e2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>