--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250307264358ac4f0597e26bb63bc811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d3c62b926f035aa8c953dbfe9ac1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3657a033e28a8740b50afd8452139603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2471f2f5555af3c2d6f0ebf945fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eea6d5f2e4866d0549ecf4be2fe745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1730010a5045b0be9c36c7a94f6906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964f54330a8436586afe5b2c70fbc217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e14f40e580cd6abf24e777c642fd1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c13932b85c724f28f9f59cb394f31e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5909cb4f1760ee462f11bef9bdd6c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b015e6c3e43810260d5e92d5334c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33489e6334c1d0f32028827a28cac93812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ee527a16cae0e6af5c715f7675e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e824a22eb49f9e1e84f9653cc639914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1c50f12dd21643ab8179a9e670a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca046bf7c1c17109b440e6a491f4876116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23372b7841f84b24f0544d2b1009c6cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb246147d27874017a1e4db47876818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb00e19974b434eaa1dc6e4f35a48219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef465108bd82c6c1fb84e2f358d4ac7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f82fe3d4eaa671f35d9a7e5099c6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb30eef5c6a12799ce94b6bd8ebd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed19b195854ed16dbdc81c2636b0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1e6a9f86a5cca732ee216ce2a32a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff1faa368ff42a744f405ccd5dc2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2953f4826ddcf0774db75d6e3da5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae2668b0bf7b9b3e62239021dad9fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa9196644110360536c8b1e886b9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655161e4718a71e9064f2bea0f00f72029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f68bb9191c77a6d23030ab1e6eae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c03a526efddb12cc3f814bd57974a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f4032ce2dcab9dbfbef47076728132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5e47630bd3e35fea22690df29c5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef14edcd4f1391485b8a0b20fe8a3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40876695ab9ca6455299b54ef17e1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227d40121eb80a09e35ad217628d3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d7269e9c3facfea611b6f0a1b20e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e929dbeb68200bcc4cab66bd7137638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d084c1345576b9cc117fefb74657a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01fdb9e7be2a89d0c0cf62ef3df54740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722b85a61494832f7662dec7e7dbe2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d893d8d0b52b07f37542b49528382542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea7928c1d175ec118c34caa8263f0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cf6343933fd47deeeb8c1fa6bd07444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5a25139194839f699f1286ae25da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f28fa71df77271de7a0414b41a6ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc224950bba2b2ece0d071f7ee3389447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d700f59876b3b71e457f7a4906968f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3703783ef52f58ac38412118685e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803053f67d3be4083c6c2073122f90b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c952e2ec53374862014803398f764151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecfb794cb8f9333c5f2af178a1217652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503133829c5ef17485cfab52a2be86a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3772fa659b7b2e2126a866ce90c0a3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b1f4ae7adcd15cc9132809c9ffb5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bac14a862909e2e86e9462035fa2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb486faf7819c2c76d20026d1f00ad157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a9a01ad3f2a0ee77a4f170875b58958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccba3049a07f97dd2ec1257d1f3e5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69223f001629061609a033b4144948760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2b34d851891c941ef546687f1c9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf6c45a0ded7a3a095b5764d8a760062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29141d39504a6d86c64b00503e813c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314514b5e0ff28b4b5e18f1a7768fee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc547582ccf41dfaa8d64db3b3bfbee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2819e9b4fd0e9577be08f672e58ce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8998836a7787f5789c31cf609171b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724c79895e5b30ec84f589b58f89a1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f30d8ee2229687c0fb8153341766bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a8125faff03c8acbc109773a7be270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62227ecc5b18255e08fad4a6ed57685171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb3f8687dfb4dfc1d56e9375b5fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96512c4da114d218f7cad2a0a2ad547e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43f6ae84e7ef808faa1533674f36774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271c942c0d82accef232362f543fe5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bbc9c77aeaad0b822da100747fef676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd8e76afefb364c2782fe667df2d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75e8339bde65396521d9f9f44f1a8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81078dd5e48d7463af98c690dd942979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a5ba8da28ae3acd1ee40d23da601080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057015f7b20f75599a58ab6e33caa8fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56a967f4615ef60ef2ffe38f2c45c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d06ddd162f12df8772d9613305841483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbc932dbab706d4ba01f96594bca8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566e2a8176bcad76de83d4e2f09fcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad367da0517588aac8dff847ec2d75ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c851f223e37fc8b548160f235cdc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c1fdcab1a1ae884c1978903dbe1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256bbd4c720a26f0dbe6cbfe612355889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf515f242be452c219367832e21718990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13eba1dd5de0c23fc0317c9a442c9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358882070d0aa68edce7f0951ca5a7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02894137b9c669d5d8b47ac493c78b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2365d1197cc761c32cc8257530e7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce211fc28e4ba39f304a9c298c7171595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8180b69ceb40276a1c85b25078886e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5066b11f0bccdd69690425367746997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc995eeaa8b2793e4b8139afc9aaef198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c96969a45da2a9982711ce78f385499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eb6732ef0e2ee2064a922cf48dc52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a9531f6a60e18b65f7374c75b2469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd393d0abaae936860d72c9c8c4913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b308f03d63ac4780ac36a215fcbdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d1c230ce74aa102dae9f7abeb9a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b94e649d8e4fac8b9d5d69b5d1ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2672e67837947a64f967c970ef2aad0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409412220287686f7c422f1606e5c42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe9931f35e61b3045dbd08de268410108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72acc8e830a0ecd8e02538c5211c6ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e26c60824aafc367ba5413837214110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200fcf294ec76da457fc720e9440d4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc14859849a4d095995967ea9ce2dfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc921399cdc39ce6dab21cff7495bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa17c533ff74f6464cd540915178c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bcd0be7c426d5f4f89e8df37e429b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60dfcb6fe425cdb853d70a14e7d9e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e29a617081d7cef10c7e8ea367fcf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9db98a1de00f25a7ac96208977791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7a0d777a22ded07a4ff871f0b6e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632387cdd0bce2795c89668b146786120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8c4db5de848816339224c74717a5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca2ba211c17f36b63613c0f35011a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575047441d3eccc3ab010cc8badcc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec5009c2a212bc0294eace9645a319124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5cd45e381b656244ae3d43ed84bf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf29267a275c83cf53d2307b1aaacc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0fb10a694bf48d10d9fb1dcf79e81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b6c7bdf0ce0b7a39518c54770c740128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8137eb03b55916015edaebb6f3c565129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d644913d1b3b4d6dc8e78531e70bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8dcf1ce5539267b766854909a1e95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04699e14105fdee3b18c5decdac8b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb06ef9b25b91a2b55a88e72bdc0239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39e14e7f317730f134f51c0655656134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408e86ed0533dc9c4cd32ae4f937b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba34df19a66332ca8e5b4595fb941b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78f82be5f18aa3e7b8f1d6387abe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7b9efe048dadc55468cef598136b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c97a29d157a067ba9f102e5856cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87d19d67520f6cd396cca8d485e871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7cd6690d9ebad266b18f90be75cf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c33a93c54511c8374aaffc5cded2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef01d35b6f889ddb9e5a4fc3eeadc6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b14a4a86a25c62d54357a2eaf19707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c0f5f73eb14dc271b42028f0c6017145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b46e36ca0b08b8733d09fe38388bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901db29b09eb59f32f5e03e96027ca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55067adea6a3d2ff9e96917d4d76560148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a73be4a9d3c314e64b4e2bfcd4c43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c72cf2c5fcafcf1d858dee77ea6f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a2a9db27d8633f0f209c5e38c897151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e161a7a3e73e7fcef4cff7fa4405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a558661640ea77a10ab85c133f0c069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7dfd89487116d0be190e457b6bbbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f4c30f81ebb0c3066b7bdf486bbb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad63b819c14f9f2dfef4d9f9765f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e62d4f2a8b652bc3cbfbf2db5b32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db91e1708a348af65683ab56b7068158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7e2de051b78f0b659858460d0d98c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ec71c4cfee46d640f8a5059ad16e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b00552609653f2df8a0df2e6ecf3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0c002909aeac43e90384d3046db9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22282f2092baaba08946172764f036ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055cd5a2c0e04db79dce8690d97693d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b154e78089a88e7724dd69df7888165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792b9bf58cb29c9055c0d9a0625461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b415076444bd8b5f793c36a2ecae84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50682c9189ea6ab4891d5617404761f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47552bdf7d847a1b76dd9ab6a1ca9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b82e656b558fe45c8b537521b59e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733da505ae1ee16b2bead3c7d429290171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a35252c150e7d24809353e10489a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d33720023c02a1281e257dfa82b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23584b30a229fba39c501ad8df497174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a0332dfda3968cbd66c746f5e516175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a2b4a58118bf8328327dbab0af12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b762565b3e2eadb60e500300617ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a43f68b70791f84892f2c3c694420178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335463fe2d8a1cfa31bbff1e1496d77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed430446eb4b9c0855a1d2e58e6e24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1128b5f3401191daf043d94857a6956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a5a56386486f97a8ab1ba98449b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ab267d6c078dc0c63c8a624da8091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef2aeafe1056e3df1aa430f5db51a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824c90b8bef4fe12716120cd2750f7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dca9932ac0fa8df1f7d2394820440186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe175e6eb5ad029d4a9e88056d0087187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea158045020df90ec6a1c56344ee8f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194f9b467d098882c36899d7469df3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc5e8bc3f302f8787507719a111b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910456fdfce1ddce4c1462e24260dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d4b15ef973c65074d930ca8af8b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7567327d4e627de151bfd4713ea5db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f75e5b3386f49d4a7ebdcaa73cf6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001797876985a38daa7bba03f0a51f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da36b0cc919884bca2b0ae8ae38a1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcedb942be98e5b50e1eb49e7f8660197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2baa4cf11bdb4088333010d50892198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ebd69353dfbaeb50bcca1d23cf8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f514aeb16200b99d6aad8b088c0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6dab11dd80c071705d852859c2e5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b91fa2bbd27f287f0200423585ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a2970a3a260215f4c1239460c16cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b7f2fcdf05b4eaf344cb9285ee1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915aab61357641de890b9e8972d4128205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05bc770f9eedacc5e4cb20fe4c23a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e1a452b4b9303145c2ff1c3c367d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af0e0b3f2201968dbe83cf750be5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1271500b915da81d3a1036e9d8916209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c05518da5519a954113e59086b140210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0a1af893025ccf87a62eeb2704ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db273edbc4e3ffff2b98f00cfeebf7f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9321ea0ac0a1ed3dc2774df964d5ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20649c3c4dee0813af847f3412f5894a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf4c2f1a64c0874e199811f8288a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a21840e8159d5cdacef3b3fb35a96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ffbaed0cb7a4c1bffc673a9fb7ca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b3cf1f2d48fbe52da0df908fcfb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b64490e6ffc34776da63d6dbf156d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a105a110f5401bbfc619a5314d71a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653f46fbc56b019584d8bac9a24733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b6f5b7d3ad8b2d6dc2269c88f48c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb3382f8b377c7986ee6429a467c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe15a9c32d135598f599e66fdc449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bbb771585be8f8597d3e393e97847225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e5e95796a97bdc811079401dc4346226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5f7109e2b1ea19489bce9c80d2b00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72658ffbaf09a0a865a5231e9166e9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c901b2c98d4a26b8132b64dff035b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9328f03e0b020e2dddb02cf75bd62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4635a3dc9d7eb1dd65057ca8874273231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a80e38bece90f1239379250dff8c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1d76355f27bf67f0ec5b049f7195d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd510ba9b9331ce4acace4f1197b5ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf08fe91ad222cffb356aa11d37c66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640372fd7985a0158b378a5792873f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d613bb40919eee83a00ff0561a182e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77b42daf4af0233d589813bf69fb1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f361fc15acd2750f16bef19af7d61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d8971869a3752f6d2e8ea304bf73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7f7b9917008b13cc87911e1a74a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566f05d283be25599005ed06922159242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90f99a7f9428dd6a6ddd470a06d66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd582090400c3625d75522268f23be5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286683f9bfa9375207769aeb5d060f93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12835703bafc9dacd29068ca6d61e4a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd4e4375263606f82ce71ce5b3abd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b46ee54607a7d8f2d008cbf876515248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb346c536bfc9df2e2369250da6d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936cff1644fa5d2719d6a53710c24c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeb42e5c2c96dfe4c99d5f6adf4dc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a29a9cc0eb3f69d3165f8ec563275252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617352cf946312e13783ed6a0802324253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c6d80ded9e2b0700336f8667159d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f89405d8321110dcc6ec8a03b5b159255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb39f59216c2dd70da3d6bc129cad9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fbd6bf1ea099b8ac4d438cb66ca8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17612b7bfd88adee6110d773b1e3a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb679c0771aae539392624db2fc7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ccd14c74d29a827605996811e4c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e4b1b3de863957b7a02a1aa2be24a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35526ff69b1ee36ba99225a8c6c7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93813c294e45c4f24e2147c045a21b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8452367aac2b9222145198a81b7d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44921798ad4381381a2b7a4af892f43e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02266c4edf5875a4de9b894384c8dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e4a6d5f24b1dc7ccafc327652809267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c58652a8dcb676cf7df8678ef29212268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd898d5a40ca22d4fc590eb4d0034bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2fdbacdaa5a4d62d558da6d513a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4af35673e1d22e85d1f4e75f76f8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3fd4f9469c6da4b25d6733a71c622272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3842b9ab33e31a788cac95adbbf0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07e61c056c3f03efb4a189a3409c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35e9606929dede7f71f9fe0f10e23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defd13ff4633327fa05a78e7f87a10a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea3e9db8938337ef2a47670dbf1c45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794fbde57897b92fe70c705247c029d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca257a759533f64ec5ba7bc03789678279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234427945035beb02391a6b1eb746811280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d49c41cb840c8ca331693db355af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c23cf3ed079efd7b5f8da800e478e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf42526a2acdfba20bcff83e96a52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e48926112a26d95ce18d37878509d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42465e18189bfc7142e102740ef4ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a9221e1b3f80533ad91207bc7d97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732531faa4b06c5e5506a2c427c91206287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08bc9331f017b80a1ac787fec2b04f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58616c39c00e848ac3e0beec05ef78c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6acc912413f266ea7b5d433481a032290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bc56aae8d7439a6444e249a705b98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856dddf7d4726ae1c53a2689308d360292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76013c4b74b2808c8b624c0ec4893293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4bb6062f0e7942b023cdaedc0f5b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a89b8f2d3706f62709ff6e3f59305295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f8d24a5c4076c1d09a9dae331e9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8131d2d15308aa522dc422674b193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcd943cea78f5be56b560025575d21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e8d8f19b1614ab916b5c2d9eeea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa55320b8731b1d42854280f573c8f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3d1bfa79ee49dae7be1227299806301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32a7fb20c9ae51a5358a11c04f368c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43854d1ce3b1750d2bb59883cfc8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0b94b6a29ab7a59df3aa675ffb7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e02d230660c2b092136a1143fd3e43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e34fb457b1d548a16c11c94c27af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20424f6f70aa2a588e387da53cd2a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d820c0f39560b54e8ac33379b0cc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac7cbbef586129c4371511c8ad9bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15192242a16ed6505e5ffda211d38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3f8a416c5796fc9971acdd1c1ac43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db78301588f69cd7f2253349f03d3d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b491dde304d1add7fcda3e53426b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10003aa50769cfef1c9303756fe0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a34fc189f3d3c24a0518e5ce03859315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf37f1f90117f13abddcb4d8c41eb49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567e12b7021c0e6c42c58cb7b6dbbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f949aadc0d2cf733d73bba0d9927318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb8becd4d63da1da050e740eeb0e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b7b49d61b897ae16439f1e1a7a91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959812cfb6e16aa51ea0158a3b58738321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf06f6cfcf62a96889fad7aa022feb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c709f67ed74501647e468e97a716c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05495b485ce45abbb78e289ac5521f13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759d3601123331836eca5247b7d5f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db418cd1dd704c552739cc8aac107a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83282d558b226423b3f9f67f669acf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f210b03c78db57f212a0491cffa1836328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340cafde7b338dd82ff126247dfc171329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0528dcfd9020f94db2be2e9a4cfc24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c3001249790ba10ab61f2e30c7ae8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f9fa6ea42e4740374cabd70ca154332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8c31bc6425e208fb5cd1dc4e91ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34347d86c8711e63643c9730eb8f34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f08e8433f2b8e18f0ccb3db92e1b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d034b3c5043e7830000c67c1179c7c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471aa930532703f44c6a33163541b2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875ae0ef91f08248eccaa81c76ebf89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eda64d7b48aa3ff1837493ba5348c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1e4002cdcbdde83a8db893c0e25b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a69faa3bd1b4b60e68d107b8324d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc95d91d5219d83d54eea729d1a25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d9afa239608120a264d3090a9466343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df055db9eba8efbda6e444843d4ed39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9bacda4746153eae72c89ff7b0d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23999193ef631bdc264d1105b37abecd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c875b3848220750b6ff29a1e6e953347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e6c800af5f79053690334bbd3837348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb208d679ac4de4fbdfac3564da0ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78f564a3b821ee5f008d9e7ec485e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82d33ea66610c12d7ecab8031edea0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0e9a5b2d6f950f65e15036f2ce5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202b24aebc52acb4942d814e3b7c517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c289856c30cbad4750719ff6481f15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee9afbb2065c377027c361331a868355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8731a6844310dcd2999ad2c5a5b959356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4225430891bd37809aa04405b888e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e0c9d140d329558924ed1aa9dcf9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341f7799698d604e450e0d1746fb60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe49728219b3769dfc08923931969c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d4063b9f048147f0a73b2bf3cc09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622708dac9369af87c1e2736cfcb106362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2d852df882a822796e8cc9080217c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb95b33774dc2053d2a797010fe677364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f023f855a62326bf435e1c8230c1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091b639a17680052c1ea78b2756e8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a099ba04f1cacdee465a8f081301367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1499bfa82106418d85bfa9089c613368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b517c9850f84a7fd88188dad35f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777be0c2b5c78fdba93e66abc226cdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b86ad7f9363c30667dde92d3c083d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5567c8c4d801a2d5875b86145d9428372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a846a8492397da4559d710f5575b07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061b3b3474859135aa58b090942501f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd65ce11079a5d1edb5be07a1e212a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c75caac34b6467576dff6e27e3279c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb411bd1d7602ff6b98de7428575c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601771dfed3a3180fbe0776f7690895378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40d964f22a77b587904b21ad0acdeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648d39e87dc0dcf17d2d66d4c8fcc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc7e45d46798b6ce35a84dd4af5053381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf630bd14c7a3608cd2d6b47cb5ab7d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b981af8071db1be98b35ad2f7584383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5232ab0be88b561553b5ec7bfaec03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbaa7dd67e508f585e7785cf957f2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79700304db7cbe2f2b02f8ad2cda77ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ccdc1c0d160bd3abe7ba263c4a2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a03142c64ccdf9d08e279a29491fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd60e3f9b405043a1562d1bc6591370389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7774e8fd619b91a2c7b6c7e9feca1d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9e532ff5c01641f51dafb7bb5b50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707142caf1af2982c2a8cb44d033dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ed4d82d461e9fbc91a4b313e11d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666dd4e307e43ae47fa538b45ff2553394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75228e1ffca08bfa9ff79a62840793395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a0cb4efbb262de2293aa26734a85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963dd6f2ba7884376d6647bbab163f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb307ccd287cf3b97bb93cac814c137398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09476e31baded262bdb83ae1c66f5e9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477d17c8226ea71bcfbf1b5cbc0d01b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30b622e5121e5f88c22d3eea0ad7ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14b6fa5da8b2c5b3acfba89409b94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7582a2fee172e41c355f7fc0363ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a3ec6a6be0a2b83e5a75c69d6783404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952430da81f04e6c2001f1ee976a2f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175ded07a0d1242e212b5442190398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953cd4b4f7d9af1caa93839f703a0d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5f2fa0be383cb251d9fd4409d101408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c343e53caedbb5ae9e88fc44e65ac8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc555687c7d82cdd077d3fdf952eab8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184b813bfcd83acc6b49f073311184411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcdd192e87a85f23df8d366c365c2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04854a7878375157aa80959ae31d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2893c9f497aff2b97fa1ce6bedbd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a32ba378ab70a025719b57006735415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fe6f769c5cc8c3176bf175bce7312416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9179a4f010959ab405e4e1bc211b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a425efe3d929c5642228bcc5ebb6e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e673b00ead028a8f71a43f0f241f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033e3dee8d833989eb0e47c4ef6750420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197492e8c703301dee446fb778f0d67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970236458f9c289e55bad130686c1d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d255037593be95bdd1ea07a1c80cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae37a2de71770543117924a8cd7cfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb71ff686c2fbc5554dd08892ef5f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6bcd7dd9bf5ab72e5e17720f86ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec3939e7d7ace392274f97d8db043427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5eca55cc5846edf2b2e9bbcd6b1fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f88952145c110fd9e9fa837fb9455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152c459f8bad02eaa44796283e3534430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc6bd8bd7b06ec4e063254ca2b7858431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3e607c6b72b057b8325cebe5b8b50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bac568aa9b9732c5dd02e2aff7215433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628121c49b4af2dacd5ca264127c8da3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecae6cefa5d614402fd01c3c0b1d04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871e8efdebfe254f7004eae334ab86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0caae915a881af6d86d0a33bddef9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf85da558d0761a36c13e2aa6992b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9486b56b788a1368e3ef0fb899b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d475abc224881bcd4ae7d59f0f629da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6bd97f9c0b401041ff88dc711f08d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478533b33fe4d3493e5d1d8dc068464b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179982cb746749fea42970eac556df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc55488366cae01792747045234e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7074a4dab8b2fed817c741ee8cff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e37377d8ea68011ea8d8981c05129446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76333c5b6bd0fc08ae0a14a1cdf55efd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ecbc30959ff8807e51a5286c1b3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c3558587ecaab979632c5f8e6183449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362fd1f186053e0637d50d3ab38746450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc49db34803410de75433f8844f1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445738fc71db8b5a83ce3052fe1e462452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf577967dfc5663262083d74da3b3f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d60e23858158987f9c06a32f498b2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae666a4ebad423654c152a9356888e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aeeed13b783b8c956ab4bb8dfb737456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da65845781124182b4b9552c2c37031457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc481c66e816df921a3ea72d1fe1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e06fcf8195f9f8f9e1d61d38d415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314311ee17c2dab0c41ebfefc82e306e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df6a994972d9d87e8ed89eb4e384c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac615a92cce1be2bb9870cade6cbbb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feea912ca0751071cd5cac79a13a118463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998497b5a30dd0d2b3e51869d7de9538464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460e4db205825ea2d7b3da79356310b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f10f376663739f491fdd27bd37df3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d97d77e0fcd5352a428730cd34def467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333068e340c0d8276a98df7cc41ce3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c3a2da0ce15ca00deedac11d1197469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd101893eb25e3f80425d0c5f109e38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb039a320b74f4883969288de43fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6883c4a84873dd10f16518594111300472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc33c530f248332e257d1076b79bf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9754a54e73de630ac74167517d23c47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88063e8982552dc399bf3d89c71a41b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e330ece95b81bbd65019c790236f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86939365e24d72519192f2c958adaab8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba67812ebe37274e39224cc076889478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ac3884aa6e975740a7c0652326e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e0d315a96964df9fdf51a5b5fde68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3945139e0edc9546e20b5c17a80ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b76e5cda325290824912eb70a0f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc23de770e3080d4fe300fe2533d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f3829ff3f755deae4bcf42e63f19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d477a33a72281b892bbe2ba53bfdc04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6425147a4ab765052e797b70f395e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c6c6539d2a7e243d8dfbd4a03a396487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f5bb4349e11212c14e75aac74bdf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec6fd30717b8a07e84e8ea8c9f9d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f7e9e99fb8e462c38d9f4f76b53e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e058f7b227b769e9f42e2a7f9d3877491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ac7a737d608db836f08e1ecead26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae65dccd5a136296312e2830c2792f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0e75d86d3c8f130c47d804ed5265494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54548232944f745abe722196bdb3d2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513e969c2792f6d707616d4857280ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017331a6b26605d369e861f5deef201497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a24ccf3148a18a31ebeb3dcc9d27f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c4ec3203137f0a93642f4fad5aea0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c99d7002b74f23b1a02fcf035baed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f51027cdf41c9a7a1b43762db36b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10294c04af4f4e19456b937c7ec0193502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b37f89dd70dd1c7af68bf6941a27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974dd5f35113d12e6503658935a32c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efba05e0ddf6b4d5bf7277e1c5fae5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4936e7327f4ed612a1c2e67fa9429506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d9f0babb1d9dd070a0de1db4da87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b75f8adf7e604b3349d06a76fc6d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362688906ed7afa31fcdfa14747020509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b220a35ccac992716392dfb90e7ed6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a82b206ca221b082d058334e3aff29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d0008e4622fb540424d5f9aa54a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b5620bd46ad335f1c03e8b7c3d383513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a736bad631df64561061afc3e9a516514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6cb62040df848b59f6fa3b2e806fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6f4a83b0d61c60fa0744b3496384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26893366c43230586063daa3a1416517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72194432d4b9e1a7bfa45f145ad18f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a8b49edb8d461d9520b5529a101a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea0931545de2086e9898c97a3aee6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66deed6155c087867ea5571b68a1d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c17c04812421f209e1a320b76ae9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a475ac08fd0142428877c1113949b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74972f0d24c5cad70c024428357cf18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9e1ee22e5de5e434fdedc0e35e57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0fffe869c5bc5addbbf4e101a42f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ce7e6c71ddb62a8beca39f9444023527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7bcdb07deeca86dd907c4d25d250528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc1cc02b9b132e75453cc75404ea8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777a0babbe2e7d974f476cbf404224530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a456b6a7eb3e6bb9f3e8d69774e90a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93533f12cd4258ae5b627f1db700036f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1756ee5e6241faa8a2cce90a0a29a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffde7b7988ddbb9fd655b20b5bffc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63d2a7e905cd2fcbcbfa5efbad40f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe716d65cb959bb28b02ca563802d86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383ea1d59a9266c5996612849edb4c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae961e72fc6b78dd4213a83f5db395538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f46898b1e34cadb5438414343a74b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366bc452cadf93eaf0f8b3baca3622540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41333cd6504fd498c497b8f82ac1afb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f2dd3dae5a9895b3ad7d01442e4e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dcc31de999493b2d1370c9dbc6d22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd1e03e765313b282ea3554e5bc4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f349ab96524da4eb12928777c44f848545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527e241605d0aed512ca0d54639fcac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa49a8485e59de63a47e804c3866413547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43933d79972d1254169b252c87c471548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9c01f2b6a3e9ddbf7c04be2d89736549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c4dc5b0972b0e1c40f682a37f0c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc951085deb19e7f6cb22d8b1a0dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92996759f9e762300a1ad80d3b2fdb80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a4bbfbe11e8400f892b84e8e7265553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596801189c6a2bc296d51c216a1bb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba6b897e6d7ad6e136d00b8c06dce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7bd1571a3ede12dc191526d4a2de6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85fce818b0b71ab44a07f2519c1e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd3d45da4e37a7b8370c499205a34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15da2adfe0bbe2d36217a620121ae3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c9df3f59b8b925e9274531f10b288560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a956cf4bfa156e5a2119cc8f7beda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349e44f497d7c647036586d12652d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad397ed588bd242f8dc926123e4c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d7f54927f587e2a21907245fbeb6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfcd4c33f3ee0cadf133bb91567f82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34039fced494f063b8b3d2a7af80877566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401c13baad72a46238f58cdb27ded5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b86036a707711f69470971a4ba9013568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5eced9b378b69be0a5d7f86867134569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00e4fe13bb4d61f37aae831ecd3c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6c985db043ff3ee9eaf28a872e80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dfb93ec3f3d3204982f4a17894d72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d66c8c85277ca9f3a2e964b37395cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a628ef70aaf15139a7b5db5c67f0f0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6306da8aeb0bf02a794bedf59dfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687bcfe0dcbaf492ad0553ea83d275576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8366f85aabb6e0ace6c561f42c3abf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd67dde3fdbc4fa1460f59aa7a24ae0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d76dea0b7f868239c3af2b452f5900579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60616e80395c404a98461551454f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13338c0ca79fe828f39e7cdeec61933c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d3ef2c19c55ceae5bf05f99885f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404572a678aef0ff84cd7ae53931bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e30d0ae31dd5e4c7914f4d74dbd92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0000e692693a2535b4808ffbc995e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add6f42aa4720441c9a6390286153b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa747785ceb875707a204b2366e43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1f9d0c87d467b2d902f636b77c14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d30e587a9c902994db0ade89e5df1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722fb98a337c7cf225ed5df21d48d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad82e0cc1368cfab612d91c0308353591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc807f7c07c4c64a1a0d1adb2fb9fd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd631bb2e2458a0ad05c53af863e534593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb874ef4c36726f746876cd05a544594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4f12d6439f815db37425b086866d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038450a4fba4483af1dd567f2bfb63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f801c8ec607c984a6471d84b11f194597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3034ce25a96318457bd96df23b5f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313ed0c6afc0ae11ad25d860201633599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297e2a43094da09f94bb68fa2ab592600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3028391914756ddfdc68c3138fdd9c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5df59e5a9b00f3c0a6fdbdb2107d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe29cbaf4393a947e132dd25419a15b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03625252c907100e4afa8e29772743e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eda8372ae56cee713fbff77f1b1ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abcf4b74b8d6f98eab42faabbaed36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec4982dc541d405a80d1365ba50538607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c328347745c72995038b8493cd4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be4dff6abd1064951300fb8263d7be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3511b95069e5989adaafdef3fa9ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfa3554d81e8dfcd0a5b4f45729248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dec3ca6cce62245cadc9ac76b9be5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0496a85f867d124721a0833c0e7751613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b4fe2044886aad002163f1f4dc54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082084d65516404eb1073dd1f29ef34f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c6646ff22a5327dd95912b62c42f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468bead8cfb0aa0bd69ce1a4a051d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42a1fdcf69d0c93b4ece8bad9f883618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77490b281413e2632bb34fc4e2e63d9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3742ef8bb03c23641bb37fb16f304620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27883686c61cfff2d36722e89fd3abf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35e7398f55b57ee190ee41a898eab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec778f70afc4e0b761d549df27e882623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d91aee7dffe2f3b1a12397fc6d9cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1c1620ff69af29b25fd9fc3283662625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259335e852a7bbe58e3fa61ee9abd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5cf275ec79809afc9bc8f77905fcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9db71138047e111234ba3054740e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38590758e6c2351c9700aa74b719d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69108f360b3163b5dc45a21c2c0afdbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12109e5076456a549bb13cbde9e86d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97b8c048341d0813101c3468b4c78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd4254cb081191d75f57aef7b3fbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090625b4ee2d2cebdd0c7e3a89a8d7a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a61b62aab031e638ecfbcca1b5d6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a30f752ae4379a34b2fb7a1a125be0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda363017a3495bf763c8271ff20e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd7b58102f0514ab125f3e836c0fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a839dc0c3f9eb6196efb22ab6337e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647292964d2e0be36f4e766f9e3ed926640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca1b5c7cad6658db046b37aacc1507641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d335d4b24f23046f5c04fcf8a91de2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a193f8e292feff1003093424adbe947643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937afe5ac06d56ae279ce82b2425d4bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3180910d895943cb3f893e5328128645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081225f86d0fdeef2c1028b174485a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0a71fbbceca4e5d2f0d4a2bf2f272647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8c4343a94f50d80eefee8292f2f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230406db1784c2b596012c560edfe9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ceb3b4101b3068a5b97a6a8284f3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f803fc5966f5d38f047ce01a83286d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e05068b6934514afda0d3107b03aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39425325a264309ba473ae371bb6ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951235b307b9f4b83a1154c3cd2e197654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e467915ebbbd7d26c69fa1fed8079655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b383d5a85526e96f18f3971f92974656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4144f22f6531ba0c372e14244025c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dcfab0b790a585e616988c89a55c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311d17b08b8c5d3e402cc38e221743659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e35fe6971fe6df07daba29654a63da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2c9ce8a4c6efdf4be0e4975fdbdc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0bc79fcd6ca2db24a6400eeaf9d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918de796c381e8d0ee644fc15b1523e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5363868637123d05bc1bf59ea4019664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec084b4db87e82adfe35bf3e3a04df4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdc0bd72e8eccf1578e82295f67f30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2313715259a7dfbce2a39f375982667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac833bb0a7289c6e3b45e34b70e6d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34aed1d1ea8d159a27a077037f58ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e3529296f90f38990abbbf0d35e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d405dc95e22cc177dfcb40815091671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b47958d8534e24ad67c465ef64ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1090883c30aafe57ffaf67474a11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472147ee2acb2bca9e6a647df6fb95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88494a78028fd6f65b9ccce4dfcd57f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664ade4374c2d1dff45a7a089a2ef7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1364493499844041ff8c6d57e0346677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54abdc36a653c66b2369711469e6e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd11ec39e2eb9c21edf33f3579cb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f25d179dcbd7daf6200421eae798680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f5d3b03a5a75bd8332c7b739bb171681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5951a07f1cbcbd9a777b629eced7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac89998d4e06e1e49950a8f339972683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace27cc32659313cdf4e2e845298094684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c880ccaf5b90a15cdca2d9bdf48f40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f8d5b9dd2b7ff8fc9295247ff21c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf4e7e3caaa2dd1f87c08cdd4b33c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f29165d2b0bfb6ac0261ef4a963664688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514ab03b59349f1a655d19e8329d40c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa9ac4d3dfeb18bb84cc035e80beb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79291a46580e2e938046ded2e96eb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc794664e9b48b0d31e785fa08d7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a281a3da9319ff51fcd74a9c54d10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e63c2efbcdc99f71f4a7aaf78452694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abda8bd0d69d346ca5a7bdb40963b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2090f9f26dad537cd82cb5e1710262696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20cd73deb1298936d967232c25f112697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585027fc6340187eaf7bdf4b55a7bc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48264bf0c03ff01bd7e53edd57329c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85c06044dc22ffde348f968540479700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467b77584bcec9dc5137f8fe4710591701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbff468b5829b8b548b9accc7c935702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e254c4934dc6c0478215a2d11148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f2fe52c39fc88c530ab76f8b8eb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d192777f797e8200ba2e0feb2560cca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d7a373fbefbf4f9324f05054ac555706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267193de7a4449aa506e551e9494dc60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fcf130238ebe3e3f5ef3a808ae8fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb4eb00904c079d76ba695b0824c47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cedcc5b06c2086908089f255d3ad4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f77b1fbfdb7b3034fe6e50de29cfb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03040381abf83bc5ac1df64f7f4ec8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3fac960357d753c251b5d9a7cab0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96e66844c2e5e9ffe20114d3dda9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff1d2c2ec9d66f5a4c43a19f28435715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c315297c28111ceecdc9cb76c9864716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bda4340c87b75c3b62b0780e530c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad6aadbd838ab9415b1be86b31498718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920e7d65239ec17aed701e0575dd48e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8657be0cd55d9ac8724f00b8d3e007720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c57a6e696609065d8fc86031b89c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c17623752a0a1166e99a5c2e1c7cbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a457f400b10e66e3fe9ffc23c2ad98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bafb1c61c9b4cd9a77b065386b7ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142900247d2bb36359d8455f4444def725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae0bb8f910b4a9d59d6dfc595e0af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b4aa8c314934f177169c334dfa957727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c396e4c86166c64896df6de038a0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3f7480d2a78163a734d39f112fa6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7a50fda8bbcf8b6db1ea6b7a7ae9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814eef6e71676eb77b1f847f68290e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816bee7404e861598d9fead002481e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ab7a9e59c833315d9b0f7433292c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36d6277ec9c15e3d0d7ffd1feacfc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01477116d75825c91d26a4eaddd9133735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b1f90b86808b21b6d37e53046e675736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd12744886e0501d60624897a1776737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9e9283782262f62545f93270d104738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c40dafad703a7473182bdb135563ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa33b1b67f953720663aeba42cbef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add716a0b93e86b0e41f6010b59a444741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279095bf603c2114b7e67abd346561a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97f35a8c777dc8dba22a616c6828b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a1840322c5d089918139c421392b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c762e2ff3aef92d1f7d3606ce4fc46745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87ac355246fda7f65bda95eac10d82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de18ed919629ef978fe23dee709f8b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4c42b31dc2e5cd04a55112ac800c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4acb2367be1d375374e7f52c81a70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f01dc3fa360c9d73e6ccbdeabeb17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089fdf1d8d543c065c1bda6bee93ef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2bd103c55708d58656bb980b0e976752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa8768db3e47d1e864f1a122cb392c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6434cc2d5638b1289fc69cf9f00b2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1b6e51476eea99dca205dc01594d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b673a7d7035e8246ac61f9c49d250cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c005e75cc63ca9084ae408634d2dab8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe29a1e773ff63acddd7280b9a5519758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fbaf4817a6f721be87cf8a4605ae9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684de532f708af14c6de34f85fb8741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d492c25deb0cab991ffc8a7252e992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8c10b6c078e7785c6f5b823314b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6598dc55dd95226be8dd9b6a96a9b5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e498da7ffea5d854fe4fbbb810f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa8c6c8e1194a42bf7d766e1244a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bda735e6daf4d145816ea44c771447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe88e83c0c91899bdbf2c6228976888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545fca4e3718e7fb71ed347e62960de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713416c26dea8f94a69336ca67ceb8eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642d9ea36cb2ca065af6cd1acf2afe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb16a13fc31fc753ff3061f8da53512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2153547f65ffe0efaabc3b6f337413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9dc896fa468ae2b0026188e70decf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef8142ff1484820d9feecf40448a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dbfe4576baee549a28b24237847b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc5ac8264dc7b2e29c41b224b9b1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc8d6a491a8eda41dc0b28e2ebec1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aaf3658f774839e98aaefe172d30419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb76a00650d24e0847c87b0134d1d9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e53e2a6dd72905021fed50b8370821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84191f574fe9cc63edd38a58fd36e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec366c24ec2ae4dd8e79dbbbe1c71123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126f8cd2241a0aeb87d9300d9b0a1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc824e2e697f8c0c38a149454949f61625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eee24352a7cda5692af6ed7759a8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d147b3e2924885b9cfdf31e5d772b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161289e17336721053ba34d879d6809128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac485f735a7abe85c0510042e9188d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d431315c3253352846913c44e3986f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0396da2c489cab3c76b671511aa56531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def897e85e8f695b80f8dff6e3a2132132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871261ebdc1126c22201f429260c02d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c93e0394ebf50ae5b8a0b6408ab06134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f25b0a2d5bceadcb076dade54c18635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990fdfe08561c479b2a5870aad0e97e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68190cde25d8fe0993f013faffb6fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b9b0be87e83aca29ebc7f43f292638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d24be753f49d77636a96994bcdae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec64bce2881dc414a91b41684fd4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb14744c1a616ee412bf8b536a6e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a24dccd5327d8f5b1e4d1765a6d1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafaaec1cf51df76a31db5f041043ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6777d2386de77c7a2bff879c596e4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf3c06e23b566438f932d6cfbf6a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc93ef4f5cefdb9483892bed2d0db146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9c55f22bada0a2e3026159ec60fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d553a4c4eeeb5e717747c322c503e7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8158489b2ac0b5ab16df6f832713c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e04b19810721ae62e9cc5f033e5eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f23eee5f9cd03b392116fb5d056e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9cc5f5e0ce10bbb6e8e970cd884252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d19228687a3ed3bab761eb62db1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ab73dd0ae28090ce0fe0420603c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5ca55c9718387cfe5d47d8e5887fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737764c54cb0212cbcb74aa845f174356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83b621a8b4f0726c33245cccdbf9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb49e258c573653937c792f59366b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc0f8dce461d452d9426057832e7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f351da0aedf245cf1a5453edd946b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386e8c6df91d4df9590614953ae37f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ec6c3107386da606443111387a5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9109a285cb9884aa39a3e181e8083c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6182fe0942300679b4056799022dc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c47d9cc5c269b4cfb4459a6b98250765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c55fc42801f819528c44e7dce26f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071e134c8d0fac22431c939fbc4d6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f9330bc71329328c2d04fd5fe35768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d367fc2a6e5596c5994f34908d516569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4868b6901c2110c1a6bd1739f3809170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f4e958a4c97c76667fd63550a49b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa6f55fc80aa06fb0d067b4768edd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094326d6fedac68aa32c9b3fd42484373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a6232e1e8b6accc20d8112137739c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f795dfd42f78a202197a3caf7e98575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df7abed6cbb0f28b722510fc313a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c8d703d1bcecb229852606c9b16277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feafcdf8dfcacc58df883ac4ff284b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e894597501722f6ca7d77d5b32747579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fef114084419b414e3392b768e4a4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed41d4e0b7d22d69ca46e0b5095086c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ea1b2b289bb0b50327dba12a471382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143a1d2a5666b7f0a64bf525fa88d7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a210d0c5a9c75863c6b9d1fb762b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73738172b0b14c0c1e15eb821590e9e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8da71381c29ba0bc58dc05594f04e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714923db29f7676df16e56bc25f78f2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d11201f12f8f98e0ee6d0b707ab7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65787f70a92f9af4ec9128b38efe089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3e014ba603a0e5adc101c60b8fd3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49eacc7587edc7fbe3a0934089de6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532aada82a87144dbcb9cf70dd616e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c48e1c663d6072717118cf6150f8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74541568a6f1a116778841e82f2ff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b392699c6b92dd03ca65ddda76c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa5a1193d1f3e35a98d855708909fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262373ff0d6e9ee2f142ebec8d619297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190f17b3563c584ecfaad16d68f05d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae1b96aa69dfc4ea5bf841a7c6e5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1b3dc69eee2cf955085f766011a84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ad54f2cd540292c7f2e74c70c57a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d828278392a10158a5555b87bf93b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebd126b8e579f905a2ea6dd98c4131103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b61edcf247c3bc3ad363a18a07ecb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eeecb8c09cec38fb81ea2ccec450d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7cfebb9e1c64a909be45f1a71b5d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7699a3876fcfbe1dd9a2f669ab498a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c06bb4fda23c463a6bc9198a02466108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8701f04d13bbdf1c57ddd581d1064109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a2035fb02d3f5c3009c1580519e43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776131dc7b538766c8676b94e16128f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bcd7ef97baa5d1566b1b5f260799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4264f8dafd8e07bd11f20ccaaf92d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9d7cbc97580216d7b5f1b69aff5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9badae89ac89c2f4ae4e86ee9241758115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b50861eb6090ba1d7f81c121de5dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e5205276d3cb91982cf01b0ca645117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6fb343ddb24a2bc2c477046765134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17c253cae459ac028441447545436119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3808ff2adf10e67740b78cb2821dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee68c7bf0867654024f4a181f3dfcee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffddc27a67c29240f29bdfdd6ccbe1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce72df8d1979074cff7b538a293c147123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f728e446ecd37070a9776ac03673124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e02c45f8ca939d30f6a39bebf20527125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc060292a2ee209efd55e8a70346aea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907273017de1ee351f2349a64ae19579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd64836c02085a61aae1bd2097b3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667b166eb27283274415229e95e8ff7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf2c88949754b3f26adcae198f5bec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae9d06ad39343c24d01715e50900a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f3190896025cbc5a4ad37cf78b7ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e81f37bbb82e181ab1f49c235b5c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67a992e70d553ece5b98a9edf7a1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184819b02350b2fdb79ca05414862402135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a10e3f90d937f56e5437517fdd968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0d68ae882b99aca580b23e6fe43d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fad2c241fc94d37ab09d96c696524138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98be19addf238dfce76dea93728d24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad81eb3f0b87dc16b7422a2581b41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc405204fabe9f1acec4cf2ade33572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a29e7b3575f923aa3de808626e05b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eef4164e467737946273d6fd97e4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f946436a2668555a18963cfc403a26b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7476baa787964dc7b52fab33e29a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa90f8f51fe1317d0b93e4cd03b8c1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef7a33fef70041ae6c2efdaaea1bf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba66564909f451a72376cab2df6d53a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207bd5449bb99c46a7fb3d5475eb950149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1183798f97829cc6a8f9e2912c982f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd4d4fdbab099b799624bcf57fb0fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e96f65792520881de823cf20c33dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1659553041d3bd6d0d7e5e2faec8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaaba61fe3e221554c704b5f534235154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20c02eee5af7cbb89d42335f945081155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8d3db1cce0176ab4e7021895820e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45dbc2f2b6217be9e0bccdcfff2ad6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d2264ee91cae70c5a5b8253e4340b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900573c3344ef2b4386aaca0b7ace2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a4b39e0826d42ec4619027556be2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e009e0cefe33ce177ddceb6a1e2412161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49372159383a966d2f53223951882bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82a19b75a5684ce44488bb26d2108163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8e4be1e19a4ac0ccb5556179996a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e858bc35198d4631e55920af69f37a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab431087b760a016948fdcf8ab971c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198bf2c2e6650218539d117c9743185167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cfa19dd2f75f53bb3dc7f6922daef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b283ca28aaaa2fbe699020deba9ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d3e6c4a2b8a903ff922506d0fd20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a29c25ecaed8233cc3be329dc076171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fc809fcefc993b67c48095b35ab2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49f53fd250e6c3373a7655a9e3d3de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74817051da3988f57b977785e82aa0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945e8b0690da7d4fd76dbabcde0363f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa32294651a0ece55b4c29768226c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657844845406207bd27b0236147d37c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959776f487b241fdd7b94010da7aa30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317cba673debac0072494aea2c06997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eab912f4895f00680ed9c72a5a591180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81534fdb9529827e95e43bc506d84f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111226a2fcd322651675eadb4e232ea7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e0e7c4fe17f65d6eace2ffd8da08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b8481f9c670894b6fe3d5397b1ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e56ed13c142343a4f3787140f58cef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757c901213b227252e3eda92532d9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714aea08d15682497b4038f4e42815187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3713701ce042cb006ed0433089a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8afe2866a6856b903dc10b38c7b698189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eaebb12a56f89a6db66b9b547c226190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8129e085eebe4d86d32c04940d7d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd881302b5e4d28618dae37ead258ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d553c84ec2e00acfa55f64f9201375c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0623ff36101a50b37f68d7876c7f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b867ee347f7fdecc998a3c9db85a2b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e6384a9ac4d28b077c6023829d2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9afd10b20c19623b47de501d736f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a666d2ffdaa18bde83c35fd3d89c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5352af41e213c5e24beffcc55e7b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa770a055874ce0600fa0bba08d1f50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35475a379f012901385b2ee8a192a41d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9051e8a01f05ebdecb998a8dc227e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b2516052709003ba6832364e35906203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a1792550f9e55126d35f386af8a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c6d5503dfc684c3fc93703a09e51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e50ac84d154d1127352ab8e787a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8af05ab5516afeaab0b785972bc50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f46a195cc40619d27bca7d3f679e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1aaf559f05a4ffe2b8cca383feeb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d26b92145de18ebd726e50ff8c0543210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae968a8ddb1b034423fcb6481c64b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a460eb6e49675d5e04a9db7a9c23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b5dc73dc1e5495c27c0d54bd8cddd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb2366f7086e34c46d1be6c037160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c350159edfac38197f928a358abac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2949d0943f7cf31b82361b55a9c3a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9cf71837ec9a09e7dced53fba083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452190fc8a427ab55133298defbcf23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2dee3ff2ffe4cf1ff8f5f7b41df82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bcf39560e1b65db304fa4ccdc2a07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f633b2dc1bbb9d472d9bcb4c50e16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a3525fc0b77413744043102c09f57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad0c3b597e6b74743316e0f1101c3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5d98d0cab97d1c6eba31b8dd73051224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7469a5b839bea75175b7675253767225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f8b205bb83c037654b9470c5d9a17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0ea0737cdf9db32bc42e84e5c3da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659c73ed247a5736b26918945cec6cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade1a37538dff86dadeb706a789c31f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af16032251ebeebe806de36081829230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdac288f2d87ddfb222aae2739623a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7c97564a1019b8c4f9c299d55c3f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4ae0bcc70684f85a9865a09d4c0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f460521f9d3e817266d2f5fd2704b13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1be49af008fd4f4f8c10f2eb856e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a7151e16dc2bbd719c46b7b12a49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c9c94af8f949f4c9706237a162f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82911a02e0eff8d01e174f1cb062fc11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf30988cb8e7c6b05cf944f9696e240239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38ad67280d888d179301211e12dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192477cfd8cb25bbb0fbd4124f80d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418ca94068c552bcc7e79752686c019242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc6db83c1a22ad4aaddbe69c44d1db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52ecec995f090471492df44239de8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece032eacf028f170c31edba0b3e5f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7a4800bbaf82dd0a3a1d74dd6ecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026e04dda560b94272de98b6a17744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea62cd79b4ca19b33a4079ad02d8177248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13ec7ac159ca93bf6ec11a2c97d7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec50a2f84b4fc332a9aa00d5ac2e4e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6fd1c9c58845eb997df2dfe497215251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092bde7c78414b7051bd8b6c510037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109acc5da2a61d2a171d0d83d3056cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a88eca9df7d6357acc8f09f587cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f9a8a4a9197c0e13238fb88a91d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b30039bddef99e88e0ade29abfa59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d477a8254f6b70190bdd18f4242a03a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3abf48010ce2f57210b3f68dbf5a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc909b685ab5256a944798168cc6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667667df52b0e57c4fa61d63a206853260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5cc8cb2376613eb6bed007bc55c13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc9e54006c3ed00711919c816ff068262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c366db2cb5c798afb76f5930c9196263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab542c117cb3499d064453b96b8a6546264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be8ca9c151cf9197450d0a020cacfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c88b2225d67618520b474c71db80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e72ecb6907a7a8907bfa38d02f3d68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0462e7b90654596f43cca2480d3662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0e98646d05e03c173e5d7e4f6906269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a212a3c5d11226297f0fba507cc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afa5eee4a2aaf43b806ecc5b7f4e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef76cc26577b1745ac1ca47137dcf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1354593cb5a217f6eee7e916b159c3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b510ddc9fe78efb177b236409fb5fd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307181e036ee7a0c56f2c4c504d2783275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e9b764ab863f01d4a8d46bc56bd10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d427f0810fc03b06af1ffc9a0a4881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393574f07f0cf2bdee3811bacf5729e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b9237bac7909d2b041918cf7a96e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39158fe30a24cdd287a441c4580c9a82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891c40accd99a35b11dc6b0a95d6be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee64597eb9d207a7693bf73a1dac803282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5166d8d377a3e2bcea6cf9ca5a1ec84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2943d8910f402b432027e99c66a18c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798bc055b8aeebc06814028e9195d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e799b8d47efc6628ac58fe24702b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa8c2d78c703fdab4ae78887e33282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868371be878b20f83494d642b55512288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3094cf35bdb0d40d78c4a211a9b68d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfaa0bc93ff3ddcfc38e16d2ae060b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2dbb034561e08c85137b14223a3a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1912e7cbfbbd88276584d05027b497d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baee7d84f3112dea3732a6bb43e7ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eedaff53d9db30484548d7d4ec11f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2b7ea7c81c132834f3d7c4ac06c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d56ab92c83b62cf273cea96971e3e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7916f0732523caeb21a928477905d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be9b282f50360e9f881c0f9160e20d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95864c2d83a6fbf16307626d18ac6cdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b49e8be92daad87199ddceaacd0e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc6d95ddbc675277d50d9d0417a88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3bca9af7a01d189620a6c0e39c342302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59ddeb3d9c48e1d80c62fdd9258491303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d870e567ddeeb9565414298ffc4880a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f110e3682fc49a43937a8f9d62cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936becd261e20bd85ccbabf79b9e0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc0026f23e6f6850eaec5251cfa04b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4945d8ede962f14a367777a6297f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bb2182fb7dbc298352c3c696e6c25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9734e50732b7d6fe124af437aaad3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07b7f10e8473b01a0a25ee0b2a344b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d595742c0723667b0686954ce1dff7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f3bebce03a53a14e12d3b70ba321313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2ff9e27c9582e24e5bc2af68d068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e76ff7a3a645ceaeacf0d4b63f125315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236613cbb05451927f2bf37777d0791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b899cff9ff6204e8af66dc062bd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533ed2fa6b9756ea58d5cc0bc635596318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7c6864b2391e5d052cebd646b41b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf7fd57b918f1339cb5b98906aa47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226280e4dd00c3a778afe78455814fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c2c5480047cf8dc0c6166971a9f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbeddf11ad7513997fe99fa28c3d80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a63dde8c6fbf102038c0599f3ae3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b427be1c4db2fd5b282ea83cad69a3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f68dcbe596fb853f05a7861fccbc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bc02a2cbed7e279dea3f675306e7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3f8757f1191e8fe0f7a2c2f01366328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe34185d210939c184930504fcc80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b48a3c2ab6e767a6de712c88907d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1316e47e8e3c91218211a88f7d161331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b43d0d0b8b2bf99a8aeefc8ea403332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201c54932a4fabea47ca011068e900d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51134296fa19ffdf34ab2f4e4d4f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b66d60fbf0981c3609931873a52265335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a52199308b4d676660dd78f5e1ba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109723d7d5d529e846a103e13e9ccd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d352f3c3bb26df3c8b082acca489dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182a9152955d8760ec1105895713ecb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9aafbebf3e241889ab3963e51c42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6afad48b0e44704bcd9872663b854341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5d43d7944e790b1e7cbfd46db3e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09f4ca4e10f5aaa681850e88f3c383343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cc570b81c8d70a9a9f0f53b8d2fe0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a68344fd01b4814a4b005901ccf76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b6e476c67e8bb7cc03f2edde9674346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b763598fedcf33b52e9ffe58b7192db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4bd44447b9aeb99925f1c53274d8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f737f3e6b351721dccecb442a1ca32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a5d63188efef9e5f18f6b05beb56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06780a1cbaf2064a1fb1a9d103b87532351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adb9259aec9f9eb85c1fd7bc41e558352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c0a0d2810165065fdea75ee9ffbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117dbf8a0204ccf130924582c90714e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d312a1bb8debb89460367b9dc0feae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0d4ffe32640ac2abfdcb70c592800356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0e7c450d0a7d8cb21aae4963c55c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeaafdb61bcc4a9cff839f7637cb61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb90f7d561747252c134682cdfe64e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a4c31f68662888950a25eb26804c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c60cc6f98bdb11c41856ffa5e8200361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2825aa340b1900e90b516d8cc36f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268a80a6b1730140257b5970b3d64b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33908f2ba2466a7015a9864fe8119221364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59fb33df31c156da52f9d112221a94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545de21a1ef951118bfc2a00288614366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757a061126621be6133cdfe8b62d31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a4d9203e412e7840d9f5d38d9636e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3880991a2a95b1a07a8ddd515d899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e6e732b539b2d2701d1776abb24c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a523fec41a2b854502a7f241ba75de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef5ad46b6303e7d3a854a7657c6d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabee138a8a1f6baf380cfc8623af26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e8902eeb06ffb4cf32a56ad492da3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c902b9ee2a8b9add3605153e542b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72447cee20f15722ad711612268756c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd5bd60ce633bc11a7264cb76ea99a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0bc1ceb15e662e51d76ee2fd8727c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0679188ea381b6ae3256bff6dbb81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b5c3ebe2088c93c32ba2023a0a30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d2a708b02a30ea0d1cc09e269941381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649436abdbcd6e11fc29b3746bfbc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67825e1195f187de0627a529d6a57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40fc2460231e20192a49b2219c710384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77da5e290b3f83f6f613dd7c0947a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9e860cc944863b946913b806e715386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c135edefaea7b72c72a1279f7faa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1fca6791d9a8e8587fe22fc013d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812126d79f0781ede9c707b02813f3d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4902da8a93c213259b0c97d7faf33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70f6b6ced551bd86d79e548b2dcdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5bcdc476c56bdcae565fb45abf60f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0dd600b385053bd78efb6fc89bc44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10336aeb96c084e02f1f8aecfdbc7116394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc85eea392dd8a121090ff3a14ae76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3b04462ef0d410d5fe72c1a64098396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a175619bde3ad0b916bca4e737a60f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d1aaed60acd35aae023448e5df9dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8c445c072c7cc1d90a3a4b0aa92f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba47e9d8b8c63868f4b6cc539ede9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0c92743e5744f2025d930a4b378c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51746f065a8b886ad2129888eedbde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41630049cb35a25ed76f0837c6149a6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2242f749f2cf2461c40f33160e14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d7260d0b90c235e34da32f5aff3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486381a0d037bf42e1b5331701ab809c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa84b6e6b6c1a3e7c2ae15774cdbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b483c0c7a5370fac352878fc2a7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2d07b68b775da4a0d0f63f9c32b51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b368a8f91603a5571392c9ac7585410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9feed763939eea4f308097bfc5d04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfec9266327a4949d9adf2c58c0ab2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29579fb8916cfdc216253e56fd1419c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f05fa87bc1d6523c1003eb30481bdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e923ec6f9d041df508bbd38b9857415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b7bbd0b69b1ef2913f97a5bc7e0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d3a82dc03f9598f15f1c1bfb6a14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82c4c6b009b6da2200d260622180c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f06021f3dff97225877689db6ccee9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00db3464dc75daa5738ab63dd864178420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e29e4a46a0cb0e5ef93f95dbce892421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68693b264e92773743f7150858631e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616dfbddab64f57c259ff5d1566dbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b4572a6279e738ccf59779c01f47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021d300dcdfd0328eeaf4f9b7f481d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27323101f592df25e4f0eadaa7cf692426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b5f64953da77c5aab6d56eb47f87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989711f084f5d9a5e1093897545574f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5fbfcf7e68fb45c5e2b5e9e494dff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06617fe73f939bc62775497415b6509430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6b5309328c6723748e6ef7124d6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f42b43976149e5f8ccf7ccd8170ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a3ea3b54749795af35cf0871e685e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09258da989b3ee0da9e7d40ab6ff24a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311687bb9bb054af8780316733845783435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ac4cc374e68f872d86417e20e618436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fa7adf84fb7901525c446604676f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378b407c110e3f47d461c72e7486a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671cc99695e767501bf54ea5fcf484439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9768322378784e2177a9b1cd79daef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d71ab93d648cc1fdf584e2b09631441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b12ec92849c73f55d9ca4c7f779ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97109f993dd84193cc256bd40a54d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b51adfb576980fc865b2649e4730a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130422e966f4bf005888a40fa8658bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118665dce53fd4306263b260d5ae450446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c89af340515aa2c8c288005453ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecea8d9727f6c5021ad6cb30a8aadd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8720e10c7a5f8a743a37ca6aee2313449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc9beec950a1f6e5200dc54ce1a14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45626b0a71aa1e92695200450db727451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2572522a273b383cf64a96b35ac4eb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96005b413cf0769100e4970d3e37db6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bba4451426db9c639bc9b53fcae2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f3819d0a9be78b451c410a288eddf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4ea516e3f43da214328b019cb4de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1f903dbf2d21e5589c32bfda2029f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98d16b6d05fec668dfa1e84d5b1e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b52794c7d173e317c8c7e9bcfcb68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef41f3cd9dd60489392e673948eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719f518972a7ce52425f300253a96d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93061a41105538b45046884288e946462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311220de817a2b32ca5e821cf957ce5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98863220c17daf466b105c711ff6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456fc7af10151779254e1aa3b166a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b82eddbfa74563ef6081792836386466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888853ccdc645efcc65ac55f950122e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd9a49f0cdb28a86842a11962e8a6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f0695f539777b8b8a65dcfc7b1ef5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a687f08434474eb12a01c5791bfee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d46a71013e2b27fb115c3caca8b9ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7621ab33b8de60ee35c121ae8d3d5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5400e39e3f1db00640c2d3955c8b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df73edd560e54e3dfe2ac9adaec71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba4f355155677043e602fd0891b0c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0bd769c83f1fd29a402f3d401fc31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ac1f4eb4ea1ebe87e61833c7c1bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff52c6f6e36dca14e6dd900ae58955c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea50ab45915702f5707e6120e7b51e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0f9bd694fa06905c59766976364c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a784900bc5e89be932c7f9c59b5f0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eb9447f46c841368657df49fd1ffc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e834ed0ac762afff279bf666dc3094483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69619309ed56f35fbfb99ec6ea05e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78ede64ef305c71608b8ca7e9565c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344416900ae64e706ca23bf71dfcef8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818de6f8206f1deef58a5dddb8e00eb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba976e4ddb04d10cf4c6006fe18a3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a8a1c4a9eae22bcb0295dad53d0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f457994c7ddfdf0eb9cf9a823fa7c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b81d1cc39e9d25779c9e99871124e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b653a9cdd5722d4a064e5db1a503492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b85506285ae36f00a29666e132111493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefadf05cd30ccd7a19344c296be9f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead6d7c092f5482439c451db4384cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445be97d6df8c720b070cd57110b279496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3082cb1a392f8f6db94fdb113b8d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e8f20cb8c8d9e1838144da468fef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae33b71f09d1570ec592551ed380fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa12ee4913a2ba4c3a889fb692518a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb8bc939e4b8178ec252132100b3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda20793bf9c925dc4e537fa56b4c4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3320874e6566840ceb9fcab7d467d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6ca865aa1858e8e3cc893b751600504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c65a7c77e4f98fc40cc53b625e0274505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170997573b177535309b9afa1b56f11c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf92a3019364676a6764b4727a3f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ffaef64c7885eb51f21c8b84dd82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851520157dbc85080d073814de41d0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def3d2a5fe0a93b1363818511251a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d807789d30436418baf69d1c8e0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124162344a1cf9d4e055745217df7f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c491923635f7c3b4ee80f4c2653a0e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf4350ec5d88f0cc938fd6ba9a8224514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20bda63e7e4c253cc218b83a111485515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed49b9767d82b1cdc26bcc624e4c29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c563b133fd901f77194e538deb4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b845d1538b785df72d07afcd90593518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec2775a6f66e7877d8863588c2f624519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca581acabf879fd5133de2e6ed42d732520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df26cdd886af0786e8be72c734662ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897cdfa7343d06a367a990a97bbc14c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78d80a222ecf6c37a5df0e46a457d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3625264c54586eb307bdc9a9c8036524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a1a7dada2f06920b6512f40fbc11c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86337a7db5fa615bfc4c0bad0b9a108526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f73664ea2947dfe007a08063bd1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba46a753691acd5e852c7658fca711528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70b5c60430b4052c5df79f851fcba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861d395bc7dfc0f6cba8c84df70acf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961097261f3367b713ed2854615e04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d24de07bb7cb04db7a74d03051c8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1412ceed595bf72d59ad5d37631e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517325640d4d6c8077f51c900b57f58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933294d43d860c9ff04d51417e1a6f36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539af2d9bd0ba0dc1cfb02f8dbf759536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877bc753f1de5553bfcf2f8589ebc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16764e110e3a504e700a07a35ecd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ccb2cb403d957e5dca43e99d6e822539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91995a0166fcdb8842cb195bed7cab6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb08219b3f42f89836b5055af765fe4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837efa950add0e03e022c787e7abd471542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220e1474cdd7fbb2211862401f11902543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340db1679462b22ac8dc739bac199e66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fbcf7aa2b4cf3aabd4937d0778fb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa15309d59656c1c78b642718ce1807546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217d5fed9ea3956b673d9aa45542eee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab46b2c607632bc817418f67c976b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d6ec6235365279df764ba48f7fda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bde215c76226f6790089cb77a149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379de9b73f3ecd704faef38a3984e141551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9858d1ab54a32f02b835b27193d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12d63a4b35ab7c1cf7e531533c93f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e66a2d55d15f268e35566506d8bcd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770428637856c94b498f85b0fe77ce88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed994bcf036d9965f690d074456691a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42033841718929c4f6c22c48cefb88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853bb67e3362117a3715c9e09a958d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7d0fee4e4dabb26a57af485f62221559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccac74814719d776e57ad9857d3201560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922cd91eda0be923b4350f844aa9c63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd656f46692b78ddb35e9dec3e9646562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea47e178721fc3370128048c57651563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b7d6370cebc7e38012ea8a167601a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95624ebe30e4dcea6d69baf02e633558565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438affd1abb9896d65252c547b1c163566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f5702b6c8fb5151a79412ccd29eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bdd46d1333d4c7819775a59eed972568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4bc8e5d55427b1b4938d19546f935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64272fbf8051c8ae7238783a33bd691570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd92062412a96bc69aa28afaf1731c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dc1eba40d39585f8b6a187830c79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69fbbbf987e2b0dd326e2f26e344f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78e13834c42497eb4fe40c367cca8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768824313aa59adaf3c3fd84f03ba5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1fec5b18833a8b459927df587ceaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3ae116ff7a7b60e0b669d2407482577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a043cb27f5460f1e85d6e367f06071578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688169238c3a0338bb665330a302be31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4abbcfa82d9db15a70b6fe9189ab5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15fa886c907578d8c9254e1fbd171581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcce5608547d938f0e1bbd9964cdb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b64eab63f5a93dab89eabd04d5f2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5468774b65000d355a367382a2ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458583d801f7998cad124c1a7835e6c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92cd0cb9c684b1c538a2d29cdb52d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb55a7b8a5981cfbc1fcac07b2b895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5efafda95fa9cdff5abe15c1adf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5b1376ce2b4fbdb58c7d299d39e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295316934613bbed8da3885ae64cced590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d176a1163631e81bd1f3c76f8632e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6206fd66c2bfc7404d9134c9a31ea3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238128f7646014cbaaf08c74584d6dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75d28f2306a6970e40154ecc7e90a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f71b22b15f5a90425db6e1384d895595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952033db3ddddb771843045b6712cde6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9c2e8c77a7f77780dd9b8c473680b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cbf5b5cb49053a2b7fa24d34d106b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc87605989b75bf7f1f56e0a4affc3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dfece01ed8ed10ff3e53c344aed9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca245d5952f39ae40dbfb3f36383d6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65a37b3abbb8dbd165931e8d8af9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5d5c7cf3636aec5e3c5e2fdfbbf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad83e32b190b58cce60fec09a7c9d6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f483ccc3990a799dc5b292247e76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972eacef4aed23b819e515ab4d54e0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef362857e92cd31271b260ccb20ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16dc0e7ed076eb981f48b044c6d9f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b91ee6c487649449e1ac0d1fcf5e47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eecc5322f35d400803f399bf4fcb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a3ef2f5c2f1bd45efd66c4dba56a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b52de8b694f81c36dd36e57746aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414455b04a3132d829d9f62a5f2cc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf01df7960cce4684a09291843104f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b052d1eff8bb7be8d6bdc3f6c9a942615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa503ca6a50e900aea406fc68cfdfec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce5ce816201cd651a591facc378f5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a0ee75f9fc4af38e611fa148d3cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55862d2cc2b0e2a547acdf303aad037619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd11a40a8f956e63868251d6d19b6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e2f47e41f7b5267ce36ddcb0d737621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07165411e46d6a31da720136b661bff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70578a6e2e7972633e0cfb2f7606d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682eb884512e189eca09f0fda8c1ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea6034ca70a77fb8b631f04ece8b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025041c8f08ad3ebb67d00a6537b5d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7196061c1c184528e266202ae60de46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd83427e8b8f56d6c96787c47fcc88b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b8d046450ad3b6293e61f9764d6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4184525a9d7abed77a5d2419b98a974630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa226dc272f231e7ed6ab6cae56cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf007d69c3604c5fd305f194a47e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099240740af7b753bf08ffd85c1aa6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0fbc3ae5cbddb3bb6e9d2e9976be5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d484a3e1937526665d20539ec6a8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947702e29fcc9a5ac384a87ff76c9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94dcbaaf3c7b761a9c57881e0ce5cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a5744ce811e70c5d31b65754bf8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6af9f185afcdca3c734984569d79d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2d198d0cbb6405a3e48c06a86bf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9939779c8d851a81d838c6ed0bd8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aef8a9c4e70f9e98d2be20cb77b091642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217098f733f199484bd5f6287503e8df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa8c9d61c6679eba645a707bd2c95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c334acac781a3ed04c0cff15206203d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6d4a4b17202d9b0089616e839f144646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a72563a43250208cc06ea2cf193f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519269d45b76c8f7dffc7169c5607b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8ceefbdd6ce096c4292a33439db3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fa81209296b296a06ac85c426c900650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e578d379b0707b451f73a004b1f2dd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74377498da59655cc1bfa3da4a93e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768496768cb8db01e7fb6eae6f4effd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a6ece5fc9cdc855e9be1481573ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9665d6a0ddf9b174ade209b96bf3ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391e5149bfbc62b26e37813eacc36c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4f22cf2937fdb2e3c3eb0a5a623f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8252dd998288361610272f1d1ebc36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e7424c8e6d58d8971a1f8d6073834659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6468001fc4cb0b7f3851d5c601a1dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f2316bfc49947fa4c5268aebdaf1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5d8b2d51cb70101190ea75fd4088f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614188eed3d964a7f7a56603828a917a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139bc864d7b88472c21d0ee8723608664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62ccaf396b9e63543ec3c3db892af7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a21e60cf12bfcf0a577a0e59c1bdf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef29eb2d9b75b4151f7c6e91284e17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d71b72369a76dd619f00d8e1b159a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb23178743395223f079099c947660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5fabec9fdf1ebe4a38f119f5a2f1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7bd9daba4fd466c265e2513f1706a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f466591d0b84d6faf098f09bcab50c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d775e14f7ce6448a66203684d08d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de664de14b2ad11e6c33daeb6f5d1a5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d30cca009e37ff63ed9f8963ad37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba56eb967b51878e371c928b7c032676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2425b8298cb2dc44221db07b1ce29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d4a81b55698ace88e050feecc923678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646f443b0a7e920a02ae6ccd8072b47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786743a77a6dd28a5be895f3b4b765fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be70340742e46b3c4ea24b40160a917681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3539a24589dc228e33c9a2467b1faf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95650c7c8c509c55c622783eac44d50e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e4ab13eae838f915e9f5e2805a7b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1dd7ab92b76eb243d60c689d8d6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f61c458dba385f6681f3b06d774ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee72bd2ce7d5600a7f120c048ccdff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946822b931a35f5865340f3a24f6943688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba5751b9970daa7df948bac6069a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038572fb879966bae4fcf1b98c28b144690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d577765f730fcfd44bd03ae8e38a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97637f5f4c8bdd03e7a7dab67763e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d41e1fa981ab6c78f6eedbdbfe991693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5f7d3e2d5d17092db506bfac705d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219af188cd6d38b01c796762d000373695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe9f8ddbf6801a55b0442fb6025055696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3a5efff44e772f7ae22c1f87cfd32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6376fa0f844f2d4d203843763dc24a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae9db6ce4c8a9d5e036504b3040a63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824b54d30db9a7d90dd885bcdf58d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358d211ef5aeb61b02123ff96de1dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5edf5fc75d20114aea88cfb6cbbe12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8dd19421120063ffd0b01ba27923703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7436daa01508faeb45384bccc541c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9571af15bf3032b4b9b5fb9d762b7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04a36a03734dfe239965e7aae05ebe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f90b52f3ca0295f5b5f24f80150b87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55b7bef52ae193edc3ad77d31883b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f44eb2423c4d87602b3b2ec948f7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784bfa9767eddf71455b6794f25a9ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6e3486768b13e894181f620bc1e01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c85b8183651000ca3074aac3285d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9efde2b589814351c912e0c9d8457713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca12f2a5683d5c765bfc129e53562e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54c0202a54939c0dcb1dee3357cbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa29786e4b7f8924674d447b113595716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919be7eb7862e250deaa11af831f8ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa0fa788f3638aa7f2fbea262c322718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643784da0a7d187d7263ba11b6eded1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b1a4a51b1eb667c0b19535a613e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d9e3c815b72e2432f4dc60b5b864721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36417a42db4aba9ebb24f4caa2e82e81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5b335b484867bc2bf6c1bfbfb517723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcc48a8a570bde8c329adc3f798cc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1829911de4a8abac9c7f85915ba5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd70ae7b55d754f1f6c1c42f855b47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167914ac911834b46a6b41021c466f85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb845218a312fa91e415cf0de0c6b67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84659063b1e223d814d38120c9217729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb8738ff5fe2022ad038c49278687e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fdcbc226a0e7b1528d1f3f48f9504731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71090b4c13ca9ad5dd4f26cc5f178d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279390a39dddb11099a7b953098072fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b454b93b902a0e9dee6b5197988dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a72474f33892e9c38dafcd2799e1c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc739a9b7e1f84c2bcdb630ea2dad2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61eb95f3c44b779534cd1a1d69d87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e877fa7abd4f93987f148d25923253738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f1f107383c8a9d0a25cb14782e32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307649c0dc363fd080de60448ef7e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e6fde70377e691021d263f617c1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f52eff9ea4c9fedf4031c34edbe3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4843aec85e548977daeb898ed5d60af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a1c2c025585aa2c689faf574d0f3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f4e014c957c5d53c84fe58818324745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b1b4bfd354995183d70e2caf08e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b76fdf61cf03d256fbfec0ea683c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef888c4c959e682d639e2b62ad8319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17e8bcd446f4ae038e4e76834bf371749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f78331c687d1363222b279391e0086750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64bfeeb677fb781a39673ab9d263f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad13256a7c0a94d30754b3cf40dee5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3ecd19527d658fba6acd2c1950b6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07615bacaca22f48309103cfec0f4819754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa25afbb400635b1e6feba228ca701755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474d4e78f14083a35e5dc4b98d1b999756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edc116bba4c971f4cba690ab63e593757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151946276e9b8578d36b9aace68607ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd13bc636080f75e096bc150d2aa68759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>