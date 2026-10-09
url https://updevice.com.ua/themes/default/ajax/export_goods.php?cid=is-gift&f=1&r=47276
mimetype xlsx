--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0fa318ff9a23cd85af1fadc286de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7de98a4b9f58668e17191633d79132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372f7ea6f215824916463599b142f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647ff7ff170700c2eb511ebb3f5b784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37faf409f8fee7f11e44b2962facc4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade47d0667fec100142a2b92b602eb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d0ebeb7268ea69725cbf38349de677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e99418791374973aeaa35c34a965cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a0b6b7835b654dc8155ad008e78d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3deb6b5440c09aa0b033fd9d406e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36f1dc0f2c924d05f0a3aa878dba1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f346824b847f6e2bd073791a616d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4764a810aeeff4393f2011b801ebc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e4b34ba8605e71f377f8a2adb98414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24e0367748f501d989b63678f00e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6a9f294b663c1ed0f49e3135502316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae6171955f681eb800148023c99c5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e01ecd5421bd04fc29270820103e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679df718fb8aa1b06c9658253858c3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54408577035102a2ba080528eaca7d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6813a1bc497203b988fd9b4a3c4e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53864bcd408a803aef6039153f7e09022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1cf9afd9adcd6c29f1ac71fca7e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d81038411f28f83f43d7b6c832e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e8f39a32247110ae1af1266b9a8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b103847f5b7b8984fe1e04cedd250026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b445c3d0ebfd255226c0d8458ea56727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ffc291c2f8aeb4a9da92d38971a4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f697c851223698a5cea392ee10b7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddd4ccb77632e2d67b96c4b0c38acb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c3cb2d727c6862e5d6d01a44c8d2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff01dcffa2127f01cd3578a54d80f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fab6d4f7e5543f1657942fe88caa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0935d7117b7d7932e8ec7ffba53efec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b73bcdbbdafdac45fba2f786566d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb7e6e3a0cb21928c069555c1503636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c326e05e2b57994f6227df59728a2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ce9d00f239d5bd9f2e31e05880c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b58e92ff431d4848ed1c039d156dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b5d9a5f102e0be4279cc8aa8b63140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66da18381c23da6faecc7b3e4284141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699a9e085dc17c3d5a937dfb4feb4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e1c419f4c375b22b6e49bb9992a0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8633ea23db675c5ae6b18ff11b6f49c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfe1420597845e7e49cf76f1a7fae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90579e6ea1a8e859be88b90162e03b2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc4561e5fba999e2dd97fa750e92ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c390ff41a9f3201bb9a3eda7f62435c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969677ec233f3ff65b63d6027c15397349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3178c4328434aede1cea6dc99af3cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d002c68f04221eba1ea652bfb82b1b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef25ad3ac7bc46cb75633a001a82f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0c4ddc86e912332a2e0974f7d20853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef2037c2c36caf2fa030500aca897354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f364b5de5e48630d6bb217f2a3ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03c3dfe6b094f65dbceed88b5b67056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd902d995640fffcd851dcad2dcac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b82944f12382b5d332cbd3962154658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c076576f31293147a74a31c219e02b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a16592d2644e7884feabee3d6414260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc0e87299f4b603a1a8685e2d670aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdc6a3307accfa08034ec9a74158c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f64295b9fc984d47a7563fbe714363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a7ba00cbbe13c4e4ffa763d78b2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792177724ce16ac2cefb911e987e682e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb432a8d6ee20894a61ad94dfcdf04f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f99569098b04f149b13843b7699367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf9c0acb9ddc2e8c6be091730f2f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ca82c2b24cb4654e7b8f7e0227b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b86c61d5d3eac360e144c0adb127a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916214aac093ab0b7e86c945b5114e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283464cef61ff07e89d41246f7de48b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca109ecd5d6d284a859cc5a57ef4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bc58caae2957bc786a75ab95e26f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b566efae928d1573f096d046ae205875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a8e05f227d183ea931f17c56f0c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b9f20bcfa3a14f4a253e5697c036b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801ec3c8e8991cf64f759c3b84be1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675ff03c14c07fc89ea68853e257bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930aa8a1dc851319275668b104169e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bff58600f4202c018cf629379715381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec154f412e2c3a6d167a7fc5c08849282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88eb6e012177a57f593044a03505aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97a8c4e10ee2302d5db2f07b4804284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bf30fdd2d6c6726916258d0bd59d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dbddbdd162f76e5fa4a27469f031686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566321a477c343574527780c7c0191387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cad3aa1cda3ae611f363a2f04ca5db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555eef2b324fbe5018710d7b4120c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e8421046035a9c76f15be0ba0cae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d679dd9ef4af05a6da44ad65d9dacfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900df7a8c8fc852ca655ffab47c4948992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a98306a236b880b035c14c7216844693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e9814073bf9ea30733d345e8ceff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848a08f8d4bce521415d50aa18dbec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf198dec6bb691176b7317fff3dabe996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd151819e6e232b935c1b9bfbe65c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928a9ff18a944833a47ad195927b9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553431d554ce4bf2bc16788f0eaf45e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00646bb39fbeee1ff7249861451dc0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78992c0f16f9e0f3cd4912c705378ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe22499a80823ae4631dbb3bcddb74c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ca7663ca45d16df5859f08c991a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707ed3e334a98b78dfca676ff25b46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705791f6328951e2853cda8d76fcd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af141f8b59c25733c3756539d4ba311106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d44af13f8318e4b26b17eef5542ef5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948d90bc85ef130295ecb1de0b8a7a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad7840ba5ecd6a58ccd168ae0b21a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb7caf7178b0d65ac3526f05c96adc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b21e09e7e40dcb356918e031167ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743634f78362b25e8d9850aa47f9a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41614e2a43c3ba083d80b4da0f0c7ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64df1b5be72280e51b785033984dde9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74330231451f5c8857da72373cd52a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972071b93974565e1c9d72dc9c1d0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6e99f873c2c381026e5dfe748522f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa54ee3d2a5eb51f9b1bb5308b5a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe1e878318b491acd58fced5214cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b665221eac99b8294d7b13cabf93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ddb06b8f3855c1c9137f47c7bf6d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4280c37cbaf99fcc0b411022a2f91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0198b5573a03beb50e070826877c8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fc9885f866433281feb3a7b274069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5de7abeeccfc5903a2de997b3c00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8549ef06b0fefdee85c2648892dac7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c59000886c15678b1b518d9a0332d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc50b316bf436e75c0c2d41c2d950a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c680e07228db3403e6de93f925eaf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5b45d0b0ccc44a1f799a452190d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543a1b51d2024cdb92ca129fd307f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d6de9f353b41fff84a65b4d86b1e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bd351ada6996f1bf3f616718cb15a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5c03b6a75b502121d473c4d71b1ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdedfa4f7ea085589091d80589b6349135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d12002112bb90b945ba2ea39537d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204876ca3f57673afc6945491d32fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ad535ab3ea1afd0d04fcfdbaf458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f697b6dab04cd08788c9abf84775f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90d1fd67d30c9ecfb2530a4208d74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce36c51f5d2e688ac9b809a6e244a72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767007545dd45e4262601b2302941b24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b4666cd5920810070254759c1ee6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ccb56906ee87101c92bfbe2e4e028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a612afb7b2b5feae4364bb0f76f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ffdf07435b056b40fa321c996b96d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d85008ce5da7a8cb082554061c2ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d167d379b5e5302a4b23c51c0611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85488cd105e1f1e6b869f18b180d2dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649373afd5211cc8288f4c0d2c0c59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661c4985008257633aa7143064bda2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6d4fb8b018e00e1abd4d2eb4b417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070bf39fcf3f5307e9d294d4a7b7dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d14c26c02ee1e8dca058b8d74a093154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940208105a21b0b0cbe46950d24a5403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4793f421cb0e1a135046d6c6c337828156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caacf7f1c9f569b1ef20e895c142f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590127500c33e0ff2c90085908da3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b2777d1d37c4119e54c35067fd21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4f8da19c7d282980200130b188966160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c665770d38e799a364e67715296ef8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38aea1bbfa54bb19bec9c28187f8e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95978ae6da1fe586ad1ae29bfbc82476163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506867749cfa6275e02531cd00980a0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d842db7e6451fb04381b68d3c175165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207be2a76b87fdccbe7b5c5a0db4283166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395543f8eebb04f2739d4ed2cb2b2684167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d50c12fee722361eee833f945924e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361bd7b7a596b642666ac5f631f720169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46feb28fd8d2506ac91accbb5c203bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fbd99f8bb85024754d2546fb25a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729c0a85c8b618ea38649a9dea34ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ebe56b4f15c2762d50bd6a3f3dee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9bfc7efaff16ca527c27183700a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1383f152c196cdfb1f8917e4779808175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1012b47071df3696e05d66f44f715176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754117bb31e18a2783cf03ba8888a707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758ce07268beff660ebcd7bb91c2ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5583d6ab2ec9eee150f13411f525c09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8305693c685f1eac72ed99a881712b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3ba016aa8f9892af983ee96ff1863181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7dc1a96e02168eddfe4f6b27632e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a978b3cf1e83fe129275c73bf42a846183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfad953da194a0f804e4a2aaecdee7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c373ce729c55203b59800feb584e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a0f3f4e769de46da9a5fcc75427e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77c8a00d1ba45051a86febc6bebdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b057af064a1cf3f0052171cdf68846188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4238692c73078c1dd82c568260e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4482afe87462852c399fc73de9475190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bd6973eb03aa348fbd491f3b8baa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c276ea5fc610e7a326f693338b95f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523ce49c605bc3d131093f0f48baff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49145a1d06e76eed942a13aaffdf08e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c12f9bd85d3f91fc87d2cc868142195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87483e5f4d7a04468929a6bc2c371196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6f0474000efefb53f120ca179cb9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88b6ec45d6851f5ad19af42925588198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf5fbef9ed00ac2feb71a5747b39e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfc1fbd326b91ed2bbc9c27ed9e242200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965095a8d7de19a9a52440004aff204201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc9082f8a4e502827f57ba7e779102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4e6260067cd148afc55e20a91aea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40bde95572340dc69ad97bffbccb3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3094be41906d2d96c728f9a725f2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4fdac6832d1e23853b60449dccb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8747dd1b7160ec75298333f68b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508375d4e898507fc924af5e6c85eec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5157390b1b0c7bf529064afea4b2f8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354d17ca59ee315e9a3d951b229485210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1253deeb0cfb50e378da4e5b3504211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aebd40bd78bb245bdaee53f79497b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875065694da0ce91002cc2b231b2c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d0091c164e6a327a3dbe65c6257e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957575dac2f1a014c594256be848883215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd4f7433267045779e761d47566b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9228a8d01803d97ff874ce63a0b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd7878a20838bf248ec545933e4246218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef184f53224e8209b2246ae8df86978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1a78d9787ee47f9d82c2962fb4283220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1ed702baf1982f7d23b2ee8ba6e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c545fb67f4cb503691cb57634829222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2367dd216e9af3227748419376052223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85382ee0fa8f9ca1e6f8223bc2627224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806cd834ebcb7f199be22248e19821225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6545e0a864104dac9e83c7242c36d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1c0cdcc163890605a7ae76c75cdc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78801d57771456f3069bf16a52f25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0437c12e495d22aadc02afad2c95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce8732774a19690ca29580de4a0cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923b059c52a053c72ce65003c8f4700231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc72d984400827b7c945fe6f6bd02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f5d693a0ae9c51a31b01d58c70718233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e95fbe663326fd4db9822660cdbd00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a85014e296b91ddf72c0e94dea9c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9358de6c41743bb77231354b3d1bd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb770ae299328d5c764d8502240b7763237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b06919d0c5565908f289a5f390168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cbed9f473b04a7ebe880f0893772c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de6f58464aab5496d665c3443b7c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dee2102bbf0c263db54df3ee90a8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86feb67af794643b859fac82fd0d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53e0b32d9ff5afdf7156008af8ad69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032107e856c297f23ba47c008d6f24c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8fb15af35bc10fcc3c7e6134230ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b118ef89e23ad32e60ec1b25da8d87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49b77960a8160fbf7384507638cbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdea0b4106a8a131bb0d39bc9de88a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328616c84bfe18ffa1e9f8f5de025f12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcdd681ce5f3707a81171ed493787b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba67316da0ad853c97d2b9488e8e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2335e783206891d8ff1a5cb04d44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9bf89b2765aea4e0affe9e70d25f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21610af937d6068f424fe0559d7a2f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef5251f37a9cd9ea5d0cca3541990b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590594d5c1213acdf244ca9cc6d8574b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd0fe5973ef5debff4de128b362824257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ba56da607dd2078654e62bdbcf1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2776146ae8622cd0576900409f17bd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f4631af9fe71e8fc6cfdf2a2e0dfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ded9bf69b7d5dd9447a78df4f573cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b4d80ddbb5bd7a8474830a211d64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e3496489341dc2f4365e2e6a5b25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100d54945a58b67e5104920ca8d3ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130b9b18381be821629a804580d1c37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322330efdd9081982af7ef8305fcf5c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672d39fa196a1b60c19209f8862f3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431b26212c0c179b8c86a9d20ed36ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d63848a6e7385718ce1de5505470e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ed9bcf55c44a990f12521c667f13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188440381c37681245b300b594872f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ff2ec5febc42210de3dbebfcbdbe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85fd4182992696ffea3835b19b7c86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56bf0fb0c16bb891f79cddd2bd2e6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02662527992dfa97d45076aee0e1cab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8a0642161282e5b682ced781a80c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2d8f1ce53abe3e4aef823031509b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633ed9785fe93ac6408d6882df01b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f417318e8f65c99fd28f89209abd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c9420f522fcda0f6a943b55f9d874280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a839cf2331d3c23e5f3f6569492f62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1db86dda3a2719db93c7149e7f82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbb2fe07368e9f37f312b2287e328283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780ea57ca7715accaba8f2195205cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c98bb6f6ac04cecce51dfa9926bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6199e241d3fc0045211c1f0ff0c60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f747c7652ffc4c9d200ad473eb7bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aa7352bdd37a61c45aa8d1697ec99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c31565875f2c1eb7615e5b458120d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fa1a685014421813797f014b981c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05c269ebc1ac2d52525fbc8e96db4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8f36356d9b555dfd9638d7272e972292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97f496814396db7f7ef1b520d8022293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616df3e8b4e1b8de6aeffaf0e16c722294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a43d9aaeece4c58e56bf3b340cf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c27a6e9affa554764a22b2846059296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f423676d73108c17598e0ef4b41012f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62e3bf466e640d0ce2697602c8e576298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315394c610b7dcad66df3f3d3eb623cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e28224cf1f2b8b5af6d203f34394f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec463154366329b2e72fa18ff621c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0f3ff01ae9cadbbc6db160e705a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976727219bdf1e2ad5f51189bcbdd10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8965ec749f9da6d939b8366f6ada3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904469fef78e3b1546b200b46012c9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8832546b180c1d3bb33b145943f6b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8010a8e251e6d4f59e8aea9dedc59e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c53d6b0a9664d81ab242ffd3dabbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a5ef4c436866d49033342783cbb07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a900e86491e28ce8fad6599eec187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c265d465934fd4e8f59316dae32c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713751718fbc569a007989bc86adbe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce49fbf64f3ea8c42ac75bb428734e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7e2032ba30633e11cc2f5c4fa580314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d117ad9130a28f6d19f6efd89ecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2df15ef964d21b17e6d2379e2f6a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd60746e40bc7dca33f905816446b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbceb76f70570c3cf5395772d009612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c142a73ce825c69282bae6313dadff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6ef04a649ae7bb30b5502291e0ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1534ad15600f14c95a96e72aa0986f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332e2bf4d31782fbff2858df24373f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c615c24e511d262617af7ee23018139323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c9ccbbd84630ab5f036478c3e3159324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04b1e021a6a844fb2e6fac77fcc3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b734245c3bd94c6b644cb1a641996d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ce47bcaa8b6bbe4d184f9de987834327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7dbfc0e0c17ce1a6f93170309a69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887002b375e0a339958705a425430b86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9746855b269d75080fd1599ea74c45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af39c728af02198afffaa9a224e96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f17f75ccdddb079788ba84cfc1f6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d3c1e45dc2b8a743a8c094ed2b421333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71407f4f5716d43d67b913a02bc99e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b983b8c4b3a222b76b34bbf692d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0eb021615f68ec39b2d352c46b70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156160d1e010b46a2b4a530f3b8076ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43c9472b47987b4f31ac12e574a8ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab4e82f49fa8dfad4492b2c4578652339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7298b85c572bc6be14ae3c3ad922f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05962ce8db95e1dfccd5ebdb0ac49762341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28635ef1a974dccc9487bc6d621aa66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25874116842a7d3917176f89c6481f41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f849f868ee4b92e9f47b8d88178ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38558a84b44c6e21fad8968b7645b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5a391b66fd9c92e876139c6c1051a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef237f36254f6e02daed551ce0348f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35463744fea34b0cdfd70af14941f6c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47429775c7297a627c16e7b1595a1721349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff3a9aad389fb0e1ce8ccbf0459b00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac84ce2225e1aa2acf304fd7c32dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19314c9ae3e3a545ef0de5a38896ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb79cfb3c4fb1d19d8e76a73b786dff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c3c7ebf20865beabfd4318feeb709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24362571dfbcff90e436c3e66476ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05d97c46021f8b169ef688ace41b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e050581c543251d6ed6a643bb965f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ea0e7dc8fe8e30a69a566b81f3d3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6ad905f4de5d38198832fa1e40023359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614db1723aa2f2db4763ab781b36f55b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5612ad6e331783afed84d39153a86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87412e539ea1230f0f0de719944785362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef27cc35489bf461ca98e148296732363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344da341e95244f98d32aeab9fe493d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae845ccc1bd8757e47b02632fed75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881947a7ec6422e18d41167ccf72138366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb19dfea0cd9a72d35883007791e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fb85ded738d482d047b6fc6a04046368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8dffc9ad972110cbb27e78fe71f56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e999ea273a0c2fe542e73029bf0508370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39587a24503052808869c3d9ee2c96d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a1c112ed2fef98fed6c3620235cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada210c37245f82263b818a66ec8be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616638a50e468cf3354baad762b66a72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f10fca339cc18f594a48fed7c3852e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632afa929969c4db8f238a464d79182376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c160538fc10fa7469fbd2b2676a0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9881dc3d39d2d14183f7b3900a5b9f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347df41c6fe9112a8df58195e600e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1251af882d0dd08ff7a90d10c14285380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c8cf4429756fdbbba20e6b84a6b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31385579d4af2ec4c5d5b74cf750fc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e3b4f7b664eefbe3a091c2f4260e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd2548f6da9aefde8b9162bf23924384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92f87567d4b29dfee117dfd2ce54c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303063e17509b78215ee097d7e49d9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c82fdd12a9dd47da31a274626c37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18abd6d169f00f041fdc99f6b7aec3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58f6c4526b4f158cbd22bba37b8e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bda7cda4cdc2895985b4830db1fb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8cd5b9923b2d821ca427a9a01f118391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8579df31e4db4ef5dd4aebde75bdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804b8c175c4f0f8c12c02303d742ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16c14d0fddfc3cc7dfba8590c047e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b24b72277ddc70e209dd39e2c4267c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2937c9296e876e1f62105b76412da9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18dc6cedb2cd0d87bff276e4d1772397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b752626975a21864b0ca2c611fe8d9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e71c0813f027645062ef2e1e6e71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb2dd575d32cc19d0f0d929e6b7aa7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab705d6a7bb8a363b780acdf6d7926d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e0031b62a28b0d47e1e0740286ad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82b36b299fa4ac633f52ce9087648c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2efa0bac908fcc9e1687bffe0f7c8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e95f01225e87a1f3c9f5e98753f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188117da1fa77baab685f319af87a2fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de32c1f60f1c7a072927a003d0ef4b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f0306d9dd3a9e55ae05c2c2f1bc4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2592259611faeedbfd452ce5889df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054adc25490af2b9e02f14fb601fd45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9421d3118300a47b29b3532f1f141411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb80be9bdf585e5489dd4070c65bc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b0f354902403b69f9889eda3937f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd53147d6bbbd199053c3fe8b8bfbe3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787139db48f955b78987c82cb13725a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275a3711000f327a0635687f8404db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab35b34f5c1c96812633d4bcbdaf4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54c4ef562f557add10f3111d3c293418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc4650ae394a98bf06df89c854acc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc2ccda11b18e3726fe86ea4c8726420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04831a3dcb7d8bdd37b41640eabed4cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0bffdc63e776c10c91aa2124c9ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cf70eb65f4635c65c06d8e311c21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a040529cf6edac922f7158faa27c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c105cec5b66fe53b8c64b5b2fe4e29e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a973f640595303bbfb54bedbd0c1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3f0b5a802ea0cd4402cbf80e33a58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a8ef65f15f21ca8866ae5e3e8a53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c808c7190b66c1bc44bddca42930d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950502f522054a46b09bf77b41669bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c84a3582efd54749f81170169073ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b86785c09f54a228fcaac6dcdac4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f22fb15983e41eb15f422ca8ed3c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f407817224b68fe686229946cfe91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113dd36ee1ff55e383d798fc65407e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84b8e1e43f23e9e4b2204a952e3f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7bf1a46591a056966bb6b2c949be7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872509d0bd7c5a4bd188f78f8e1fdc6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508503f2d9468368e195f2d119064a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d4c8371da8fa0a6c8bb984379e90a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdb2bfbaa2ea908a66cd3d7552462f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f338ccbcea3af90dce90df1d22fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ddc8c5db44855eba7b9917b8c446a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b73f1ca71f0a1eb78292ffe5e201444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b4178f33219aad7f00ff47dabd05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6da9507f01084f53541d21e509db8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d58e9df5972b6bc49ed8b686a0d31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748ea9323fa006f08b9d8a29dba0739448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4644ad55eda6fda6b82902e651eb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b463a16ce2f3ae3180988ad0eb2eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4db9717d3bf410137d1f766e0d993451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a695f466c8cff95696fc74cbe908f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840ac93c34ea27de4a0dae42f674b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203c2197beb17e2d3e8b6e2da3ff09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c34572e63bfa64ced4af350ef619455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e85576a4190f345ff507ebacffd653456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281956ff30fab71ae5a9ddb6ee0818de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031a51a411124d15ef825fa6a9c9e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00c87eaa36196a84e7a6f93fe069b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152942ba8d9009fa38875e3ed03b0f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6789bf43dda18116d930e2d8c27e92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d10733b0bc1fd74ef17731440f30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958ae6d115b0290291e9112f434c3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6fe70050a987fc1b99ce3c76a77f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2feeaf08bdfe14cb524b19240da4d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6388e1d3cd42d30ee2e418f6b7dd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b635802d26750802e612d59426c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025bb872d589b5f84bb6725d0beaf9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df57ae8cc68eaa0864ded7755195be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300d1069c2138c2d53f960262fd51a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb898139ca0e64f220f4a0663a5973e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b765c61b4126fd2af2f6a954eaf23ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ead0175dbdf87d5127c4bd8dd3b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbff60c9b8f2e6e75db2290480b9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a018211d43cfc5b2ca43f9531809c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf583a6f41ba0adcb8c9c0ab749e310476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea45601b47759bc26e1bfd031cba1f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c97907e42a23128398e4f66665ee5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691d3bca606832aa4b4414503e72b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410de16cf3d0843df4f4e53eb5e4c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273c8f00079d2ead5ff72ad0b97b62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3789a842dbf037ff940b74eadda6d4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d106b1591fadd51652d4e8ec0550bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d7661d1721495bdb7926ba0fb727f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8bfcb2835b2b73d86284f7d508af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abed548c2d74d80e4110ef95d52a1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5003c4ccbfde34a0096dae29bdaaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40284501d3c044ea45d2453231786c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecf4b9df0ffddcb479e8e6fc2770b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbdfeaa907c80b365307348ab474a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d95485faa38830a1078e4fab9e312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e5d4eaf02484a609a141a223112b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e47ff9e423b4af28b9a46c1bae0bdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d0d3be99af7663c06fb18615ee9f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68fb7b5cc2a93ec756576f85054b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2dcc3e62457c4bc73f9560e70f62b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec584ffa901053b1a1f52a30f2368455497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161054e15978e54fd0fa305e0ab41ad4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2a2ed59d7c6149b55aa02b32985f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7d547848908e40e61f39fba3ef51c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de66d5b96c0a92a8a855ce609867e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12c5352cbacf6f95e7b8b65c2e098502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c82d1e0d5490b1d3e27b3fe1cd5b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8dc506fffd2f4d0f545de0c82e2d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e87966801dc11387512fa81f8d6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f43df9e56d39e1bad29dac7d95344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb55be0197b1b3b707978d61565fe04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013f6df87bbde543281d417ec3b4f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b08aecd9ed851267aef6eb68c71173509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8eac260f16ef7af8aa85f173ecc82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5144caae8cfec2a5af2309ce82818511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54703c27e2f6f3335396edafdbdce10b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e6f382fbfc9398dacbf45b933ebe7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29bf0decacb0d383fd29c59ac0f8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd9b1e42a1703d27f363b2710441f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f6a9bfe4dc339bf9b6dd46bd8d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c1e12cdab691d5c38317eb2cc959517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd5124df64cee5cbd0e0f6bf3dc4bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd37e71c2a063b432d0f221ea28d78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d244fd83b3885cf91bac908bbe3d94b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4f8d39d09964be9f4d54c309f617521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd69d32ec2842f5fcc315c3ff00295522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2130ea05073203b06868b755e2de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f884b327746d94179a8cd083e45012524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a16183ebe2fdd8970ef4cbdb4e3cb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c007905ab181b93ca036b73a300b29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bcd3d0b87d7e07e53b1e2355fb82b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14522430762b2f78047d10701d7e7f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553315139b51e40758f815494b40ff26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df78882cdafe0353952e56b40861c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20058c1302faef07078cab13787486531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34737dfd10c65d67b9264ed41dff328532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b52de96790e8c302d6998b2be8bcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4b1e95ab466e64c8ff22e30a488b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc4ba1c8b57dd2b844dab037dce49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b89dc90baef478f0429e5ce9c7add536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4560d1155cf5c8a0f6a734fb4c289537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38171894a8a1c5f507a34473145ecd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8777ece55ab43d7a233cb05286ed6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e235fe3b999cb015292ad59e7a26ac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47f846c043262afee73b8c712097a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489ec548c10d18ef7d27b3e2b2c0eb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380d28f9216e561ce442f6a962dbd8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daea89aaf3b57aa0c11a439c19dc9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deacb8966d68672b88a6e1bab73955545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4beb800980fc3724b6ba74f17bba26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335af3b3e9c376d65d6f95340e5d9efc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c57a45d53cbfb59410ab31d82594ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f885d3950862e9b8301812b642f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ffde57f03c91bd2e0f3dda686e9e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae93a022d9368a48b1f0d55df35f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ed2255d255a1eb46e4bb1a9e42ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618807909bba8512c84ced2dc95340553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499bfe2cb59f71cd04b2fa42287d81c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376aef3dbd0e4e97437a1ff153f29b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506112f52027e6640647297985531fbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e1c6f8dd4349f20eae86a4dba1a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e6b19a4be342dd966188b5aa8dcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cea2915d22ad1eb3b8bcb2903ec5d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a46970035faef83c09b26218e438560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06112587fe11b0ab7af016a905739f58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ff3bcb74ab0406a8c3898b169936562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184601ddfd7577ba8d27a70f3f6c0bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378e78adcb7b69b0435e5dbb34f46e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58992baacce7fb7a32d72871cf90a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32eed7ad39e9b3ac5bba36e2404928566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a7b73bdb5705823083a105fed20c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b04e18a8ae6b421f5c56d7fc7197568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafaa6515440a79c301f5756fb7f8e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e61f54f578c90e4270767b99426f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd63c65338ee79255271857a62889b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56e32ff83e5ce87257c2d32f7fc6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adb2f3b349abba484be040d113b627573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3b675c732e00df9ce1e43ce6acc66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c26e93cd253abf682a34a5282c6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3f7e2bd53fbe128f1636324f29e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535864bfeb63d47d015eb867cb8131a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db085df9ef8848f1bbda5a619e6dba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034e918ec376f4c1bdd8cdebc6880e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12265ed7e992cbd72babe547cfba083580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12fe870cb9eb387737869fd5334eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa97b58e938d986052b5824c8a197e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fb6ac49c9f0b1196700b905ab1aef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e261fae9c687cdb7ed4ae597b831b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44e85fa1a503dfc238ceed43b57ab7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef647088f55ee9f0bfd87590e4f36a1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9519919f5249f01731af6b311fd59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8debd5fc845c97c5df54e6e8d70090588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b0c7a18e2b4d36c7e337b77f09c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b9cab1c49c6b5697aa5a7cb800796590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ae86b8126de321fb4e9acb24b819591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7fe22b94ff30ecb34ecb9bad54f51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf67118bc02d88d8db1b74faa111d68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f7cb4d8193ffaaad6a35d533fa05e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bb5ba27c6cd1b8e2dff09990ebe5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5cb83719f0368461100b469821598596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71483a22a9b6c46a0c854a89a352f70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f17fc6dad12c2229c5749e1f81d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ccffa0ca4377f2488dfe00ecf9b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265f530d34ad775fbcebc37d0fc70da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423dfd4c36e16b169141ce7f5ade35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc615bab2c5870d1323b209a8662411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206119e3873468af867b7ccff0c5a5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1c1af79311727b0b6525fcd70590c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0809cd8e89fcf24e6f57e8ec232d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5a357ce1e5a56eadd3ab93fe9a154606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b79affd2c82d3bb7333cb09dc9fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497891fc53fb3ba662b9d74c83d12df3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec688fcc6d54456d3dd7c459e28aeb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99d3acdeaf6c1dd5a7cd6ff70bdfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525827db52e8df98ace3d1c341e9e5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a54851b53cfd21aa34ff34609092d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e318432e8749aa8b529a6f58586b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469f4e1b3ba778b63ae61ea0cc1675f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b97532b0f39ead40424724ca2fa761615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a450898d5966ca5c6872c26fb7707616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146759dcdbc8e11943d6e8346fc2200617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d6fb9d0a514be50adf38b0b36686618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc7b23b1941f93d2a61b0c6308b58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f8b7e539c5d74a3b89167e4ad42a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c8bd4b23a999d9271229a174f754621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bc85635a7da7d954e6f2ec2337a2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff8d66ba94300065050b15059d00b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d49227475eae5c781bd95e161791624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e8a9493cd3a6770168f3cd1dee786625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985e15f9ddead4abb27b920e194a189626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832778a62d7dc8931da183c14be2ba5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22695da1059c0dc0a5670b53a0d164c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5f3e81122f15847e185e8a5358ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad840c532fe489a9a532dc004e8acb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a49b6962566da547e3b147ac8896631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5333480f018f9cb9108cdb2c6e2b50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1545bf0bd6e2e4290b7c83b011621633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d5a1d5e7090efd14f4976fd163b84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b221e7dbff7a6c2cf4c7cfb7a13ad36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd07bba90d2412bf4ea4d5d2d864ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57ae4fe5e7418210a1af081b0dbfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cfe4bbe1c9c4e8c689df3e46e87bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3c9727ac44184cf01be687befc35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186840877f29284fbf8cc998e50a2aaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd0d51e9ab1ba4db11d2f06a28af77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea53e4b577b167e6a76be1c8a08b05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381cbc34e3011a7c57c098ace36436a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ecce68d12a5c906d87879846f4b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e964b663cf984da6db8027cd65d0f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d69ec85935b9c7d82eafbbe47fa52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d77a6f8c7a0efd2d84dd4dc1c96f1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5a9c4cf4a5e39d9af4e159db41df6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface8b20942d11fd8ea4ec9808d2556649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a2dd8cdb885e5317ba6f6dff09f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17416aef6171ff8c307e56863ed68ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fa57385c85fd94332c03b69a60a02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c25ab15dadee535c921bb5de9aad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3cb7f96e86535efdb143c472916dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905527e569e8726ffcb35ac11134163655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3044ce6557e4e4eae074e063bb972d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f37fadac9c1f5ccd5188d4c22f123c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1569e96f4578dc2b5c75fa84009e821658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ba6afdd93e33fa76bb5719f9e7f82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3dbef277406f0b36f8fe80645256d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932f5f9cff3e909dfe364a459e9b4c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9352ae0fe764d21b9fb3fc20ba9ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc642ec5e63e2dadd5a7cbb80c19919663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f5332d67ce8bc2dfebc31f1199d68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef6066bfa7882e4fc1b47bdec79667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460c3f04351d8b6b89427b3fbc363e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c186e6b34ef8f30af74711ee66be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b39165ddac7e07c9ebc14bf1660e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f44bf7920a778fb0e03c1c5189c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f58928430e6b5453f4bae070514ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6381f95ca8c5d4121a75550294025671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a9f361e0dcd2d7a6b8ef535cf009672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256175cde414845fb39acb8df8e551eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8013b62fbebf01825faaadf8cb82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3bd53f488da2aca862784b93779ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b08f05b5b32b24a8d1c8a8f052cf33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792359a8b6934821e568dad86568d703677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec243d47518494e63b7db4492fc02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c63c33652a3cb2823976a364c089679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a338b86560ecf78f260c50cc035101680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0176f2e1f909a0a0d3b945231ba51e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15e51ebe78202b24ec2663bd3afb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e25ce03e0f71f3a20373356320b6c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a326c834f063f56d61fdac5bf796684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4cb2687649977c86270fc3e3dbf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30afbacb2b32b97703553b6f5b3746686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d708545694237fbb7a2a44fbe4382b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbf92d26201d790a3b4773b8630f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490452d696765b342924ef300cb41d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d5b1becb73867b79a1dac6b88cbc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39415457c107404162b509b413a89ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88327d132c1540c8acfe8509a1aa685692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdd6ac07b35eae5ff8e6ec522a4d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce96649ca4140cfa46cb1c3f75c961f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c87bdd6ec1aa56025011fcbde3500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84235fb61b92827cbeefa3ae42363772696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311a6f357c73223dc3473271ce0197697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f90da7cf2683b88494bc4268d9c292698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66f99877284a16e1522c774359ff9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c8038e38117a353bc25e277414f52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b7a17d4831b5d50c7e888fc0dbc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6331159ba071f312d4c5ba85383a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3a1f9143ff857f19942d05f8df438703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73adb5c04fc16c4465b1b8ed1268695704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809043a51edf69b6892cba597460a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397202dbb3b6796b3e6c804b01948b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b775da7745fb7e7aa55c600809ff17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca938897f44fb195e1228bbaa51419f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008766548126ebba2571e09503150a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03086d54400c1d292b8523dcacfc9f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc0944679089af9d54d7e7416eb870711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca384f338f1b012b5bde71843d2e4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa444c75b710087450d8ba9461ab616713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03471200351f9f63cee94873603c155d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d9011058c9ad30d040b59cbbc92c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b745390a2de100b42741c531b89422716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f366e08eba2e5637772112604be555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5104e5da51f0b36e0aaa4afea7de3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eb0c0f29dbf2f9e7a68543800bbb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6c471fac6598281dd60acd5c656c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10eccb38f69834aba644571df2dee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a888b1087396b98acad9b5360e9aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076ae9d0fc74bf28190071064cbc6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b98db3337cd7d40722fc0cd7a60d12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115abbfbfde8989c8a7598f9335b2e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2533a803fbcedf3a9167e3f79a1a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d75e7ba98425fbfcc0e9ecafbd20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12733fb4c27caadd83fcf68d6fb898728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067c38804ca0a0b26a66ba9caf26e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f50af496b7c561778e31c073b5118730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32baba24913bcd1529e0718dfd17664731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8805db47d1647a62d69625e84c4c30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd720b8a0d931ab83ef9379d64afca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be236d99b7b22293c8964a4e615613734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6abe42f48d1514760dd1f447f844735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf0cf644c25be3780e38d9737d53a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f02f530330e7f699e2800cc9cc7b9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c0b9f15c6ed99ce22f91cb200d9b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4711fe52c07a68943670827d44fbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f3831be3cd65fbb056cee9116ac0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2149c699e726660fdcf8c8ef0202d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb012d45c1f8876bfb4e8526313127d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959b2b52915663d762e5b58abef778743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30cba5fe9af544ded92e54dc742ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6441bceab2d3d9c6c03541fef965c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349238f52bc03a8f01fcd6ae38eafa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b4fa0bb5b25de146f6e1530dae8e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e2afe1cbb8687e60a2240b3c5c78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a08228dd25ea9724e21ae57aeeeac8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099308e0114b9efaf8d67724a2ec4452750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173eddbe567e3afe208409562c71cfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1f3ef738846d8d935299d27437c28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979972d35c199ecead575328ba8f48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105646f819112d7927d9e851e86ea28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6bc52c41848cfff44747b17ecc390755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc351f2731e8169e434a287df874433756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60013d82546c6e7d393ec3046aa27b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447fbb8dc5cf84703ff24fffc38b504758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a21a5f1e4b8bed3fe21d9da8b0913759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61192f59abc735fd7332138bea2f70e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b77436348c60c25ebd7f5a6fea2672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8034ad15152f0d2a45d94e20df4f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01271e1105329a178a10e8f5568cdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb27ba1a9fe2e1587827aa86f536e265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1344ca58b62f1b17ea0d796b989a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d8cf6b5af672f940c47db98856087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f1fecc350584664134e10f27f4098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d16a657ae8c5e2cc0489542a57b2309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fb3af16ae36ea1bdb310a13e0b1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c6975210f9cdec8c864b6063504811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc78fa1997153208720a0cbfba92612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f969cc864143dd01b927677b0f46f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb32ad5576c2104c3dc7bc7b8245014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da069e22e84147795e6e6ee1f377aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fc66eda51acd53d66e68c934b71d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5879f643758da50660f0ab4ca654a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ab8bd5108348877917682360399b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa114c49123a1ce667152c8900225a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886057e94301b3f68367f1c273f1869220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a1f936dcac8e626973d9708562db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fbbb126b7610f1cf81fe3809fab6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8523a25a31a5d4690ecc866f2f99023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56668f3cd3d5362e6225e6d3a0776724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee56f564a349e7f58b80e276f61a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce42ec4bf7848e94996bbccd58c313b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe4c094049089b43ebc52a849cda1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a35ccf34340b548dc77b34f8e476028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537bef862eb48977aaadde59689863b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009b8d0e17c53f744025919b94be5c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10006e68969a977eef02b785b1dfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e17c136c2225e964e308de36454632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929cb8c6d33ea66500e55e6a5fee3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fb397ce79f8700d23b1e6ab440eb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c81def25c78e3160fe93b81fe1c7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd211d9be75a25a3d2f6c84fda8288f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b83bb6f5026a6be34026b4f00fae337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4957d644b8aa88af56995df0d27056b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7990d281e073d91fc9dcbd9442101339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1341c789a789b2b6d7f6d6e8e04e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bebdc6cd90f7c6670c572c6cd523e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d57cd9f7b7c4ce5d5ff57de0d96742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a027a47f46dd71d33ca27d3b00764043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cdcc61cc722d5e454585da115b1c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494dcb0587307f27468bf347858355045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1fed0d3b471db7ff63b99494e90746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39429126bb4c4a139cbbd01281d138e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d7a97338c501fcaa2982def72a9f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d88c52e2bdb5d1f5835708cb18763f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d870158fb4a4ae94a52bc3de1857350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cae0ea728c6e406386703a3af7312951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6593f785330030778143724116c9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299826188e606675fe87364b97d5aa2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf1d9bcbb6e16df9b4232e5a283ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ed34c15f0bab79a435e3d8dd0d6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd941ebb2558783b8aee42d322e432156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec5c72695d535175435aa0de87751457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf1423aad33fa05a0ad41374dc28d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54accaeaedebf817d20483063e9f6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9816630b95ca91fad13d34201cbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4d8768962e555523d56a5af2167361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dceb79bc48d2bdb85f917ced5ff0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7ca83ba1ebad07823ef85dfb602a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf034bd82785a65a6ddf8d28a008e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2a7485a65a5287edd04ab2c84b0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f713e696fa7677aac8d79f02c60d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856c725ffb8dba6c4c45cc943e56ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e09227966db112eb69de7f5c50efd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d310169df435acc648995d2736afa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca82db54ab7b4ff13554781da79b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8152951d54f97132ebe04d78a80e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e8aafe4fe4c558d97b9a86d3913e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26c561d7b57cf90edae76a4ef1bfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8daae07484c437a4bce14708da09274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c996be68775b5380705428843eebaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d108e163a98ebcd43ef538df4c4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d1343b0c60d1fd01c4b40bb9091ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67efbc6958155a182c9e7e8dd3c7c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33615d887c6d582f18f2341af9b47f8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f611fd3d345566249d5ed8ecbc12e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b02d31960a4d306899b8bbbd8972fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b063a8acdb1e442c9b9cfea9899f3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79287ccce1ef332a780d743442d313b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d58ed3338c5d31106166b0838ba89584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158e57be17ee1fa2978796ed2dcc4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b12ef88ce1e51897e513f1119fb2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10319213d5a5b49ba8ce447e1a93482087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86ada23cdd9a5d63626ba9928475d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b69e214b5b4d5283f3211f03a808e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c2f50c9d3f41bbbb372f845dea5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d972cb32b0b310a92c2c8ce9cb80b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e91c2f9514526576751f10f7d1d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528d48cb4db6cb22f0eca59cdbc1d5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce04d9898b2f23bc71c38d41365f7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ddefcc294282b849dcf2aed14266d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba579330a5f7ad60869d84e66b3270996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8806694532b7a270da3a0b515e32697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d130a06aa47a2abdfaa50eae2962ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b549459cebd5a8b32a1a240408d478e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498930dd3c497a9b9ab7d9c5797d9dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345b27aa9ab6db1fefbf76bb633ff42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea30a8c122a8503f09458fa8cbb22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d923ce19e3162d8f1a2143115cde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68636596c15a8cd8d53be5059394875104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c6a6e24aa8de6c79eb08ce2d37eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c9d208662fc406acdfe584426eb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201314ffa9df739e2336a7e4eb23143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f59e604709f31a5342826619fbdc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca2c46cc1b8811ab4130bc5266e5b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7152bb98e6afaab57262391ec58c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d51ca7016cbc3ac4f9fcc43c59eda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f393da44be075e7a2015ce4b0539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac9d4cf90b5a19daa48e6c0c36559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9ed117c79af2d0d0c87221a61b77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fe887c65b74e2588493fda8e83a91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a04edb836d1715853948b2ba4b721116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae9c179492f3b9c34fc294c22d3115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62593360c6fcca6764b3753d56dedc82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd38f9a0b8b40d155613e160049111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a03e23f8ddae153fd342e7a861ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd198a6a13859dae4a592cffea8ad3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fe850fb1ccb5d410dc490a2e8234122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980259678e99b9af8f4343d4cc7a3b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bec0acd1b2ca899b5ad4ae4d1a21e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc59b1732117d92c2090175da54f51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8c911be83fb6b8f4122ab9e63f699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d287450b7314df617b74cead0edf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b233d05736f22b3f304dbb47d90b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb7204ad491f68ae556e07280980a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e4d69ee3fa29420e52f588ada05f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bebb1eb70cb77b87b8f1cc56de9a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058d734df03807519c08690c472f6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10243d3a4b554a6625cf5e1bb8dccb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c1f19ca0d68c07b692746df28f63a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318827d5b4de8d51876fdf40a2c540135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf284f41ce4f26a3bddc67243f536136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8feb507556cb284350f22a3f496dbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724c6c369d535a1f2c38b6aac1aaa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18fdd8b489ae9f5e31dc21b72969b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeb492c06780512730d3ff26c9dc00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26f346bf3e9e80c9b7420d684ce86b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45922eae03a2ee20b04bea25193e302142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f040b3ecc195ab0f274da8b326fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660b36ff3fcc07713b636fc93616051144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d067314c8eb8f460b9570a7809477145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5159593781aad31dc806b85b26f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962773b40f023e436c43854a6357659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535c6e988d4f3c05627ad492913b35b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29eec31df6a756c708d7e1587579e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db16d0d91fe5c8a2565128a70cd0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08fdbbb52a7efaf956a40fb4dbe0c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f360c2037e929323015e05cd85d97f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f0f7d5b4d811f71433e587246b8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea97789c464d9c376eb0aa81163e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced499d32f734c367c67dbeb365513c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11837ad81db1938db2869b6ede0348156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502b51c2211e041da526919410ba02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22368aa61beae9a14ee22d6f8758e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641e939932ae18ed731bcc3c8922410159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc68d2bf35cff56a066a248471c64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d976607a4eb8ce2d8b0f58727445c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118203b110369295981d0ef2174c3b55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc9f2170e2348c68007a3fab189a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f53db8352e1d3b7dff6935e52984a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e0cfd1e37e52819f78393692fb1c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f395c9b6388c07344fc133fab40cb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913ecf8de87beb79aaf89fc8afb8d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc7b968ce668de858fcc2719be012168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64457d7a73332613a7f93af4eba56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea22d44c7515c36afd9c9979c3620170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac51fea97668665f101cdb6a9b1fd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f3899b16b31d7556426c126ba39b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ae325460eedb6dad0b842a581a5a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc271a0fdab8a9ddac251eb7f12405174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61720e66afdfa4ec78392e3750d5d6b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3afcc3a901757e97671ebfe1fdd8bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5922c2fd96e9ece30c66ece48abb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc8c340826c4b2e6b65567aa12d00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f985933cf640855dfb228393fef456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44e1c740bd9212e0e13a37183b126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba306aac20c8e325b412382c19f864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657d3243ec550822f7a015e01debfc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee814cf640d88758e8a41c61699a3250183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215888e91c6286f0532811ae62015e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fed745407e5916202eb4ba8bf5cc41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc9dd0fb521b0f7ff3370a066cbfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5981a051af704c52b13ecfc7d759d2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9c522b467ec903a57c1beab62500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80210a172c82931a7133c6f2c483b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b2aec9baf7563cfbf649148f02ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ce0e978a6af8087411b9dd3438fce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4007965f1ed14a19f8e9a4fb875cdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb712abf6c567ed55e8e01d74c3be7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91110b50e2c183b5b08d20d9c20338f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdec8a3531b0c529eda7b90cc13ab5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491899a71efd352b2f44d48f81d49d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6e974449c26941d9b7ddacfb75887197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99582c393329cc296186baa2bf9a1095198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798832e01fef7a657b2c01f2bc4f3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf9ab121626e53d29350e83159120200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd8267d655daa2ac4bc2cda49a89c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d6137abac714b37ddb87bf5fa1268202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98557e589b6af21410c338f0e1763102203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc391fb6e1b7eaf54ee53df52a42609204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8fa35692a7856d8749c44c226dc39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98323eeea00ca4874bc113c2527a04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f374c7f5040583f57e286d66422b77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2291217a8ef7ba1218d48dc44953208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369b78710c2d46d0872dd7929e5cae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3bb926a8d702286fd914365f8ab08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0adcf2aafac36df090da163c9354b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53774c7cd684044340b05d53c095a078212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dac114d55061a9324d1b31242874c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8e05c9746d3884a1f25a9be09ac1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5be3c9ff01558dfd213f23948018a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e85b5271bd8af9b7dd974c0e11bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0edbb4b29acbbffc65b121335976f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d12878588eb034395534263a8650b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50acdbb9c5da141b0d581bf9dd5d80b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852c8f38808bd54af5fc69541b9c0a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a3b999fd4afa91b3d9a4eaa394fcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee202e605553b34f10b40052c8124222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f87b3f51e3fa807c28a1064e0a1f9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2544f5267a8c10d156b02650ca882224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97523c414723792aeaedb515a84d2ed0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bf8475131e3969ddb3931f191666d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0734342b80992ba69a56d50b0961c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a73f330858c4a7a48ff6cafc3e72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16374734d0276fe9f45ddb5dfb95d802229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4cd6a5a3380253c193b33aa7de293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c2ca0db56826927d3158235587ec0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129bdb36433b604b1b0a88fe2f3fc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a8e1f372c745c6da759256b24355233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abda98bf05845c32236dc382aae38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5825e2030de5e43804a62ecf4a23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ce890a45ddd51a3a6d3b5ed3b310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc132ace99a0164d7581233592b67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b0487b121fb94d78255f68885401e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346582b168979b0a4ce92a27036d482a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c2ed96e37c7d849384d382f1d3d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3669c64eb64ca1ede9e5aa8e514fd87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ccf2b0330d14963ba43aa5e1f062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713b241859ad0e6bf3bc25cdf6a7fe9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e651f1ea1a136ba34ccb4a4d318d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516d42c585ce3cdb13f4a7c64d7ffe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0366bb6a93ca2882180ea9fbda4d12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb49826df7cd2e788c1834912300d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228787f7c6f0d6f6c6a4325b940df70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63851beb0eb629f9c16511d070b06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7027790fed5dd1dd474d2518ef7b80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ddc7a59216550ea8d91d67f6db884251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb74114a3f1935859350274aed4203252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335a9391115e2c30f281c3f12a9fcde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c884dd401eee8b111a1140eb12d095c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1565afd870e02c2b305865111edb4a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829336844ce036482869cefee8f03eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd037f7938496b2757142cfde6026439257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65206bb5e53d0f43851ecd50b23d8018258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57116805dec69a275d6e24dc6ca976259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f24de11ee195837af54928ddf1b89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705255df07c526356ae44508a2278fe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369fd001d5647fd8d0f3985cf8e6ea8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d263eebb7b46ba56141eaabdf483263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f08195d680aaf60f7ddfcba3e41b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f509a8051b14152eb752fde87172d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8019b4ac49a38ff3e15ae3a1f6d650266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982c9aed77850c2bfcb0c8fe0b95ea2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27361bcba28a367b56a5d4d10704309268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf1a452e6a2c6e99afe3b82ae6cdb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935194b56034d4b242be4b3f4f534511270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180f4b3e508f2c5488a586107f7b072271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22839ee3a1c59cb9f1b516320a46ec7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9706966e815e32edb452bb9ea06b5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e031345453d42a4857a4f13fc474e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e30b4aa3b13800b8c167b48cd16c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7649fd6d3aec3d231a4ce278cf90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d77db17b312422be60fcc64d3a52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeea5aa98e57853a4d8c8e2000593d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788dc67852128ad0f68e0a152f18f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6013cae17ed1c4e8aa178a8460461280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a0981e406c0a9ea57da01ea6f7be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3606f691b20fc3c76f17edd8fcbbdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50d07f1d8264216cb676cb4a390f6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c755a0c565d38bfb4d8b2d4ba1a2a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a0dcc758c8b0bc126e62ac664fb63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70949cf8ddd782eb340eb2f91e036402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a4e7bd5e1d0e3022af114b3bfda5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc4b0698aa7ec0a27494d25617c2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4ccd1c72e5e9277a56fef51bbc21c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f43b7ab9369cc942cbceaa9858cf1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2291bafc2d49f9cd480363277b2f95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96490d5479ac451924774c08bf451614292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988fd163c6ad47d5bee18e56971dda7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9338eca92f5d366b4a8764635e56c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a9096ea8eebc55a298d2e8975935295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f2ff1cee97c715aa7f26a919dcf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0986e50b10f98e4ec08c856e4de851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1517086b2f4e4e10931e3ddeacf789298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e1c2d2e06f697fb2989ffffd60c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f2494b7f4d780751abc535d4f7fbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0c850ae8a84ab6588aecf3ddd8a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a1ef08f96124f65adc40670a373b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e6a8f27e1c7fd2d03a682ab062ce3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55243aae1caaa40aa8959db2eb15d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3115ee1cf7aa4f22024bce90169ec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c25b5a910979f70974cd2e3a482e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940c238a7c77bcfeb5c7c47a79e128307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5137d5ac347ba0610b34d2b83ae88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc95e13202dd2aa8fe6c8bc67937264309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ac52b0425400391d6bf15dfeddc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58de92485af6dc537dafd213caa6dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bebb13782648fcf1bf2ec0b372bf57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d06f29da178e1af141d5ce4329142d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57519914e359c1c8c9719dd3d677f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9797d206af7a33b8604e4fb75aa26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e54f626cd98a5ebc526a900fa231316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca0ce77d7a7b615ab488539d90bd33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e155e12f57c8ae1e0fd1930810d0f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f301efb592e3732faa0f9c1d9740a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e9821a0d9964c0a0048217da15257320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aadb635d617c3a794c67884a0b6a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6baa0cbc09367fe218dd2842588c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6b1905be3160a23204a590114b4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d06c128516c778a4eb1dc6511356c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf6dcc5c7bdfea40570054558515c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abdea5a799a3b66922d0b60b36a12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468b69de92b5469a08a6e1ccc420d8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecde0b5fa83a14dd46a5144c0f872f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a775063a516325634303c0c6dc9793329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a054acad1f6363ebf6f6016d9eb37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0448cb95919c72914da544d63db294331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579acb7c0647961c27ca7a0a4382cbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffdf75496cca4fd6982d5ec8d23dd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a04f0af6aec44e8430f8a48e57aa5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9de28f3a57d979d859bae5f5bde6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe876de1aadb1c6a2092b8ff7f6684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e014ddc2cb1785a0688500250ac0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a6d1e3f9b2a31cfafe05fd072c8e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36860027d29648b228a0a46882409f7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce2e4cbd7b7ba0daf3035f5b22dcac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63f70fd347b8fe60c38d9dc21298f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f00d15566f473f739785c588b3a3a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836cee52ea7dca460eb9761acc631a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9bec0956ab251af74d0088b83caf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304052e42dd02e73c206a093b28dc610345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298833a3a5f2da9bf285f07523f1e249346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e278a04e48354b096c3366446ec7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3053e7f1ea88fe271806bda1facd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69889d7a936c02660c483d1e77726bc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d2d44ac22d7df09004f99d185066350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb2193542553a04f40d219a03ffbde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a99f674eb841dfc55adcdb0f0a918b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d6918d9921e0eb9f35d4d6b84de2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a9c88af49e53076a977720756ac7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd700626dcfc32294e69a46586cea5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938d04cdad30606e3b3f8b387a99b01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef81ae4aa865b3cf4f45e87a4de17e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d323f241e014a5751924170bd48d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20bcc279bf75ef8fed70ac514ae2b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364ab27cbf105d6ce2c8488f798d65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0a1d71f2c566023d560b6c38b9c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3765e42060426dfaacd4f635ee2a2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e18c861cf2ca4eb15d801e7bc12001363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32851db0c67a35fc3b37a20c5805a625364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c76ae43d684ecc9944689fc8a5ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f45d4229aec2f9e99e64264d4bcc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecda80e41e7dc2723e08d57129edbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9807d7cf0e10cd2322df35b24a0908f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69faf2eb412f091a84817bbcfc1d3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c48c1e1c52322d553fbd747730af20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330703bb576fb6799f4c19694272b8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc0333937a937e5a3f51e55b14e69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e197ae4ede7eebda3fa850812e395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de8135854981767c539aa1af968d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3003b1484a434aca4e69932fb152375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0666f232b400cbec32dcfe3394b6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98276276091c84bfdadf21e3a9bd77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3976ffe14b14ac118e68c065e6d14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f09ee37ff995603df0af3d97cd1994379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c7d6b76a438b4ada8f0f5d3439e4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6162c19fa7276b2a8a7f16baa99207381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d6d730aca4cfbdcd85f8392ff851382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9facda8a33e1590d05ad28c6e5d4a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a438602227a32ad33316c3ba065a48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb0666bb846ba7e75a696918741cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d3f1673b5a91b2ea0d74f97ea807f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fbbdde1f0ebb51ad48a98e240766d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e34f393f497de9d65e7289293d715388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151c8e67e14dec0048a3d53b6a0680389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9216f423c0b639ebff6961e5be6bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ffa465cd1a58df06b49aa9431adc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbd067417c72b1a1ffa6a5b84d1a94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e33e021de70f8a9c2522d6847375f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc0c41f94dd6b1d575caf72c2168d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879a571d6527db751089487d5d3de8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafc09c35ebd5999b8caa3c40a697c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a312dea89c244d6ac65e2b8df5cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5e13b4c8a6eea5cada1ba644c7a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a240c52ed65645610abab7e7eb351399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891378d31263aacdc0c3142a098ea2d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1607d8f1d82eccea1ede274ee11970401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573da244d986896da55e0833368e746a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb7dcb60c4359320d411d97ab3fb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edfecacc009df83bbcdb83ada4c706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e244af72e72f9025ffb2d55f0154ddd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e5c5c61ccce93587f808abff46f1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49984ff80b9bc99fe63f4b03507c23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b269907992ae83e3878e793399d7a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac86a862c73683876e5051f30711b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887308d000479792faafc9da6c7f0dd4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9940bba0bed56203749cb0d3509e64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e864054655c7fc205b67aefecffbfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e72f0b54a4f9b589c3d0cbf9661b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7d85a217c58a0bcb409c355eecbc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573c9a99d788848327f1de8b0146ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c823aa1a80c197a441fdd74674b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358238d79638ee55d340134b6a93b17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f3fe1586daf20fc3a6cc7c8b14dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae144d2e54ac439c830e63070a5374d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec0bd4a6c8bfd0a1aa077e5f5c55fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231885bd3b4168aa237ed9be262c488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7762a98c4f45ec4b2e34137c1bf521422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76a19224bfbb5cc94e689aeabd328423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c8bd8214bbd2850c1c8c168dcb7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f44ec341fd9495b7f786387d01944425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9151a84420980ed3f329ca09c0926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02fa14961ada25248b70b457abaefc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d49e7259495634b23260bc0102875428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5239c4711ee66ff2c4e69c1ea980f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becfe1dd1fbad7442f9b2b22f6c27f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d69457fe7b3a8250bbf1b0333dca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04982b89c11241314e2f0a0b1d16fdec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8f3777e914d5d829f9e172cfb19b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b36e9ada97584af2e104752dfbee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ebfba81c39f23e74da1db480ddd4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b46a0d8ff04d519823740dfa989d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478b80ac149dc464040312057a2d57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d40294bd7f100adb6a422a0369d6e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae423cc72aa10cfe944ad73e878d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e035eda7a04bae776432738b35f119440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75ec24440c80cf859952ad694fdfe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dc2eccb9acc6148feac43b8767b28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758025ea2b4d15e3891e186443da32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58dd8f5c14b8d2323a746cc1d72e15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c9b65dfca9d8e816f86f1e1851aea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628bdf21e59a02e0b1f77f29c4c959446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46825b17e00521601afaf16a22078fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf76b09c59e144f0512ea81776e2974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b655e95e7f425d1632dba88bfa0f5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7e713931aa5a9112b23593b622bd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ac7354fa15822371cb0b6cfb31af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb2ae7dec9fa52f5619f08527b2b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea827c147126758473bd40a2f3a6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6dcf97442efd41d9b51c685c2f7f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b79219701cec89682cac8a4e9ae1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33854d3fa516e418f106a10b8891c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671f54c13fba2cd6fd9335c3510295a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268cf9173228fc720ae92e52dbf86bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fd122cb2fc8248e86a8a151ddf149459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3304818656a94bc25dc04022b7fc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150dd5b4bc3889ba8a2a859524147e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b9e8af484d95bcd259372168b3138462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342a457a7b70f5decb34454f655676463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745759b94490dfc71100797c01c220f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aeb96efc1a395635325b18f7fe34d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7652a6c886389472c8a2114a25ef7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089432b1a11a13359510ad2e313c2a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a882882d7fd996b9cc0cc498fc5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f79358c439cd2238e63be9eca1c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402e33b2e1d9f2f066e2d1b03271c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6919191e6daacd3260cf12a8d0974f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c05ec2a028001383204544ee4188472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf11917d987601af7964b7773524d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52214d1a9993d24e1811ed37f7675be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58facf7a1a0dd405053e7630b836be23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f874dfe35f935e19133a7ddd4a9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79af19ba4696dca33dd444f10b7d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89baac34b05f585638a835842b9ee7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0996b34bcf1b43d9eb1652afaccb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f96a8d41c18da60e519ab4238668ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ffeabfbbdbc33fe9d070d0acc9b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b5bf7674f01eefc8628a781aa254482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d642fa3b341dd84052cba42df33ad9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709b9ecaff80d5d6dcd30323887b34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7ea55ba6c3cd86cb6c75792fc4921485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea490108d5bb472ac9c74eb3ecbd763d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef7c2144ad09ceb42b9b2975ea53f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e2e4ac26639ba4ea20935bd0267c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f95cb1ae48b5d769b53237096bba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0210388b6a7f045a375396a462a9fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596217ecefa851833bc3310211f8293491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac49db4edf5ce843954e47a3bc4b12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba9a4ef19660b6d9c82dd0fb7e08d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275908179caefc475c8cfa21a6236c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c1645643916560623b2226a7faf7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93908226dff36eec5e89518d034c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724ead2aa09ee99b4ae7ef42b2ac1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e5e6d81fb4965d6e7f6651a861776498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fecbe4df15bfb5be17949644aa9e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a542452bbad30d78d4a5f62bf83c868500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab46ad3ea333421183c32ca49e70d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239739a9ae47d1fa07497d5f70d608f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca76cbf5ff0cd5453d079a8638f7733503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c73ab2c2d8b099edbbd1afe2c9061504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d12b515edf4e778c0a6b6ec7673851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d040f978bd759d371abcafd1461bb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d198bf9a2b08533bea57cac58cd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb763b66b8a603ebda56e73ced87bcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90605d37d7ac61b214c079b4ef0708509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc21dd735f6dea76312e2e2063d88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64abc18a10d7c1e951e6db306582dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7222045d588b817495f51a12c238512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08283f88a032c9f5bbe4930f36669736513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27549c455a02181212b1835472bf76e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc88dc3cee28a4b38eaf86286e3d13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274cd1fb7f7431508af9b64b2015a2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53701a15d74b5f561dba58c3200ffc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165ac98a420a6e1cce2b0dcccf7e9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0ad38397bd516abf9638d9a22e46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a9ce994c153788eb86e83a3d4a2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea15c21f8910c39bd5fd55cbbae8e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c66ba40b1fe54d7b745b058697eb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d6e5999dfb474dd104976e6cc1bde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5b322083ca51383bd811d9fee441524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433ff65fc4f84fad6b88b0708a2a26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbcf31beb7488af5edb3856f3e12e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8c49aba7fe598f9cdc53fc92094c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1cdffe84c571a4e07e7b7a2422780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4337be984624dc889efbab0bcdea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9961e5054468486a893050dbe79706530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfe2f82b9d37ef22aef8ab7378e74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96846032658ffb2f33c6437a2400502532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21046a0739c65e0a5e12a81206b7663533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd81ea53b743948669d65e58323f835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f978af9ae6ef5e1550caf5f359029535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e12168a45aaf4033708e72dbc78096536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e60f53638d92fbf0befd1c20d2b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf17a392578878ed2bd6cf8621aaee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344cfc54b88dde004cb60a43218b2d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530352d436c63fceba1a7cc14c7d5cdb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76604d6e6d086ed78ccac8a28b2688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565294685a334e87f04a863a08024763542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ce6f5dfa34026af2744891604cfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f7b5f13a64b5f936ce05b5f1e8902544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed177c6bad1bb23d92cb15acd35534f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da2bf1d32a881d8e7aa8b0c79ac2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3d7d69b3be375c38b9e5630c9455547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc5779199f4189ced50f6d8ea4131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78043394ded8d5ee7f00e91e8a49dc55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93443d9527d6c594f2e2cd0c5744a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad31799e2eb4acb810806a9a97b539551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738124819718d6424d854c5c8768d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818ed134d2028c333f04a51414ff1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7c0c27bdaf2a5496eba32b6cb4e96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707b9953b0f966ffa1b59e9f29e255a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae47dde109a8558f6d6d0270c0c014556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd6721e2191624e946548dc782bc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e013d18fbf45677e0ee0211c585e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c7ac58bbf3deb36529f36193907fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e103a9771cfcf73eee9ef6ad8980560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d8e718e0cbfd30b8190be0ff6563561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52301104c1161f989ceaca8cd1035aaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cba6b12b9c40c1e3d40ea52246d35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805879eacffba987f0379deb14a59557564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919cdf8f93cdb19eb852ba7235095c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a4cceeda8e3d56f1f0e56682550f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5df30d6386d8868cf1972c939c07e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a206da5373f803f3e20e0fbf7f84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a170cdb80a3f8919416e29007fbd9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102947b8405cab8707c2ff8eb248bbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c77e02f934804c35bbb666fe043fbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117197f62a2ac67a0d2587ad491e5cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd2011742f49a109b8918d4992143573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b63dae993b63780a8c6b10ef9573574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7fcab9892309aef9687973d58e379575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700486d5720c36023519de52817e3ae8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b5d275fc5192886bad9e081da585577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b09a313bc4076229e4c2ce17ee2c5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd872e56aa65d91de4e0aaa009e52cf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd60b6f3dd85d17b3cb19722d5739580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14f7307798e4adb3050caa5c308a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51b2661a7cc6bd0264ea225b5a974d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d14c569347857c7f631bcabc40ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfdd263ab6c70ca128acdeb4a78d71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18627b56c90e13218e1fc4b9ec59cf1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e729f3be8c9554fddf4e7b698130586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824ac4da5fb22a6b51759269e30722f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39801bf12e5e9e3307604d6d3dbddcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e914d5454ffe472a66246093e161589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ad2ff194894bc3959ba44d93a2ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e68c0a4cfb12d4e1fef049ae88935591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f91e28e8042a2cc59947a255976f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a242575d219273627b3e2fcdeb808593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572f73d4fe4f0c44f71193d07473ad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b34466967964da65bcfc7d1af5a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7d7d8e87b8e4a9d618a96854b406596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d545c233076f6cccffa54ac1c0ad5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416d553915d5e5e1d989db77b3a83a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10b2a36e950a1519ddab27797e8909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9fc6c980975e7a9c7e1a80aab5dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1033d28614e9c29ca7dba9a75e04e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f20e307d410f4fede3605936d3dde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964fbefb935ddc2ac1d4b2c5209ef28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245a8be687f22ff31de2a3b4803d9b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992be2f97791b31ce6a21e4712252457605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f803edaa846c096e3fae2862fd6aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76312d7f24824bb8c27a694e9b55e91c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538366a89dcb415827954bacac43a55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f0c488b9f6b0a483c0f0adb1fb3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715fb3481157a646f0dc5d8b5288eba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb81ea6935d81f582209093c2d4f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63953af09e0f6ab262c5deee99f249612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1cb66731ffe5dbc6a0729147ffc04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63431ebd443dbca55c91d38a55a02c3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e021239b9855418e10f294a0ae707615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42242ab27ce463a471c74dc1963dd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15cce263806cace349c93e3f757fd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712dab8fbcadeb3b2715a50a0691999618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cce3b7b557247caf38bafb73e5e8f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50051b08c92ef5b831297101f1fe77a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934fb0ab01f2b3c03c62496ba2dbe4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5293c698a41964700599efd50d81cb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21016f5ef36fc2b30fc151116287e10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b540abbcfaa363cf9fdef04b63301b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe5cd0401bc812743dfe41ce24422625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ebb0e9eb284e78a237f953037e57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970b0dd2e54c483f3b2eed11dba1d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ceb66cde937970c0d7d4f8aac5391628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2405ad2d61e62cb6f93dcd4c92c62f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83eb9de3accd48f5780f00addc40d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf41129a2b118d964b336a68d21bde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cb030708ff2452317c17c96bb53e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a61b7b56a082bbfd0cc2dc8e5a4f4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1527bf71318a94ea1dc3b9b530a07b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb2a17d75dd5e5ec9c41c5b4aab17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d3a0deb46a63c038c8d7f606455e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5079a2d94dd6d9738535df47a3165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65183291e86a0b128a770631dd829537638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef336748e4024d7cc6f95da7ecf9c17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3608805bc3fa8a892e8508492ed22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52868bf138efd6290203103f159b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8767b253753f8930a2a5b64a3cf3c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a20ebfa7c889a4563783e2279cf90c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807a6038b823becf5e09eff559d5a2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b2e8a3636cf2e190a33627d9f79e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3b7ba79ca0366c7e2bb8c174e943646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dca375f392e595b5fef45761ecf47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408814126e5d0b788dc1433b5ec3e94e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695094788bb9c35fa6d971b3e41fb17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00499eb473747307f4b1874d7476e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a94a1d48dcf4a3806d1a80dcd8c38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df1165a75fff27a1665f2b87c39c3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ae59482f20e24acf9c6ece18dc323653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774b801aeb3557eb30cf7af15410b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc49da330f51f8b5352370267f08c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d887d25839a4284602af2447c8292656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56557bf48ff76475649ad2bc789b0cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df91ea7bf8ffb93dd9aadf49861b87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce53a0604cbc202c47fff5e128f30b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb7bd3218861989b6cda2612f2ee07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce8902f3f10d5ee69dfbfc6e2fba08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c088ab661c5cb1fe5415438b7951d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feea355b6ce475ca37a74913269bac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2770ce222e94f48c7ca42b6b6cea3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fac50fedae613182d0135d29ed58d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef8402a8987ae97dad7b80415bb71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ecc75d8cc8fc50ae5cc58c7edbb01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65926b7377c5520cf47b5405e24708d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b586b5e475835e509cf5216eb9d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd47f7a080c7ac225b8e55dc13702c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5cbe9ff99de8c390c849500ea0c60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866b8d5368810dcff4254f1091e84c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212e2ee8ad48b59231ab4e64b35b613673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c7999ac82653b2970c9ae72944d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79520b1e5bd1a8a7aac308c40934ddaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f357cb1575a2d26d89888f42b9ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37194b9bfb459094864870050dc883677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4dc1fbef7bf8d68884fe33a238801678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153b17973d0fccacf8737328eb67a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cdaa2117feabee6c91d596a0c779f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc38c4725ef03f6974ae1797d33b23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee57fe684ef382d3e5ce2a796db1a13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c85989181763ef7eac5ef49976736f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832c47c4cf5a2d3d4fafe6e029d05e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad3a3d80204bbe8621b46daf94db0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34261dd6622b1fc766cee61cfe7f91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98240b9212ecbf3ed3fa978895e99af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b07397bb9385e9b37ed3ce353ea7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa91289ac3797920e6eb78332dccd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157066ea146d3dda153506b976f3d18d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc01ced2feeae81dbb2c355f835b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc006a7807041d4c3012211e034d15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2d33a8d32a6e196edc4012459cf1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05484b66543bb30b0c6c61321954d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055357b233e5771ab55c363f096a0e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23033568ef5a1674f31651d34b490eed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df6bb07376334e97dc4f07d98a635697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7e8e8138b6019442217d6afca6b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691466f7b47ac3557445c0dd03f8304699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76b837a41fa14f72951672f5f9aa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e42374887172be921d69f5d43d26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a52ac8a4091d41f50923eb727084e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917844213752de096c0a64175fbea64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20ac73343ce4dd936d1e8c796b2a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547358b55091350d4be5347225c87987705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9275c5ed8ee9631c99800feb360c643706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb096dfa62cf19e942e79fd6b468b94b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02313283008877218835447589752bdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd465bc566ef350934858b5287f89fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeff94c47919997f212353d0d3fecd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d617a9082a03efa3109f1805dc7c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1031d825ccb5c0de3c0bf0d8493b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e118ddc90ad2b204ee845fd5c4b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7db9ff6164aadda64cfffa99ffe47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e520f57a86bbea2125d87ca08e73e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647d53c396fe1cfdc527838377266c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba5a000fb62575791de149a02f3901717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879840972dfde31bb82bedb9aa27738718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8240841e4e2f1db7bb114b793acb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4ee5a04f3184d6f85ceb0621a84f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8d45cd4add3e4593b611ef72ce40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc424cd6c06335988e013b7796e99e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cebef9ed6d1957a71c53c97846d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b35e065e92d6a47da56e7795326524724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe6c6416049448375105fa3c69931725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d36fffb51334d3a87d35f7a926426726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc17e0cb3980d83658189b8285e4c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d1cbeded509583ac585d9ee7fe59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe67ff02204237e16c7229218cc3d84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611773063adf97d314ae635eec571b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491dfc979b245e4e78a41296c7549d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98705d0f7b6faff3556373159c6e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006969f796f7fee302a879a2e8ed8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a6c96dc430aadee6c92be2f0d863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc3e5ced91158487cb97c256e8090735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d97f954b152c96c38f4836be3fa2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed02cfb0b79ad999f07c145c87cf9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52833dfbf6969791c26d82c694b3f6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0026eb7768632edbeca537234212ca6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821465f9aaaee6120a77f6dbe456d1ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cc2970c0a83c121aac1a0ee665ecd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2fed77e157143e72f969738a391dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e36076be4b3173e4d75fcecbc6ca0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e090c6d96903b2fefc823d81399d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d23fdf20c77ad87657d3d609419a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b0f676d89f374bda95c769940cc05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5269eb183515012ec7cd755743d86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e99235bdad367fd1a921cdceddd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e6fad1b25a8f631f7ac825b84449a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b0950dbe06d21d6fc411ce2d7400d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1880a32b6fc6c1b4573baf45dc33cbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5385cd9673013164827c94e56ce3e45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf5663a1d403cf69a3df512ccae68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee62d63e744a8272e95f2729f9d45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6480d43a5809e21516b98c4df88dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfffc4ed0054bcd95f5f756e4f6994756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d31b2cef518c51a60fdfe24e322e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679fe39a44f9db32f1f820dbb380dad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f09460ea6b40d6bffd59a411a0f64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>