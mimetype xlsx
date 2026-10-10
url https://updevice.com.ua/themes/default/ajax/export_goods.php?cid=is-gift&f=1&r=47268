--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9820f0dfc3b4e50c152e06973d8f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613eac11a3c78ca7eadbe07320b77242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b9abe830b51d196231129ddf7e563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70033aea53d68b214147305e18a7cb1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80601dfef20c91e0fecad080feeba95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ead1b459b0e6c937fe3bc65f6ea4d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbe653471dcf80c7cb2bf7a411d3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100f5bdb1331903fc6d69ec599d9b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9abdd6359bd0cb392b8f9cbe09f6bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664ee6d5f46ab895352e00fc7e304810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be78d87d645d56632243d326484d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c514ac1c9000b2e74fb04ebd29f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41b4102858acb48c599cfa7045ed913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7508ad85c8c56274e8cab2aabe80de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455cf0eb669baec041e576f4b2458c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e8438f5068168163f5f888b7220616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936bf5343a6f3db3723046bec2f4d3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ac9de2cff99fd79b73e1db9f7446c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000450fb63399c3e340368a1aa99314819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12445f9eefd52118faf6b78a2b78920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed7f6b9f8367962faff6c74fbd41af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c43e98918e67e5cbb470227a342a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3dea45649280e2f59a70e99602f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7fe6db111811b1bbb8990fad1b7e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c534e418d659f75d0ddce07bb488c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb9308b6879989b8026df56f99c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a4411078bf021a6bd1123bb6a39df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dbb2027128edd9c4365d3b8d4fd2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b8a61805ccfc2f067011e61d6fa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b63abb1e247bac1a80a2c48221b8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02ad827544fd3c3e0c898f06203b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd569a69c55cb73873b87d0a602d03c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34841d04293a45963617cef77a0d7cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0c533c10510547eb9a50dda3328234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fcc56776cef0b6545fa18f8ae488535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f8a14243fd59006c034f5d6a8c9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991886b2c58b1ba95a8f9af431a5e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b8638e493687eda3153d54e2cfd3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ffff70f2be556ffcc31c1958469239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d277034e73680fe2269bb640c8fb1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfccd811699715535b91628e62d95f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc9e96b9935ec8deadd2059481817b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd10445bb40370cd46418e51f64c0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ae5e64c1d8eacd0b65d601466b35244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145998d38bb36c35264d2c826b47906545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391899a2385987a8101eb6cef59060a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595708a31c98679f153114dc92f7d9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c4d2c306ea193f723308209e057048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a471d0ed11a44b69c4ecf75d90d7f6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea513d203d67f70ac9a753b5852ed6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7afc4898a5a069fcd2896fb3ed9ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad293504cb742f85d9c00596bd626f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96b4d58fad9f71e6afa629a85b066e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1874d58a692e8757edac350d078e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a998c4bbc97e19939998760681997e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3658dbd74f3bdbc00b736e9d7060256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a89a3528d7eb7e5424c6422789d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e140497891f59dbdcd2329a4832658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0980e244ddf92bf0d3467ebdc0da9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc730c0dbf1213807bc898dcd4f304f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad02eb7b00232555dcc2b72cd5eb0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7f7820de1d0f2c21ac5f99d5f93e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82bc8d4727eda9bdf44d6b987633463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e08ca35cfeb011b79582a4a82a67064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb89bc674ab4cb4adec02dbd5c26b4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d921259c598f4e04d860dca764bff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91cc630c7f7dfdead9d71efaea38f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d3b34d690811856a07a9ba28c2f2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576d25af17780a8446d529fffaac4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1c4d0aa876d36145ab1647b13225770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e072de81d22edc328d96a1660e8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d5efa5562f5695fd31b571f884b7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad7b6526f7da22fae00aff46bdcd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082e5987a41edc8ec3d98c6739082774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bfbb2c956d800468102280532972775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121342e0e0e4eedb8650c9eb5d572276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719c5fa2f708e3fa3f49774f7ecc6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b78c93e44e83f511d202a26cc2116478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e1acf59ae8ebb95d78e46b39a28e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1082ee12a0fc3fe5540de6acafb281c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a50a4eaf3bad91feb616de16569f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703061112c6fc8937891f54c3b3010d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e34c0bbe8fc50fd6d9e17004b51983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d66ca9607177dd3c1b065051130eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11dbfbca66d53aa97e754213bf3dbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d2259e5df9245570e92cd33a8bca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09b461ea7f1b2ff4957e974741ba0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cac22d1ed57de6ad4ef3e6509d42988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf8f87f1e3a1681881aded2255d0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e80938ad80b91e1463cdc216c869a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3b45959ad08d6b653d0d46f1e30b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1ec6e3e606879d2b04152d7ae45b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff287d30ff0dc8aca969364cb87daa6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68607f79760614def8e0d59b9d6b73094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958dc332fe6d517b2e05eeffbc55fba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284104823a1caa19850e18fc77512c5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e255ece5789638a5e7e91c24a50181697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda0b8e319f71c5860fda5474a1ef298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc769cbc7bd87f569280a0c90f05a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586544482d9fed4967b3671b2b5ac00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79293245feb4d728f08298056e9a35d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7796e0aa5251fc37b3a4f60290af8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6431c32be075ef9cf61379c60b3cf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed19830b1c1bc9c7f1f223387dc50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a956b73f9f2416564a42ca26f2fce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56227dd51b7cc1609f23cdb42a33537a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d3d827f7f4a2a9b72777425dccff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e94a0becf1b3d2bfc2788970e1f232108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484dcd2cf221ad2d516aebc02c1bf97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7a41b56c0ff96dc3bead6b9ea653110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b999c133dc4e0601e5a4751904319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5bfbd08d14eabc7376847b82c4626112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1bb01d1fc92dc9b7ddc4c71803a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70897a070adf140cab5eb31677a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59e46d6bde96b25503be2a1119e630115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2936a16f91f898f28ea690bf6e63d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f8518a3235e0d744b9c416e9da5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912715f634a7e2e8e5176cc4db789d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb739700f37903351ec2ce02eeb0f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39f38034d07e9b2638d7e004e156d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0694d378e4bccbfdb06dac5a21fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e367bf28325c574b6a2265c1adb7fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2d7f51d0560b4906cb83c1e827c6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2bf548d949773eeaa21161c8f4cd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccce534dbf053c5863550850706461125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116df6df57c18761aa48dc6e0cbb585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616309fbeae61917902d8f15d682ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e209e704fedb4bb7e5c5069a77f74e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3dcd0fecbd8fd196a20d097e2839b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4755873a7fab5a0870340b56eac4299130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219c6b5bb4ab511e09ae438bf7f5db1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd5a476c4c19e85a2c39ce7fe1d2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e37905135979d25ea3cbaee7e0386b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dfb2e93b6d8f446cf26a704ad36ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f086f4424c98bddd44c060969681d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdbc059d7785dda577fd7900381bb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a331a0f8913fe2e80dd802deea329137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8153299d2f3f1330132f7ad0694377138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c8df87dfd5eb7c704554c0b2cc68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ac6cad25b19f60cf8f731a1105b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e68d8a21bd0616dc6440bcbfcc89f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12848a05475f2d919705977af389ace6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bef94cfd96172af6ba7349873bf33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574f083d4d7c6f5b7cef4f0f603627144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385147e98ee7eaa46faab788429ca2cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c0fbdec6d4b7802313f638af8f63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc935f4cfd3bb6ab25c095042a72c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d874bc4d6ec134d6800ea85b68211b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6bb3929a28bc9aab48e042d4d0d42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c1bcfc2eb60bacad51fdf8ad23a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738467aedec43385e74c5fd97c9389eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cdbfcf91f33bccce6bc3fe7f5eff4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2203ffcf39d7fa9bab16f916bda70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff94a6f21ecee07c1489714908911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b4e98f56ac981fe55f6b40eaabef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e89e51cd2f8858c32cad40793724d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe4f490c98ed2e64a2c707f93d42a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191956b10f272afe54f3882488e90ad9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6fd435d90c8f1b43ceb90e4dde09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2a6066e47a089c83685e9b663a26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc65c74cc7c3ca7594314a95c1f76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aefe6f7950cc4907fd7f123cf61a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f83961a7cc247876fc5e5c3be2a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5626997801fd0e8d78c880ecec6a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8270299d441b81654406b72450d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0323e8893c2759f9e9ed040ca396e38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc01c95931f3cb56731236d31d6a68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02c5f5944cec57bdc84fb83ca6e852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc930fbb7b104a1ac1f77ffa1e0a0b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb735a8258a994016d1f269dccd4320170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4e0bf798ab01557f851d19e36a47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7cc965294d5edf1bc1e0540702994172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe109297e612d16cca49400cf4ae400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cab73d8f552faeb3dff5de5f12b91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4ba604335fec7d4a1a821d650d98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a7e8e38d3d3c365d44003b876ac14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8fc01057326528bb69b7b1b3ba1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889bfba712062e818df5bdbbdde3dea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eadd6c6c2fdaf29ecd93a00ade21eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149577e80cbd0a67dba2dc94beec93d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf03289b75f574d58d65950bacd5e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e240033b15519bd5000e5f2b5a30ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1863f89759b56385375978f925f2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9064e3efce55eebf256d10e0d8c89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f023ab0dac86a0a5bbff371d8afa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49235746e049bbcebfe6422b2cc427186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41edd1ea328df776be96f1c3f986b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41f121a94d46bd56f895ae68fc5d35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0478ff0575257658359768d2777e67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e8c76a6f9053f9671d2daf579e56c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b250e53d485fdbaf47c3ddf80bb0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d168ad69923e317639f6ce407075d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c05fa2b3503b9fffbeb500bb03ec98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba67191cdc4c4b75983c58c98662f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54c6286c4d0c1bfd05443a95450f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7744c4752263b2f90b6a9a8e3f5076196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beff8b165e6ec8b6fd880354a23630197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0bb950ad596b8568f615d0349fa55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d915ea6a1ede7077167357fa2c21b4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e83f7385cee6619638a0777917078200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a27584e8daa466b226d059c735ec1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e2184054ec8568e178c586705ec76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba9ab534ab1e86ca331b7ea3ab775203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3e08b91873b63259f2cc76e2babac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f67a0b675db2c91614a8533e88abf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8b92022c847b1534bf834867c8d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853269a29e86eecad97bb80db47a49a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e81d58eafcd969596bd0b86d8a9f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304478d0fcb14b7768148125aff0d40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c45aabf4f25e9f51df4fa521e406210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71811a0bce530da2887e9393812202211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8f3e0cae5df81c9fb2119030e9bcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56bea1f35b076289a2d24b7b66bf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fee133a3cde2f26aaa116c7b2e153214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb376afa2955428382db62101c3c414215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646fde84e24fe7655ce5e38c4f0d345216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57227ff1d69c42d492f26a7074fb1e5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e725efba12ea4b3f106201a3ebab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8375e1576abac109bfbed1e9ae82e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7cf8907a6f1df2ba75cb4203d9fde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb9d89b069f0a9a27bef5a8a7fe88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea8113207c9cb8fbd2063f75bf5d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d47f416e0c134c23a06801605af8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515374f8ed58924002fe5a41fcf8c3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781713ed86a09ecb68fd1d6b8050525225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16fe7e0ba5e423aad506345b18a6c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205618a858df2a32794dd362b10c4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2419133a9313c9135d72c5c1ea1d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129db0ce2d4715f7aee7021ec8162dc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccbd9fefe0c048002b192257224ae6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e7ee259a87e2d1540a7261be5225231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99dc8e409d5a8df69c1974199cc6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a663e03bf77418fbbc633e324554233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514374778312bde5a28a4fbb36206ce5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f894a86b8b4b07eeaa677edfbe54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d139148eef5cfc335a0c53eab7266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e3e5beb5446da2f2b1fc3e408849d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf80eaeea3d5b6df2d2fb69ff1753f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea85b0d5d93320ee107b469df8ec24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206bed4de001a4dac6372f5383e127240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d22e36e1e8d4ccd0f41ea2c2e21f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2df3fa14531433390c77f782896b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a12b2a2e199a9a5dae54a3ffae490243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b3c9bbc3d33ad5c1ab3d59eae707244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092aadf114c77464cbc0dde75734ecc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70ac6845d19aa55565e585b86c022e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff08f4bd7275def4236cae276b44c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21557034c06120f07d0ca38b3399a103248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb19b3c6975b202c885940a9244e7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4c951561e4bdd114924448c77038250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42a13e3d22f924c406b2a8463ae6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88145e7b1f3084ade054abd4cd1df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e64b2745c24e7cb80026ba6eec0b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64eb3e5ca19576f4ad49be1915b4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd073e1b1535ddde6f7b9eec5d66f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43feaf352c1b56f0b19efd220dc55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfabb2aa27097c03a2eccc8ac6c1442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d7f594a16cc4a172f7312417c8617258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fdc15251a997ed3a3bcaf365b2f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb71d13b26bd7dfa8c7ba7e198d52a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771094c002568209654594325d8a460261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b948966dde9b1172f38cea0191c7edb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e75beffd76febb3e7ed89baccab1fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479062757f3852970a0ae6a9ac69104264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be9561f1f9fe7b54353754b3dcfe14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920e198c8d1feb6020342328daa4cb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81034ffa016d2e7b4637067137e27a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5545b0bd1afd6465a4f22fe3dee63f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e88c35d246d844fc0de111bf3ba47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779cd1bffde625fe51b8aabeaf13594270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b606edbcc64b49f43101cce8c23646271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ff8270aca8b2945d7f568bf78508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a315e756dec9da451ed7c9d8720e30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeaccc138756705f23910b38b61fdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc4f9da41a13176f29cb2ff0890c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf28cb30013fac221ceb0b856c14f6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044cbdd631409a1c5c3efaba9984f5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d8c82dd10f631313e1d099acf2182278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a97d44020079e1121e33061622fe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf4e6ec8580db62deb9f6908ea70e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269a1c2c6c80da682173a6c670726a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ea3172b31289307ae54625e96666282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46035936afcc6bfe85a9265a1d2bee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad0e227a77f2346a3deb307979b7cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c38b3c28e71c2b3cf03ba5ced0f53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0a8c01d3bdfe0d87d42a9583ad17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f48db6c1117e59fd67b836ed1977287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d9fd0063e2e1d4301dab2de945f8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd884fc1448e2f143c3e06992b16b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e82fe71f3b1f43d66c9aff595fee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2065c8f39ef540c010abe2bc9674291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349ab82830040304c7cef53d1666624292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bceaac4c7e20faae46299da810bd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e197be24650743bbd992adeffe346294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28838b6bdbdcb5ad374bbda4174aabea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ff7c6c4d2e1a2d796416a9c1d8488296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f22c0f0c3eca10cffe258ece9f2045297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825234179b7049ea9608d17de60e72a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f455a2c666ed8006c132f8ac26c2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c47517b0ce99172dd60e2381993ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee892e5cb17df5259f064b9ba42b76c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e4cdfd5f7b5d28e46f27d8251fd85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfc393bc55cc5f0a34c75b41bab586303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce837132c59a2519adb04726537a49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c98271e6536180a729d5265c31a2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38822549b8db94060d271bbe9064279306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bfc136ad9f2e30d2ab1e08461ed9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047501e9fcb857bed69b64a1b4beeb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcb7b8f196d2735f51884cfc760a1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca64092a3e9334c674ef97ab82988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ecd9c37fce1104970dac01176d40d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841cacf5636610e65e7567957c91e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b3b0988fa0286fd4e0543fdf6411313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760ac9d44e19932df1bff5a76ba3da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fccd186bc84b8391b371c463dd7dd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ce72206dfb5cd01794307e06d7ba5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1fc84f0711a47b3713f9d89683cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01c62f1186b59fe557a809857facd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd223fe107fdb61f246cc2e212a2486319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a361b230350d2684f6a9a5c7c8a78f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d63b895cfa192f6efe8b1bf98620fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a862d0db4f86d1fbc082bca07f84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762743f3906504f53718045b4016e73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d26f25a2ef299538442a783ea460324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40e638da1e30f691b2bc358b7b8fee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acec510570ada878bb142fec998392326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e8350af7557401a17d8713f14a80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acbb1d24a128afb4ffc35bfee112d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446417bbb57dccb02c64263247cc61c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c499cdc3d4c78d9dcbface271a16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24907cabeb5969e433a292f88520bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d694d029ad25778c3bfe58649be9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7df8487b1e6ad716233e3199743c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d260025e300d1dfd21edf27b2f7903334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c550ad6e849a815825ecc1fed9ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be0e3d562eea8886509eb5c5eff59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01010215778e7b87ec5de7d8beb89ff8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46dd270a2d1362b7841e360a5d2609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e73015dcb4ecdf919bf7d41764043339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d563b6180c30fe0b41ecc33137a72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d8441f0a303ef20ef7e6498ce191341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4cc11af8f699ebcab4965cd82fa84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b16ef0706d69796b3c3557a27e3ade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26509ec3a835e30830371550c8998d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607fda3f21adc235aa0642fafdcc138345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e8d6df138299f2932b1f36417005b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537f18f23ad130f45a0624399ac1970347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba7a2ede030ea7d586124714dbf9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d9c5c332a5c108c0d08e38fa634d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8854c799feb0dc87d3e9d39d76fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3647e915c34bc1ff65d893784b790351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6ae2b8eff83bee0004fd5a6677c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818643d588dc7a9d0fc539b4b0c1ab64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb190c42df11e09b332b0c24908b379354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1efba9db7efe3cff20b15030b9ea39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7132fd89c062908204340ddfb59c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607945396c5c325c774314608b07881d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf5da9d4f02874cbab6b6318da5e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423ddd97d9d91ef1e2f3369a1816179359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8a1011156f89794c0ceabcbed1889360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce5de618275a536084af3a4065bf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1490edc81ec10f31aa6bbcfb351d104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fd55d985e8f42e861a2b1fd104e4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c520deccff4adb891c5d9cee5ee1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095cfa821ce4984dcdd25e02574fb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d009788b09a76b7c0d98de53eed4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f3052e78e1ff247f2eaed4829a23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcf3426da49a1e0da52f14291c638368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b668d521af8e35e6a0cef709103f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d5c74065179a645873eec62a73b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc806a55df751ca06ffa97e7651c11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8cd9f8214b2b41694a6ca8acf14f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462957cc10a98f40eb0990ad845e6203373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb375066ab5ca052119c0bbb32027374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81b9abb684830600f17b031b48cc1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49fd54b126eae57fa649500853f0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a607b57e6da3faaf048486a2afd492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75df0fa95e39a2de2f1936005a3c9a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136c47425aa39de1cfbbf550d203c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bd2cd6992bb4b1d62fac72f4ce8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516e7092304cdbda1d62eaf17c238ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233167e0f5c195176ab39e00db072d7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafd4e2cae71fff762866ff3ca432b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990175416b6dcb7d393a1ea04bc224b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd9ba8ef97423a642adf81763dafc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0a22faa292715866bdb4b6340e7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd69fba63034a4ab2d18c876e198b28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d1ead6ed6d5b687a5bc98add7b85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d1094697abad6658ed1027423247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd6b18da2defa617e139920e830810390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9c480113e9151ee791e5a1971396391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d3e47d542365fb55f7b67bedca41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e8dea446c0a4db6c4b036d228081a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1a8d11c548a1a63f18acbbee23f75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a10f56e0ebf424f67afa644e7a864395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8cdb68f32f8c1dd0cc2d472d536f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3018486f672b4b94d33bf5060a4fde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61790214d1ca9532641bbc15c56b7897398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f445a640ddb7666a7b0ff6aec7daafc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec807d9cb0cd2e9c983e1f6c1b714400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab93663fab495155e6b40356aa435a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ace1a4bdcde524ae597522104c6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01584141ad7a9e9a6ce2bcb83a79eb70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05c3895db419e8cba01492808d8c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e08dffa23eaab6ad4a2f6df26e14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecef654c4d9b762a2e69c0f04cb5df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef41d98cd24080dabd14da2dc526b2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddd79a35b8e2c9fdeb088a334151d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead2fb43a12b7edcb9b6431f9fef37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92708903f5704f3fcf82dae33bfe23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8eeb2ed3764af797756324665cb82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b25bc5924252bb280114676749db0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99475c4df3e78db43e2ee9774ca480a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85a63d8ef6d7da329b74079e8ce8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ebae467cac06a0dcffff659e5d319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89c818c95aabf600d772a7bd0f372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ddc39062c4f75dc839fee2c707429417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625198f3c362ffa7064b6444041d0109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b0f371c4d381b7e7e36898909af14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85276461062ae7bf86be9301b578f58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a340a7a22283cee5382bd344b7b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e90204ef5edc3a37bd29d6ad2f5da0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2a13cb2a9901c6e2e487f1ed5baf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c5b782bec8887048f113abeaea7d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6684916faae7c8b842be9ff37b074a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c39df24e750c1742d6897e028262e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f08c5fca39c503f3fc5f5d6490633427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739938e37ba1b9a328c100e413f4558428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f893d682bcd71bd8502bb3e42002ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c273cf155770de7ed7311429aa403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be64b1d254ae5874081a111ff00a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f13c9829bffb879d3577d2933b3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd522b4bdf861be43feb80b19f7efc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcdcc1d0b613077d646edbc12f6b21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884815a9eae109ff4757444e48e158b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5188f4c3388219313beed88ddcdf82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511370b2d129231183bedbf530180a84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7301d379ba8d5dc20c95c0d4f2794438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c1705a3288578fa9c8f0e7b1586b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df89e65cd86e35acea4140b2f20a8ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd37bfbbc2e7aa626b5a6c50c80677441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e5e747a15ab0cde3512301500b75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae9d200ff0d839850a060d19216369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4357d51b3dfaa3dde9a44592eb6dfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4afcb47711fcd17978820ffeea8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58246525ab240c113bb5cc27407c464446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d50a1f2ca6e1e324ec2cf09cb15f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038195213db2be2c463bc42144885d02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2aa7050048ee5a705df6d02d24392449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c9729fef396fe071752fed67424fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e6c3172dc4b4a4396c96498d3acf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018d38e8b0ec2cdf16d6bd11b8a420452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab936a74580d83d357b5b42a9fe3e60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea49db9b441e1771668f1b6af45f2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d95da0860ec226f7b4c22883b4c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc93b81e22096edc500d9352ca839456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214c172e0e6695c8f929e2fe6c1540b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceceb6bfa2c3467d3837e2362997650458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53a5c4046ea7fc8f57a3aaf475a7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36ed5211e9bf09e538225f942b7ed4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e589410a10c3a80164fc3530c095f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d508d7c4529ac43b56c855ef96b31d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1d5a712c5d7dd13d28ab58fb1fad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f961b67f3a537213f1ba5e1d4db02f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca5cf8bcf8651928394e68fd13075465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58682d28ab161d5f593669b9007962466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf80e3e3b311b9bbaddcd285f13299467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b8952e1fb60802d67fde07b09f35f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e694c3ed345159a1d99bbe6efa3b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493463e049e4b9b917ab2d47987873d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e06eb1c1a06072efa207b3fe1119b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3c179a5f42a7a0e831642f025f87f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3e5d717b222a5f28090701d787cc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f16f06c99a07ef7bb9b65897ce3f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e3c0b439c7a1fc70566fb5ffd038475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aad4ea539106c827aee09d765964b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921bdbe348f6c728d635d96ae95033d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e50a946ee7e004a1cd7466381470e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acd96c2bf850f73ebc5529e69d6556479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178286097eadd43540494ae8b17e751d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4bd266f18751c134b5925c973ae5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247b28df20f085c46990dab1e813b95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf08027cdcb51b5f4b40e3cfd8add17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a014c46cd7fa5409116b7986b0e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c680a85176060f71e2d723bbca666f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb538bf2527fe60cd14189f18b02e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a40bf7dd168bcf4340682e2a08afa7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897d860c09ada4ec35218bb2880d75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b4a08ce1cbe195ef16e03959300bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895afd77bdd8528b215b5723f688cba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7923af225b857ef1b43e6832d895ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf9987d478259db2030dfda983565492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b0335fe752c214d018fe08282fbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ce8ca08cdb67428cb3c1df0a1cf29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503972ef662786b7033766fb06e34f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc947d230d8eb02cfe5057d6ab47e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca8a2e923eab1b106f9d748a57e4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca1d431ab3be9d3cd4fc4741a28911498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e2111cbef8e2ac282805b179bf4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24e066fa4bf3b08ea930fffb6239a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2175cbcca8e312d213d09d391c857a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8282b733dbb8e27c7f02abbe706e200502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a5948d359c2d1b53d9ea5d81ca76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a942f2104963c05af24d8cf69956d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327441b2c51c9bae1f9a1fe88f16bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f59a623328f3b65b0179fc77eab4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2563898887861984ca44614bedb030507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e805b7cf16129d99dca21ca01c4f70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959c39f6dfecb8bc68b892daec6cd7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fe859e7e6cd6974409e0a649f38a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5b9d6f0248ea2a6ca8e07382e5573511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e628b7451f591efca20358056308e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867717e3864f122ccf425ea8010e17ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d945c33c66b1d837c6d769c80c186514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef414dbc69c9d64c2fd9d6a4d9bfb5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514f4d9dd3d73a0693f76832d8a3e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037e16118fd15654177fb283c51b56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb5b0271b4daee9077c007f2f74ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfb3a0c2ef433de447297a13cd4f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fa0f37d78be53c954d8dd14bb92bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef900a2eab9cc90d8e9b030bc397a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b074299e405b8ed27bc18bdef3a05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ddc4ab5aeee3dc98f4fef46413ff4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaaa3dda4d86257148081684976176524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd687de4f3cabb54d14dedbffe0bab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787facfeb63e84f6994b16060c89e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f20f2f0d85f1f30c8a8d4d99b12b61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab2d4bdf3c9989bc9cd5c35fee895528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e269209cb31228deef69fa58f8c2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743433bb914b808fa16568c371a97c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3213b3727ff38f5bbe24c89f179217531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ad31f574a5cbcd34e3e810ac238f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd2f27266837c6342275fc46eda90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff59fd85a0dc7513442e4bfea1c1a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4d89cc91baba811398fb662fb0889535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ce9981faa2c1daa7f0864a7c8f553536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dd850e2ff397e84e6f220b21cc6c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6632732b200c51dcce1d89049225bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1dfdd3089dc4346d6745a78084b7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f680b79cd7c1e91c4efa0d938748cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7493f711dee5642de09804e26279a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7fb76404df9db96e85c8915d1ba0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c7d60324a60eb1409359b5ea1caf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb22155c6a16510971afef4d0d06f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f878382cfa7244459415e0e7aa7c8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d891ad6423aa84c5ff8a13e64ff5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895030dae3c785cc0f65bf6f6953c267547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e78d05f03ef15663c8f3a17ac5ecd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be930f1b7e44f36a1cefea08dfb853b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4889edb27ea8747ff328600e9fe5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63769c81f04d7c9adc88e1d1a8e91b4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e54cedb689c816e8fead292583ec2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0399ca99b12a35449d4eb7c72befb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41668ea342e26ba7a0c008806ce09985554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60228aaee1293bbb7e5b3667d088ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f25407d03b29b11590133522ec17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc327f88393c4325ca1bc3b61c3fe5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946d51a9336b675aed03107f970077558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee36a0e80722589abb9d95d6534fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88e03caa4c66aefb1afbbe5dc2c06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60466e032b8204f4bca73237c10d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeb86b53de929ea3e360931d3b2a34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912647bd15cbec3a58af16b05bd6c233563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a477e0799567bc32c5ae0c8d00bed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e57a6d385d40350c9741266ffc140d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d723de4b0ca469ccb206cf1fd5a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881265b806723aed9f6e130e0240188567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d52d37c467746139271e74e9be1a8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc184e6a2b72c5da51b4e8c7011d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d8c6b2d683c1d16dd7184c9ac609570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb0ee160651bc8ee16c5c338bd1c22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182e0fcd7791b7519512a6122860dff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fbedac059a49a3d6e41d207ea1051573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5082d2434f7a9496e59ee9588b054a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd7bf865323306b265c1871738f63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87a0e1b1118d70f081c19eaba191f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19e868716954b9828b4aad61f2fc41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70c977a19dd98e58169e1750107cf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e50b139be4075ef126bd56a0b6ab95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b780fcee524c03e9f008bd9d99010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c288c36b02bd56c3405fb1356496581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33edfa4ef6579f94f1601942422ebb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc164a2ee5e87f60c1b228597c8fff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c635ff40360607766e00c000ff0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de857e0fb599cf771c8c681db95ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c414bd8ac2d65fab0c2132f46044ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cefb4b0eff21520eea91e5e3b160e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0687c0cab7d1c1ad00f20c5683df092588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f16eb75608fb75aae8b9c56ec9be5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14dc88d1e1288cc1b1cf54a2d224e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91677d0a6ffc9dfec29192b7cf9f87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8aab25c2c6a7e443ac15f3c5af9da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772f54d689875c44f566956c354d58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7114922d66b2f3159d75645e3607b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441386017fb4bede6ab48951c287c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd216241f65ec5404192213bd4975f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33cd08f10f4cdb3bd752096892ef85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c3a14e8b6aa9b75d1eddc3194aef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044a29902672d7f52c3e0399de638f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112cccac07c4d0a2264aefd0d6d6f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6a02ab78f8ef5cd9a3fa21297678601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1baaf5637afcb20226cd1cd7d3f24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac2ebd85d67c757a52c93e78a19c4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fa5df3585b9c69709c39380acf1db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e591e4765c44898e34865bbc00043605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873484bd399906c9301d863577aaac90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c2f20a963576c195d8c0965b7c80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104da54141a8987887ee76d312885a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e4c1444b977172cd821b6891f2c91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb51ac5fe777f2c83fe26941f61f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d40557d5bd2bcdceb3c3b96a25677611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f88b35cf8e4bdc813168ba4ec8658612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac893b303b2ee5927c61d149ed899613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31e44011adf17e8d3ffd46b047f144614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58732fa682e4490b4820df325dcbe8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77876442f2badb7b182e29875144692e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902412fdf2b954f0481627fbc7d5fa5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cee251d24f1e8af94814a089381e63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd27be2df6b4147a82b12f40dbabb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852339514cc63185323b7a140961415620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab414e5d236d4ac8104850a055544d7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41626297c2a03d406a1cb2ab964bab1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060bc409b81fa58fa18e5bb5ca23940623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba57706e3e67887b7b6699fccf3cbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71344249b6fd2e6201bd671d28585ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c3ecf6af1d9f0ad25f99cd03eae2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52d253f91cc55e1dea218910eb61a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e4a580ff0520333414e128a6dbba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c843e1e256c3d708a41451db4e49d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4cc72200e8488478d7193a8f64a6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad4eabdff0ec1eb4b46324e2fe914f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33301d8f5e1daa863af5e3590b0be24e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83d2094b9cadb289faa16ce45886a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e183ce7a94c547d3cc39ccaaa72392634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241880f640bd909142bb87504cd439f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e097d1f24f88fc6beefada8101dccfb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eb42c3e0742ab95fcaf5e894e922f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069aaff42504f890fe951f73c012240638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9646fafe149751d9b3d9daa795db0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4fd5bf4193c193d7d06a8f6f1d244640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60dbcb267d5da4d61f41b0efa97904641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc113e8ee46cb9fc5b447297992ae6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc70f3a2be5272edceec087f6448e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309049eca73ddf3cbd60b15bb192c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8053427b8b9e3e1a30848898cd0d9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8768e214ebaed731ef62efac20b39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fe86739d84fe23870c28d7da71470647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47db367c70c42fa4c162fdd79ad0fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b3c71523f6d98bd4d839eed6bcacb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e3f38978629224099ba1e84cedfb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b438e9add0810fd383e7300a0d860651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893433a2b2936b6f45d74dc56c7b0151652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71641b4a67cd045fd6b25830e3e213653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731deef03cba3daf2ecf3d29d6bf4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01374571bd79066b20cabf71bae66c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0c3c5a03c27e015d7cb651c1d6d40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5678b4c1e2f2684b476b569e1348a96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324fec00e321c2eea8b47df053ee2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03c121af236e1b38935aa6398655f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3735776bebe6d49fd15878efbf6b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6f70ee9a0fc31fd4fee68af9dd4d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aeb2a313b7e36a7ef4298283354b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab7084e3b0de0b10b0d7920c15104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde795ca211081e64e542034c832ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ee614daed7a7a3e2b4dc700839b76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d80393c7b883e6c5ae7933ea577b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dee513c566ca19469fb97a938003a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d2d4e0f839b1849722c4d76d06fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d12caba8e11f4269a93b957028a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e21c2c0151fb89f409c73e8fe4b02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702a06927178202110f8b47efd6223671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed452aaf1169aae6157538034e744125672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c09cd2f8e9e78e5f44daaac8f5a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa55ab21e5590de814ba52662d720674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79958a8863d1d27b020751574fdcd501675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58956029c2b75d84e86b334794d65f9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b0a5c9c79bbc104db18333898be9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89d52110f9c49765c180deb40d7dc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66392a0511acc4cdd3ce26819f6d8d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66873e4e9e2c1ea5b96c6386849cb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a12bd35e10666e3c040fbf25c3095681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3eed05aee6eff8210c5ba43bdb74e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc838c1ab33e791699e05375801a3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f632692a05e8be4490a99217920eba0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca7fccb941ec2af97a5bede058eccf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c37a366787c9a6b118c280700bf98e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcc39c8a9635ec86f7839f67f111f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cc38a1c30115e13f03575d9cefd76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90943e9fefaf1e45f732026bea46202689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1981f3406378147826c270aa3bb00c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ff2eda57b6169de7508b60a08007691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad3b61eb975dcd1226029fcdea0bad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0710603aab379558b17f8ebd79c488a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cccb2716e8c75c4bf579dfb199984f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604bae538a9b93a0d4a27a550496c95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defe0f96b9507f3e5e79d5081e6dc1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db1cedaf85376942cd2c5de1acc08e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d338485c23b5d039802ae68e1cd60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb3721f5eb62ce8cb23f46af0af67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d0bbfc8e7cba81625d32356d9e9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbe5faa832c0ca9b057c4acd5e0290701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f20552fbea0038fe5d03ee3a46ebb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d8a0066e470f36597e2f0aeb913f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817a97ece5569edbac65f2bb43b35d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cdf51a7824d5dec05ea671833479a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aebfa35165df154082d81894654e53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4ed3b8992f1fe0e685194b061ba2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2a198afab79938bc70a308529c5a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184970133be39f6a20cb1d5a13093310709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beb498985196f61bcaaa53b5b37115710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0440dd8bd9f43be5aa1ead63842021711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc4a0f55d9ba2c90d64092bde55bf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeebdfacc2a3fb628e41d5d510f5b3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f05d8b092b47665c7ae45db2d89cc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa97ed41bf780a41a6159e37c86e1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe8f7008747b89ca25b1ba4381ec59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088311908451cd71a9d28393baf1529717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696cb1af6ba7ef0f70aa2030f75892718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de4bf20163d55710285cbfb179bd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ab46dc4be22b1c717aaeb965f7d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa43c554da96a27ff0173610247ab1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3998eb6f04f2350215d39f1c0eed47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d86292147669086e1b70f63c6aeac3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab958655cf8e9cbd6886053c83189903724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf561f8fdd0003c0fe19cebe928f99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283351109ddbf9f427d8d123565a2df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917112e4a7584bb6bea490ba84b4d3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21b587611fafa0ea624ede00df5a0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53242037f9542396d5cc89c34ef132729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2192f6ff3ae36ee5eebac70423c41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a411e5d335a7dac87ce621d205697731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091c0be58d51933b24519961b00f61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dafdfd15935c491b7ff26d8d18ff3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73dce8b59e7abf2bb731462be1cd79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6016e72553aa8838ffb66b2183da131735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c60ee260de88d5e1baa0625b89a83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc964839eae2955ed5b3af5f86a40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2bb072760fa48a9ce13dddf3d772c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a83c7588585544e5ee88b1ae03fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311ab61a3676c1f589fd3865d415e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb69e1d1c144960b5a96bb37c5504b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad2c3170608b238ac0f83ae5e27c91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2456a95d8f9de616d470a557d67b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb17f81d6aa70db98ae37b7301bdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e3e1f9e6a0f6192a65c50a7c584b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0140be2cf03201239c49eccce4d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f00457dbb2c566b44ea8455a50615747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d356197295da4a2b43f582a6d24b3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d923c93876e622278d1f2a528322c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84346e0e5c26f7dc9fe509c8d6cb4b83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbf2f867db52ed7c45ebbadc66c376751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bd213aa1a12cef140eb170aa5b26d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b75369743fc4eff1e20d65364031c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ad57d265a2ec36c7f9cc773876e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4e778c1c83a570b60f163047fbd49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc71ff8941d79f971e80b7cd391fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e150100eb55cde055b624a925aa5d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2902c0808bac255a978eac3cee947758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a45fa57b9309a9fee76ea724a00cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d82c07578f79b457c39a506449471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d42a5fb458531b536c5a4b40bbc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f6b577ab006898e9f330c1316b713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd786b889281efe250e6b5309a7240134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bb7a4f36c67eb484122302f9444a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27324af791f0980671c2d82ac21706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6644adb769dba7c7db05b6364a50c877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111245d89c00a0d9fd0e0a9bedb3d2df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24408365f7b48978b687b8baa3d49b969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beccb8b9075fd1e8126ebd966d08ae110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad58b48cdf29d98f771572f651016911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5e4a99e08ff3426f9e24bbf179b6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff5c0dbf668e3e05a0cb0985c21ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf7b0e9c85f4fa2100e04fa2bcc5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee1e942f2c0c511d5569e96e9f05715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3091725b14e8bbcb2c410460555916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398baa36971b55be7380eb5cc956bc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b373dd797be98a9e57d0131def09018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725c617e158f1b3a7a51063c93ab7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e7abf9b4fb8f805af8c5c28af963720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e4fdc494925ab51cc25a3011b2ad821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf859009d943e20dc42f10a83cc2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbb3ccc813abf1623d07cc19cbabd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfbd569205fa4f7ecb77f26648506e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13ba2fe54caa7b0f1fd4eb63da2edc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226d0d7ccdf728fac65586cd3ffe2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ff1137eec7b1cf3ee2a3521fc988227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe2942d201c99a0844ba5f52e698fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2034c1393b38743702659eab0b4c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dcf42b6c8c2ddefb89f1b6376f43d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c480a68aa408559b2608f9c47ab4a0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96742b19cbf4c3234c6d2029f68e4b9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d991097447ddf52ac7d9674a68ede33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcdb4797f3ce3ab760e972b1db11e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189aa9c6171b7de94dc709fd6a8aa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69d0dd1d970c7f2fecdd4c12f1f0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568af865372e9e75050487bf75185237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0b4e040caf4dc25851fa68a3d484b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd680f0ce09ce80fc1d9e1c1cc15939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6bf6195e7e55141ead695484a9a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5136efbc8f4ad8af473d59919e3f1d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7196067b37e0ca5d9f0eb48115fd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca559367ab11531b33d2e7bc9f673c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ed41f9176ae520a971038603456d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b797b9c92ef23d12b887c243d516f7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917550af463c3501fec776e60558cf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6f9f24d93864aff0daee736a99f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efdf223f250ec3302157206a08730d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0352883916279158689af8161020449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bacd7422eb9f2ca5119c0bf88506150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3213d057bbb2bf146a5860ca0c072ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de300a950edb6cd480c838e7ba5b60b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c94bd54175e2abb96cb9ee96af68953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb689dc53cc1e81eefbfd06a7e5a88254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db249913034ed0264c7904cecd021d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170898caee4d53898b72d7cc90e837956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9d9f8d5a2925dea4b7bda047a2c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea831458bd73e3d1e86f64edc9fb9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f074b786a562ca6cbff098bafa0fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec81c5fd23f017a4c5c30530ead2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4b0aebcdf36177a04b5fb8647bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743893ba0b113565f32d64011d731fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa8084cb7d50503c86bb5cbca2d95d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7238f90700f0c094f89573db43ba1e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3e0c97cb276f70f301b9c1dd875e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec2c0c36fbb36288597423d89f0e6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f51fc0a519884a18fb0510e3591b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187bb039149b499ad45ed5ed1d7e4c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc1d967ec0b4e8e0fd4d82ab0444dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d398fdd826926c2c78ea65e85095070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe4a75db5b95aa236f1c4f7ebac5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32442c3b55032f6133c9fe90c3abdda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34317a6a1140586783bd61f61f839773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd7d3f707105c7992602df308842e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fffb5b2e34ef6c5fb4bf467291393775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5874716cf05db22e71cd5982dfd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbb98642cb1b6b345d663b243d42177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a1d81153db79d1f1619930b99eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f42372098d55029127d5540d2669079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f2fd99fe08cfaaa7b6ca2683e94780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de835ec2a1dfa6128b6bd9342750681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ebb6e4f078a7d8d3682001ca0f2eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c9fa315911677dbf524771ff9964583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf1c90914fa6f32ba1d96617db1c9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54864c78c8fa8262622b4b1b1d6b4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5abb3147880b1180b11f884a6685e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5820987acea6a08c5e902649a78d0f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301c1032e2573f42e0271594fe2f6f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7932bfa23d362d7fa34c566f6e4a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e416dc01e3000248e011aff0325a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dece9faa6c8ee38aacc6f6669a4ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d9839676598e849a430d30652b1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096f5e7848f059979007306c501b6eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c8ced2d6758c9b2ed0d54f553d3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4352e075554f204c3d3f68c02d8d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691a924c69fca14cf171d7366a046f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981185bdc4f398db165443a6bf1143497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f3337767af7d4de1d2aa3863437c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69000baf1d971d3ff7adb40a0b7d0a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa84ba281f0fb24a03f537d8719807100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee62bf4484d19928245d9be3b0ff79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5622b4d99743a43c5e5f47f56a806102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b435a62418a6a647d32e08d173cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc25a5e3b42185aef8a6bcc95915a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56417560ab44610b5b22d02d33400fb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201f32d87e1f6ffd97661f14a56a02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fbe3f4e63ce1577098460f2df1201107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb1b43bebfc8055fba24cdda797981108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8dd16f607bf44591f5fdd7252860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdec5beeb4f718380e0369199fca5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063ba5cd0fb4f0ee40d5df4253e4561111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a51e7fbe5f761bc600368e03913c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768cc43dbad3bbc1fd301590ba55272113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc5c38c215edd6b5eda1530ca4438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58014c49a96b31c12286270c2434b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0f67bd6a8672ded0dc39b610a3899116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995989b499d47cd8a617158901333c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932cf1285654d22e8eb9ae85529a2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90bc6ef0eb338870d2091cfbda509119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe4b36050f7839ac12d431040c7769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78bb458293777b1086f840cb884b83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb220b718d0b74786f901b4091bae429122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008b0165fb6df5451e8c17d1bcde92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691060d28d87cc3defa406c2d18a419124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806051ac35beea1a84cc2ffc63aa0bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22297fed99e6c3057a6a5149bc22f573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4863f56b73c3e6c2e37be600c2c1e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c9aa5099b92e516f4c5afe7e77bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a0c0b489943ad5850bbece88b4f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fcaf05d3d97de7423e123e1909797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c5a11c734c3254986996aa478f2e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ae62a19e79ded0a4c990b3ec5dd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e5c940aa9656c7029e2364a96a95f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70292d490191229d9df6819f5bef9e11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9f93b001055c2643f853585a426e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b901e090e6e7de0079648da65fffb19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40792b4fa528a072e1be390e11f34545137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0247095083ec7c0c457567608523e64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc85d18fda7b212dff87bb506660a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cacabd20e6a2c08d1824906ff3911140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940815a0d85ef93706393fda4e1e9ca2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2fb993c363aff508b82829dc30eb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afeeb983587b9b8ef53901338bbc93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305671aeb06406683d39e2e4933568144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe242b22ff607d403c934f774ea66a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7f52ba3d0740c8bade19c492dc596146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3bec060966bfb3d606f977502374c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959adb4600b8256dfedd1b7b257a058148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bd9f37bd7b5d7f898056886c71538149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ab4f6739616c62f64c159150dab0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cee084adaad68c1716007def3f4dfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e0dd11b99f5afbb30489217860dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522660958a86ebfc9682e0faee36a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4551ac55ad93195c160bd88230ee3f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d7f153865ee74b444d4db28ae36e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5442aa10cca4feb02b2657de9accd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c877416d2f65694bab3678e1a18c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bfd513c845d6463860fd935e9497c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ebfa6dfd41ef6da69c6bf516f699a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb654da26c27cf026c4df239b55597160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998baf1bd2a4e3db193ea7cce84e187c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0436734d0a5191127544f30d0e8ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d91886a0bdfd3a73c40a1f2d45af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309dedc01b6faf377cb9e75f6da364164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1199828a79d82e883d7d4fea7c93f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025fbf77cd89c2fb7bdee647ab9db6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee57dd35b5dde254c79003cf37734167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a9bef4597dc5f42a0a694c4fd7b8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81897a40fc360a8752d74f1dcb25a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707fb0289debdae9a64bc6988279965170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0eb0f1a73fcc73d8f89203308ab82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab16aee01ca58af184c2e8dab1348e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899370f039a2a2c44430f867176dd35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021bacce78dc750182c51911f56437b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635724e687d172dc693eb02bc79b3584175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d7335a2c95b3a3be0a9cfe86e708176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4f53854f4a774930fc0f46e746c84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4046ad9ef4f3f1e454d6cbbd14fe9e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154119494cbb820ae7195d7369932db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81705bfc1971448d8d7c69a24c68b33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e704a26d286c3ed1a586569234cc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f38266100dd7267e5c76d1003ee2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809b1fb5b61f78eb82bc2cdd63fc6e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fac78695397af5d0bc6fd12dbd011184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2c4c62560338ae2d46e622eb3d135185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd30dc972d1253defd6968d627cc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689963bc9110ad161115cc41e886e84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c90cd64e60472b3526958f3fe1cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e233233119b8733b84a55f2d339c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d97d0629ad16a3293762aebd29d210190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeca91cf5392c93295d3a290f3cdba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b2351623de29cd7acb5aca908507192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e726a0b7eeef3d7532be801357bec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205fd3c7d43a2ba95c93a3b3551711194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece56283026f08b2400db1601ffca77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca05bbd48cc73d111b637c85bb5eb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83695df112762acb8f067e24fab46c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327769fec5cfe155027986e6d9bde62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f407d9184299f7133576c48d53ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f4256c990a0c3af3c4cde31636611200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3eb1676e09b571633622c8a7a4217201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd51c339e1a101186605d3ea7c5af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878d2ab288b259fb2bde59d9278d09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465454bf488ef607b96d81077e7b9e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92990ea76ec8b0d7496c0ec3359534b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302fd3005a10c3182fb343662eac83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ee2af5ea9292197fd83bb8b7dc88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b9ed35346681622f4aea579f534c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b255f25a2b8be59d9b277cdbd826209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf4bac1a8f36cb15c7d306e2261b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56819a7dab60c04664f1daa186f45508211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e7da47d2bb13f34d27d71a0c47f73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91a89cbb59fd965a8cd674c41e148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce460f9dada93862b56d22a52517e622214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbf11519f9ab0642e9db3bce270364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5487b83f381f8d29a5fef90f92286216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ff68a64669c75b32ad7c59136ec7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dcd12775edcaa6a0ca8611bf3a7a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f0bf47cd6991b1ef1be335115cd7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a8812b4b906d1acfc1196d0cd5508220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081146134ba4684bdd77165af1c6e65d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a670296a48f69c906a47ce85cfde72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30747a36532d20db6feabbea93f188d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8df01a6dde0faa0e4c184180ece63c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2393eca998c676c45e3ff3656061072225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f891998f952116dc28d9e4eeefa144226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579db4f2955e1a66ce27cb6a3be9757227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df824956793ac942a6213572a3560839228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f0fa1908c80cf692ec8905c808d7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc04b3a7874ed715138c2b9c19cba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b5b3c9aff77f15dcdd9003896a5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee852545b239fb42a070995d34cf35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1013f8c6839ed6a25e110e1338b88f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584450c341d3c8a2a60bf895505d91a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29617aeba874b629ce6408b8db1985dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eedd0c430148e878f241b6358eab21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055caa3a5e4f51045aa2d341e5595568237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93319201524b6c4faabc550f5aec00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b843ee0cbad2d9b5c77224b97f660239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852819c2da89ca1aaa73b7c5e7d622a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d2a88ae2bbf3c3dc3e4e092f581b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155fa4b5d703e0fde6ffd5e514d8828242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb1cf5f665884acec80e10e3143ada243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062471973bea61ad9b417d92ea3a917244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58630c9db5bd66195a2e5bcbe78be7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6a4e22f930c0d4dd585e493cbe99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d936c94ba49546999cc90a0aa688247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29784e1979f4ae3a5851a1b07455448b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e601f37cf6dd6b810b1c0f2ce174d0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf174e237d700e2a64a71a530cb22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006d8b44b11857332d643ad75b171f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf928e5f22f353c3eb2c3ceae4ba6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c1f500aef3ba7b487aa7e5b7c73c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec16c4dc944d6d49d9d81e05b13e45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7caeb1712c230bd8eb76fb8a17d6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c991ba49caccb0aa8f79563b761a2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb58d3e3b5f86962c7d43510c0331b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9961bd2de7efcb03529bcbb5d67de7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363fb76247e55f313cf5063baecd24b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe18daeb07ae60787038865fde8ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddaf632287deacab94e5bcbde750db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73297193121cc742afa5cb4935c397ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53705822254b2c500ed3c06902490339263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4d5a18f47d4712f47df3e594c2268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8157f2ce5fb4630417c71db5236ec2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b865f53d6d4444acef27c8c43c4b4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff7d77831705830879c89a245b852267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583f345e04b77cb21f537a2a0453df5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794014f343d5539517ac76eeaa56c3d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf562ee73418383a0e431e5744043270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4b5d55ca6db0753d29581ed97346271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02a96e44ef12e6d168ddefc891f6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b22485745df11ff331d0865d33e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeb7824ef69b08ddcfe39b9dd881d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a118a0dcec1f1301a8dc53ef4796275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba100098e1d58cb7175c7f54c9bf7b2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11681b97c01cb569a11aafb959ff4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf90d9b6cf80c310fe4643ec862fea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bda7afb13776df7bcb525276eab05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8cbbf3462f63868cf8cb7a68ea7cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615f9571b7cb0269ebf94dedffcd98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b377f4d430408849213ba72327cc85b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a62196e7a09d5143f3a57b5853769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cbd494a2d10b69e11cdc71a07667a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624068e1211d99006f3bb8a5064d7e97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f60c6183842abab90e5dc330e45cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e00c080349fda7d961f31dc86fb11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3159a806648b2b46c3b7acf0126703288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abdcbe907de8d95aa79bf8090a6e03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99751b5e67f7e327c4f7cf36d2d7c9b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98285e61bf2bf93ffe86119c0398da89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772310c5aab26adb99bf694ba7464eda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266e3966af52d26c114f8bb19d6455293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9881b856cf4f7c6469c0a64503c09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf0fe78930e128c851bf84bf55b356295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b948ff6be77dc240c2340a5e28b85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55f92631bd985959b79180c252f558297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a599494db12bee623ab4f70effe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754dd6fc08eea363edf5e4b9aae5880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e2985b732c6a314f8958034648fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19e08bd62506de85988227f174aa3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c1e386424f9c72559a7b1b7488f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a4a85414b59204dfb4adb76f73fea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d41c60b74ab07f24a54663ce17bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac221a6a8ce984c0afa45aa3626251305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194aa788bfdae82517e07c9bddd980a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7531f26cec47849783a4d0ede24d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6beaf9f234ff8b484e33dee092ea2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab816abe8c443a2830d7db92c0d19768309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd81c931dd0eb4ca8bf08b13bafb5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef10721ac23c61b0ca6f61440004a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a68c5c127b2cd707d762bbf797eb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f07d10a86fbadcc46a51dd3167f24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfcfdecd538078ebb14fa4a262f2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217cb42fdfc8afbd161eae4e96b3e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244c4d8b0e37720d7d64668d8427a10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe58e90cc42b590337ee97393a6c4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030db0e0d822f37da031c240305fdfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a878e5270abe9cf871dc00f5b175b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91df8bd6fb7d00d0c8399bf20148bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480336648df59336bb506ffc51c20273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7415dfaeecfa0e7b6a5dc576f1e750322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03118b22d2063be91dc14ecb143d0673323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c954e0c563e85d4da4cfed664c19cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accbbdb225132ec281141c678d8e0ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7181e72fde98a59d9982c13ae052f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665fd2a338332c6f349c3b4a47aba6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ca16cc1dc89af885f72ddf1c2c14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a07c4c3ea957ffffe06719101e16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb95d7ae5a7fe494474465f122c05b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243662da364da321175ca426cd7be64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe77f105dbbe55993e197fdc7a1400332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5ec0fa22490259f8705685f0bbf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e6c85b1838fef4e36a22729d2041334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195e6eaf5a0bfc5334c85cd0e35ee4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342728046989356132b8036fd490422e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5888ee68407aeca788b40c50d6b35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431708d7c4a96233cbc4cdc6d57e966338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc2736046f898de2fd92e2e5c8d21b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56b5eec7cd623892a1461244520e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec93f37c6a7799c91fd95e7158ec333341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799b305a2773bb55d8e43a6810401e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72eb08b018c1057404e0ec69e42c77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068e5fa936e5a14d09b1e0792f97096344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32452e46a40c4b931e9a502ae7187bd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2ab7a3ed891097a91b54a4c9c9198346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341d8495b17f075389e941adfe25b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851cb4ae15272c637222db06009648b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8430a5a2693ea0c16be474d5293e2d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d29a7d741870ebc22d85780decd55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889aa285b559b97012a9255b4f7eb57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb5e5a843f8933c1f95aadcc7d89c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcdce9f18e284bf38d51779c23fbe6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5fe04908bf1be3717b01c8b2095b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b5d5d4932e26dfe79a56a0f8fd59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c1ea97cc1e9d887fbfde11d35c8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3557814742338a7ac597f1139ec2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cc23a4a6c885750579e27c315abd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f91adec2e64ea4f4a7dd3161a23851359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10cb685d38b32292e23fa36d43a3a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4eb2674754f214ed1aa55b5643d20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe910ccab799887de2c700bc7cd895a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d37016d671eb249e450bd188e0f0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887cafb42c2373deb35b270c890ce83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e7ca38f6f408f176a55bf7944d2c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367318b8f91b02a2ed62223664493fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a5260650404140e0efb5d41ab4fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0384bccdf8551ae71c8cc3914c1029368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e3675809c391fa51022e39185222b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33522edbd57244f61557dd2de55117d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73163576ff18a3a35c5819eb1cf0aed9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e4c2fd436ca078707497359f5ba51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861089d2b0c0027b35ecbe6e1f3756373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062cf901e91c25a6a4e133891d556e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b5d28cd7c8dd6fe7c972cc6bf6127375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f3ad086969ac528d4dc089697077376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26b9f3c989c789f5693c3a9ea36296377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a277e7a237e919f77b840c0b2aae9e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a0367feaaba6ad99506ce30cd4c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0dbd0839bb661a2e2dec5b8f5752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a50fcade9c6359b1b7f4c41c81e44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251affeb43e1dac2fa90d8eed48e303382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc929b54582a784ae1fb30a3cd48b45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a6a1c6723ca0e5e7ff5407f2c01c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab66e6f046edd07759fd8c7845de4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341a6776b465bddf032a40f47159974386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03cfdff672b9af9e3fb7cd9a125c4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd9e317868dee54284cfe540a323e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e6770e33c7de118e5c503e8820d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec737a7cf068ae33331ef0aed09f6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d48f4aa5afc5d56ffadb0c2a27fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d93570c94269245f866cad2986bbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f9fae57e89685830fb1e2e285a01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4765733aa234df37b69f786a9e407394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f88bcb865d7787571acfd661bfe1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef448ecf76c06f77546c1d0a4f4639396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad95327e23a95de82d9cec3d66f18a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c9b747d620b5f26dd332cde3f2927398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8971ca5b86c212012fadb00be51604f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e90da41dcba7a1b614d908d1c72e83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08163b338265a766ef06c2c85dc0de6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c29352af74fd3dbf3f8718c1655b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb3e385d6aa79ef765ca1c534bd68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935e269a819a1fb2325595f23027bd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a4d93c310ade13e69854d1eb71a35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b68ba65e064ab79a482a89f6f888406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658396febfb588227f92027214add885407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c56532f23af2e8c8dda027a0d0340408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a63afc7f865c2181f77c369b06868409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70598e6854769d49535e2c1d71d68e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed0851141693e48e3625c7e9d59030411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983cb820c76cbd88d2d9eeb5dd5d33b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89da107aa764500ad59d0308c5694413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5dbe7baea36c9930d6562c230e962414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fea23249ca328d5706d62433551aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc717514546bcc9b15085ac16dfbd68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37fdb41a8f8fae62bf8a0dbd7c0810417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4b3863968d5a6f9e0f787b3f58ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11ef3f217307159bf6d6c0099d916419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2d83211c48ade24d9a9ce043b191420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6321f3069c57d4032c3f00c76cfc6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46449eb9294a817cf190b23299ed904422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e944e55f340a32b047e048879981d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd99bfa32c54b15e9783efe8bbb1f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abef3b43b614ca36730a22c282cf0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3b3d5ac978463a11dfb8ffa69e42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c609b4d95a9f10cce434e6153b07f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22634268478dabf41f85a3d352b33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973882012ffb1efa27ab534a85a8056429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d999eccf798151eee891abd7b6f4087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d850bfab5b31e649366d2954706b26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db408fff32a26cca431deeeae7ba18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be497b07bf85435f0f62eefb3dbdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac942c1b0e31328a53d65fba391b5040434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c40981333b26b1539454e593cb85eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222f969eb743fbeea829b724b87065436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0d5d175319fc2bb09ff7053da08d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27710b4365ce06149bf8910efc4b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab94948e5a8b731e083408567add521439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55e90954ddd9e85ade58c75dcd1c9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504ca75fafa6b4e326ac56a9dc504e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c14c46f3ed3630e881a39c29d389d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e79b6e43a03a03600434a305b5c90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438828a70520d691d1f1b24598a63e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605bc393c1618b4f63e6f62b28257a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8d9b6e0f9f7274293bf74ca634be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b1a037fe90eb7010d7ae9a7ec84c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96afa623021c76844d339f057669a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977efb0c46fa9237630ccb210742618449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272232410c3dd1f1fe02a34490c959450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce48def2bd2ef8122c1633dfb8b6af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292b4c1aef0a175ecd97bcea7b6813452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af05f8d729ab6a1c56b5f5c1f519a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c6cc74d633154548d6a66fe07a49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d952940e21dc17a42c90ae4d570b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01ae7f35f5759b63b3602f14d452c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faade2f927b6d969c5f2dd37438228457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a34bf2b3bef86cbbde5806a25d68f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661529fd736e07ae36d47f83d9be9b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8b8760505a3e4ffb497d3f452ff0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff204ce8dbcb18fe39049d0f0ff19915461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258855067be5dda24c26ec53b9558dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4b2c4bcc89a3edc9c65729cbcbdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36dcc922c044257492896aba50b1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03ae0e1892c6f6023634563f1119f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb2ab3202b632e02c9f13e9f401f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a541d1ad809ca691eb4aac90849d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e707d18c409b9fa558856c634f46b7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dde5bf8e27e8a4bf58f40864b3eb6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fc747536afe12a4af67d4b454c06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084250d428c879cd770ea8cb1855e0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b80f221c4ae0eed23692bd64f701472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72b359f86abcda1a3dd74b149267ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d6e9dea392a6413fabc85ba5df28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7997d2be3cb3464298033c56392c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91032d0e95e29b279955b905ee37b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb23d543ddd65ea49e4b36e6088ca7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a63673826eb0cd8bccee466a6abc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819c28faa94f62d68e16faf4c5598df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bceaac4666e4d12fc54a3edb599612480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab06d99a31dd49463b748a39ec0c754481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc9ff253bb8eeebf96070d62bf61c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb8b10268c6c36a7da9a9a658df35d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9894d2f28485461bb50e59ea05b0bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe6fad9a3073f240814e5a920f2afc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0cd9c37b77afa2d8c8226f8d588f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca67d8371797e2a3c7680be72315bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793de803f97b3f8f0d68db6eb8bfe0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32af917241f86fe6425f31f92af67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084940d741995f961e9463dea58e0a8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0974f42af0d9fc14028011d78f28cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d65474f74019de2ae061cd319cbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b081396ddebd0e22e58c6645230b0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca6085710f8d7a851007502db0c3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ee1021ccfaaf3c6ee27bdebdb11fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d3ffbe4dc6505a68b30d4a126a454496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d31f4575a0fff5403f14804996158497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560568bfa863aef099828efd8d7f9fc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f18790910a33fcc4b0ece89ef05b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bcff66f017807663c269761e751a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f3c01e9d6d7922c5b90b2d40d708501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73b70cb782046e91f9e3c4640816c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2533386344d8e959296e82dcd63e6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985174c47fc21f3aa26e1c62cb9a7ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe593a8d0d3fa2388ef7c10f1045df7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d8fe0209e64953620caf3edad89e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007567940f4c83b9c260084e8cf1b144507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c8a7b538d4555b7d36bcf918b199b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fca127b253af7441e8ce66fa59233a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ebcea57e60fa257a987f40b84513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b56747556e954c0c2bdbc2eb1a5023511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf15ea4d7f1132501f77ae5700bc80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d087b01019a882b494e21e6df363f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3d89973b3c62f1c430f8876aa235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb67decfaa8fd6884267d528dfc7d6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915586adf8ea0044b05b2a1ebf217fc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3897629b4d2c81b1287150c8ba124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3ea2ef2ab0e1fc625dbb61856563518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804610796272370989c60f26b7e515cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa24eaa410f5ce3761463428bb7b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f7e1a6eaab79da51c2cb983af6c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ae14ac52ec8461a612ed0e91cecd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af960be5309ab4a2375d0ac01b691523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a03229b9be936b8afdab441b425a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f138ab6b19a7b8ab6382c9a622a7ae4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864866428d2550323600812ad25ea28c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daad0aaa3e20d3d4f54dfb6ff2ce5be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2b155f573a7d5ada955f7e321a67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdbf3b83169eb0213cf351ac47d098529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edcb8783e6b61b1912c4cd2566492c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03774966fdce681718a5033e7fa291c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deac0a288f0dcd8979dd4280f52961d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a6a995afbf55515c3f51ffba40c69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750ca016a01e6d1eef11f4f8a677a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456f9775a49dcdfdc983a175e9f9cc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775922da5763dc07d2073eba05b712536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7efb38b14e0bb3b5f7e0d23d82cce7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51dff3f7fbea520cae1c938fbbc2f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bdb3bffe158ffcf95aa95aba2796b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b317ff61b520cbfdabb4fabeefc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2360a4c0a12a38259e2eaa44d67072541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f310d862c7233aeed4299ae488a3c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab9db36d396898e3917eeabf169228543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f492948f27cd1bd2e8c5d3701c5e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8429ea982f14f233c9a553c95941ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0e2e074f23f36e0efb2de9ef04d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4490149e5de5de7f344020f6f0310547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b5eeb943218c4fa10dc59e4b0267548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9426a29e2b12d5d28a768dd2eb94d79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12eda6f300d2b9d83a7670b1f1d90e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b23d793500255a9690859dc60f494551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eede9e31e416ea766d19d2582cb5f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b408176d82fe4704dc80d152c3c9fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d42d2d2c4705b08a7436e6fabfe937554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee8feb2a9ccd89cc50db54eae62b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbdc1013ec86b6d8d23dc2dd1e0e56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411103ba70dc24d5c14efb80cb0d02ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7ff82a6ba70821d7f9242ae48cd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e01c2f647a758a608fdeaa827513be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498de7ba5c50cb34a7747934ea7ddcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa9e7a7dda3efcb499030e97354d9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c4dea0b9df38064cbacbc9fd6460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74bc08cef43b87ef5d4f75ce5639d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6234dfea12100ee928ae412f1c8e2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c63b829028df5ca3847c028d9a685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e848e7d93e38c6b3ca5b60d14cb1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5873c9e58926b022c45ec252d7192af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9b8b1ba9295bed1bb461838844e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db32dcca904a1ffe68238c53670493569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb33bd0526bfe9bb5e5d234604f895570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c99dc9a9376ad5b3521354a8b4dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca998fb0b6570f8b0102a57f04a9a9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5d8bbc33f6f49bc883da3fa37a762573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a4609f20c88cee99518e19fdc74c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae82fc85f32e6e142544085e83f9270575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006057760f74c1e1f341f0d78a1eb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f457f7a898206ec41afac055126783577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d64195d0d9840646fd748e4635df6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff187e5828e4904ec49c0ecd9421b3c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963bca7c3511990d96f0c48a099e663580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c03697f2fd3b3b6176737fb17c12df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e102ffc0ab4770e6b860c15ec400d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7c5cb0786e10396fa97edd640414583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0c1a93a84e32addaac40987dd842584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08bfee9c3bf1cd6ba2a2da8d651a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e2d2d2448d4009d903c4570cd06c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc72ff96d24215e6d4c9dccf8166da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df83fdaadadab2ffaf2a14747596b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823989e00103da458c4ee179db30855589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21921902e34b7205903da813d2cdbb44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7b5277549ac96d52e531e59dfb78c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225c52cf9597a22e943f892b869f6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124750f502c7213676555e3798eacee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2064f2afd1ff9d3f9bf54f86404c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa098047f78c1214c45aaeeec7cbd2ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf8e334b91ea1aa1984d970b23b7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c251a81ed851c276c4eb1de4b2d8a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c94fa801bc23fc2271351d97003d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8836a4957a6a4632531103b2a59cb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300eb4ee7dfd6368a839bf2530a2bef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8c6260a4ce2234ee105b3c70557b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36563f92b1612b75a028a9e3a7ef2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e911074b8108a453bd7612a7e719603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5cf224685e8eb11cb10e4f12a5a9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df86c960bcab526f7fcceb5c0f12d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3b22b719f66e29841aea8ce86cb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc244c57bab5a1d1991992e2e9492b7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2858db277ca79f06b4e1ca6f759a81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89016b5d8b1b04c9f1904a4305b60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7046abb98559cfdc441c99b801745610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eebded8df78058d20b4c5e3ae49c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280835762f4c61ab5b56b7f1fa2d90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a0e71983c9e34483ccff3731f4d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269401497eb19084e1fd3c84f201bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf52fb4ee47719b3924695eb6d0719615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789383f7dc19ba4376a024f54514ef6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4d852bac80474ffa3221ca7a5e992617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d365da5f6414155b23c14cc568eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12dceb3ed353ad992ecdc9f4e2a95d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4137c77b48912e0e47684e1e6eff78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010573c39645b0da279a68126d7f3fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4460ef42813be3193e34d8f91e8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bf8834693dc1d82f3de59df5e636c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8065c933f5680a9bc7bec660a7739624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eebbbe13f09dbf8efcc133525756b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb76bea56d1f576cf4fa1f1030233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce78ff03bbeb6dee1d523733c0923f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b159c349ebb317f8222bc13b7835f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aa00974a740aa32bf67953950bea3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d5a0c9d3aaa8b6c81c808ab1a2a7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1ba288b8e80a1fa4c085732c5610d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20214860d8adaaa9a6a26840072c23e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17362c9193e44dc5bf94c81ff8d310c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd944b98432e9db8a69f45388767a65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6e44c3300b583099c45c665a9032635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092cab9c594c3c15ff68e1d34a61bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4a535e907c147d0cca2e65e301694637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c16542ede90e6424e36f49ff314c7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0262c2d8e00209b7f856c674f80fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c0cc74cc81ea96dba26bbecd5c02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66651af999b29ff45be94006cc59952641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab548bbe44aa9822100ff9ea97aa26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe78a7dbfad24fa35d246f00a9fc5f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89ba8347279e28924c027b91ed556f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69de8a1beb1d682fe2e41158485ee26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f8795a4b997f40a056eb39b101b56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b9317de547d193254bab7041336e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e2c3b3e0c81c70e73dbad687be01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c3a2db88910236887a60ed9a4f365649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e4ae718a5838635af4d9e6f1fb47a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac1550499688ae247abd441052173d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b107573327094f4ad7fa2fc72181652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef5e8f03c11e5ec1afcb0a59edf5e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e99f82e5acd0835c860f4b410f1527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb615058d86500763862bb86435ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f7f4ca1a3ce25fe21458438b87fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a2ad853fd8cfd539cd85d8963a58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2dc4a7c1506705aa440bdd5ac365f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0390f20e884dbc85a29e0491fde0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beb119d522f0552ab55eda47abe54c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e2955def01bd788f638625bb4e59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e653779128dbb1f9cbe55a0725421a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d156f24aa7d6dc3a221f394a463e35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757d4703ee8f34e45115aa4aadc71c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f9383f71b4f4b712b436239d2687665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05df5362aaefeebe2501f45fe6eed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360a6d99f4b3cdcabe24809704e6b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39994080a40fe28dc446593430f16fc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8590dcb26f861b9f77e41509d13e007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85324249d150c6d850b8c6f2c7542a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b601251168a40cc6e42bdd7d673240671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf581ceb858a23ec8f99c264dda5428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538567775320866774c0cf37fc527ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4323db58f1925094673f6520cb522674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe84f45cc7f36d44443b04a9989bf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c0de7b5c43e9252e3c2c5a9c6f58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc781cf78be054a75a49cc894555d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb0b2751e87b24f55389f18a7b54b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ecaeb8a4577f352cabab9a0f7663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906f93ed14c2b1c534b8620e336adf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2117767ff1a96482d02071bcbef4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fd1f07da789629e71f43963a63443682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8005a2d46d472150122b4a3ff4dc90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da69429944f574abd6ab50782ac70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a000393a042a7486365a2a9320f954685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5cb1255a84c971898b494e50e050d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38128da66cf16020c526f5b6a5314b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4d6e487401fe9a7adc811201cead688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1421d18f2555e51a620682a0ef8e9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0035dc6cc65e696fb38f69cd364d09a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c7ed63a0d9389a9fd21ddb079c99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a723df12119f342c97ac3fbb0fc6a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbbffe47c20aa544dd86ea08fc3582693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdab51f96639987169539de2942b4d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e1275c70659d0beb365ab328c5a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434b003e350004f8c06292ca4343df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a3829fcf5f9fbfaf7446870ff77ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dcfdd422add633acac5c23c2168bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee574c255052449c98fadca9e04ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b933914e1e8aae7846cff6a77f778e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce464ff632b99c36296e67b5fed694701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a2af0b277d7d8cc5780dfd6a7ac4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3abf676036dd994010b3604c6632703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a003ce19a408ab7d1d8b224f96fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9dcca55185205209dd0921848599705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d35dca01a8c692d59df130ac6bd1e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6e576cbd5e6727050a1b05a7807eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051432bf17272cb7eddcd92cd87948708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e942e37662b692c731bdc154fd28e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118e099ecbb51703dfe83af31ae919710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff604360411f482d5e46b69d4d2754a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd6cd350a6190e366a2e5ae0f178c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b75e73c79b48483067f73851fa268713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f9bdbab4fbe60e1e54dd20a69be65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2365b9af9bb42444d247bdf5b4988c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc4f137c7f8be4d17fc8ac9da25a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc946787af20269e4dfa90ba1004b2c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae115c801eee98ac8425ff580b4c97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce248d43af18918e72ca08960c5923a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a66b8f04b541f2d6aa9d5272b08d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c368caecfa32c4be6c844184594949b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587ebb1223619e1647f47d1f763d49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32900e32b05914688ed9c8f3b6fe312723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003efa18f1faec0ff0e7484486dce9f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1b07bc6031fc39a1360a5b8ae51d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceb1378f941a00bd7d3ce4be72aa64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad922a1d50ad806eb2e63abbbb34d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a1220c380bb36543e09100caa74a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f203a6c39180d471cdab3bbdab37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e22913817898754dce1cea37942a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570f2ce995465a2bc39641aba022646731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6ec2849ebcf657243d8a1b3e6ee7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60c0afe86d0a55d31e984bb7ea745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259ee1563238a7e2fa71b072eab072734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0776b87f1647c0d39eee1c7252e15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf462be6814efb7eaea515d9054e9cdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde286ef255c1469c99a8aca52f6000737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31464032116308cf0c5d423e5bca98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc20c1f78bfa1d74d970ebc566454739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce53a31285d6bf3d6380738476ee1e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0dbfe8bd2feef86641cb4ea0c9271741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb37c53ce8348d2aaef2edec5b46f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b48cec5472c3c2c6c0c108c1679c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aee9630adf7c60b4914931f58bc78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526dec78561df3082015fe3fe4b61d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4e82f83f8b058215d590c298c7d5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e7285f55770e89f5a23d8115e219747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2337a844414ce67dc02150e8a7d6e80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589b9ebfde3cd968027c773fa57519749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880613781074ce8fe7b034ece185580750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76559eca921bc77679ac2870cd74b397751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f813a181687fbfd1f399362b93ee5aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6206a0eb97943a19e865440c4c4ea6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193c76d71c88c84411be1a56192cf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24021d53ebf0078cd7eb974012a115f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bfcd5521bee068041247324bfe588756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97b45653efa88f1a450be29ab3cdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f285c2bac224e359ffe96e3eded8274758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6862eb89967fffc4e12ae5d40923c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>