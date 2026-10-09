--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6dd1ab2c1e8391ba906bbccf3127d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fd26e9e2cc7466b710af1b7ca33292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533492e6fbe6db9bd2829ae0f59eff03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972f0c8cdec5b8097e15db47b36f4634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a45e55350c903ae56c5a336c9fd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7d7fd5409e4dc7b205b441e464ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd7275b0a747b372cf069a84300b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b5b91fd6c254d78c828a8be5c19b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160fd255503796ed34153e9c6a5df99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9017cd1344b2daf2df45bef85bc0fbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd3bd4f2ce9ebf01f602fc09f50f1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145696299aae160330f750f7834e0c6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb5c0e4dd54b25e68ff7c2e4888e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c803e15b037a0f5ec7131670cfc6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10e400e4f0834c13bbfab8495cc4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3554bea71f38de256226ecf09675cc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead04616bfcb712311eef99b645067017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671bbcb598e48c82a1758f02d66c7d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdbe73a0e3d4dfd817262bd1ab255219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b11f597a6206142870812154c58320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9630c6e7116a0924a52d117eea767c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce71fc9c5926c0c0dbdc895f17cf9aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea3932d54f6ee0f29f26b61e9c94623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342344fc74e741b7bf5d13d47c502d6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a8d18fc3952ec4f80e16b0dd7bed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bef338a6cd43ab5072687bab2f46e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb743d6beb62387e639fc5386a17a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02e162d83e0295686d45012714f6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97c584d087d61e3e8de442207c87429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa89606d06fa3e5d3ba10dd69b97b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00851bff54d8158150e27cf35a8bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c3e7af5bfce700c22fa3109018ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1e41779c0ce573222243756cd924333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7ddf5a63578f7778090e37f746d1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bcf57fbab4a8c20306ffd9d2b572c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed950a48539d9c8e70011a093cf0257536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb2842c2f6b78304b60e339a3a4a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd2f1aec7a24f9a1a743e0295e833038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b9b38b672839c2e020c95a078ebf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02525a8262ffa90adc68652e1a08a26e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb50347682a6f93a5cc3e576336a2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61fc248d3a4abf6c63d4e0f1377b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fac29d018cc8fdbaf6551fd78c5b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94520d1ae1a6f52b2f50abc1641e86a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2835d4ecf3fe32e926396e014669245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8ea0a688424d5913ec874510a58e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b3ce2efd322340e78b75c81f57f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c58a32d45389a6eb2a95a3e7b9fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400522d509dd5d02c0b27fb72c8d6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc31f3675e9dda78324bdf7226a0d0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9a997f2ecef51381b5bdd30b42ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf25b84169165cf81dbbbd56ba3d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad800d58b74c275dc8cda23b7aa758fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c97c872d82e3454e7d8d18c79bdab454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b5047f587a1013ff2a582083f0d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce0be765b5949cd70bbe51cd35f0a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4110f26f0d263df035983941956abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e437ede1a26a03ed1481d88d86c88758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3cd0e8da8a432f0768909bb69651159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181859cad3625b9f0bb4958128b84ab460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc944d3238791c8dfb50db3fa8025d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519118cdc8a19bdd8f1d89d4645850762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dacffb1d217125bd20f6d2fae3bffe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c20783bd80c8a0c1d5fa46e34198364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691fb2ce61364b8fcd04b957de69b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf38036b3caeb26ccf762f0a4575f2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b49f73923d994c3a2b7b11425fa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6783d9e140640be8bc58fc2f258c0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f361a440e748540b86ab838cdce969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91532cba3dd50076aadae5e548dcc6cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a1d3384ac8615eded9bbfe45959d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c841936e19f2957118065ffe676b3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25eaa9bf6983671ccb78968cfb37be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cdae5aee7ddbfb99dd0893281d62174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3357c217d6e26db47dc753a839133375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bd30c016f9e237511bda2862629d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd63de4e069e20c24ecf90ff07282677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8c92c2b5a11476c893af3e30f1c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5989d4e0947febec6640746a8c5ad879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddbd7a8f8b4c56f4df1dae61624d3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0b39540805c8c2380c801337e32681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4608d571543e3d95ba8eef23820982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051067642bd045629f66a98849dfc3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2ebbb6ad18f618f93b1c4d88ffc1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b7875845c5d63e21af589176d90985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d27920271828edc5be8cc56205e9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf995979b7d1194bb8c397e5847fa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27c94dc613619a6fafb571cc0077f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458f2035e844e8d06da4865615398a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa060dc3bcad059fcf986bd4be5b5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6690b47c39385d61ce5d0e6c55e70091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd3a3adce598630423c1c6bf641ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d4f1305e0b81cbe3e26cc08d524c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a730d66696548ef19457ea7d590894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a182a4d658a76103039781c15e2eb3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b503a748d23516a39594486b5a3c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff033a3842b5b82a4cd6b1d745f174a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa826155d29ff7d0b11dd0da7621a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30822e3682259cb8ac8955098f6eb93b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbf457b41e398836cb1020590c2ee1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e53dd7ffc56c82d483f98f7ebf983c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88892e4d2c97b42441cb517cbd114102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e35db5a8942eedaaeaebb1f0103e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df6c05afaff5f2ecf45b449728814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0088aaa7b84b6495eb5d00ae81ca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c2e5f1d48bcfa25582e61c5c3fd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db70294f2b82c72197cc78831e634f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a98890c596ee0f67a4106da12c398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b22105dd983e761dcd4963f59ccf05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a40895cb55e1687874220f20c691110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952653c13260809e5e2e73738c399392111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ec384b3d907b3ebbcf9bb0b2c69e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852acfa9274d29644fa9932b3e6807113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce141ad4f3c981cb4c9916b56d75d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed371ad79d7dc7f6677e678be8ec7b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecac8f07d9497cd006ea5191ff5d6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b751497273b81df8c4f1cae2f06c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da8573eb95ea219ccca03e429eac1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10173d926bce7c25cb961b130c8da93e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858dbe21a64dccc5493fe495ed5065c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d5927f5de709dbc95aabb2406ac99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc644d95bdd30aff3933a74c9a99ca83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0675a1e27e9eb32a4eb15e1bbedbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4e9f5b6e78e0439b06a950e8210a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5a405295c5e644ce5fdaaabd33b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720f498437f75a666b6cbedad174def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae400fdf7462940c12353c4be5dfa1ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491dd0cdbcdd17492d2b515a08582d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da445d971f279ed62b84eb4da167f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6da5f7b7c8cbe29603a549e6c64f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ad17a8e527012493950d4410cfee7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fba6c87eab6860a1f3d89dfde1309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5604c6eac822528fe17e5fd318c59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7cc6d5ccc2c7ce0cbd988f6be4286134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c87279e0475605991b14f67236e495135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee233360cc79eb28cc306bd9f6ec2a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8174df30c2460139dbde3c9fc33108137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d21c1eb4242aecca5b4c2d5d019b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdae00f7316922ea4bcaa80a8b5d21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768b0094764e5b6302d897b339dace1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db5809c9b4316c2864374de639b48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add25a8c7663b38228eb66194e2892142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ed6c9711ebcd1a1c94d56597e31ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d6c7b89b058c3ae8d68a11ec80c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a9414db0acb595c25b725977cd38b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0b669caa39fdeaaa4f97b725e40e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313237e11d02304e13cd3ea026dd09f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d17f8cf23c2b849e6aa2e6fbe6dac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac27316e8422167ee922f08f3a7ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657503ff10ed208dcc92995ae1fe5d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0805e3af9e35271b3b70dfc89820e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d449815e8bfd944bbb7bc40c11e36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f52ad24bef6d2f7106fbff5d41d7f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2566c3427209b2b625f0bbcd85c70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f2ecbca05b22ae3c1f47fc65d0e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a33bd158b6b7994cb11ecdeac7e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0603dadda018007a7654c592f5229157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27e22f362803721e6c19a59c9b75e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75444f09114574f1c0b94752a6ec6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f2541265ce23b666ea53981a5537160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d2248e5ef96be8602b27f2210e35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc66def0e2bb346e67adb2a9a3a46b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c534ec76876209ce328d785f7c745163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa84600db8838004f3dba94d46449164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b1d9c672950b1b2247dc902d79f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936ae025f92e5ec873b70a0819503e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc93a0aa3703a9c7c43b996fdcc1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd837db6eb989a084bcf584aac6f17e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6604859a7e43bdfd8d4fd77185006f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ddcda2998f94c8bda7f3df604d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac420e0598f4ebfe9f7c0f7ab1557171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf297196f61fc73b0f25877c496ef9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb99f8be614e0636105152ec14e47f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5af60f26aa1d1d02f1246b6d02f8ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b23efea37e2f63ca0f091d711aff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500de37dc58d1b5bbb07e372ba510b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2960a4f25321e406f5d855f6a9534177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836681efe2f0f49ae206add0c4b600b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823917982e6872ddb77e70e15adb972179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b63612011a15bd9e6fef6c2fcc2ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568547759e2a73a92919b44d0ae2cdd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5d0a71c1e82fd7cfa3d70a13613cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcee00b7e849d6b9f210f611041ff0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8572b9139ebd7433e132d133b39e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d8a3e6740eebfeeadac4c67db3fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c698e63983c1a239ac4f6053451e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e15481943d29abeadb5adf46cbb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b00bf966fcb696d0bc3754d13ae67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d530dc121050310b214ea6d465638a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7d3901d742d0b7ff1e3b4df6daa3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746112b71e59cf6d1d62d354f4d520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73907b56d58368073630e27c960fee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e167e4fbc0a72e8a6f8c83632bf6952193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505215c90cf38ce7b00b6299ce2ca190194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f73afc8d1bed9f65085d69a71d54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3cf5417f3c39dc504cbc53d569088196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c367fd9646922d1cefb085b011ecb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b74e30bf82f2c57128ad5087784ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9419cdb78c130e539703c8feb618d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146536de91e65da2c5217504cf6c395200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec20a06ef31412da090aa0b317bc868201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438498845f11309d7a21daebc8df49c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32ca70600b56094ee014f8365bd6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c01bb35a687109380b4ef5735eff3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f30d4d3136106a748e4b26a0de11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50493c0f32dcd3775dd0f9fa75d9b8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e57aea5810f89b20a71e09c5b69a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcded35c8ef357606b4651dd694b19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523382480230cca50c0c713ac248c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611838711988d6ad43af58551cf44d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa078299575a6806b02c91501a7a7c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8557d18df97a3599eb4f4bb2de8902212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583b09d59d01a4114b51d6c4e624c6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c80d6b7dd293f2ea0e599488c24e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1651b6f7b89fad203a0a35efdba6f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cd232ccabdb5dbec5e6e27dd55c7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063e33025f9f4984a399ff79517f99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988421994f45f93d0a4a149ca729969d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58689ca8104aa97cd856b615f5f5d94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4c6daa28acca19d7ae1450ec3d3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de135133472ee65e4cdc52e56fa0507221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381415b9398bec401e18e33d571cb69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540802f415138e9ec3736990f0ab84cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff107818f14742f19669994c413e986224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec41c45c67276bb3d9e7b77e760504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841bd27149425f191722b990e001d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab581a1c633d962e867658691c2083227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf18408fc4a4d3fdc8bdd74095473228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56f0c13d6a4ebafb54bada28eb165f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486ddc01ff51c017a50aea1fdd54e86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e05afa3b019d0e046d37ab89791d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76b3c5488caab5f22efe265ae6b04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbeaa32b658a10a8859d0901b0dabe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1b6dcb56a483e63a4119cea06022c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b5144004679a6268bb57f343a2c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8333be4cfebbc86736455fbdf6f625236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62c3d9593e2df2b0484bead7c2ce8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e76358a8ca67fbc25576c22a29068238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9f0d8ff242be0544b34c050531d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0c24c52cab09feacc82a12593e5bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333cd694201f0b2b28f1cfefdab314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c2ad46523e27b44aa38f2c2deedd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c8e14ad40111640e49fb5791487e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13f6ea6f947c79a38314e6ec8b860244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27488b346a1476daf14665905f8137d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d20d6da280b6f1f880b75a700675d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7240822d230201a8315ea6c2a7947b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc69983fb25f4d7915504f983ad8d1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c99e42528208b956c4c4531647496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96f93d591f8a0d1eaa1aa7be94e70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469db0476470a7eef4a49dfc2baf97b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fefdb6d27bde99ad9d336a1cae662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc223b3f37f34412a39fc0906f2c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19763c5b8a1f820612b672e14d3cb7f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1c15e929e45f311312f9044176238255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac844ed7ca3aac541d827c50c47f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e1fb7ac329ec63590696e3802ef0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58bf5f05672c60e654ef915d774000258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c267c55ecac3eb570b6fc6fbb1ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1cd09041eab2420502c6b9d78236f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402d584d259f29544858c22a32f3d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea225d8c0e2771b38f614994deb51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad314c89aead070541ff4659ffdd62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae97b21588453c4b68121406977101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b71202a23f6aabfbbb8b94958ba45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e226a3503f154d556c3ab150e14bff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1141b16b9335e84ce4e31c5937dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9ea34b6a962cb5013fd454668409268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b9fe19f48176771a6741fbc2b476269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b6f16606de0bc9b6c7c7513b95b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea4d2ea715ef91ca6c39b3c9abb6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b4bf02628123ed654addd16d6705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263e59a1af79cee6fdd87c6169908a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3a014ddb142bc8993c612c0ea791f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466fb3f078b576a1e7c0c220d7ea418275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b8974bf7470df11b5a69d46b47c85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967c436c3df538e008b7ff9375c17b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a066642cbd45fd11f09361c3609fb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad758631e51e02e38b39ef9d0e793c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9e75bdd705d2a18ff07e7fc9efa81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba68d2f8492005a2b1412da5427459281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9cffc32e7ae34b9a7d535624b7d42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7b919e2251d824314426a8784079283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ed688adcb47734092428f01eb21c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf52fe28c3b6e4fd812d955f2a3293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ab57664a9fca522f898645abce22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959716012fc7af1071279c2068a0062287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d452a3b9d1456f1d753e9d9a0acc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ec1179e570cbac425a026fc9e994289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d8ff2cac22b1df23cbf0596ef385290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc35c7cddc6b16aab46458dd71a945291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280dba72354318ba018d0f99b3f7753292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb65a0ff1ae162501464222621857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2a100d2328bf7ae286d2e271f2966294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2dbb6a1c76ed70db60e8bc29bb581295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b67863383a416d94b05a2626cff9c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04a0c37c090b31ecf59990bfd243a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0b88d72cc18b991e36238cdd150c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6fd08027ba386312191b88ea7723f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811dca4cde6febffbdb21809cc024b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18969f8b43665fbab9c82f839bd81aec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a8ffeba8324406e088355d791c8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66c5d4d27cab68ab59864468fae27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d53e4d2770e088b9694f9a0e3326b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c0ce87657f44bbacf511c4947631305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14490385300a197ca29216f304157ee4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e961e30a9342c3c3c0525ccc1e27bcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765503f6c04d4fdbaa752372a9fbef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f887d25a343dd0c90156e398a88b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752e9c61352753cbd2e9f14dad5a0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751e2191e0454fbd4061365312876a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8c79111df9fbfb361b0cddbfa8e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d83065a3be9d4c271899aff76d6fe1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6115b72f0ebebbb61a020697b214cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6730296f33abc8e244cafdee81a4bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b450077d80c548d271663fe4a81cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc700549e4c15ba0cb0df86dbfa62ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eca04388324fdf34c3d7af9e32033318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d820b19f239a89e738c56acf787d56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7fc7381ddfd5f40734aa11e5ee375320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276bab141eea40b52c1ebc9b5145758321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ff6aea77ec9b8f94a9fdb4749d7f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066f36522495c1fdf1586d3128cd0e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598efd8109b610e850627e95791250f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5cd17c729a4efe97bb73b03738e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf943230757d293d72f7a9b2e80a5c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd788dfcbae316fd7fb26de377445d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f48ebca23f017c64ef9b7d9806e32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49389fed77f3f42a622212a051be745329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b904d906a68e89798642a40dc8bbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04115c2f521a5dcc4defae3535b4f12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf76d242cd07965f274185ba61da3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99d8b0851a86519918ce4cd9eeb82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9c47ca8ebef3cf849d4790e0317b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fae3cd7c14c35f7d1e882690f2709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d29aab2db934bdaff2821f525c3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf787d2ca4b6c2476d5012345091a1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ceaaf18242cdbd30227ec1f2aeb59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e3d5731382a7da3c9e3e885eb2dde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d871caf20db046afab8bcde4b32d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614541137f30ac1d106be397758a99b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e8b408d66a4b6d9db43f49dad59a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e06cc01c027e76782c4502b5e841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69624e6b3ee92e931a557c4b53f6e50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2514486236a6b2a90e471b6d7445345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6fdc307fe7bbde5bd2372d673efb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b140ea888f91c3c2e5eb5d7c4e9a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c818fab15ed42698442d27fea7b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4c0f70ff74cfe15d8895fb9b61ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081b5278beeeb5f7a7b9df7f3e0d336350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b48c62c1ec415d95a30ade8611f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e713d2154e1867c69e8b148468149a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d06e51cf45f18e65b2bc5336516de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1845ffc160643b516b38504e701aa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98872689e8e7cf1108175b785dc61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd117ece1cf75209e0e0a40c4b8466c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a63476dd88178c75b45ec2769693357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c687c6c17807a54f602d120c4edd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8fcf49f0ba86c1eec6993b6dc9b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a291e4a77bceb2ecaaca47511c7ea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f411291f90bc322e5e3f572d40497d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e95f01d35d5d02caae7c42e924f1f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e878c39c02e509970eddcd1ca4f5cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a670be3258ffbeb64de58b30304a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3ff284a73540635f0b0692b8d579365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d592737195b3cc0a07ae6e1d81e3c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cd2aee4fa96a5d7f142b067376132367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed4070f529bbe18c7d8042a4e5abe0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d968fcef0a77d58cc4eb9a55b8ccc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b3ebb801d1ae44c6a77369ba674f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06a0c2d417c2f18490002044233fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c729d9f80e53fccd7118b3d67b1e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec468cf2be6b4b53aa4f79cc4e5ee4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e13007a90bfc2fb2a21ba35dc6aa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa24d797c79c912ee535f0e42d905375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96a2a2ea80e003b7495cb22559fcd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920187c723e93a57b76c7d70f81b4a15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75036dd5fc4566abe7ebb43c52a4ac55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc8d363069df9d2f3cb2f5ee0dc08a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788883f753c49aefe523e741b91f0ffc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba48ac268de7e2b978e4fef1b925a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055b149e0e8e3ddcf37913f2e47100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3496f907e8474303b02aaa01cdf9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610793515ee8efe5251e5dfbaabf2acc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d779d9056988c014bf2b8a692730de8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e5d4a4f14d9ddd1d8c0c8e8beeea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020d15cd06748217d92cc31fbf9927387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939397b9604cbc0f0069bca242ff675388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358304641f356f3bb95eafb5078a6e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910412c922b559d75b1198a522a2df9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6543655166be42897f64c08b1379391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9198374d44f8f38c49b83b34f8774a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba8e6416333527451f01593ab7e6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba3f5b9b2368c107089192e9bb7cb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e2957863e5430d582293c9e6cdf83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174cb471406250c95e5a269cffd5c55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e21bf8b14461da1053404b0d0121a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b0f821c42fa30c3d877036b1a57e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f26c52f66b1e404856aa5349869f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70df0a8452ac534ee049bc68aaa26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29fee30f277c95c2a406613b949d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9cf61fd30c447eb911fcce97d0091402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38fa816a2aedc3ffb1a6feae903e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7c44549e098bd63aeba745de9a49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca315e0b11455edf280325c8d5966c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6750c67d13b135eb357135b7b9a748406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8191c63ff1fe1ae5fab999214d38716407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781980c8b69cc7180e810a6fba0f21a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a890c09e1a95cd0cda4a0a87d7db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1a3c4d2630e0ed399199b461b96a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9910715aa22d86f435851b84d7b773b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeab36bd40d55034ecd2a76b3746093412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d332a108aeeb7fd68d974daa342be5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba86d4b589d08e216c7da1a81dd091414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679732e4ced8baa00a21fa71d3d1513d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f18d0735b4ac81c7d9265985e610416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d1ed7312a7505083209054f048d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee2f5651c49a5e1d2da1c4fd4f17be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de84875aa1f51d2ebc25e467ce4212419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b867dfcb46b73168c7c75d123fe0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848ca9ffdef2de2a3f9c6f8ee70789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58beb853149fb64f1d5b4cc0e26ab1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a88a9d2a2e5c43a1293c58f3a7c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8fc9a5b3f0671cfc8133a30cf4d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af0060e4db6c191d341b6d8ffd2eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351c3527b47735e8a0d160f35601ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2c89edb4ca171cdaf8245a28e593427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d9f8aa1239b80c6e859f2fd9a6211428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708db5737e99a0d24e3ca1181f9a62d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1fb002e85ea3e2b3ab02f8ca75577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd800799762ad19c09c58fa3756fc3bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564021b53f686c7682332dc333efc89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9d348bae59c97a909230ac9343e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d607baffd69dad3bdf408af8fa07c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e9bfe9c46cc48d32f05ddbff664bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b0382a17d6e572a919d05c77c15e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085004d179e1c3defad766bb16323f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b1f669813654f8b01c4f92096f2f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b45177eaf0e311f6dcafd0bd3e9f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806528784b0b843ee2a703f66fa99d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435bef02f44388a2c0e161b7b4d7375441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb493ec04944441a600e32d60b2823c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afabd929d825d1b8f3850b5df6c80a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf9317a54de44068cee350fc4a1d7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2dcfa80579300158dfd5eef5756d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ccc982568c83ec65c435394311a8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0711abe1a5af2fe5ccffdd3bcedd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50530d3158c2caed309ea4c23cc416c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8334004bbecd743984d7b6dfed17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c18726f6a76a5c604fcf1e8d60771450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cecb869fddc4bbcd4c2534e91fc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ad0263b66eb377afcaa217892cfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f6c32f59f814067153ca88b387135453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164175d6d5617cc158f8f6594ce7a8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0925430eefbbe255a27dd95ca59f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a3a66b1a338667719b19520e6606456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917877c9d9b4dbde0f031335031663457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e9b4bd330af2b32f320330c0eb4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432e092ea96408e3e73c9e7caa1b0a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db1f4e9f448bd51d0d7464540986c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d081eab8ee868019f46454582b6b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d8399f0760d4ee5caf30cb37a16d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1353b96ff2f7c1e9a2b93827566df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4ddb2a47795c4f979e2d4bf30b832464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5c104cc5389d9914bc26e56726a6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e3ddac9f8167fdc890abb8537c462466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2b3f69bfb64ad3a12aaba6b72377e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4598b70cc8210d9735fac675a3da3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff301a38c8fd3e40025ee676cf24600469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3521c42aca958e51cc8a08eec8ab74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65b66bd86f381a32c902dc263ce4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde8e41c4e90797ad0a2e6a80ae55f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7fe7868fb62494e8ba5647cf3f705473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24403fe108a98e29eb239bb97c84cbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef203ae320341b3eaf6726b79ac71b32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728365836e63854f378d902f5b63ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f61bce2daac7a09e7dedd02ef3aa1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c3579bc06a918c280d5fa0534249478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4273af85031d3a0b37c2c3fcdca6d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2515a46f36e8eee89b0bd0e2bb82a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52637bfd23b5fcc883435d3716b447481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab28940a560391550238daa39f2d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41b45955edfe86902f94ac1623b03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae18b20e288b373bbc90730c4d7ac18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197ce9cf114fe23d2bd15fb4edd46e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b22228c715e7dd019ec00effc5acf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767e12a1f577bd27ef0dbb7d1922e6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e1819f20ea0de8dd2e08328fd7b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d3d84fc6f1faf1a6b9a6bdd8b05d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121f44b34673f85fd90a85831c20d22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9ced031175d2fac620b0a6f5f54d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f8dbee1bb044b94d18efc2cb9ee5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a322ec0ac8ff8abd60eb9f6abdb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2ce3e965c4942d22a31bfb04332d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48c9970142fb1e8060adb85f2ac2a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a80d6b62d418c1f7f437760c9e32b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d065538e546d4a9260aef2ad0ced96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7cd02f9395a713e6d0056caf3076498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e602b825a58bd3d0a92515b72811499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ece3224e26a8f7b2aac68f2b8948b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920dc62c095ec323b0cc169c1a26fd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831c974237dbb06cd2818f688a57fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0abd870c3d646125fdfbdd9f126f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b5eb9645601da12b470549a3dab1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8930f5e34cfa1126ea38e2e5e33ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea779442230dac363c4d0a774267cb7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711cbd96c91bf7814e4b0064d8e3311507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee58aafc5d2fa80c50422df0124f15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca045982519c9f724dec0e868235260509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda37f654c166b2672a3d39bc5439284510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0497962efacc504eee3c1472e5214511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6e1df59931ea1d8a1a58f9641eaad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7ab185390d0763e781a1351877aec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799602fcc2c0436f1773045bf2e8e48f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df03b548433b99a59cf54ffe05e4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b930e0e215df4292217274792de847a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b115ea7b6df99cf47f48d9ddd31c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1433ccae34174723d9dbe0ebe6c8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc6f467986a62ce144d7194e067ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c13c1e7f6bcd71ff360ca5633659520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39888b08003e3838914ab69910e9534b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128faecf5ee2ff79a7e28336d0ce823522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7870052f92efefec388213989ad01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a794f5eab197ef546eb90cf39764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3ba104675befa68e0b67b26ff9d30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6568ee47cc03eb6183714247fece526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714987f163b2dfd2035b103d385b09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46f1908485d44c53cbc581c568b673528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a542a7a9dfb9b9b3ba6d912f80e5ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61659cff0c5c21614d6369121252a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd916c18298077be3f1ccaa1290e289f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82733dce5321c13df1b9a88347e73c55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9b48300ebcfec59417f97594e3b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beed8829c8c3f48c4bb4c7c6f57ec2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8544bb3808bd35887e82bec6ab0751535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a125ddaf65067d16ccf5c102654472536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d9b9c6a4878a7eaddf36d26c584e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1973da147451352df93e0bc983652538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea4a398da42e8aa762afb61d54c49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b2b320618c07c1179727cf7fb18b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de24a214a99f81cf410c30233d2da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b111061f920e2102caf72e1166a8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c2e18d1b601e85a096ac17d5e3586543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8bc0f915c20c54d4014e2812f281544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b9904ecca5a64d9e9fa579188547e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6fd506361f217fc6379e0b3c9182d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911fb18b30e775c60de11f6d6170425547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c6c5bdf26309a6afba8a2feebcb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd6ad0d94c6a290309b07d275dd0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6bfbe22782c516225971edd073a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a190367b9f0daa8cf59e0005fa0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bcfb95ad775f312014949eeea1f2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171450ec7904f47717d1bd09f1a49f06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc64b810ff4a73d19c42e40d59a87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c1fd98a178b4632a2d88007c7f1b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f22eaeb6166d87af06e3d870f4d6b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c99e9503172dd88265138a6641adbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19864b4595901a865d096d82e52bdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d37bd1b0c7d7ade8379e0bac0bcde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ebbe6432cb8e740b813439932774a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73ec2abacb0566e697915540b6c702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35089187ed41a3f08dec0a18690d43ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ca1c2b0adb87814682fc4b0349f93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835dad67deaa515fb0d41f0428dfc53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d0f001d321e613fe3ab4cac6eb141565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede45cf4769f8d762ab4b23e18cd97e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5323784f174b7aa9a057f8cad5e7ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9cc1f7ce8616087425de91bf24a31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c530536a15e948a5ec613a053e88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185ae45b9f4b6adc674387787dc1878570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c38eb8536420c7cc17c309439a2fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b747c50761d4981149923ff351233a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb976637133cb0715221c2dacdfd7f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283fe12994fcf694008a32de3fa877574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3c58cdfda3a0f164ba7c34bb0ddf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153ed0f080034dc87cfd5a077c3277a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb81d8e687e8732dd7350b279bb858577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267da42364434d2218b53adffb8ee29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8adec55f1334a9282e7a6d3470dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bbfb1d95404e3219e5d18b0baf913580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56363a11e17dac7258769d8d1b102a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc27bea790252617eeb45ec0f0d6b1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b46bec324c7ce7d651d37e0e25dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e738d5573d4265d4e495333b7ea7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d2a51e1faeb5204eb49f62963b0cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861ae3aa2bdc48661e7a5153bf93a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d85f9a7b797d4684343583e7ea155587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67dd216968213c4e77c2f13bed3a7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4680ce5dec8c0d5d9272699a77c12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6456a770e9abbcc018eb16503f9b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff4ee883d3a24f02cb70417b7c835d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd061779edbff8bbf4ce55b3f76b46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75498640bb6595a5ad55bdbcc91517593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23c319bb74874d9c5dbbccba36b20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0e519c5fdc75bb24bcd511315f7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d6ec2cd165af4adca40313b5a43f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8bea47c2fc7173b1b740e30f432a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4838085d94d9a6dcc8fb33e05303c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb094c146dc0add829a7659d71041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d78ce6052fadd11d20f281a48a53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7028aa7cf5024092e8d9a5ce021b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584ce775688b7371e9ecbcf5820a11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2f8107095a914459899d24c827216603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33436d6106a30a02e9792aa7aca585a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567be4f5aa540f3e30da0375be57906605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875550b3ac215513ef9481a5ac9aa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e464626f38c6fc8eca9e3b9d14cbf9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515f391e01fa958a4753c9d15133b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12444f2e0e3642d2f073ec54c50d530c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db87b207c76c55ed531c32483034c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1775cb468376b89f66759127648c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b4a6661620609c7b121d5f124d3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e151110c725e8b2d78dfe5af932b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078321fe5c57b7607b0f72df611e21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f6153bbc7df94648f8044aa0a8bb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c71185d377cb35adbf38bc2ee1877616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2bcd0cd0138c9d4a21f0918dec666617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892e2709cd8c18712f6b70caef3277618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14409806e1c1babeb12af34824d7b4df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373cb3b78652432acf2ab57ff3f1839620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f9d8d9a7622045ff8407b9ed5875621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f9dcd16a3baba737ce13cc4247a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551eaed54ea365e7f7896f0125120d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c1a12a700486b7c1f6b90303e8ed1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ebc2112473615ea523e53298ac41c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835160a6744b127c8158f9663b1fe04c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6de4dff99091df1dda692d5784676627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a70b76e687067ad5f5af805be4f78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ac20e8b04698d8cbdd5fd9a9c3e15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb968010bb90c75e2e49b1da20365630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9751a53ec1ea60942ad67debcdab11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320720c2c8b04de2e10ca4c0e8f91de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd52a32bb14f5704542b0cbbf5ff22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a80d5ea423a2f8a36ec03e640402634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2d483d31e978d6c43c5b736f5b9a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f3871fd7a4c4fca534763e32a3339636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118d28d702af2baf6e6a61e1424af6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc2134c8ea9d251b81bdb2f968073638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9725ecda0ceb2490fa560271231d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3ec9852b115bd32d344adc365a40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2816c4b23f7c542a305ddb7261b280641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4f054a0619cf44d41d7dc5025e5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f3bf9f2aca0955b30babe36cb87f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c44ef5c55a7a75ef9a230003c7e8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec9c1acc38be339c866cc61b8a32c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc83e9dd207f50855f6b32c78a3d93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824df54ab44a22616d2cf74f5f58296647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdf44f4cca9d944a935ae1f60f2aea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72601c9d316fb504462aad601b378cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208539ae1dc92f9cdeaef7d9825be8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7c1bc8bbd670f08faa9c2f8f1858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfbe99ce7f6c878db5cd409b5f585a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea55c579f5ef366170383008ba568d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964d8c7fd9edebb342bd775718e7b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e864297ae12fa3f5efade74b3a287c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ed74cf0148d0337b08998bdaf44f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f45b3cbf42778015cfa61d03e8a1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418ac1c300e73f5fa53784a8005d7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3852bd015f59ed39134731daed062f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559535a946bb4b11343d5385f69c6477660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f43c1a62f42871f89e42e4427e75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d676dfeee2c53c8607b48f8f7e3f91e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bcef2cd8d04770b3141412fdad9c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d050ca46c9a430ea1bc6dcb384b76a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e902e36c23fc57cb3747839de1c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89058c0bf116b3d7abdfa80ca44554666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2325cdf52c89af2e4ce836d3310de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f57585287e7e8c679905c2911f30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d694396f9bcdc97db44af34be4ad5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1de28199662a8a9b0433b7a6a2785670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f74d32e77bcad65454d980bea40c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92190504bba91ef7791186f3fe0e26ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2981c8130410d35eb494dc5babaa2dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5cde5f7827ac6e7721083c9dfbb6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a4808d5cc8f4f9945d21d023457d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4d836d56838d89762d7062a39b1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593219702928262f878db7a8131c95c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83714c7581f4deabc55c1823e26fbf3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6b10bfdb1f456754654be09c4cc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9deb5e44b005481d9e43fe6b00e2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fa3da66cc55ca86d09ed63a8c354681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc671ec60b752c7b80c25ae4199ede0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0183c204dfcd097e3c03d2d436b8a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3dbdb1c676a9cee5c9a46556be39f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc012cff6a2557887b5950e2227c7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a12a6c3aff431ff032b0ee26ba344686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520125fad014844d9817027b68a6a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f25ab192f0a00987a5ae79fa023a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeab51698d9c3f5d7ebff7ba97eaf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c9d4b072010209dde8cd84350c5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf186e2f0bb933696e55329d08fa900691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0d287118781f0fb0290d6ad6c32a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f80ed36f2832cd21d0f2583f0d7f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d20e4af995ec6b5af887c6273ed05e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e255ea19eb60d87c6f5c9fc90b37a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4ed075ce8d585dff6dffdf032560696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a521c81f6e5c403dbe394e4f64e6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa0262bf81826d270add91c3adb32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d266faf5fb63443618e57b27c102c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ccb565c3e9382ceb209c3eeca6733700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9900997e6313d2957e38d012144ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38816ab3cfa8bdf8bb0aa797e3516a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ea0487fbd069af97b2bf093d44f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82fbfa5659a16e4eb8a390f37e1f6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a68e44d31ca3db5bd58bcc3a328812705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba937e5408cb1f7592d179158bd13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc78879711717999a0584fe98df0e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7983a7de580a213542ec9917583d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af290d740db85955571104227352a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e8be12d7b7ed9dd7a1baced9b50d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa55b42af5bea7438831d5f2845a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc993ed4af25993d4ff7a9e7859fe1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d8b7ca51c7a2cc12df8fba3d54b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8038ddfb1e630d4771f7830c5006714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56edce2d5e4e2f4d894de730820850715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a190b39da5be8fb4e354d3aba9325716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8aebe0006fd337a3aa6fba81654c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d945e007c11e28112ac94b53a54c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f9b05759f0b98d87aa16b334a5682719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb6990c469cce4103afcbe20264fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8716cd2302718c4c92cd39450594e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f04ffda646e36a271baef6ecf8831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304c4bb17c63cda726e0811d6702ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a813c71d0b3e6dddf861bc1f9268e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a420d8d8c9ba830512f6c96f7b6403725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e468e6b2683ebced403e6dd1361e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97f05340ee6bc792b085df94626ac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ea7394079a0772a53692c429c02a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748ef715ba2eef7bb18f5c04e8b8e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3bc227960a5760969be2f3f39dff1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593b30b2741d4b9ae175e4355862931731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7a7290f6cea38a8cf0ae725e5cc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32397370189a932c3fcc028be4a024733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc6a60d2171d110c78854968825063734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec2d0cd81f4d1ae46a38c1cf69ae4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea2600c9e9e13c9780141ed152bf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db9f3b1f697b6feeeca824c3adfbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabe1040fc3a944e4f74ca386198b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770c05d469c3edb76fabeda7d03c7c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf363adb1a8b7dda831a28d0735b739740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c824c56da3be8ae8f0c5f189073d60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ad4156a47d57dc626a138ac53e0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f325a41b3f875ee454cd002828ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1383429ec471170785e9b1ea3a988c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4d678ca4ed26c1d62a9615c38c35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e722995d19a746cf4809207e50256f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad463ca02952361af33e8e2b6f6f2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67ba2f0f3fd22e26d26cb139414e0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ade787492aa62b88511f791d3fce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513c23114e25e38f910737a7fb2a461750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a44b331c8fc197e235ad7bd5ab9e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d93c494ce8355428262fadee9907752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14db6ac56fc10f45f0dc7cc12b10f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088bbf54275401c45878bd9bb1db23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2b8c555a387511c809166056ee06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb0fe7b40fe26cd7db30651f45db60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3b47572aae1cfd8aec55b9c09327757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768e136616980b31776f3275ac9bc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f320960ab4465856b889821f664886e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13afdcabf561fb246a424959b8c23e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d49ef7b7c69f647a3f5301c415ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e529607dc3576f69df9c5a139b1a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c826cf8deab240aff8381319f0794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd04a4ad4a30fdbd0e33c897a3dfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e3b11aa166713faace0d0ae62804c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef82daf48f462738e09f0de5c6a427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab79bd4b66ac6beb256883daea80ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcac481615414f828d625f2abe16119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fc35bf0de57622166a93d9d20e1b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c3e32034a8ad278a1b8bb65ce623711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffcd585cdf2868e4accaecd74cd93612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405193d657508fd992f88675fc20df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a180b540bf4cfe9727a8de998cd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dbc80e54c18b3509964b84c3e385115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988d4c57faae70a5df3563d6b44d61a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d291fce5209b278505085418d884c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6b57bde9952f544f829515c64f9d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316cadb0f6a560707ceb9b37f57d53519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1a1a554e47348906721ece3e8b9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2c904bedb2f4eb894dbcb779841321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b632b1f81df7eadd7bb91c1399a75a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150af530660c59d28e5a4d50e7aba423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e23e0d93748066f2c3fcc6b798d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747b81716e1641fcd7f9228e7a415a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320addd6259e8a9e9799e85dbbfbd2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b94c3575870a92b7663c86f742da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f17df08eebff4a639866de1ce1ca628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40775d5b62345e34526fde3030dfb3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9734a2716b40d8b322bedc858f8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e91447efb38f8ddbba964fa4e37831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea2ca6b76eb282ab6e60d67fc165032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897e7462260736253fd6c0d4cf961733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b5405df6ddfd144ca8de06abceeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff47f1e153ad1cd0a68c4b5c28b9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b79cad89ac0916e289ce8c752b78d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf11df6126bada7ff228ff57c344137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78051bd898f9ad8c4f023d3f13f1faf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2310f2c426f23e0dcc2e26115f6cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a69b678b0fa5f3b777251617da4c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9d38170737f05d811d2edd37b0ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc817bde49a3e96988198da8378f1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6162a8697ab94b45778fbc3bd8b8cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4aea6d55bd032c968539a51273c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25fbd4b12bf8c0fbb753d39487419945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11623b370d369022ea7b34939eaa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300882ee0d4a59163d2b9d448a1d00647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656fb1bd475fbb67b8c2cf220615bd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36299414fa1a32e3f624c67db452b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403b50ef0a264f38082a794bfe8a3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb06b32b3bf26f3a81efa45b44efd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510006c5681eb6f296ba191368d8b1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3b00a1918259894540be8dc16d5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b18a52720132be57c94e7143a7747954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab1abc190abb220775d684784d72a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd05d9cb078196e54239d6ccca7ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04adf290910da8ddb503898d88429f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c557dc8353582316b8b052637b41b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deb5a4852ca302fbf6c67ade619b3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d71987f7fb23f024a0507ad3f3a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e30d49c1b2a9acd5575a33f9e9e18e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8f5c5156a3c4e7b74a69f31dd42762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a4c5ea44a91c4182f105ae3a315a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc56017544c678ebe6de746b20c9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b2358ebb29dc84b65170575de6c7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4aa085a29267bd8ccd308adf6084066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3faf10573912ed348face028473c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06839472041189d224d1572de170e52868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084b2a3360fe67d90df63b5550bd6b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4541045a2a10b18d9940306e45c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38869aa377f2265bfce6b57e20ea98771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1cd15f9e3e7daf857c09cda2a412972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c82612f5e15debf2dc2170be9a1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338104d8a77c05a578f26d03547c0ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad1360beda3fab343c43c42ab316c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb960d30fc3f1359884bb7ffbc8c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e258990e25ab0b95335329e56032c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb48e75ca0f0385227d7e35314952d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e556c8e38c08cebbab75322707dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d2577837e3efdcce6f7e917ab54280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e81e0ae5c13b0d3fde2860e1c87eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e8f53ef3ad7c2515cffae5528ebd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1f8cc78ade7e04dc2ddeaed7483783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f4453cff504ad73ab3749d621bfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ae6bf7da98097257bf2c1e461c7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949a7c80ad63aa8f89ef329cc185d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7f3a74a2c10bba1660892dd52b7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb21783087754dd7a2d2831a1753f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343200937769a37e010426667101202589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d931c8ada0db8f58bb6a4dc59df1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf67cda778fb92511ca0f7fd66a59191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9531233d1a78db80fb61453f732692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec312e09617767e0ece36692ccfad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a02fe6d0c6f8acdec4a39a7025ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da64446eb478efc4bdc0024fe5880895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2f1e8c991cd78fa52626230d5ec9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b9a04872b7c7a48f421b42c2737a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa5163001a047b51a72303b56edd0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bbcc5586aeec8c1f209d454225a3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b8c7b9d6450e684c676d697c819b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061f50e7b0e2e8b1646485b56826fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232703672dce3d25e70fc164f227d660102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be13a490697b8452422511d2a7b19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4677b0af3ddbc034cce6801abfee7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409fbe82996cbb67ab31ea8c8a7e971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f21cb31b545f1675ce05dec8675a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8575b2cf7d34cc7eb37a5e718c9785d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde669b23e56f0ca747e51f1553b7091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b7f0be1b2d52dcdaa0256698270f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c11eff8c708654623014528e1b3ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd87bcc1f9df0126d0c2f7c6767bece111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632447d60890704cdb974ecf4162a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070b2b6addd0bfd6c1281da41bc02b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a1235d3353f9d336ba13592137b6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae90b497615e6f537af3ffd2171d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bfd6c799621ab42f500e518539c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fa4368dc4ec960eefb47e159b17a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b070fa5309d3dcaafdc6b4bf65e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8ed6110955e32f088de3b980a937119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9387467b50a0681022809c05ec76b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acd6b4d77323cc5b4d491b31ed2c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d587195bd7f25f1fd340c2ba7a275c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a6e15f44cbd0af9b4d377c811420123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a20bc553c3e84f508667ea8600369c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad681e38184dd93721d83b4e5baf7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb3f589121800587bad65efee1922b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c3fde5f5c63418e022c76039ae7d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c438dcdd3416b8d12d3cddca9794128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc3b03638740a3c75ac0990b0f5f7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871cae57991e0401ced1b92d3a14f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31eead89687c5573950d53ac7b5c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1cc7cc35362c1024738a4eb0ada57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e628d95fdc05fbc96a1ca244a4a8f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ae3343861e0c87af742780eeb5b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d2eaea8ab63a52c4011d77436a3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896212c97d5c8243d399176a7096131136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378fdc4134b64905d4adeba50332f4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9299aab71bbe736928c7b2e99db4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cae2b709eaac8025c35cff8ae46cde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe19456ee3d715a964f8302bc7b1f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa7fc2cc2550ea4c483c1b124b632141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42a55267e0c87bf775b94f6a49833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ebaa1718bb66e999abec7940083bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba1e775bca31e12a462b7a9a82a44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cae0cd3de6f22dbbe6f6bc92770c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb603c1dad45a93331ed6ba355fb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d1c357c140e13e24cd0ebec88467147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0143946ede7945b4bcd801f9cf49f93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5181bada7c5d3524322fa997196ece149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029fa8c3a43ff55bb992d0aacbed226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc7fb2ba524e12ec1e7e3aabb2e6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd46b33247afe4523e7443f6efc738152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb3e0c7c01581863feed76045b462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf506e1485f6c1a07ea4b9870ecdceb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45edc454d53a4ebb5becc610ef16068155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b1a8a1f38c8a4cc4e0f4c5d0f7950156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22ef45c471657fda25bcdd121ab57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0a1f72d2f02fa4b9098c9d37e3f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0940809c8be8ca9602572d1edb50bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa7b8e56820b86d3fde88977dc8722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0b4b46dfdf5bdb0583ed899e0e350161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7e6e71f694589f981765fe56880c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b781dfffe25f14601e0cb7a6bdfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8b04c865ae8e9651c661e1577d99c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77f582fc1129839fcd33202efd915165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6222a73436f630003d973bc1e7f1121166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb5cefef00723743464e5cb6fe4d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf36a75d8df39cecf94857da45489168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4eeefa008345a97330d4ae483e361169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0157e21777cbfbb83ef1596aa95ac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9f16ffda814e653dcfbbcc1e33d51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3cff47c399cb39cee55377b2d613172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae48f0284a8d2fa3d932ac309d71110173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70630550e5670177c981a5b6a22043f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a852c41c0bb4b108480d282d8ea7ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd27fd644a54ae75651cc54de04d57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f300d2adce98f2c6141b35943b4cb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29765477718bdd622c40b04a4383b8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d38b3eec830942337b45cf9eeb437179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4635d452edd8730d8af7de9339ac8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8829865d5a56777aeba5a07a5c9ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f78ccb21f671239aab5fe20b12cc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190e1d60f94db129aee22fc90e18640183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce077a8d2e928e493ebe2cbfc37cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7eb02ea5eb3db52ac5cf3be0f95c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e3563499af628bfbf4766da192c81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189e3ecce8b7402c0a0f1c6345b7ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cee4b274262b84ca9a3cabe244d43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec981c9a048495eb97dba540472fe6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75119d2c2f89cf9e00324f96be4a45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced509057478be6e01cc6e3515110df7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f3c7cdc140320ea5125429432b76f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f23f5a80a227b3a3b4b942c1f77b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204a74a62cd3004cbbda6eb169787ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d937407384822884f247c7b936af4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b1b66446fe3dac2af97b451ca1ec6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c71dba039fad66239889243b1613197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd3f23f122ba6c4e003c1cb47cbba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12b268977c97a1ee5882e7a11e1aaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469333830e8ff41d6eb4e3dc613609200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214845b90acd0096cc8957c0096030a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd169a474817752aa933c5923c997202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc695cba8f829fbfcd73087cc8a717203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc019289c1161d53751746f488e061b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c13b4569b5879c3740fa1f3902b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3ea67b8b0f81fe205ff9f1dfd060206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0055746b83e805f4366bc647711109207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d808f92fc051b575b1b0f8584ed73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a0cdcb50f16b4b697019bd15605d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d14cd6c1a8d74ae8ef3e956999383210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe4de80f64b97013850a28fc87c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53a8f65aca6a31e59113bde4ca5f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dac707e743c801fb2073f28ef0ae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396c7a64a1c9f6968fdada9fc9db80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f95e1ebc1eb2e16c5c89275ff5225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3af517807708723b7dbf8a004ea2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6292deeebd48336efcd178db471918217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112dd40a28e82a7c5bf401bb5dd7e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574cc907f01a036092467028750e68f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22ee6149e2abbb4deabf0f3254421220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ca1a28bf8ee0b56210488024b629221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0302a35540a02c23c87cf45f5fa4d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc440cb169ab6a5660155ddee604ffa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e2c60f36a20173a43d83838f0f674224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb420ea5099b1f44dbe95977d1827225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678597621c25eb33dd76805a6ff4ecd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b9a4f20970c7e02efb85267b223d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a600deb9bd03c8948b9d470fe7446a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f4794956438fd52152c81a20c172229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d093878ce3cb2e17d4c52617106e109230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31c3950b33ac022c36c8e346e8e010231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f836f63991153cd4c7e311198ec7e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0003de96c12518f57296706d1d328f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1447b9dea0fec634358f1a99dcdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ba3f114ee11302acda00fd872d01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98109ac363a2c1e9a2f77aa23b11d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b59c4c0bd72f54d7dd5f33c5a1af6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641731a361a8d112fb807ece4824856238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e5098d2ff208876a301cc1ce2d36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00b30c0a7d044e2bfb1ea57e73d56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f965b8c80daae6dbbf927c838877241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4156525e3505fe096a4062b299ba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c02ded717844fb4aab91375151715243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc515a59797ff31b01d1bca849ca7ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f10c89635d3770f3e519dd65b592245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377381cfd94e852b4d49e4789ae25b8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b305f4346ea2d77f141f6a9e4a5d095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbc4b26d4b0e5e7a917d3a3eb4217248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b1dd72b316ab4e5943da4717992c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a1b4ab1f1d0eac898efc6d8117582250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc5786d45c2bd36fc937450e441f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc06a0534f9d24cd4be4f51d8ed33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a066cd3afa9c2b1006b0f5d6c9c8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5fb4c82646b447f885ec20c70562254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca2230e1ff3f36bab3fd79fe5facc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b250feb356b35d1dce628e64fb6848256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375242dc9ff6d7b88da7c02b15c4b00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e22cf8424a89ad5062d98db968b92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5c6458d03ea8df04510e82ab1e83b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46a6bc23a10e7bed1d8b6f119f263260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b9ef87b76138a0c3943bb0c244e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff38de60ce31b3bdc7a26f2570e1fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1aa455347828938b48c526399d73f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25a5ed17a84aeebb66948f9ecb43e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ae9ab1e1943b933928bb677b8ad8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0f2c094893e947314c4538cc290f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af103407748c1cd6a526a834932433267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd83c18232a6b5afc4df57a61a8556e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78695583eab63720996e682411eff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a94fa09fcfaf7a95edf08f04d5dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b907aca3bb4915bd96ac2658cc3fae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512517742a082367966752866a0501d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42060dfe987163c19f34b4ff53d068273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bec3e5cfa3e72d0600abc56afa66c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d38e350007cd9525f2a72a80cef9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5afca8bc386df6571070aac7309119276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eb12670f24919de7f67f178520870277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c75d37481a32fb740ae535bad3ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197674a79ff84502a7aea46ef35d479279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781d7c6ea2ba2b87f98f4a6b14d8e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb8efb31f7e2fc10142ca6f0b52b13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef5db9a3ee19c8726897cea29b8ebe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ec72d4d40aedf46752a847cba2c82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e94795e0c47ac28250cede1e8f67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828e5130b9563c696d6cf5933b941d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54059978015a99c8354342e5c968d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75c8ccfc04d2643b375c21b1fd6d5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0c7cd4dbf6384a6e04cc629de46a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422ef761e682aa39ac916574736888289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b058961d658bca8c9f19557aa39929290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec16941673e614640a4a81c37e4a15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941b41a3c96f129c6ce3b4444af6a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e563dc0b8456e4e6d94ec476ed90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a560a7c0d5584abea4fd8a9d6fc5b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb422802d3a3852de66b57744e979c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44435511e010b8d4ade616810cff0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b13692b241b0e445042a1c37dbc48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a7d4c0408cc6609366eaa87f955a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f3811d04b8afd20470b8b5c0682b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aefbb1f6702ab9277feaf801d22ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ec5c01763e10c7d2af4356d07d8a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d8f55b871f6b3a6ff15f16f6c5fd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fddc5ef03abd92a0f03c8f826339ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f54d63d02a4a7b699be16b3bc16df1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82afc8c7b449aa7d8c49652aac9932305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a94662a62002c41b5729bc8b47d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a99bc53c79626d9f9717be96550497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719c8f94c99315703a4eb64412b9ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf95a2a431f7f9e372b458c098474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4cbab1dd3cbef892e866b8bdb83b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82342e37c8c461b5cc42e5d6d82467c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbff5c0915e8874e596095f7cf131a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b628463add378436e7c2ab1f8a06360313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7428f4fe6cdc35a5c617307f0254874314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd5209c1e4a8c70fad6b8ad0b5abc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d809057c3719662c6cfb60414a1b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd65f8e53ad84383a7f5924a63626317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b349d68f4de68aa88857c34fe054318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d9932fec258b9819defea94a74ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b57675336652085183136970ba4c54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1decf27a6db7c0d688325a05c1e0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383de77f14b95aa801f55a22c460466322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cabfdf042a7219cfc2e59405700a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88186ffcc8c26c68964b909d72e66e96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69ec7de63c88815bb990efd3d1c7d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7696afd536076e2ea7fe2ca90a8877326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad6658d82e1e1e94bf3ba0b03dbe57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea043d28b3da7a78ba7c7138b009a6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96142b073308c08db3e260013d1a94a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b364e3f5bd37a8c4e6b18abb8db4f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d6b3e24a27f4bc3f3ee95e91d70a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d015748e7459d10901bc9dd95fee53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268520dd52ea499cd67d2b9b08ab8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642127823195a42234cb051d0ee71b43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76534920fd5b7c44a0a7798a1bc934c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa7c812a2d261c913a861f8bdadbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8cef113d1bb804b59596c1d20b6b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0717bf0212e220420ad1a4b053c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a7294e38a708c9fdfa43f28b7ded1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb864866e42719f6ca10c44ade1b54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e68b667ab298f7640d64ad82b5d78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c20eccd9dbab293a978974a1b0df0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232293860fbc5f825c019dcd8f75ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd280beca97bbb9b0788bc69cda71f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcf6826827a7074a9eb576a1688734345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89754912622bc587e0f25cabcc6a1d41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49051016436b85989cff1bd9a4544f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0411bfb0183faa2c4b49bf6dedf43d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0de896448fa1d45ea4eb2de217b77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839eec4620c10aa98160577e545507a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e708272de0263c9bee7dc20cd032351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0216ff37735e1c53bc5c2fb543a50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070392383c2e4535d2b73da4d80f3833353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09912f83a741b7269f2a86df62ea8e5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb855345d4e2f61278cedd1de50cb10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9817910c3c57d43ff30b9402c0e782356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae623d3e6250c32917ccd91a73d9aa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d522fd43e74007aeae96a0edc5d9566358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b214a204557db20b8d611befa97ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b1f4a74968bfc76cf8c1185f6c0e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cee77e9aad9e0566857fefbedbd26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976655c55b286814195866e2b730f191362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698693e7b0e94bdf05f6426c4d3b60a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291100eec179a0511c38aca7e4c3559e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fb78d6cc29229f6a12e60ea590bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd16a432d837f44d02f0527b472e3d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5199696672dbe0e48df3d7aa42c669367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219e4c0fb060c38eeff2636382b704b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9716944e7a5581a0d593609fbea4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72a4190f8f6a692459b7bf3dea222370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506a4fa63e47177a7143cd0c4e7d12e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dcaa7164a4a70c2df728d6b68c1ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a1bc438341a0c981e49145c7fbb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be064fcea74e8b7c75315210272dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b48709b2ca083abc660ddb92e9bfbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae38876f41caf26e4c94fe0f26c42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9688946c5d67e381f4139bb80609f73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d79ba04126fabc9710806ced7669378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dfbdcb8bce1deea9c89a6ceec7119379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040746dc9c40de23183097f5df3282380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e742b1835ba5aad0b66f315eeb33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d3fbbc61cf78dfb0bcf73247ad6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c7cd2c155cf944259a8d651a4659383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e215ab56f0c4907c1be921e69923b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da24d0062dd0379d3c6689ae32d4d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049d2ac83d37667c3b6078cceaaea8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70786f6776ce1914ec10ce4a80f489d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c3a035223b85e81e408f053ddc53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb6711822c939fea960d4b3432ca0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b83fb657b5d002519f97816872b028390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647398bc87e6e6f8ecaa961b361c4c45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f75794ed29b8274b53ba1211e96582392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280ccafb0a31f61da3a42c7e583ba4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45020df27d2a5f07459fa320180ba7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358edb7d91f886041b55d2ea22790b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51db9f9b1ee83ebb0764e50fc5bab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87b6b5b52c3fc3df8c2bc12f0e6ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ffd6d130b245ea954b3e725abaecd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd5077a15cec3c795b7a8c458ce580399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528cf77b78c0adb32ba42bb85794e14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf389268e83e526133afb1e804506401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239cc0bb9a2f685ab8b54ff6d1e7039402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c5c2fe7a7c0b7a0c0d77177890087403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46218ab1244dbaab58aaac9e52bd8ec3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e4d3830aaedd2532da4898450cf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7020bce8ff3e9c040115bf90ace05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900407e9425e6f1ecfb3ceb2eca2e477407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2656554a998443bc23d48b840464408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dac4dc3d81c34c7e83338dac06d8ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e767a4e988a179a204e2ebc5715f620410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb16aba38bb6a00b0c5cb5cda64628411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4adb849ed182ffac60b9290bca36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41552104ec5fe9db8fe348cc6b66907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e79eb7e0b7b449dfe37b0f9c679f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b9d1f5ae82481e2527d7d6bfa485c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41faceb7045f0a4b56274a08305efae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a257b56d64a14783430866d8217e8ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7c9fc0c78d90b8d2297e32c93fc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd864de840108fd7f21a8aaf47e9149419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e32b5eb3807a1656f90a480168fb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e1d878dca86948942d7480b351be9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f507f411a7a57a67ce27b23e86d17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc3180cc14879b3cc1fce719c25a70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a17ed42736ada7263acac2b98608d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d01fed725d6954636d292b696769d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f2db77082fb828d6cda479c3d98f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48ba90272e7f67bc3c784e0901723427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b26130260ebaa8dac16b8753e6d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27b8a9085dd7a1b1957b06282b2092429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f451e977873da8f9a000ef5b55cc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5397918ceba481a10b9a5756a47c60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea005ee5853d3123bcf9bdde8d8274ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d4dabc1e4dce83c9cb405ff175765433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdd6d86285cf8427b08e78f7808a75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41720cbd9c78d62eeb9136be51514c52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda13630f93658bd96f8c9ddc5666e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc036445f1bb7b805566754adcf9515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755c69ef4ed7c3187309d440b4496d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17195ac3d21a606bea6ed77e38d62883439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffbc22818a8d45a156d7fbc708f467440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a246430e00877ce5b7e60d2a3002c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdc07d6ad4bf03ce71ad53a6d0c642442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ce6de922844af3c9a7ba20d28389443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fdae5d6494bde3bbdd3af59fb5bb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e60796ddefaaba21046ef5f394858445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2f1afa6d5f9aababa2d08808ec1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93495608f8e7c896ef86d890713f4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd466886f87afc3ede2d6aab03614448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b06d910f4d8ca0747baf559cc5044b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d186da69c05610afbccc584c145f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a79faebe42d3782c730876abfb28d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3f76a59954c4d6e6f671a6ae151e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c822e20a171a57f53e814c7133af8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfceaf3c29da2172657781e019baae9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85147c390ae63e44958f292155c777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e04fc5889eabd11710d71f6346fa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e27ec518b710b1bfd5635d9e5b3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2652ac194daf93eb3a2b2736824d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207069d76c3ce64fb2f2b356f45204459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2c7495bbb9129873a5f9477448cda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a7c2fb09311b73e5266e5a2dc647461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2470e2ff3cb7e957e11fe9d455b85e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc48e497a3793bcc6326c7611e8cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ff199debdd7f357645d86d7ca263464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a133adab3bce0d34b8f7dbc5f3a55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041740a386b1a0cc6c31e5adb36fd8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7aa0c699938cf16cf85082df516f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7192e6e2792e240c5ce40ae40f5125468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7937725bfa052c0926651fc14402c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc95e0822c437be616303af34c794e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a4f5c3f2609e651f537aaa31c11b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b77d2a67881ad469eb3b58c7ee9a03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7bdcd3b8155cee80ff137a002f831473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635be3845ef3ffd4786b3b6f993f0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94b5763c381e75bea4c971d82b362475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a72ef5053e734ea0cf3580d18967476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221e38a87c212348077699b531ac7b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22477403d4909bf43851b566b447c85d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a9623596fc8c6c8241872c528313479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eebde623f03ef61ccded832b884e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9318943ce32cb3f7730feccb86c0b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6c8b4f937000dd880bc13aeb7fba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f39f8c5c7ae23167e742470a26a4d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236e32fef84c90cb61809baa5dddda9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff940c46abf204c83db21de0c095d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707372f69ade53147c8a467b88f2a57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911207243153027c3c1baa50b2b76898487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8315b2c022f4639afa63b9672b1fab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98629c7c7d61c259f3092641b23721c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45eed3e329a9b830bbefc639f3c86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a47760fc38680baf84ddbf2c0f904a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db34af9aa3072a7353693f314fe4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38539b07622980be7c61e6c2f95a689493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648b638af974bf4e6be3c027418b16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d4a43e029fdcf9fd427e55be41ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e3e27397bacd2af41d14aa396c7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99e3904f58b3608942bb92a66f8600497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee67d58c08977d1ff8ec7851f94a83c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41e60b34db3373a49e1b5ed5f9662499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6a277d31b162e9b3a863b161b13a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53bdb7b49fc03e3b22494aba0e1dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aad16f4b54454a339d4985be709b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4047e8709f86cf5769b0d35088214f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a79235168f6d2e0eab78131f4f1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84723a0e26353fd21d2eb44f3eb4558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b255618e2301c7987044f206d7fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc0fdac01eae836e430bc6c0c7be4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee24bd1d6ed14ae0856529eac298cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494710f998b4376390a374d4a16984e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6006cd886f49498017cf8377671310e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e02174604bf46732e4643fc0310dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438029efcd4826146c8d32242cf927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7680ade6b453e5ae1c5cc38a8592c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61d7563d2951c5b5ea3523c049d728514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96285ea0f3af5ba2340f4954ac48ec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a3dd9628f2df561224c586cfb2bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c34193efd7e55f67fa55846d80f61a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774be038dd409900dbf14272b97b2c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5bf8898a0f6ec049deb1d5ff59f3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be0fa8ecdd7440431d9ea170f7ae5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d27e73ee323fcf1a6b04b2f0ffcea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d09a6de058c946e3881a5ad416e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701a3a99da8cdb346b3b86f3d1f6f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3bf246ba4f0ac2fd0c28fd44e213f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c27dbd8f16ba2cbd23fdf9cd2cf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9dde9c6bfbd6a624134ea404a373526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b7a37de78abc8c37f8093f50ebdc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a686534b0338d1f465a0dcdbe0223d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df3cd519da98d872289991d144602c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aea11fac83cd73fd67abccc05bd3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8cb4db81545f993eca42e7490fc76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dae497b7adc465784b0d5347cc2ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e72548c30b751496a0f36c36d9204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7ca16a553d448ffbd9df6c133e57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc484fa62195de3ec341122705fa30b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abad853fed794c74472ba99beafcd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f00fad778c1c14f6776e5b3bfc1e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a6ae8d8a505312054f732764ebd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2dee5fd7ea246a1b6da8c6fba38a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2316bc3127e857382d1b46c6ca1abe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c542618fb25980bbc09b1250a8805da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce846027db257606ce389ff886844542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8c85a2bdbbf802c158b91ce91f1ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035cd494973a3f7ee70d2188380502544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b396e036952a5b19d2c0a9b3e8eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234d0fe0d43f54f206911ad982f4b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac38b5be5d607759af1d01cbcfa7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed3e4bb4347a589aaaf8654e5ee44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba2ac2b63de74fe46509dc5d54281549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27020a10ee461b2a5b5a80bbfe688f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e837c46fab32e7e25b110f877ece60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed8e443f95ddd388c0e28297127b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4945b484a7c2102c7e435a0ebf95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b42eb2d7854c5c9c5dd91d106ebf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172995f79a35144061935fffcc44f85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e528fdf45884c25573b8ef9d7d5872556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15c3cc9e7d675fa157b690551dcce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b2ae2fa58168e40530e53e4c0927b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0085958ef16c7987743aba777c8efcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45ad41fdf81a3120bd92acc8c02945560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8442ee3f644ac78baaee000b34297561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26e2041a4287b88816f5f9dcecf30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31b16972ab9f2ba03702b5dfcc5bde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced55c9f2da87542fcca06528f72131564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb434f6f54555d3909037c4b273236565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514caf0742f6463a19ffa0a24578a57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ecfe6407104a1fb375da1db60c99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c749224ec204b1f201c0ef050c06b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5dd6635910323a5309f80d69db6b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c874376315dafd91bafe741d2c8b94f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc618b7fb3dda14fe2e9211e48cd430571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf07627a72ca85bd28d8f5274a45b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea91917d02b44d17596f9b9b9dd246573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0cfbd57f6b5a5cecefb4a7072d9a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b612d8fc7569f77c5b0517ff5b8bf12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6737780ec7e7ddacfec64fb8c446ba6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2426015cc1409754a05a2a878547808577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e838144b9c1607d9413074fbfaa08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2968d529d26c11069e253ea501d150579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b076bb7dc138eb5d8391354b8cb05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadf0724ecc1f029d56994c5160e770581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601165cecbaee635f3389570906c02cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36be5e1e8e2f52a44fc523cc9fb947583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808587caf76cbc0461f9ac92fd8fb924584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a7ea643126e0f0cc0f47ff33dd40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c8d6b7ce938296f62d701154019d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637ec15205555314c454f0cea21666e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c525db31489ed4751ea8accd0768f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b09ec6f95615289c0ae37fa194f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e102cbe650482f6f1fb763efd0b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975516038cc218568402c88610b98a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea239a0647990043bc3dba596f351592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cced9d0517fedb0738e682fb5cd81d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b65c0f0d82793548a100c94c8336594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bbb6e2e598a3787ef34a9aefe042595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28da42fe947cf1756a3ea553939f1f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04436021cbc502b88b9b29076eb82509597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15b7f33e86efac11e601e0c05758f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d3abcb89fa274259757d2dbc5f98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cec728969f8fae085fa97085af1d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f982ddac248f59c2df5a270745c2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309da8a8766f9cbfa706d3e7dcaece602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b50c5b91bb1c32ecfcc19ddce2444603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31955a4e71c52178b5ba7bd19bdb3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a33e80b0d9cbe4e666537e236c49c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b6a7d0f33221cce846d087d37238606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb81ec4ac7c7f77438aa80256a0819e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4939722f0cd635d59b06059606e196608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86114a7c2524e1949ee5d5059cd8a3a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40c998ac5db9f108e22e485f17bee0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a12a187c24a81d54527251894fa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d0d960d1dcaf160a1c56e8775c21f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df291b814d4383d95bf4fe1d6d47367b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f525299bfc18dd9fd07163d8a624f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec37ee38be387336e1bd54a2e714fa2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129327347138d0668cff540e2dac3b45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105af21420c488ac6b95d342e8d305b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559d638cd01e3fa4d85168e18a15eee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526a87bbd9ee934652054fd0478a79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cfaddadf631537897796b10add102620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc9c6c08dd6877b91dd9b15f6eabed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e8aab27837dbf42641616b2e3f3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119409258c7506aea2738192530b5e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6ae26976e333c3f0aa84921020ef3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dab65ed1d83a41bfcf93b6622b97b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e6a45f4afd8e96ee5c408a6d1ca27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254ddb46d0f5809c3c4efba670b1e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09aa56df2edf5fcf6734e1249456f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a3439440986af8e54cd2a52a77da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d105ed21b7780c87e909066a347f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3360dfcf5493f424a9962023c3469631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a183344656f705f62817d8f9eb1fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ef3a4cedb1a6c6ebab7e7c6d68c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898838f3e359681435f2f3beeebadb64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db22fbc46bfa525d11ff9b3f9a6dd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5701628318c5260a52fdb663f6c6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d3b609f4c1e6fdc62b9996cdc77d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b61a40b12cc0556eba32cc2a0d8a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f671cfffccdab96206dc8467c52a23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de79c4101377b06bf2cdebe2e392f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96c3c04ead826c8aa28bce7753756641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c73f4b927d1e507bb227c3fda9c8e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ba96359043710a0777a44c4f51776643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e033981954d09bea08eeff3389a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fff8aa9251aed424e9ba26acbe253645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc396955e4b71bd55840514490c6c6b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e6874ff4f494842ff26e29290d869647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b454b26a23205aac9a7f60fc425ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe067ef6dd84ca965239b60661c3aae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767b28a627c3bea1ea25c5e8df24bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d0ec1a942397fecd713d011efc68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbbff91b5299740836c2df415a789d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a7615b2e21180cb807a949317fabc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee1b327557ada5644c1cfdf6c6f6fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482d659b74b30b4d5353c08c8f0ecf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf923d4576a43357378398bf1aa0bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caab7343fbedb095fc88f62683512f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e5c3c91e8ce486a7499862d8a401e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b41ce8268564b9ceafe078da10947b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465aec8fe56fdc67e00a862163c6976660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82dd48daded1d95c3424703a84fbc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dff40dd5f6a152a8dfd698231ed44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2474e73d79be16de96a51be3a2746663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038019d938c4599f8df5f88148b957fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672524150a3570a15a63d869ddaaf2e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab65ecfd58f000cdf0e3ab9be50ac3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a18e3d536fec4040eb64984866b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b336e48b3e40db06f84e0b2ef700582668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09e62ae6cf6bf78621672cb4089ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e21cb9dd041ea05c9c9fa4d09632670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb69a9066aaa6f644ed72f6a2f862f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176189b9ff74ae9d69ed29b9062bd66f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680f4389c0d52853f7881bb408845f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eec46abbf29892425b45a8b533df2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7326d5f9a0f07a3b837a0cf79f493c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd12edd302562cdfacf270fa7f0099676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cfd42feea3403879b31b0e055066f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2923a9a10ee463417814f4ff1bfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbea74750680e98d84a6647d35247679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09912c4ed30c72b876d41d2713efdc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860e9f102805b1b4aa4f12ad1a157c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f351f7ecada1f838964b69bb58a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352e1a86571d26bcec485278d8e75a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a1238b137171f5d8e9d432dede5a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a81af98acf5ef24e9afb0cb6668c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4c3aa11806c2167cd234971dfd7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b264e0aa4551ca6f55056075a20392687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee40bc7ea11ba9a44203cdb58cb451e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb40410fe2e2780a7ee96f641f3401e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d951c2cb6297e90997eab88f8800b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47875869f4f910ec2311aa176ae87bcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03af4a1cb39ba93954f5a49133338692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b299532d0387368c0acfb9fb02ae5e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef65dc4ef07ea3ced0530e36ead54e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f58ca66e523ec2755e3a1a1d0b8a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81dfce607e2f2d7281da2ac4d41e71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cd14478ee66ed804ce58f63d81f03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc9015ef0bea66311b81ce9fb1df2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924d9d31ed686a6db93985bbba8aa55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b027acd9ec981535674897b70ca0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80cf8dcaf1d6b4ea12733effb19dec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca9ee748e98472fbd9b72bd201556702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239d964c7cedbdf85994df22c0b7119703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e672c69b679e13f54a983bdb0ffa0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b28bfa286cc7a5c670b1c89e21ec7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f22469f0d0aa419c8539bb4a5e6b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c39f08e7506ef50ec1c5280667196707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312896705d4779543b1b7447110be76a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2c2523b80d3c74926406ce89980b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b09b403dbc4782dc46885d868fba9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e060762ef126230812f4ac580728711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ab38c0545da741a4fd03442987dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859d1057ca2653a4ec394c03573f27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd300ff08f88ae2c2afa2ab72f612714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd73645387101722ca1f97a75e8a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b5797ce2de96667251e9a734f91ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82acb2d5bc13dd3b6e4cf132640f9c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c1c7b7f6c72953df204c157efff40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac384a3ea0dfc1278bd8c2caa6dc7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8891e3692dc8dd2b20f131dde56ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808989810451d343042b8082623ec198721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3447a3733c4f95df2bd8a150701dd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91ed4f49907de90f8b89fd784c56ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e37238f41e12484e5bd9872361358724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0685cdd23403c88f00af803de32cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d9eae286e03ecbd92aa4c476115c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948506d83632870be64e49e651b51c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb9772e5b13b61d5682600353c8bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb200cc56e529b39e284f075ae74b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c9f04ded586a86dea0b430ec1e39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa6c543ed294bd2dd167ad999c10db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2acc3869a0a88e7cf1f60f2b9f880d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef3ea1d90fd7012ee81908e606a607733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b766c3441eb54e08cc37c85e2121a5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d806f761d54df20e67dfe39ed87d04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c8ba6e5c8a62a08694afee8e2e70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b378e26cd8e0b6ad1cbe9c53c0fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d3117d41a27edffe400c4bd288dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987965abbfb5291bc2ec34058d0a6d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc037a2d1108e990e610f51b9b4566740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1866d132f5d1c544fd034d59000148741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1555bdfbf9d5789d96aa1338ce7562742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60c4bf08bc6e5844deab2cda512c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763589ec942d741d6effe31fdc73448744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d8aaa3f4c7aaa7f16d1ac379d619745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722de62cd75c32c1882a3c2d7325a27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705013e37cface0eacc533752133c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53137007270f4e044b9e9ba8dd1a49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2918787e2408fec82f0e5f699042c5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6f5a3573219bc6acac9423b8454c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a7d20f91dd179c2f62e2e29fda4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c63898e07a12b273b138857e99429752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93d717d717d222c20c97efe1d093f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c54c67cc7fe5e511c7ef6e34b96978754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e264d5db052df36abb7fb61fc4d6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875ec1b3be18a37d3437da62086646756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f27815002a072f85ad5dd2b58bc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b314367d4bcb1f8ec949c736f2196758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745918d70c2e971c3206a78dc2c5de9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>