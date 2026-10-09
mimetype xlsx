--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abece4df24fe5e9c36704768ea76e101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76c29fa5d3a3e22e5f211a303e6cd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191a7383029922b2914559198ad86a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108577f95400007795363d61d0819344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f69e765586a5911b15435e8b06765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b3a663959e3c741b83b792f822bc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1852694defbc22ecf4be7952510f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09618f914a62874497aec309d79e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e919fce7431de60655bd5f93c8cb399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a2e734dc89abe15f5ed7b1347ed3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e743c9223005ee16fffa7249831911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f8ec854a5cb56401a216171cde9cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4b849d0084afce75dcf64133cd26013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345161495ba99c4475a88f56cf489aba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce3d09e715b0ad7146b50e9ff8783515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f41e3f34001052628d688a8358304e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148680fda8f1f3075ef90a7fd55500517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2397c5dea996563d2a24cf92a77c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c336dfd3e04be1b5b14847008872f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0648f6e7e0fed140ee08602ad76ec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c61f411dc2fe522f5c3b21cb720f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926e4b9aca53c3be48611bf9985c4a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4108ffad44518a5d481cfdeb536e0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ca1a173d64c32426eac8e3ee920124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e06da0fa29553eee93032e3b268325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff99f62aa2aa0b01a72814539a1d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457b8eb76c15348e1d4c7256e7e055e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6041003f59cfd51065c2bf414646f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f829ef535ac643e0bd5ae5f347f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d38cc6f4c540df6f85625314d70c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da550503f40bc24d1a39137de6c3c9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0e00d6536b33ab0c8a4e8b05e84f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134e915008c697f2557093054eba82633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673d6039bf1a4a425f870bfc2d169e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5739a16d37eca9891c5c95916440535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57828db5045b0f859c86726b037e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708116ffd74c15114bddcaafe267a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3ec045d64fb49c2b669239052765238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da9bc153055d2ef59fd052c6e7a3cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92009339cb768190559cd1ac1e51d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5df850bb394c1b38a379d1ec6fe1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c10e2882301ef575b29867579df9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3a2dd7dc25a4dfc4d33861d18ea043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53b8cc211127a2469ab6219d2acea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7d16cff7b98934ccc1bf7d892849945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd33d88000165ef3a02b155b24b86546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db260230fbddaa4e4ac4e759842b074247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2be8456fd3c52c22eb83a312ba1d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2a42b21c0b597432063646cf520c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e353d9c8568b25efb5cd7b1e90fa4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fea4a714db83a9c3ea09adae5d08551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b335c47a473c746a928758cfd7fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce417e5539fb06858c3fe1503ad49b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c4fa32937e8976c5244e09a5a5b3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47026e7fcb93f7ed6d3c03a87eaae7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9138d1d2b5c5285527d7ff2ccd066556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361e646316847fb87f8e54655e3aa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25cde3cd227f048af32f13775197a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d98c02df175b2d016cdc1a69b65db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f28f6f95b4c37f9140ccccf56405160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffadec28cbc5f0a5be134c3298785761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37853b489a8b8f1db3168e3af614267f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354936e62a48b84fa3a79838eb8cc4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a1bcc202dc6adc30435208a9bc4e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4780d1bcd79fe68fb312fd0e3049765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf54cf8bee8712c1f2743c069964f9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1edaa4eda76138f3101c6a223bd3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f79f0102cd89a217e2bce28349501d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b283ef33ea9ab8c08b82188c830f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b5954722c962f713fe21ef62031670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76311dc59c570a360f73e73717c5ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aea501ac7796b07a878a91483378a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee70c6e1db79e62ed7e781f4655cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e54d08f7a1618cfb56cce677aa08e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40459f00e53d10371da86f10c1e434775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51772c0882fe21f28dd901be35900e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9203d30ebc5442282ebcdbcaa4ce6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b3f36a7173069831bc3305ba6d8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96299434a492bac5b40ac50f3fc4d7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f5d0f11251cb24a18cff080d3213280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9c03ce1ec0910fd853946c158ffb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e594006a5127f69ae0807c72ea3bbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bdcc46be440dc629470bf11232afc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146752b1ef75f1f3d5bdb9bd3494f96784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3176815d243d9ec28fb117e240b39e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fa465d7a2b071ad7c4ddc53fb032486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f76692730a01ea3646690926f4e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bca773d00d367faff658fe105b169888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb164d299a34f952dc7eecd73edf12d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d522c489f16b3e63215d7a06e0c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e598d6b6490b872df1b0b130277aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f5ee4d838f30a3b71f0317061137b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec011cf3d8019f9fa270085c474b349093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e218d1e2d63b032e4309fed239d33f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68140b94918ac617c6965d86d38cec6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f3265edfbc3c8017d2f87ebf946596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fd382690252b8f62958d4230eeea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca18ee95ae6a56f434caefbffb2f00a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2be5c17e1feb7a16d43c49d31261399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94a87fb7f56c03639eb7c8209ca7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe802b97ea8c4c5eba19109164ed1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a254ce203e8d87f4bdc39705484b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a0e85888bd139e288d27b7d97122b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad5e2db58af3d3e7be3443ac73d27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437edc24e19c8cc22b598bbdaefde6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728044e73d46e9d572d57f149ee0c34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cefa88051ca475b68fff4aeca8ec13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc42e851a56c8e8a5318f8aa55795d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1fa65d8cd223eb5ba392478fa29f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b115a4ab597ea583311448599c8cfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf43255c072826cd8a009229fb6fa9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f680aac8bbc06b765d26fcf37d1e62c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81fc50e975ae51eb1b0834b317964113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6593d5c2ff8aa681383b7551b36d53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d713b265e98d371ba174eb17d4276115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40bcc253815472070be9308a5e9eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc668103d6cc78fdc76df7721e946960117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7947d0de627a74d4aa70669511777118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20db5edb8d559ddaa8a2a5de169a78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce655664521ca2697bf69f16b4b8b841120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba38dd3c6bb806e8ebafcf1de3dcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc42ec5a49d5c09961a5cd2285da72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c87e1042e4bc0761e7bdc6b8613c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de4014f50f3280016d056643f8ba6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a4bb5df41ef908fd94bc009fc95c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a04c661eea6e067c89f5e70f3200126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a107c810204c2230c0633cef425b777127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275b3e5da8386a236767c443049208128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef240bf8bb636498d15eaccdb98ec8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f5a4e66c26bc49c52118204099454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65887c2d1363bc6a4e9dbdd0ac704db2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aed95c02b27a72890b3b1275aa258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb38a2cbe9f56a986eaaddaaf973850133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8733f237c1e70141dd38e7806dcaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e28ad8bbd1a4313e4d123f7a562d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2f219fb6ecbe4aa1a3d65709262e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbee1de18cf0a647941cec09f7be25a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49662e44aacf7d50643795433c5f954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f9a5777c4ee64014b83feb4a3baa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7566041ad703aae19dd1e0702e6306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecb8828cb3f7dabf064f1a846ac203141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10a108c56dc5c5e08c8f4988f03e59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e164c8b24a7da60992c61a71be33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9b0061a1beeb0cd8701d6055fe90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c058fbfde030310625cfa911b9c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac14305ac98c6f85b133ef342acbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eda10f92577a702c83455a8be5a1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06e03c46ca7c2dff846de4009b56a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ecf805fcccf19a46a5765eba1340c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89366d3d07739e69878b709d57666f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5475355e60ff9b1881f93104394be1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5d579fb50620d6a610a022208657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25425346e644292929db136ffe7252153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f3266fb64bd38d282e069201b4b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ca743fd948bb0e525144f879c96f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e0efb78ea7a36d33d0a19c5ba1a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72c180d056956fbcff2926f143fd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf5e164ddab9c494b50a0433c1f69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c373a855a004a84545c0bc92c0255159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544386ba29bd62795739a117af92f4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5578fa3f5bf757d55b17917ad6ee5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f24dc1d6b5a21d4e2ff4f61b2b785162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6a70137f0c2dc10c947708c48bf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10de814fc8fa1634fc96d387060dbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732fda380cdb2e29f5d6fc78bdd3b19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d8c279d8cce094dcfbe7270f3f6c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24936654d2caa832e85a66e6e22ed622167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772603fc9f4d77d24ed8afb45781b5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5fb4fe93488e6fbfe562c1cf3cc8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e96cfb07af6b1f7444479f7b3c6f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59000d95a25a283354cdbf46e59ab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff674b3acfbad915fb839b6276e877172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1124fc5df29ada1024f9f16573dc18a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01b946f6f8241d311e485884da24c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab8cad3cceb763430b06a84c001d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b47f98a08310c97ddee68609c59b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126848172ee5b65feaa3f1ffd4cb0a6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932bf0b810a968491c39fb60afc939e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021b4c28c6673201d19d21013c9e518179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c6e19c7eaf524cbab735603e08ea6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fc5ebb86b4374e575e4dc56b1a174181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346ffae24deef2def0b170298525fd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfa29e37f91a5484c0f87fee3ae929183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f8dfb0c5542e7a44bbfda21e322e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aedd386bf02fbee6058a5ef3900b30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071091974e41bd219f141853b972162f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226bb8dac6b26030d08d95c9e2e04ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf8fef7ace1ddee928454b00125fb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223907ced4f7a6c36acda21c262655c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59bb5b8d54a631024716cd400df01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22576282a9d41c305dcce67871da20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b9fba3101239409df02c40461166192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a9ad97aa37334c92d85598b20400193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdc64d302ae9ae179cdbf05745332d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8590cd5eac2e09adbaa56396a6664d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4daf8f6e43dc9c9e01023885bc4bfb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0662ff66d1fd18f7f59ca5f2384dda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be785c1346dc1027f89df62361b2ab8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70044565c23ae31df01286efd9f2a2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ad37e3327c9975dcf7636008dad0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba76e8a91f5b6bbb230a13a0db855e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2901e04068e96aa2010bfa97f788c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a138c99f197f44e2a554f084d95d13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51ead53fa555facdc4a9c18014f4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d6be346ea3d7e4c6e98dd30762ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0e10da015581621489cdb93b7348d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ed8b208932b101395343f7a2be36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a4995bcc0f8a2de66761ba6a429d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f37ee4e2a52195a92acd00c5ad47ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337129ac508e4a3ab8aa20273517c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330827764111258e8d6db5e825ef0de3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c88339a93530b3c862b2f70288d460212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc3d456874d8e763379ec016bc8d1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a294a85c64875a4c0f8b6aa44ec9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450417a4b932d0fc171594207b494967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1456875bb2d46062dbf1cc0fd31256216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c85c8b8dae2b549eb4134dd08650c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e71d29810abeb652b1859c45e213218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a5dbfd083847b9480201f14210e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa1ca455aeb1b5408bce7146c701d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c005f2749096c0d52431f563a370a23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d4c2ce3a280099c623158926e3eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df39ca824b270585a080506bd85f823223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb7789981ec40c2bd2c8f6c4331011224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c850b06bb7c1fa3b87a8a39a5963225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8647c58f0004b9d3f1c3636d06c81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673701f380f957e2e6959b665d982f2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b67db8c1e9bd7976e16f84c473395d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851350a999e78171db6a64b17182d4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75eed9ee76c7c248e558b8dd4d725230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ede69019b7773806e72a4e0106fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae6af0eaf04c526fe8840250a4063232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9c9099045fa43bae2c7d30db98654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1026453d6e301b8979f0f9a0bf33377234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783beb08ede930a64ea6e88fe5aca5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e237e262438f3ff6fb682f55e0624bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89900a19c4b75cb6a2d1e6e3cccb1aa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468f3fc3cf6c4239179d7635bbb67d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d7e027fc596bda33c95bb04b09a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2314f452ac9dbafbe8089300b1aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4fda80c3d699a34939225c4f7965241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64148bc4457d1797a97aea03a5121a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89388fec063e88e8823dcf927830ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1927816ef678de7fca543644c34f69c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d9ee60370e2e676079e081018d33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fec388ee79f6770f4ce44d605d3f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1dcfdde36b780d96d2b678a401ed3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2c61864fd5749259f688d7ecfc2b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139687079918d2cc28eb15fdd393ee4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e2f43e54c3ba0e81604b2f1f2eefc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343c3aea3d6de103362db8ea3db27c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490191dee2af8d48c469ba1d83faebe4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd1e2f6a04c8c84076cbcc11c1257253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b11d2505803babb155495e8152f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c279a2b65c27f7eba16cb34f570dfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2c00956f8744c25a02ba0e8e6a254256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272500a602b6771bcd0a3c9cf2a06520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e011cfc618670d6df3dae0438bd5fc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb91efd28fbaf721919a892107c12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c411c4e26edb683321227a6381f971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453838848580f3c69fd92220fa47d15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793041cc88eea525cf703171bdc7e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77462aaf8c62a9a8b1c4dcdd7caeac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3006ea6422a255aae31d4f28230ff5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a70b456d8e229d8c8ce7d0f4be64e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e1c497ff1a651f1f1ea27edd9c911266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021528c10e3624311ff5e9a9b7e3b57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb260f9472dbe183549406f6d1c790268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cbb88d5ebdd31448632e4c0902659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a915040f36e5baca93534e0dd0ed93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f846729ebd44668dea76cc326da635271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0e395188140b69897cc9b84c4fb7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ee5a9a08ef81ba738359ec2592120273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9392df86aeec908263468932056553274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1232012c15457e112ab5842ee482c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaa544834f03b21a96b7af12470b55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce3a25fbd1919ad4be0dfe9f9e8607277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fb79d3a059e3d4bb389bb91ee7008278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30882dd8a9bbe56f2d1031efc44022d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fd131c28a7ed73c05193dd232fe8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f9d10a0ef1c94ac3a8f3851a0d21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03520ab916be002267db285b1fc00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e208df5b58229ac94a7815c691b203283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8c22d588f018d8fbb52bbc5756e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719fd8f441c5e9ff3b6cc60fa6184da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a7ac0462731ada9944c5118c15595286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d28319813f661901da61a80c995e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450529d7e3e1e84b139328cc0fca310288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ccd484d0d8aabce9a757dc191ccc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b0b0e9630b3c61e7304cd18f8b1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0dbcfaae01b81678cc8af2eb1046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e904175b6c73a65caf2f812adf882292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc1cbe7a1177e5d96188427009c40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd78997a612ee89aa693dfaa3c87c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe3ec1633e3d6d151ae6bbae4e193d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112daf95992b550102e3749198a1f1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539640904e1fa4a2e8b0569da6072d4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfd088cd61b4b5bab5e7de35e7b34e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bc5b4916518e0dce57d65fe2843bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cf28795105fbe619c6554e7d7f2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5dcf91c403f1a1874960eddcbf31a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25064b436a5e7886e5793e25f727021b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24267225fb2d720b66e0b13fb1ace7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d3e2abf0c8b898a965bb3f8bdf08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe862dd62c4f906c24d24420cde76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79e7a8bc03786e551a73e1048561e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bcc9a963504b1855a626267115fdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423f84cb46010e32a8c0dde7b527bb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b6b619a6b3d77146dfbb273fb1ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efe1fb432dcae1e496e6e22ae0da1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f526b726d3caa23314dfe8bc879ba6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9db1fd4008ed22bc2d38d5054416b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d606cbc7536479236d99054e14ac078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030f3daeb27dbaaa955c85adde6d3fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6faf08c28cedb4c7e5d8ed377e38c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59ec12996c0dc4e2247c60dc04ec66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869bec5465865d12c0e0533850d0bd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763fdbe258c37745a69d4114b0bf0db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59471b214991296703926dbf2c7df3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f28b8b2f0317b36588ffb0974e194b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e67a5fef66d5ecba73b682ca25753321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22f4e76d49ad7e854cf5133ff096e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf44bf7b1a3603572c84bb4a47762e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc8e631f9fcbc844292705ea5d30a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aa0b83014ad8946739ac7ad18e328325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c63e964f8f1dd55725d3fd35b3729326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d4f14abda775a8ceff6537b01505327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716e355b21ada06ba702593ffadefd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf919e1a309b325011576c12a05dcae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81836c1eb71f26bb9e6c4817af9da9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d206a9a5570f4c292b632afd16afc18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd5d62875470a768b94ce2375b2e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52e8c4c9c43f1166d78c3b5cd5a7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c5874704963a455d136038a807db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318243b04e39cf256f5bd30f63e26e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff8c3b5cbfe06437dc91842e63449336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc4ca2fdf46f634aa67c5ab559794337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4617ce1ca31e1936fcf6b2317f4f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b987c33e3a3e89b8eb5904ddabdbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96391c9666255778b7a23a9b0917744340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db086aae3eba108b9be77290932116341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027fa66a0b3c445761146a80c082da5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec0c65728e52642c569697a546be9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ef9d38e64cd15b4ea5a3356060b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347555ca817970c822e37180b45dda77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ef877e1e96dfea19b11fe236e8a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa4ee4fd619f5871408ea2e7f2584347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3383d9ee248e3aa0f040a30707bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca437e60ca4930bfa232bf45f7c33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f637c778dc1403f99c44faacf5d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf83b8e9d56715dd9e69adf8a76677351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e7eb41e74bdf26737b100af1b34a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f18275535475f2051b3bce0a380a21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77bbde2bca0798180c697bab49ace9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ed2e05f00fcc838cf123730eccfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8dc4d3ac6393fb4fd0a34aea1700356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4540c637725dac2275601677c7752357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b4232312ed68d83ae2d362991941b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed52a97f1b69da35bf9dfa5e9f75af3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d13292560726198b9ba075a753753360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13bc764951e2d6383ad6b39c95386361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471a231a68e7c78e227e03575712f74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5127754ea9bece1fd19fe5bd8f0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a09357ccadcd67b9edc0ff8aee66ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d90f1c853aed81d528f00336d77a67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ebc80908553889efbc544792f388366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26fb87e52534a98cee4be1db722a1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16ac179a75cc7309ff3b46da3125a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1ed0003ae5459b892b20f7b9e588e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906079106a4bb0e98a34c2fe7cc4f62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ac9f83ef368310d5dbe1f2118e76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24d4a0361259519a13fb62cb15eb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca71d45797c1716d90160611e85be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415bdcc8f4f93f5ecf14bbba32b97fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6573ac200315b4d9b9521a2ee9884b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23054a711678da0198eef006464fb9be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e1fed9de20294ddca43aafea5ed23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f9997f856455d9938fb8c1969c74a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d90ab3f4769919dfe994826f4708379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15f7945b4b29f8e991f08a679124f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1af73f717ba90a8af762fac839a77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b377852714d60568ca2fbc4ffef2faa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87b0eec6b12b88035c12f0d0638bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e7f8b290842e7858a1d1e7673f6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330d7b5baef7f394a2e1929cadd7ddd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524768ef31cd30bb2aa2749dc471fc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c6e2343844f31d297f53f42441888387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8bbfe946e57882b1ad6e872adbe9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e792320e0dd1f5307f850cd06d4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d16b8e72c2eab30ab123554b484d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dcd26ee342fe6b9be15c10fb0ef0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b42c767f2a357619338fad2d020a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020290ae2289c8bdb9b89fc7fd148b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ca29d34a5ab1a90c5380ad77c7906394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317062b2353fb26923e3af95b6378216395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ca76b627119fb0bc59021c1db28b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aefbc1697eda8f8c3a4ad523356fb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cc339c9972883ae8df65f6d315738398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1e1e101641aff7f6041ac136d304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5e6bbe0ec5e14a7f972631cee988400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbec2fe6e724740127a17d8de51559401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095dff3dc9f9e36d6adf68fa5bb691d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423e2c47723bc1dfe9ee7a15f71358403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7adfd5c5273e1973fe0db307e3cce0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea48281e1053d7f12005a43ccb5cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af862d9adf1369f3beabb850b34f6ccd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29995bd4b18f5e75a4317fb4ec92c489407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5d4822d4c55ded72296644a4f3957408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b975f8609573f8fa7494c0fef87f696409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa595a7e140361fc7d350b4cb5ec3069410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323c5fad293dedf014cc17bc2283288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b0e7d2b4e11ec6c72e8ff9558a0b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a0b3f52fb5e6eeb7f21e7a178194413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6b638e8231fabb407ba1ed4d60db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d5a7ce97cc580b726156bda6ce0de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f438f81701d455a34a80b5c7380f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842f737c3e79280d532461f3c590f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8cf3933e796d0bf204f8dc40d366b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353dc256786b7fd39def93e9cd1738419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24711b4217a2cc4499998af2de551a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab55992b3fd370e0b1d685440bd177421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ce9371a53c0769f334397fd29ced1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932c8a1b4663b63d94aa2a1c5b6ed4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d14583aaf757f7d8ad896cd952feb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f995dcac03099ef301ac4f865524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023672d9c9249f1196c731f8f5511332426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b42967c6aec49cf2679ced2ae4a0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a9daa96029db269e576ece1501baa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b138e100a58818b72265f29c6701429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e69102212560ede672a1924fbbf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93f3cb7c3fdcf713b1f66957a886d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251ab2243d8f1efd112007a0133c4e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ffade653b898372e62d4a50f440f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b81124c1b43694f0bbd5fc648c3cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b716f9050f6dfb01a79a04d816e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dab2e332fcefc1f482f5db052675a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a216d260dc80fa3962b91822f990437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3889ed9e3cc1878e93a42f7c3d3cdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8929209692537de1685ed8ddc56ac8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7a96d0d5728603489afab4086799440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458386fcdf1458dd53adefafbbf1c8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f940fe56acbadafd3552ed330daa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867a6c6260956d3d55b72e36c08502a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0619e04975dc2e7bc522a5e191fb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59467684f0eed91a6cd3f36368b044445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f9eecd64dea54e9ceab75f828ac5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e8bcfcaf7b40383ed8708fcfabb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9d2cff53daa5e6a2a401b5665408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282576bf069a5b61404c08b00730042f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ec231e3d83334d81b9b9fd6644ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8cf7385aed4c0f21fd3134b286d04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d42ef234aaf1ced27eb6ce94a869c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49299f4916850dd5b13b44973b883a15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa75fd0800f98e1876033bb3e45e1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa2b5ebe682d4626a1b9933b60e3d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c420f4a0d148cc6448556e86cfb1aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b9606093bc5d721e224daca97fa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3dba4090b865f02d7a1d5fb60ba61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdab62d6e264be25ee508b80316050c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e49975852e31fa78abcf9310a16c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f25b48df03b886a655c85d7e1566e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439f7fbdd191c139ea765b1c15b0712462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06977a55ade5052af2ec74766e43c35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52588596a00b1ed0eed71548a5c9190f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c0be7d31fe7b7ac2671a1e28696c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b2e82518fe7326480c130e98d767466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e441517f06ef1d90a92a02bdac04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb9bd242ed00817f247bd958c8bcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7514123006cf707d4b74671da90205469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473f6e3138ae9cbde03a79aafb7ead470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60209f077d9c7999aa4752d1ee961df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474fc09d3d34f432c42f6550ac5cc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33db99e038359df23b556e3782a6dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014666b39c2abc0ff39e6448bf112d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1e14d3b58bdbeccb5dc39372498b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811dc044f549e73a633876fbb335e26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a58f6707450a4b3188287fbc7591477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd363aed46909f115647da032754882478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981f272c55b16d1a6e45b6ed314b8ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37240d86d3cd6bf03729b68562aea078480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5ea245d20f3269af93dfea569e82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec23f4667c56643e970f57a2e01d75a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d421f00c3495970b7ccce3e100d7541483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d28cb30f5f98ff543876bf0f260ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dd7081b7975239b9938ee59266574485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65568a5a14fa55a079f2fb85d337a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01845229ae009a62f5d5adc399320833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960b7a98d30518cb8b68509d07c253488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3cb9329315d0467f0d46977e4d95c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcaa4c6df03021a99377e4d2f3e6c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953078544f7addc3fe7c575967bf0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219b5d8b4e02b2514dee212da7bf87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9c5ef2b11398f5f2cdfb1f808c0c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420cc134c97635e53c7bb83850419ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6757e1dbbc9ce7e1518465b3f2cc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cdce689d433335b2046f4596e6fcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c711c52e7b5c60086034d6a8fda1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6538f18883c6767d2e44d983fcb3dd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa054807b64270f1ae533356d4d8a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74cbc82445b905546e98b722a49eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e00d2a6e0482bf8c62cc3fd50126501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fade32b1289ee0d1f849791dc7b22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367256b0e5386c4a0c870654084eb80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc201dfea040072ed0a7ba8fa42db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeeeacfce895fc11a10ea5d51bb024505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9816eb1f0fd7883d5c2a38323478506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66e1c51c7e1e93537b213c97c9c28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e1383a7aac7da5c0ccfaf9836913508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1f26124fca98b2ccfc194242f6d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903d52511ec04e72eb001249f3704eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c1554eafcc16f04c85e6aa27f201511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167789b68ef930939220cfd8dd8aa9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84244f97aa6fd4caf02730d989248d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e2525ac34d01d85440d7675d2b1a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002d8197b2586a24426d35c7fbe4b28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e714c9da46b8b4fc92670536d6ffa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a704d34e610641d7d26905a9ce31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8ebe235550fa32cf54c7e9c87fedf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa02d61c902a5f6717344b534317ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe4f06c16162b37ed6cec7041c404520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a94d9e94d42be1ea2b96325dfd29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecf44c02e770d36427198ecfedd78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c4a0738d6496dff6ad6057e19303e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff8ef798f19e9f28b232e0955efb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b52fdc9ad9d4a8978e162aa814aec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc2e3fcc8b39083b4fc8ef9ada9afe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0fc4d37c769fb1c695a24a775f107527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513061241168e36a6dba93c0714ab04e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c91fc0f7cddd62952c83d7cdb02d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e9e48783f3595f03826b764d059c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d4f5a61421df87d2ba08a1d993e0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b120ca65c366abfce0eb26013b455e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279313573bb8304e6b7e5ca8ef9f2ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efe910901648c7fed9cedacb82f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9286efe9e5f6c4bc8d72663ee100b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0b784c7f122779d99dcc9da5c6c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2c6f3f2883b4ecc0c3958e90475a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4018a2bc603f9080924722a90761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832b7706d3a6360422a16e221afc00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba758ab47ae7eace8bdad0f7b87479540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a5d88d7ed1d8befffb19481bc1a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d6d2842ffe5743ca4c8209bdf740a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16b5edbfb2934d1c66505c6ee5901543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9cea425081ceff0c462fe4767f685544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d7debc9216746d2923228ae8f6bca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdbf2b5344ccf986003b9484724fd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c05e13f90c09e50e16f520f94a64a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620b8e86fdd17f3bb2a16d577afc16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822dc81d2b786b6bcdc92a4860602f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fa1c8084768be974b18e933a96be3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea330c7ea7ad6c09cb78ab41f66ded1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f802a590007aad584d6e2c16bac062552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423d7f603aca4c5ec68b4d97a021aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521d69e04d1ce08c11a2c3ca8b2c11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668910d6be7f003148133bdc5693c460555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5afd2e2103b51812cbe5ff75dda53a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95827b3d37705ff2a041eb33b93f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e552c158b069a0caddbf8c27e2389c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a08457fdf6182fa2ad4fa1c34aeef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599fa3c46f723db9423d05a519d7b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a353f67a8ddf40f91a499b6e199a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d0e313c318b0641b5a7d94e48155562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280deea45e02d6f90369416f9f3b977563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee829295c4a0df7eae3a007a0e29a0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c1becc8517d78bd7df6f7b9c973e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43c0a3bcdfb7dab7983f0e307b760b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05418330fa69e643c3b61aced658a44c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0ed7157fdab8390e563d0a6e4575568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3dd400b80638234c23ee061cd6351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00c0bcbd976b172c7cb3aa380d2163570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23fbd0d4f3e11f5809e5fe6e3bee15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194efb67a1c3076512dde5e100ffb14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113beec4816353a8f1e04bc35d53b2a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7c25cbb21bab1763dccc160224113574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8437aedccb19d243651542a1217803b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab7b87c75c764c586c9818be758e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d0523fdaef111481a1bff8aae651c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87536e77588ace48b4b41a5aae0db5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f283fee5c10e5666fb693711d42543579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3221873a7e5e111456fc4769194453580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e43f8be49695e64c5469899586af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b286fbd6e9b008ecb6627c3fb3c0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a23ef6d55ea9409d0d52170ee2963b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d446036227969064e008ea24d303584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498558f905f9c7a0ad141ad2acc488585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554bf07697eda3514808507c92f6b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb989631efcd4633fd4e6714bf7f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71c78c1c04d9ab7d04377cf23dff5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84c25563a6e8c9377af902c9bcf434589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad7cac0980ce9d0b1c47b24cccaec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288545d1c028c51aa7b96e803d967c9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d7a0714abaa10b77478a687e79cee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5530467b5c5abab273b69b545a5bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082337c130242eaf4005dbb135c9ce6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa608c6d9ab8f10eeef40fa728bd8a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f15c8790ab930ee56773b7641191af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47edc10c9f83bb3e3513780b516e1fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a522d9f0bf8791937b2a2b2cfa06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b690dc5c475dbbfbf236dfeedbe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e07216d0f6ac5fc0fd69e6ce2673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14903792cafb3ebb69cb14c58355e77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375faf52300cdb1a6b6fa67bb6786db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e1e52010670372254e1aa1ae993b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2a13033f0f7e168c25b7faf3aceb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753093324c285a72040cd097423b8610605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e8baae664f6c114fe57e174e285f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f462bcaee09d7ae931c8b0c689b22f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896327cceac5892d88711624525eb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f106034821bc87ec6adc6aebf2bc0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e773ca8c71efc7cb9f9c88cdb1c420610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64aaa8dead4dd432d4c1d2c11f61a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc278a249b24ebc9cf7ad1e7dde09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d010e6444267941fe7c534daab7a936613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4522a3751818884935c9606f49c9b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5407bdbb6dfd71786f838db447dd1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22665d3b5f8e4b84a420db8f329d4e5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf037238c867b474f2cc3ed907dba21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdee95018a25e83a0c10be03bc8da8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035248bbe2d81ddaaafba572d2b106d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374bc649e3d2952990bdd75f57ce66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e6fd52e2e825df57e3e0c873094f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8720d76b97940f117c8b7294fbc48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f17225fe97be833f8aaef5fcdf81a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9184ffe048c41a57771a373370e642624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228235a6ac306594b38f2b8c713d63bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9855a459cba8458f76fe5a8a95089626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedadf092b2b3dd5b61df4b2b77e2a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7ccec8b46136e60a5dbd3930b02d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16a69d3a223745e3db4ca7877527b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcd1fd5f7644e8f7558bbf6256b96a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78b8b26e54ead6a395c935ebfdb2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b3b4262e8d538f4b8e9a0a71ca539632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673805b44332935e5f14d2a3ab1a9d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac8336bf6b14f28de082b0dd98284b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1d088ea007049e4c08de2dab30a29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c22a375bcf27e945e194bf00497d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da043ddef3e8ec5499f8f75e54567637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820615fec532a7b966012712297632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e3068578d9cf9f7024985aadb2ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b891ec58c23198d6185ac3eadc0f9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c16553d2d365f64984d0523bde1a7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e01823be524fa1cff5399b955076642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b75cefd33c13128a7757652cf6338643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033f3722ebec6f59bc5e0f2fc3064d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c42350420f15e435a3b2f2484252a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3de42cacddfe2addd84addac1e6a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa13a20fbc39c5fb8a5db168a472b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece7f9cf344a65fd74ded269c65e5cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c986749d060b75fc1ac0752c8bfec8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48f6fd5ea609e9f8993a085757b85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffabda283caaced10caca7f0803840651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d017599daa1490d748d7e872abb07c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f77be7fb786d4a5c7e6ffd3513d7b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489a7894a1f5cea0192b52d8479172654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588024df61b139d79d76071d3564bd43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02fe0be768fef10c156f38ca404df2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde35eefd07e6b73c67e905963286269657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a69fe51694552c957525b8a09bc5e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331324e8b3571c79233b77efda171db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3788d413a831f8b03b7cb8af3fac89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed9c5e462d6492ed06c6177715fbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c5146355890cc428edcef9c9c542662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e4d76b2c214af911fe285aa044ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d92defe94f8c92f18a1348fd60261664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a1e99f1a2a0c75bb1122442ba1c66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe0d10786c651ce617a2aa30fed87c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ee248972390e49208381a1259fc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a1fa2643c394d6728a3a32b4c757668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5bf52f1b6351ae039af77b6acc61b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694a6546bace7a803af01b54905282670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc530e482987b51fb75e53b3d16ef2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab3d465b4bf1b3dfed822ab1be401672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830f465c0be61d9fac4ad9f773a3765673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398490a5831b73dcf28e4c3ac0ebe97b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309aec351e21164e2b61e58c108b382675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39109aea7bf2cb89f0b9de1b790429f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8de2e40bf85d6920e1096bcb38dcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c576629b8cce0b485fdcc703859174678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d3c3a3451287caf3d2bf6b474531d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c6fb1e1dea3900ce208466a60fce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc31b2b2196af2fa91df85d947e86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78fed37b6ca4302704d9094cfcddb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e085b21a52e2aa1554c6620c19e8fd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4511aad42ca436dba702ca3549142684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab78315d2d74f39d4d0d062effeeb9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96853a4433af5a6528cb2efb5506b84d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f6d40d667a47400006c2ff67be36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e27c1dbc3cc6a845daf8f4ba13e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d07a31d77a2e3be25e76f490af9ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5926980b2b2e5196fbb11dd3f9290690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cfdbb95f694aba56ab8308dfdd42a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e016429dae763eaa850a2b961739692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652b17bd1a055160234572c88a8f0b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df906e372f7d01877a56edd6ebc9a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5dfb5e12d8872233b2ddcfb472992695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2185c5c598f815e269094b985801696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839ee1c4877b26d5e96b4af9439ae8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e93acebbf22a59f0cd6b11b9cf795b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a3faefd6e221d989209ea026c70b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d9e5a2c58fd1cee239b98ee139a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37d1b9fbfa84da5eaeaee97bab234c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90eb2022bb554b7a28375799ccfb58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0039c905db7abac01e6d707a79b139703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf362e884b2a9e32ae197e4fd9f1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03cc255fabd2d651566537f330343b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d99f7d38ca2e0dd7c7861bf96ef1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d075e99af8cfcaa047f28a17241e0ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba4189c923aa10329242744542bcc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a1694a0b3e0cd4288417775c53749709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373a5e16f95834cdcf8920df96cc52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d9fab66bf2e89007aab1b3ffeca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c7857865de396b2ecbe06cb5916a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574685e92eb668a4554c0c6fb9b3a40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c3d09eaa2b2776c5dd60863e84f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09106ebec60b66a247d74bee8fa200715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f52f0a5436b445ba8b2acde1750d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d1bee7f039497f331aea5aa416d86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b47cda5b9f4aeb1f4d8e609cf56074718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d3c232e89df3634dba47e0bf001e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e35cf2f958d042edf4e399060c2ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c73f7c4a0378d34b8e2ed547d9d3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455fc512c900c48680fa69cbab81f44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa457b39ee9669eaca229c98e9d95a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c59961496ff10e4f94a8a710acbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a618df332bb94f986f70377d3fd32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d432b85f154456b8cec1f056f8fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db2f0888e84aab26539799a14b1e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb78dbd1882fe0cd124efb2d2ca6fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94ca1ded55ed94048fceabe3bfe23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f0479494ce728a8eec9671852051730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30972a90981afc5960a2bfcf26124c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3f4226e7d4a6303e5730d236e15b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a6ec35594eb09d0fa73978e089bea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e22a6987aba9ef74dcfec8b0853d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3933aaa2f2cdf82254421941ccc02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938e795a237879f22ce0a55aa82d23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82616b9b3d29dab8f37a4cee184d9843737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd548fb7bfb6e92eb64dfcba08b97c12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccc09393fb948d215aa9f87e958ee2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffea31365545e8d22fdcd74b57295740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf57934a0c6b6b49549c3801fad2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f79a10b8377f8238d67a989bb4cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888cc7ccdc1361355de775f64faf62d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e09c44563e34ea3fdaecb72a4964744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab21748677d8219a68ea730da393145745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390631ae592cb805dd47b8bc639b07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c43b994711fee3b7e052fdbef1292747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c089c330b0a2c099629f11e869e47d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee08e1eb3803c7aefcf6f929cf0a47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40f58859d4a6bcd00f9f4152a52807750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75b8bb740a1248024c2845767388d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697232a31d95da1b21dcd8af82c928e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a8a4e69788e9e4a79d5df2de3747753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d45b96981bd329cfb4a18f2ec85a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176439202fd130f05dfde9f4ae0ad28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62415f105be40940162e25e98a007b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bdb72d541c0a0fb8cf271bd5b63cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f5c4ce534f83bc07779c229c47b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc17ee4f6c00ee99131aa93ea1df6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0beb8b64a32f628d67a4abdb8d62e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3b9dfd9ab5a06f237a3b47cfffa2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295910da04104e9e2f5bb88e9029d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80be68927831cdbe82cddaa76715314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891edfe18f62f999865fb168996ea665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0862844c42cd18092035af8c37e24ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca5c3a03d3f2c5fc1a14ae148592ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe143fa078b1b4577f0e65f40518d938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c783bc03d9dc65af6a7f2e8b9221b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd600e1aba602440caa89170d4f5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f164dee94133df72b7ada239dbd2f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc46d1bbcb255e292829f379fd215b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba7a55cc3cbcc96bb5227b5bc5eeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd341e68fba949de3b753cdc28bb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be4edecc489fd4e184ace4a772518b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d323ffd69d29a464f31134d44e9ef416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6dbbc4a10af5194aea89663f4da0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb063d2f605446faad43f80c1c23b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690c33dd0b02f106f846d3fb77acb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e76a244e840374c9ef58bd09400a9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f598da77d4f280dcd96d8a2b09b04c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c03bf1d045037b666158fdb27225122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f5599273c2279c8f9de090c40ec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ea8c8cc10257efb5756344b0daaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004802a63d92fc8f578e58e7db401f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f0eb7ec71deca59ac67bea4e929526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b94291c37536009e2d3f6e73c15c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533718a830772daa740a5dfa1f6352d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e46a310897add2b322e2b02b31e4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00069d3224939b8c3ae99c1af4eba46f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b27e7cdf21810ae8540d420a3f1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6fbbb0b6af6e8a041167a67e3030832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701743d09b5e4c5be66c9f03d9b1b2d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a69650e57314d057e9ecc9737c1ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abef14463241a5b6597f34d902d0b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e29f0e06b4d274374e97a256b8d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbb892a965a842a90d4a69389249e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a30b9bb99d44ab182ee9cbc7057f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21335050d7ce75ecf2a3bb03f5807439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9550d2681b2d7243f184f34351e51a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b7ad31dab1cbab19569a719adf1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003421a823de32e5ff041af558f39ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04f5c1ab3633982cedbec2825aaeeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863693ccef20e061ad3624b922f736b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615a4f8e9f9b734d7537c6fc8ffebc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bec51e80c04629172d5b5afdd458b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07679b8bd9e8d66970d02b0e082afcd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa77b46ac8c7cb25a7800e92aae1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0733cea90af0436f3543faa7c35e9a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78913d13983bab76d6d0e096e8510e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb708d89233639a13629e5b70818ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5a4752edc473b4c4e08da035206f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694712b87d16f0dd44d62ca6d8138a2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd1e5cf6f108400cb8c5e5ffbb70a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0c0ac6b4ef546f0839c90a0a69b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a30748dc46bdc26577f72366d58eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4126a334d0c39fd88699edc21ad4aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84328f46139698a60e8446f10d8311158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cabd3185ced732d7ace00e42e734359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87f2d6075ddb184289c3a3efc238260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218f81e070d669a5979f930ec0a160061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2321636d84c5785c793838e6941ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4b4f23c952a8588318ab8f0f83b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee39fcbe8482c0bdd4d2650e88316064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9fb5b37845e28fa512e6e37c26de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed49474fb7244cc489d62cc904c0e3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af4ffa8ecdd09757e2ec1f6d1e93ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9184689f86faa7144af080c8a51c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d1b54851894c2750c50343b174c6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f7e6304ba5d94ffd2a1fea7e31c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a30b8a89cf96e3def6aaa1770dfa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7007a65bc3499c9f5ab78285c4c4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe240650c21a079569578c2ae2ac0e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e60e0be71bd83e4bc2cc578f11b01974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fecec1d2237a0c98ca0556dc0f0d7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194432bd0ec43256163e32902f1cb9b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67372db972bc963cd215c5844da0a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044706d2266ff9b94f6a8e1459b2fef178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df6c824f14c29f8d912a02f6e502179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6d76753ad963fd051b402dbe2f2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e7ec6cee81b80d214d43897ae399c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55bec94cc39ce2a7aa6bab540de9db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be7829d0fd118c3a3f45ff9510eb1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a446835109a03ba0272c25213b18a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1c9a4c73b02d85842fa925ef47dc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c1aa26f0b80944470de513fff06fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5ae1a1c00ce3b521609ced9b218d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624bdf8ec01f611b6462acbbbe7a14888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f485dbae10737d442f4be55d9bb1a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e740d67682805edf643a92c4d55cb1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855fcec76e4fc28cab966220224f09c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47679e8cb1f7231c73609a8c78437e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc263aca0920eb9cdd4de5b72a0f143d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e4f2ac9cb25604bf13869d17ebad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ade65a84e630bc1561c2933839bd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811885f0aad5057c82e8b8fd0dcf1f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96117d83b1bb8c42da2448638c4dc1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9581844a01f4198ad6aa02fa6021f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cbddd04371eab994d7f456bd7965799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2d90218c7f537ee3715e9c61d93c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d3513e0843eff5a1158b0ca3902c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958949401ea6c8ebf5a7eba09f67cd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f72b68c7be5eb427c631136114221103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a69ff5831a2dd1f0c67aa27dd971f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e6d99feff5fa8e17357f7b41302b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e3544c5d8e02413212ed7a86caab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7653a6cefdaa04b974ce34f099487b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc42a63457d1dc5a268d20a87fccf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f56e5683025bd74b2afcb7d2b3e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad449aeefa17d1a7b8a757db01a59eb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2399d0466d8e8a7bd8a8333cbdc6d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2991803841d6499825c8dfb6f36f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba4c5842b87450933f9d850e13f42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a59c8780d43a5cc45f65bf3a882bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d5a0173fb1ecac63a3f54846fa3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad776b6318a48f637856ec4fe4437b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e528aad159416e2109d3f919496a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16094b8c7c303aa05681a081f526d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213de76126fa78a037ccd0f8a329996119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0f4b8090cce4822c6a5976846429120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56111d35fac08a478fd59ccccf13140121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045376c9d78346438c9446fa6e9064a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c5cde23587d7eaf72b38a7004454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff7ca23e65d6091fd28297f0d1f6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d51dd990161c234f4b112e3e75650125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d472ed22738f04205a8215c59fa0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246c4e91714ce7499c2b05abbeb5814127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae6aafe46391bb105a6cc208e9b399128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432eced7456f3b18db15da70f37450129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ac1cb95a2cc6f50e1df555b96443130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0db26c64d4468925984f6aca8a43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce183382bbd282560ec0146ad00138132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b36483e370f7f8ed58251fac78b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a90c64a96cb51783a143ecaeb060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b29d9bdd105c5263853c940f4bb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22a45eb61ddb09e0812a92dfd27f8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7136bdf8314a4e30e57f400685acc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da13481a525f69d2e4a841a8eb9099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b3654d733fbbbc05c6e8164d673d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397936d6f292014757e26cda01df338d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3eecb4ece4cc16fe95f4bab1af3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c774dd670eda123adb1bf938f816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3aee4744edefd7ea0332b4fb885d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2cb149960a0b4792531714ce0676144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3088281422e7ba924c65422b34d5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b89a8ef6a815c7b3070546e532c0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a7869fc2ed418d709e2a377ef6b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3e6899cc2893791baea6ad4e73bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad567944f095057d96a35bfc1bf8ce8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc166765aacbdd32b714e3bec6a68bba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33f7eecc4bcfc4084f88a33b1635a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b04437398a03bb5c77d090376d510b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f59917ef11fe4d13ce55446efd5a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f737476e339ac456a3733ce4d8b3e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de326c3421f72dfd2cf36f5d8aab3d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34752b1e73352dc1e04ce64a22bcdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8a9252efbf86620fbb6c597fc0ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ea177b95d940f33a50e1bafcb645158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c3d5bb27e7427aa7cf93c6e1c8ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3c72a09f3a37fc3a510228bf28be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641c95ac1b67c915a2e026cde8fc6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7921c60e6ec9e02a87b50ecca72b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28744721f56a94f81bbe6e1ecab6fcf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e9080dbc21665504b18da40156c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7901823876dfae38b59faafd8cd4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f44ac6c017c38112a78e521f01daf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd095ff3a434382782981854a4390d02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7395da770c5bc7c753a762db8e70d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa2d2803e7a4e774254e7bc35f954169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725bcabf63616143cdc9fbcde525820170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae100e1bec3709f1f1f44f8fbb0c98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a3604d3e8c3b98d903e865fd7cf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6745968d8410c739f1b3273a80000173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451c09216d3e42dde60079bb2692f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f0a61eda312e8d0a630f672a6703175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef5799e1c2f0c130706d8f2fa8415176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87598d7eb81dc2f80c77bd761ac4df0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161bf5fa12f8c5e17413957fe5fcdfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df0f105cdd2bbeddca87dcfd167525179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e27e53add59b044cdeed1d09c236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc45cae1d846f02c2ff825565d038181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987fb265ce06d7c3523c6ab304ee599182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7a2e4a28a933a5e92b06fe88825f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f916da88157ee46573aa1d281e87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc3c511b48e81b3bdd28947b69be01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2ec41e7ef95a3014a2c8675d24e19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c74db599c0cf6868c2dd70d0910b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b5dc9ecca798e91ec6b02318fed0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357946462f60c910b7b542c37ba7e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83202ba23b380a698601ef2b73fa41d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66604400f24f3cfafdacd673b38e6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc67645d695906a994e3bce2f40e4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa149cb2f88012f90a622642786414193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b3c8d80cbe717fffcb3bb6e713b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc9224c98544789d7e53449d6bc6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e296745f4718edb9b8d24aa12d5b67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fa1fca0b5740fa96b34c0d534195c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f42184393707cb29228ddadc772d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987957ef67ceec06d8bafe27868281b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd246daba207871eb9cbbb9890b99b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898edcab1e1f60886c9c579ca1f496d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d614f0c9371b32c92cb8b5e8333559202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc5826be9cc18878ef63e9d63f347203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef462de74d12f0a91d05ace94975733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6daf8386c952bc45dc9e0e7f8ed801205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeaf76cc0ced1dd89c2e6f97ad016a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af2b10ce863450abbafa61ef72a4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684c806e398efc104a372974a61fd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a602ec6bab5b2182836f4f599d873209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05836ccffd76e27f49a32a12a455587210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f9ef79bc7c8ac426587948ed2518211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626019a56db03800f90656a631480677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e5e911f4bf2c307b99b4b548f348213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107921f9f976bd884dac31559c8fde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030b74d74c9042329968e8da4ba06b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc24235c665942364c2a7fe4423b2ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591eb32b49bee967265a08f87c6db26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9f3f6228af6483da47a40839c3f45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c603fc51859e1b177948cde9be89d92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc074b6264f30020374b550f815e4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28e72920d66025ddd8224d304c0b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334026e111e0ab9eb61df1a8bbfbc322222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfcf583959a2366154f111b8c5ef19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f9565f6bb55e86e734a4589bdb38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20ec5a6b3a1d1a2d8e5fa6296d22ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45980edc14c22e677673ce873c27d846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630243b500abe826119036f0cd874ad4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47726404810b1416edb2b2042485213228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd5be024b9a1c1a130c3ae2b5011f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad16a7f7594a61c81dadeb300739fed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5a0f35d7ce48d501915117ee6a15a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88366cf819221a15ed40f49629dd6970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e499463a1b961c7bf8af6e1ab2b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b38f780a2b9fc3911435c4034a1ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c7498ea9efae3916995b0b7635f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aeec0a462ae90c15f048b42de8b17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a04148d7d455954deca68e774db0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b637efbf462f87f39401ad466c5008238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f094e402524e91bf9527f04379b8f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db1833d56dc98afffb28c9c5a1249240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d73f757be2fb80996d2a434f783c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e324e50aa16f44656e7efb7fa2122fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931772214bbc83a886d2c3e40122d2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442dc283c34ea40f2d5146e670f5d9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d783dde1a8d4c68748ecd9c8beb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb2fa556faac7d5507a662b9af68f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa4828b6e983c64568e0a797a299a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65e337237718f5bba025f14c39248248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c41047545f7d8f6061fed35842098c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913254c6157846b89f822a0fd288ccbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fb0b41330e7ea2d8c85a1f9bae1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753dd0101e11a0a7fffb4fa54581757252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e307e6702449d23de03d00373bea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acecf0cfecf3950592ea93fd42c201e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa1ad6ade346e6058636deecf9b71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d4796e6644b505d5c47e67965bb88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e1c01629139aa195b87bc8d0e466257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de72f4c32edce4a47078ce8fb32d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa7819668d2d52a16c4f9f96b62785259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de405a07e573839316ff1769db3e49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d301ebef06d43001822207cc623c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309de5e00e7c82c5045b8ec75c0aa35b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b08970ea5e8e2addf92142a2b79f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0c34d2f9f6f0de2d6ba145e0da54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91bc4b00e797d6a47671faf20cce5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb23510175f8a416e2cccc7ccc178266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02301cf37feed1458ee687532217ad3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c9acec9cc23c77000077fabb52b67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c31cd5e19835edd9f64f50542de72f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd68dcde6e1d4d9be08cd9de5789a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d5480d75fc40d574586e25c27101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b102ba65c9d8ca6e5a1fad6920b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cdce938ef4c960bb4f085c4879df8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c9110fd13e785a926ab17c982037d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6f846799440aa94c636702605929275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61382ee0e76699f57c04eeff3c380b4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87c61c3f6f69562a378efb955dff1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db210453db7d18eae77c9c42901fb135278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bceafb8bc4aff1d517b2414453fac2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ca114efb7e33360293847dd98fe7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2236f1c52248f7195d021f45a9c375281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf058cbbb63b4c9c45f8696721e6700282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef2af81b2443f93ba6514dd8456204283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e34a4d35043b2598c03e1745f3e469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72956817c1ef012a8721d916404db420285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5755c20a1d4ad442cdd74f7853c8bd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f10b469400934b3319c2b064f365e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b6deb28ced579a0cb45b9f3a179f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334f2e9e7de2ce9a5bb8ff4b29e912289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3351a37df058897edb5c7642afb2b3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82697bb183b703189cfefe1b34694e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f34601ec3615ee3b2b27403b3b8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f4ad2c822a91e8a50e14db276028293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218798bb1659b7056dfdc724b7ef728f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce218d736657469bf4fad7e4a69d87b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c322c9139eb258eff6954372f094d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62efc4f98bc075202cf147bb6f029297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11301acbad4d75e7bff76ef7ef1774298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ade6a8bfd6615955ade7a52e24850299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9979dac4aabc33968b83dff6e9970300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a117d90caf9107e916f9189f7f0eae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd70917af670797cda10b32d2b487b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca37145ccd0d6926f23bdbab02ef981303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683c6e72952fb6c1e45e839fda6c6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce0eeecd740e64356e54df4ed7550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a9a63ab49ac1f547bf389603aa9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b735ab0e769e5b651b9cbdc137897b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115567782d67cf3d5456e325c9a90a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5967b45d8356e010facf823d6d8bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e4d9d1968c35b32807d6f8671d24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bfccbbeabef0b5bf6c54f5848983d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694c9eaa4245689b80ab55e5db50a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af789aff867aa0c1e626936f94750845313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175622009fbdf97997d55a246bfa199314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f6f98feabb447e760069ced70fd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dbc4f393abc5b330dd464a4f959be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68fc4d28f08eb74eb055b4313cb2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7a529869e34b3d90a1e10aea273e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2477caf9204d7f41f8678566fd071319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69bb2b59f61dbd7b22b28a5a229115320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf9b89714d374a11311a8663334c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508bb8dde156f86d54b28185d725760322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39357eddd3ac04e4ec8056e290f65b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8572d735741db43e1f48e94ab72a6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2bc411b57ae235d45ff29aa051c70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01f253b0a075003d150dd77323720326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc57c781e07cd570c0b73e0c9ccd767327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878bd4378f564c6e80e6f7b62e80d36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821efd8fe857a876bac24efb7a6ae9dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc64420eb1c4db90345156cbc16791330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ededdc3b35784346819a9f60396418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e354080eeaa73f1abd5f5ce5b387332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca037828cbef26bcd52e564ab858c61e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d11e35e8542093b9ccb73646aa6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2183a2ec41d52f6de7ec233b06ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83a62601180b2cce18e4a039a6abd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170670f12b3ccafe8cd8e9ba689e097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719124940c3c6673a43578481ab296f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56532e6aa3c3cd019ca48cdb60914b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e4ffa20a626ef847f41e47135f792340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b643557af068da10f71dead3c5a564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0066419a075938c334b8e5f5d8d7c93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bde04f20aeaeaaadcfa75f3a487d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02007bcd838a884c314a89ede60f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c59c441e0f534f7199308583e852c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2387a257c6b875f7b838a53b075ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd13adccf29b5b997f3285973598bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03057ce439eabf5dd665a3f043df4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89ac43759b875785400c7e37c22547349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be664fe6143e7b33a79841064155e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bce212e94667739136060604c8d53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b898cc2ff83b3279f5e68456dfb2554352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e2d79aa3c902896eff7eeb2822cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f14b72081cc1998d5704e9c4e16637354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcef8043ec258c677720ae47ffaedd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2650e6b84bb8c32e058065a94a3c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9672db2c091b52cfd8f57061d2aecc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc01a32407a87d339e7f3ccd3aff6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac6941e14d13f6aa51c7ae357f811d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4860b3ef1927fbc2ab2dff0a2cb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84190ea397165eadd87ff51240ba6dc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350902f6bcc7dec20678094070db7d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a329472025477336927ecbee02466dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca06b031f315f926bf990b88ef0564f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767eb963e37f829c70fac168861bd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb7986f28cb7ce95e53c3326740f30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e32b2529b9a1f6960472b3e1a94d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5370d5594125d62b859815651c643368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e176264383b1c22252e31841d26e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf4ea62de6126936e0fc11b097f491370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c5e033368ccb103195f6ef31c7ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d684e0d650d31d72b0a7da6b79a903372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1fb112ec4c3590cbbc2bfdb00395f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e8180e2b53172d1be15984169f33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade8ca1f5968f273f5e2207a9b9f9e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f905405ef0db1b9bc07ecf7337c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3597cd4cf95944e4b3765edfb17ccaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb3d5fddd344eca337d0af73c09aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd76bcc401884e4c4f970d68b1985f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8991f1b86117d04396814722506d788380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca9e2a9992a4dabc819459cbfb8c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d86eb41404791621db9c2e92ae18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e583f3495b9c004e5969ea09077220f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd88bd4b1df7caf4b0f4692ffd767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8c6b2fa182d0d2eb8e22de8eb2356385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75300e1cf48775f2dff5d6a3a35e3c44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c6e60e2fcf93ddc5dfd5dee123a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210fc31678e665ad37fd854b94239b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff257617bba3e69eaf6f738078c126d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278252cefe0f21c56a9d98553fea6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162324805b8d8a8a640c3d571223d1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab166b1af1629e2d67efa495a2b34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfe1b57dc7fa01e2e89442f51a498e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e466ba14d7cd41c88cf56d589954394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c8fa83eddb1f2b493821a903f994395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bcd5085b88133226bec7c4dfb282a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074241e0f6178e49c083f1b8e1ddd780397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8134a8e5b7d42892daaf306ca3fad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8da3e134120d15ddd23bb8211d17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bcb4a142c01dc10cfcad8477d742400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998527c7226a6771066b683dac565f32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ab1e16e89f2580ff62e0df989d71c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8c9486b92f07695a6a42f71607f63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d97c02f7ef8573f0582698449e58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d680e07cd7cc141407390d07be6417b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997487e767a0f187e473bd59353bbd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368aadbfd07c5073351a6903f9051e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a59421b350c612cc7d3b93a920720408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d03b0405306ea863af545ad674f26a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a422469d5292801fc1fb922be7cc9c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50823ba02245aa4ddce2754df95892411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0746ec9a2245fcb65ec461d46ee7f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dc6f4485eb4855f95ef44c39f07c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896bc12282812caa29fd7f5f835cee4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa3bbb2fa87977b56135c617c2028415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ffbd5632c5284208600b2095e2349416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b2b63eaa5d0f8fba4cb0f46852481417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d37de7af9a4825b259a041b7aa6f04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04bd6aeea0554d474cb99633b3b70b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a8820e05a39e53b6ddc5097e3fa16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac57a737e5c8e6e7a1d85a8a0ee00a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55be0d9029dca0cdea0f181d98b7af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756146b08212684be1870d97851e428e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f0e6dcf2a893ae038fd4216b77e80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedf9a1bdc116d70056a6c7902e6df8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f3573a7ea49cbd40f685d176b33a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebdf3dc9fe45ba4d3af6b3a3f9c819427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ef9af3aaf9c4ba9f3245fe6c2a48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489032bd1085522e415e8140676993429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755907f71f068f178b3a2810286107430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c202301e95096bbad01c48c4349e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7bb27d2f67e0d40b9711a8b0a04f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff29b3b7c06985f59280df9e14e75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d5798c53a597521cca2bc08066708434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250e0f9eff293dc85f6dcf37e302f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0758013e0f4531dd2e8d2c7cd0088436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0fc4778e31f466bf9e8339184b28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80994da62594e46291307b6c4851606a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a431ef1c957825047f8ab4a327e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be00f6756ea53b381ec5be8ca5745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed442a344a45e0aaccaeb93dea4d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdc99f7ba2bab97426c68044645d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb803ca0e99ed0cd7f416d87bdbc05cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946d2b3f0c53a87aa48f5f71e8480b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d572af285a0e1e8237b65ec4fc977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70197a2aa06966367124d36edb85fa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a76ea49e556f4371f58f895912b76a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541c437fcb5dbffa65934449283952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b5e52fcb3503ce8623b9458dfb86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b0a39923c669f0f7c3549e322bcb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c4aeee18e7edabcb54aafc1590fa2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a32022f278926851832968d73f555452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196015ecbdae954894adef648903b762453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3bbcd78632f88fec146c9b4fbdd3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58771f1e8933ecc904a3b6a45bf4bf7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aabc47f92df285d2fd9166bb9d812456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c6d523f3b05b7e18607a5ccf4cac6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562941b57ae91f6c744607713e96a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec68b23d5337746b5597222a664ab8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a9e683dd821b634d5a592645b38a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7575f5200dcfdffa586bf72b1050a13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2fe2fd5e368d5113dcbb4dd6c2478462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a3bbce53f7482d05f6e139498d8b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f92ac8e1c6d3aa351e3a0fb168036464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ecfe874166834094446f55bea855465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25c5821eb272107c5760a209c7925466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d9db43d3d96d6c6a5c60231acc71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a8ef1a8c742f991781223f283d235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd5b0fee03b230e755441ee658323c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958ffac22d9eeb46c8d92b45048c15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813bf0adcc33588e61eaef161ed152471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b1cad9a94fac26a8e0b3b22d9ed9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce79d4879de5cdd8f54503817caaea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b80991070a8ef734879081e5d982d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012006e9d83775d55466982bfd3d86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01fd26b76afc969a3bc12e2397c45e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a71bcdc877cda9808b3fa2013c3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee103f88476e3d62e6a7c802a6722f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa91f700c68f746ea0740e0d56393479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b95f83782db86bb4a8006be2c3f42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d09520bd0256e9d8e648243cf7df37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358a20070496c893adb4917102107c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9d48561315348a0c4ff179cf1890483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b5aaf9ae7c340e5655d683ba654ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653041d72cbf64221de80f45bf4bffa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d03ab9a7cb3541a002ad6ea52d14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f1538b2c2374928bd49f00494b44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b869a8fce73d87f0f7d6512eb022488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd50cb07c156fe272e4f095ae0b383489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb70351f71520def557d0122d85cc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4bbcf4585d1dd8849e0cc38aae48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c006dcf604935804308ccca1a74a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfac4b59750a0fc345bf407d3c23bdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df4b01588994b3bf3c4a66709e95d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd75752ab9f47bdd7dcd3cc419b820495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5bcc08788e26acfeb9cf962adf447496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b18fd967fda67d16361eb943095a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3398ae173200ada7c98222e182ca5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564902a3ad3a189ac2022e1bb69f39f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f6782db61b1c441ac229895da17a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8c9646ce58b055069f3fc582a3fac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975343d8dcfce094c3bae045db214f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81813692f85b29f2ced1bdec74417ffb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18835d44e955686925b85f7f6d63f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d6e3a381d9ade5f76ace9853acab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abffe246533260e9f2c641ad378b50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb07e46b4c025dc47f08920043e345507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51f497aa8b07f664084dc0b6b3b78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4e2efb862cb440326d944ea2ed8fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16e06ce72e55da32db7444c7631a3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0809250abd3c9787c4e1a490959e92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c18b363b830a60c12d6d6cb17aafb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256462cae9ba3a10bb3dcbcfb67a8bec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2f13275d55c1a6ec4de995c16109514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452e4e50c84a26f5f4c398f540e2174515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445955e1d820591aa7037ed4dea8ed8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd189d4b6e11372f4b12cc7eeb6955517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf16b9f8c6e8c2e39d91c8d0c20103518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ce5a7898d19395fffbbe139e5cf4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3602bda7c72e49090e9b37dfeea0f2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7026e08477b5d3f900639c81b424521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a7a4fb57043deb5909636744d560522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3e87f1f1a323c9276aac5b8ca04a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e572553fa062ed493fa0e0046090c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b8d56b5d324edd613da7bd1ab46e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8b71028c077e847e3d5b2cc89daf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f2803d9182ad02a539164205d8d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb0077e859830646c95b52ff40c37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab91eb1acc2ecbf9c42845db6d150ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21cbee8ae7c2815c8a5b17891204f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ad6071efab3b83a0f10723d37df2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdea8d359ccf244cff08e3dc7b23a50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fce4ff1b13939619f0bd6000ba3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246cace31fdeedaf8be3e168d13b166534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cee698ff74818af235f616af15632535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a6dac8f2f9b69e2803b251473d6d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ac678f2a7565f3623c83017f7ffaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390b818fad2840ebd618fb26b121eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c6eb55c7cf074d71832298c83941b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029165007909f13bdd2548e938253beb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b940ff9c0c41057cdcceffd45f42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da0d5bc218b486a870cf760374e3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbb2ef19cc792fdf766c516d8492a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163cfefadb1df6caaca0b8089cfaa69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ffe7da0e5376e5996383c4b4ef18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311ef226349a690213a631c4339ef67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f72ca6d6b9c37f7c98506980882f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0acb37236662961c1834c512368c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f21a9db69ee450ca6088f8f8e4152549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa63fcd279662f779ee3e97a7b47bc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5602fb85e653d848dad062899b5c61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ee8e1cb0b9967ca58a4f7c5d2af06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953606bc6cf1811a2652ac9f268555d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb951e8442cfa083dafb8e8d806a34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b36db3d880f0b5d58bb3c6f2f9820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc99a4d4a41229b85ef1a93b3bb7f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a469c16f289d948b0c5487fd26e5ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685054c7d6941792fdc70f42622d5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29955cc5960d73e4686efb9f029057559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdbe167d04eec78ae1df845a9251db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a235b2247f9e0c4a39bc81e4a2568561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f9ab47317bc6fe3c118ee57130767562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3230be101fb38860a4c4014368b8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba862d93f08140e74787b41cac73544564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dfe742d033d88b961ac481c2fe78b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a0602e3fa8b0f6748919d0f37c5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd852eb2f910b127a499865b5393266567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f95b086e17994ccf3ae8cf4ef1aabb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0addb804b995e5257c48c525aaac5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6645651cf1f55f140eb519b447cf28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e92c16a57ef2a6a7980410f185c02a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395542b944f47a535004637723cde43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9460c2a99a645f9a1a90a3a3f763573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73afdd4cd63c1946fcc477dff0be6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd6f2952f62b7902abfc3593389ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bef67924d9440a147fb9df0feb9da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d0f86039e3a3c1599d0c8f714cc97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741cbd92d19a577a0b50efc4f308a81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d7a783b669b3ec6988e68d71cda1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53518db4101c5d583d3fec7f3e7ed4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0521a766a2d9f30e3f03e7a85b3f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c00ea50544721fb47f4b9fde09155582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6ccc007fab4dd83d1c87cc7ba162583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4ae3360ace342f7bcf8f4e88a051584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92458d3e861b0ea163de2f103dcf198c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7f40a3e5e7ccbe167de9fdf41476f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718c64dd186f3410100faf936cac68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c5098cde4d26e7eeece87673808c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f9e9a8ea1e75b487e709ba0ad740589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf957c542b5708d95f6961b9adaf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2aabc63152518a96f773bf58a3e05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef11b2db8f8f749a48ec26e7e151b99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ce7cfea784577ac4c6ad46359df6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc197dfaa3cb223f6af9aa7194244594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342987aa61406de51fc41d5d7dbc865595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f11a2303e3927b9ffc34bf11dedd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79383699a4659bddd90b163c51d0fc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f7249fc9f54eabb79e3a90adfdbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6077a2978a9ea7b5bb6d6b412bba1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea75154dcb79cc155ecc5ea249874600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ab2fb2d99c4524da3fc373931269601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7453f81b8521fcbc2f86e2bfb0e7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0887bcd67efc06403f161c23df53c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5c11ef76708d3bd1aba8d70740c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44a87354d3fc7179b1c812d105852605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f6e8a24d7cf9d13440b93a450afb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6146269538db3343008e1c1dcf3a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5130f4870cd0cfb098902f2827475608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b0df22f3ad6f0188c027d26b722fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1da59749faee0b28cc18a06fd48a05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81e21a9d36c22b400332ca67a6dd35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f0d668f1ca1b310f8937df9ccd993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4bc4c24ebe7e00a15d5dc86de85bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a82698349af5a4634adcb5bdb806614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bca0860eb24821ea8dfa64187f393a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b31c9731df246f7a8bfd2a281cb24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e4cf6c4161043c098a335c6977de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16160d5339db5b4e3f993457960b7749618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615a409319b01466615a86553220a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d938df100b3dd91ba2215a20aa48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706e3d5f490eb24a7ca7dd2946354cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d58ac07304fb180e1ef41739273f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc808d18e5963060364fb1db636284a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351f4075dbe48c9a2f2f132065e450624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b522df290c2ee483723ed0b0ed29ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357645464d75ef204a0fd31e37d295c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb179af826a432532d8d231d00dd69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fdcee989863264cd925b89b8db801628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3c41700c74f92eee919ac3595071629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05527de99a935f622492348c8d714b68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781e6882a5b262ddb65355f8cd29d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c1566fcaf2b6cccb4a302c844364632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72101549251295e76941d04b1efae0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959bdb3ce5ec77d591e99cbca55ff9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455032e7dded3f0b4007211bc28c91d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0a3bebeb6d80a8be16759c015820636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35de23e789e655dfbff38016ddd04f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea9a5b34a26111ec48141a775bd3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189590f68f03fb498128562b6fab251e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7da371ba1ebed13b9dc8cb6cdc63f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7e3d26d1eed6cc8b5ed477dbe8f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1625bbc06c5381ed80a2c3f8f47edc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d24d7aa1175c1e67297559dd1d846f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826051851800453c69c5b3620359097f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996345eabf628233f1d7ad4d216558d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36622a8669f2430985a5ad353f7a142646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda965f7640bf493cf2bdccf61204e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf9b9cc84dd9a48b61d200ea62302e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa8146a7d1fb1ca3e68af75a3b9ad0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e86dd55820e5db95cc7647c689985650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4a03a99bfbb4f70333762911a87d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b751f2218c4cc60542a08510b94a0df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee66c341f7a6ec437ccc11e9854f8bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbe15704cbb1b8555c5e329ba0cef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf263d52d7fc0799bd3bf90634943655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fd136ffcb2552caa5d61146304f51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2f00b1d1535dff34ac9315cbb463a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f654dcd4dbc4591d95ff054d8545658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806dc2be1451a8d3236a287ffcbda3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03357a04454cf56cda4dea7f3e13c85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245c729103017edce5c93b51603716661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4242a1d39b1e12864d07f8b9715cf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba0e49a3bded405f321b44a21297d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050bead89dc00b5dec84fa9d0c18392664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ca1798db5412cc6398636ddc8fea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00cf6d5a6b6ee1372f9f3f8f66eb0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9ef92f5c36e17150f3cd36f4770b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e59be176e063de96dcdaa63a11e7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f9dad129c9189c64b658abd324bcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc10abcc5a0aeb5e8cbba5266cbfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4865776c26bb47a84bd456efba843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c69b004c5d880b360ed5a076e2b3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de13634baa3040c31a9b3384167e271673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f5a2f3299ae039c52431c0ead11ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5600b7cd62beeee64f0ba9d06b6eec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc326628636b1045fe88da4fb0eed916676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a5cd6dede595ae9a0267a5bd803e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abf766be8fe30c36fa042b58bfcc1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464545f546bb9abbadb24813d2fea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ee0a8d53a732010e4aff1611b8de9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e53962c5fbad718df2648c0938d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be3ff40fa2f2cddcdeabad997253bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34bf0f6f0b2d534569a566f26285c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e41a07bcbfdc2690a21dbe1b59fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54298ad3c8c483aaec327affbdf702f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a71870f13c3ce1d4e0754a3e5342686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c9581690500794953866865dd42c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bae8a4a5f63e05f9625d08f827db4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352c9d7a941160a7668cefd894fee5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd22612d2302fa7d51a726c645b361690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90883fbe6ff5f33d1e1d2241a292d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd7b14c5d213749f8e01303e5ecf5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f047ccc42909f942f6c2b3a514e88e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079dccd3b4af9e8d6091880b7b84c34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fe1a381e24f40de11bb90ffa3b029695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc77e17e2b7084c9a297fcfd956994696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb7a0633e5a7806e4156fa86c781e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2fcd130c7c65c0063b0b2863caa59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391f0c9c0e3176feb8c70a37e37e6bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231a237132a730d2d53bae816a2177a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ee419bcb912708b3fb01f5fa8762701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8836af6b7acdd38f05c13f7d922242702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31856ee951cb7650b9f01296266458703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a065d80b445c1cd60c31118425ce0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d7f63af22093855694e0f37631a8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e3c08749185d87132eda0b1e05290706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f119e961e729dc1a4e81b552d7499d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d299e1c549681c5a9a7c187af6a1dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e0a93671cd98764fc7131d7f6ddf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162e4a833d709cbffd565d26e146e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb540f5ff9fbc2d52bfac99810a5c2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14561d14ca39645ec7b14ab905bda9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e536e3da74f5b60c38f4ae4e6724713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf3733f47f29bc3ce3d36bd84a87eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad497232b85917f7d61f6bff67a900c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadacac6bbf4afce3e7e0c7506fea58d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca48c5ccac06bce24bc16a750a43c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e414c51734931f56780ec1887f20f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c40a2a83f7a31eb87b8f7c4c65076719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b33f8adcbc5355ed7fe19396f5f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc6d44baffe45ec1e5b7ca668e103721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0077b46a28778800fc8341b7a7a3d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42fddc6e3e0661ec94f4aeb5fb619723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69606fd5811a19835877c2478a150f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a47b0db42f59aca1fa98894845e7ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432a10024cc892e2afed15331f8988726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a357244329b5cb23fe82e87f086f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a5e2e00346c1c2181283f6a6068d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413486b355d1301c25f5184c9514bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ebeb02af00ee0ef6530355ab04d8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd9c5911600037deb309a889f8396731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a625a234a9d83fe542b24c60cf9cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b6f064a12b81ecc3e78e621d6f37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fdbb0b57e685ab1ddbcf5e6c1f648734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b6f4e1247e8a92b75907d082e6aa5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45b0257aac7ae6ca90db74c0ebadb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7bf932de7de8ad88364a1b7ca1e69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04e771e21738ba6339b59111757eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811cdcc6524a8e4d4dcad4b20cabf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964e2559d0ca15075218b77b0beda61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ee26b7eb63d6bb09d25150b73cd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f90dd770b0970116e1bf5dcec267742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5177d736ed73678b5d233b2330972c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1370b9c8c1732b0112a3a545bb8c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa06ae521afba3030497e2d23eddea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f96b9fbbd37583a84c618aee915e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f69d5502832192de77e5e3e357e4f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c5ad029f7e1046d08bd2a2541c0c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d19f0d694a9222da9bc915c1879d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38811102aea1a4386946c2d4db6b3ff0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2f3cc2077a4c191ea8c64c9da08a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e755b641a86eac8675b0275ed7dd656752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fda6796283d72b39c25192eb8b259753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d234df6ece0a8acfa1b82b28eda20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91072c1ea7b90387c31c3760bb828666755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ada9b1380f21f59973d24cf7b492756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0fc20bd907158bb108a75c427167757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196ca579d7ec86d9d09c264b25c88a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5066b5f4f65bba30017f2d7b39a5e41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>