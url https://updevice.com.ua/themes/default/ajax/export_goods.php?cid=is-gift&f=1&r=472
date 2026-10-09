--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702849b7adaa82eb81ca5c716dbecf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c5b23bb998737cc62e59564527eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba38a0f7ea9626ade448a51d284ef73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7b275acc014c0f7b5bc688494d8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9e61bbe84fd0f117ddd3abc81f575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f55866dcae05463ed3592d8cf7ec96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bf59ef5e872b73a8667488cdce94a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d6b085ee229c5e63c1e305b5e80d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d523e4bccb3214c7b5e2dd1ce21229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4b3075a614247e2c73b2376a3bc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f23db3de8e3a857efba999501adf2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0726b87a16b6fa1ebf3c0899ca7c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aad0f1afabf08b36db5a944e1415d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9210e2dd6ad96518f9d455aeb42ea0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965279a8786d59d31d1eb0e73d9819115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91370f9da07538aeebe1da456dfb3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be397be631a4a1498302fd552eb082817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115268d55c9bfe8f5c18342c3597cb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2b00f03349a21cd90536311e52c5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd54a9ae332530c9385d8871966cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54d2d456f6ba7d8f8a2ed3d1989adf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b1080cd131f2c71753c21faec8dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd45e2565034570e4d07e6e53fa86623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3af9abcb4e7c8afc909534b7ed6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2667144ef63f4a8c29a0048ec018925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac2275d8ba5f9d9886e0cfda926d7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000414befa7a98fadac8c8f6f6724cb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc0e5805841f7d720d9b646a4cd36828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88f36f60eaa3c40df2c9b7d0cc07229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f858c887e28900571334db93df09d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce86ab5640c80229166e39d39b46ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30cd4a8e339df05fbecbf2f744321832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6feca2f1c92635a87657bbb91b9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d81be5279eade956d3fb1af6878e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4e00d87259c68da29fc32e70f23c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568da23f2b836ac81f97fd1b7026c4b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6c2995a2bea799fd41d9849817d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e5d49291193fa990d5de4509da5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19d5d38cf65fa510f676a89aa3ad3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca896a4e16f0133be69428bd9780a0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd250dd3995447ca881e0968898ca75f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192fd07497779e09d6b0412fd4fb2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66546307aa0a595964e88a5e991f9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7db973ebd7bcb263d9586925d7ca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a44a1e2b55fe39ef0dc6682935d9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7491361d23d78cbcdfc6aa1fed3d3f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f163ea5e6be09101363a7cac811347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a24f79cd80494971aecf1db91110048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ea8225cbc30eefe77313429a557849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686baa40214d686190d48af8b04978550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e67f5562197f66f26f063172197bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7be23873ed484ce235ab2e3b8893152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac814e4d45f28dc82959c41421febd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f261fb7278a9ac68bd2af9840c95d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e407a02ad293875ec451a5473c10b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb100c37fc1f6a07eb5b6591ef34756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446d1e92a9a2d1250673dd26c40c7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333449ef72cbb0d5f367a7d8005836458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e566ec465118e25f77d1e8a45ef9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75732adb70a256ca8f6bcd489365136360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89fb993145ff770c3ff37db71cdbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68214b9ee689c04be9aefc49357e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1ef9888f35dac4da2001fff516d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679483cb5784f13e509230f4a1c7b4a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84274e546492b791507e01a20759cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853577e035654a58bc4f8310e475d3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e6294acef0746073cb5573e451e3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d0917c73f86c6e58afbf688c585b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066693c0f737f7497f1a864f77729769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e1e29eb6c8da9ae34d70f4d3166770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe27bcd52276f8afed52a57a90dd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fac4a03fb3a5f322d63cc97894a4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5125838ac5a4da1ffbbdf63bf3c53573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ba515ef3498c6f48485bcea82bf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553bfbbb15888e37394857eee2154475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8589e8126dec36f5c62b990c1fb9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15583c5443274010544559b051f9a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec0c422aba1aea51ee0dcab25fd9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a4ac63d031995301319e6f57eeb3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f43bda0e69ed0608f2800ee57f94680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33fed4b899d2bbe8a9db20927a3b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b9cbd688d8400526ed388fb57c4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dc9e1cc7de5eec1de686fb0f57d7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de9239dddd97fe0fd1586b7302daf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84571e5f278d774a11432473221ec0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ad45b68574bb01b5824ea100a1df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc340ad83d5ce21bc503e92dfa1a612487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5bf545f0caf65afe3f7d1af318cab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380371ac19a7dd51b8cce139385c2d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5001ed3808de4de8db0849800d2fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef72fc6bef26e62000a83e0ef4ec9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dbce87e312a291a4f62f91809b5e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36653a90fe8cbdb4f5857cb474edc56493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6deaada642c768aa43dce042ab7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d32db32d942191da2b8cf9072e618a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af36926cd39197d9cbd9d24bee0adf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8429dd68511a291177a5c940969a4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727ffe537b1d6bfb2297717e421d40198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a950ef8aff89fe6eed401a71ccad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93290e49726ccf987f1f64cecd55352b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea43a1de016cbd81266b08fbadd02ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46166b86c966f8352e4e39a95b589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01569c932dff6f5a76167037e0f8905103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609fcb06ba0b8f77907cad2262c59d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078777bd6c17f07d85f1f97e7a4f6954105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbddfb843cf44752d941713f23bf41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63927bedc24b4cbce2015cde44e588d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be2dc564e6689342d6581097d0089108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc656da0b6d5328359b90e687fa9b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07500639276833b417a46cd00bfe3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e9c708f87de386a751ece57dfe53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297ba9729a2219a47f6472e7d269245112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c159419398755edd98a8e2e3b6062113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e56fd92890ebfcdae8f7754c95580b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cc8c05b73ae5fd18092ee7a80668e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077addcc7df7250c479ff9df8dfb04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227d1fbebb52a6d15a7c80f2945f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa420e9951a7694902c92661ae9abbf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6c5afe1421931f2c113e5d22efb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3dc19fa1e6ee1644101544cca338c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0099a942327b9df144fb6795784a61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1104ab32b04f4d09df05d74fa999122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7c831eb05f6d69ecdc26f219ce33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219782d7bdcea92c80ea1eb669bdfbe4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851aa8d6a9abbfb1896c08c0a0cce50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60423d7181e71c50471edb7cf81bd64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff56ea5fc70e9824de89768a7a1329127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1377961433d641d56e5353945a00a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd61e4ff83650cdfd707eb58ecff8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a92d4df04ff5311a4f33d29538540d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098889e79e5aa5a796982155ca03bcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5714b5edc615e9c6106e81ebdcbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaf7d2bbed479c384bc78b368b0d2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beded5f69fb93ed65c1d72bcd61f02a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48606c05f3ffdcddac58d2dbd52ea96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ad83627ce254091d87fa18ba029a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e53f6940d56c13d72d1cb3dcd2588137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc898a95b360f69791ebca8e99064be8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6230c142cd29dae45960339e0232e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e5b0556c7e4af4f0e0bb266e12b63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbe6efe1440a4bed7ef47fad121d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732b9bc2e05fd4376fb38ef4c9a9fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f40aef4865b618569f0ca553bc849143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda886d285b7742d06494f3d76d20e83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d63357ee47b4ecd815e36710d5a80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f60a7f48410d2c0bf40153d757b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef60e93ecc515086e11e46be4af373e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe0b9a46a2d4b978d8847fb2b1cce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e620b3425c482855e8c3089b6d7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010cf4ed792a25562a8eadfc5487d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b06e70e93ba246d042524ac17dd7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e604647120ef4ea74df29e3b4a4d21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad3209929c7129d941c4020fd3c2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af1bfb42b9ce79a07c2aa8d3f05a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef854e70e35bbfaed104629ae564f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6c06fd34f1e38327cf85ebb1adb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b5192b18f1d152a697c99a73e0b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb3d0b95a14240b8c3ea6c4dd7c6f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f3de2d7b5c0df309adbbad71fca32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e593bcbbefc575e935aa15f4e7802f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad1407baef149d5df2649e0a91fd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0301d7378be039c2f8e24cc78b12d29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93736a0d3fa2ef320e7373fc50f129ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a789157f25978675c2586652222b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c8adf92abfee49a86180c466b4cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2478b336bbde60c425a46df858fc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3282cb9accd758204d35e90925623167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be68b9c22807daff18f3e9ef0dc01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1680ad6667131ff8770486251106de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23541c7ce4e337dc853014ea094ca10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a15f7bd8b33b4d28dea7626878df76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04ec027257c5af9d09a918965d6041172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de54f9818660c6751c7c61e0b12e6a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cfd7770affdca4c2ae5f461c61c81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bdb7f18ab8aa576a507ad264fe22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427bf11868caf3e5f2a99487020cf26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9b33fbe77f9be77bb3aeebb64f2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d19c46f93baa9199279467f5aafa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace81e06429b284fb9726b1fc7bf05e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13692b784ff93c7f8c10c555bdb7a0c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93481142111101c2ed3b384ee7414715181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03624d415c0f3b8bc363ae3de966db7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1784a9557d42bd41e250e566a3439c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c707ebe730090cf9705e0e98167dff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5ac33cb6a242fec91cc3e1cd3e1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a149f3fc2e2d7283ed0faba7be747186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732d125e26ea04b4711e1c20028efc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a07126188bfbf931b0cad458fbda9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f35e3683da0993db4c0831ea76359189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7439e4372d25218dab3aeaf6dcf2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc61bab37313cdacb53f17e1e68430191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12385bde4f3cccecff4b33c991d05b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e2763a7f3da4b61bb8d51871ba7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae16b1f5b97974dd720a292fd978e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e297a8e325b5f3f33c94b5be88ff1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade7ed1ee9a1c535fdc6684721b79b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241de9c58685345894fb53ce4f843af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076cb91cabafa445393dc16eac75845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bef75363ca72747b178591b0fa2835199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183d77140ba56f3d42e4341a8cd01a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c85dae51c56b2a4530c2b0183c4bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61d150a523545c12dd3af216def1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9501734b257a4062c4cb797e1478d95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aa0b0bb9122aa66ae19d2c43fe29d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469122db905904e01f6f31d86aa302205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43676789de764356229d9002ba6f1def206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39c4e7d7ab6ef2e94e9d87e7c4e30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14cb435ef9846e3c6b6684977a6180208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92c4830455c9377e429a2b0380640c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961167a60d2d1d2ceafc179a89f1456210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd4b8df1e75ef392ad5728b56c921211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53c2230bf85e8e73d51555637c2905212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601fbf365881494636b994850baf672213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c822e70bf8e4c7139e6e743634f82c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48889c029235ac5d710a03470b8fada215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271629793129c46ea7b793890dd783e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50d576dfa2df4282ce796375900cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aee69b95b86028004b118ae8635a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d73c9210bdb167616ff1906a5c0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726106fc5c57ce77ae0c5682fdfe7fb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7931cef5b2054d3f97bb3a940987221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013089ccbeca159748ed4fdc36cd62e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65673ca1d4e4290fa3025715eec033e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8851d45875611f56abf3c4b0db026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a972468a8797646323efd8e86427a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165976a370d015b10fb0e6d74b85ce2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a81f44aa1181f313b8b7d93e70100227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d420ed15df98e8d4d155e04f02b3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee6da37608b1ac36b1da34040a0387229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a9a9dd81c4393a18e66d83aea9d55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426566000e050ecc0fc008c53f1df30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd0a0adb8a0b197c3fea476eb5f92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4c02f000cd4607ceebcdfcc262b09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8899374e638fa38ef9e941747eb52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ef85727ef19dbbfb2d373ceeb1e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f802babf304139832a8b2ddb588f4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86d249f93780491ed5a8f82b0944f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e524c221a3bc0e4d6313819f9d18e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f931eab0cd8a9fa06a61976f5c6ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b118631c7eafb1a7df1abc106acc94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf1d0bb04bbe78eb522600648858e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416a288ed1e1d40e0f79824c146ad5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49835982bc9ada3c224fe9da417bfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85665ecf2581ee221db357fa1b5ad28b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa815ce5c481924d0073b798bdc3d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ecffebe9a959467966452ded88e58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057ddaca1628903ad9e08b8b32f2c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e372adff7a698e2651db72d3d6a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf038b8e9a4c053b8710669f0dd842ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946cb14bdeccad688ee7b88baa6b075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac791e0ba51e066479ccda544826c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57537cff77a1c2e34544c19cca17f277252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d773eca908c6a03b14559eb4d9a8104253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a33c9fc653ec282c74ca28aaf345b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99399817aad81366eaa215ffbe5ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c418876f2f3e57300f690d284c92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9c8cb7f6b1cd6061bfcda723a339257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7ba77052657d8a8a62b8fb159673258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3701e57c4fc067fd5b9054e7bedd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e185cf966f6c2ac7ae2ab1f963cef4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92805d025d8f0c0d8508ea6cea0e3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076dc9481f14d395dadec16438e437262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158113dee094ec97795ac752f931ca88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c0149b49b4dabe7b2d4c6505f5a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a3d94727b37011c97e01caec9e928265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db97b386c4601cc7f9d4145cef8e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8685af4ad4fda88b6b047f708cbb218267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6b942c0ff3991e1c69a5ae0bfb51c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c300ea9901c2f92d26650097a329d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11697b1d5a7c30b1624a374940d5c489270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29eeca30c0766db371cbae731055ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4f9e8e2d7e0571ef9461f63eda76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841c1c579e6ba9a0baad3cd5cbbd88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36276bb9221b3c46563ce8fd5edcddd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f41e8a1b0b576af2e2e5c158eb062275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e3af3f66bb63823cf96ca39d7325276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24934fdd87a1df3322b9d3c1f91ed589277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e2fe194f5d70445ad3e240bf0231278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776c57a77af657dce32beda1cbc7d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1c3f2429e8712f459037633a2ec33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f38f5670fae46c03fb206f4bcebd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494fc4bc8ffeda7505f0abd84fbffdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe88d66e7774f5d9cd90b75b1ca44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7793072acd0192b6e90c4ce06a186b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206d8e70d7ca082b7bca4a2bb87ad76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d822762a0f794a8e49687ab6aca5d54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffdbc0ecc00e4c05ee0e635226c087287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abc45b9a235a1597f7f9b55f461e10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aeb203bf3c2b537a2862f7b161731289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0e7a7643371d1ebfe9ebfd139009290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a38f4c6d9b1704e526505d397a730291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c72aa820eb51be6a696e9e9672e72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da765b768fc7817af336a0418f579a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ce593289b4d0a9defb2d6fde8f3d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43c03b333e474c4281f27b060ce3e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274bc589fd95b7d8fc59a9a672ea66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973a598e931730afbec1708ebe22996297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56dc473d6b17f54ac2f67b05a99a20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebef14c116f735a38735fa4932e213299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a281b8d162d40348b5795a36e8ad63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca30d7410be0e8c26129c6428e5e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716bee41c22f7a4d619bdad53c57cab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59eb6d5362a44c0a57d5c01fbc666b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c38b638860829c41d14095abad860304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e4669feda4db198793c5ae0efd50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbd69b8daaa1107e7d7e3191cd7385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52556d2e85bd5ae65aeb7b7774313d46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e016128c02cb1fbca9b5b8ef6672308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788f177e7bbc3adc495aad0d6b03ac1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3dc6c56d576e4b641d394c6d32dab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e52861391b177681950e4963078b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2bce694e145b0dc2ee48463fae26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6966c99ba46dc2e0e6a178eb4407f06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b08ef4bbdcca44db9ae3f0024261314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603620526e40102474bb3c967b5654cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c38f28cfce827c5ab0aebded4093316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbd2fd166225479f9cbcf110bcd896317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba598f4eb2151ee45f65e6c4502d3c43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9878bd6be9c193ddd7e4865189e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b6eb72e2c150cd829ea4b913d2ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de973f3951b8386ffd65c562f726c4ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db379b859939325a1ac63d35f6cd52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff25dda5e41ecbc7bb9bf359d734d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190414b4d9f188e2d1adc164c43ed6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19394e3fe6e8607ff68abf7de733f997325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b990a6b8df79bcbc71bb46f3276f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da8ec8e42d36ca3fd8a4b1c76693e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae26854f8a3c61314ae57063dffaa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896c8849ed74c2417ff7d315d1f8e12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddff329ed8c782c2c320726a1080b4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a429136d8e3f8984d0e4985541f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc18830f6777c487f62fd23ddc881a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a576fd7384b686b03a19722edeb523333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f616173f4d9fc253f19b1d7fb4c7148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07e59186cf188c36ce0d213fdd34ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2639c6dd8355339987a7701e0077175336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec22a9de52afbe61ab5028905da255337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19119fc365ea0f452e5069bd7a14d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f33ff4b5de6e7c9cf9bb2049b64d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c99d31984d26ee62e1650226fead340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862949272861d8ab841579a03218d8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674870c6024086a3795eaa9f812865d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2baa5b2b9a4b1907d775c3c51ef59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830527bfdee4fb3bc0d9f9ecef83c7c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796c11fb49496cea64a38ce42799c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e72e0aead3e0aa253a56e8588eb4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707f83b0f29e12d3485f77d29c589e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69460724cc85dec75eaf8478429c91cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d33c983c4c7091a632af316e2ce37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153674364781aaf970ce3629855980350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0426e9190fa4ffee36b112f04f4d2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d182d0cc848402027658fccffbc7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522974cd37b7d12961f824e96557adc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63c8080ed976a81710b9d67919d7fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936517e4edc113a4b29bab5d4349177355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656b60036e35b71b922decd2cc4395356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662b501013a93ba4c29bf1ddb56eb3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9e195bbfd9c52664edccb3b69239e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592819e274a17cc41cd52d6152a0838359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f0373055482923eee56a225533d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f3d692008dffd08ee7a6b62be647361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebd6ea9ba5f1ea6f4c33a14ce2663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98ebf6ec951b5d8c0ea1f0db32415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc3b59f31d1f3bfae4952ab08a5d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b1ac88c3dde220bfe246f97377fb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6888c26bc8b556c388ce2491007ff8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1950e8032820afea45a9b7028252d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8ee0c5b92e9787199fe9bcc96ac9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2bbef1db040a345b08829c6063aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297437515dfdde929fd2dea0df874117370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc974e685759f1cf21cf2a02b4df1ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca52e16e99dd945439179fef655578372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e2641bd42e282f96632f33c6e5b76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed37f7a95d3cb323c7728085dd75b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc78a8ed471deaafbe20a9eb35a3aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eacadb8de89a849d6e0c635e4f260a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81c100953b068e30983d5452a740b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61806b3f65bd16dce7f4e7b62d49a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18c272857f781711e1a900a190c22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e9339f703e28d2419c834fc8ad28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b6ec472427b51d99e710ccfb693f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc385e93bd1e74e7c8bab96072b10e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f553e3d5f7b88f1f52dd046869c68c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d29b76c49b0d080a01c4a878fb262384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a85592d16a2a17fd51568caca93a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2666128f1d30a421ea8d082705628b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831705be48a86d8985520524a30912387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276622e0dceac9f86a7d67953b2743388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee504f7c9c4e44f07b0a14305cdbdde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5045df2ced4213aff0db5464c4a16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f863fa1337cf3f407d18c049a99738e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c0235b416e028788ff105ae2cc82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92395e04a085cd60b71482a2548dac6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94eae8bc9620f94ee372945705152e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d3e19f9a299d8b2cbf38806442b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330975442d2d726f9b3e8542c3b1ccb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e9084f7414e2b95d78a6b462ccd1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e015ee135c1a6734ae9b8df4374c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac59bcbc5eaa43b65a122b7a033a409399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5081c42032442afc9b00e2b0dedb13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee933e471ab5fc2553e7402fc795e28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef42e722d8402e446fda646b5fa92f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14564303c51925f3cb93562d6b7bbd30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee8e6a9e13a1578c7ee3f9334717f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c4021d77ca5b56041806978c7b4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5325538b593f81cebb2335de647ed57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a823632b4a73e261c66f9f4ddd4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f16c249d37de26a5776c3da81f1d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b37e2f56981bdd34ff74d9353da2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b46c241b3be23cec377e34212e5d72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32bfede928ed2bf42cf43bed0c65c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4675d35c4ddef24ec0e74ccdbf0363a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ab6267ca6768ad032ac850d7336e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d836205d5d4176eabcece504e0aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c5711703512a6061b3c24ec9e4712415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09807ab0bd254b8c4f232c21c66e862416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118423db5784ec5e46cd9a0d07b6a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4dec6a1c7eea5d66a02ee5cf4f471418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e58f5078429a71aa993008568b107a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc425858b7402f10ec2c82fc59e53db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f994f3b7b576cbdbf2cde117323c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc01222ffbaa10f225f6c1b6b02451422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ce93b52600b071433dce00642979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab2abacbe17d21d845b14149591b20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec482a6962ff50d46793f80ea6260eac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a0df42eba8306c31534fb758dd5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5133d13ed826a5d5cbaa993f70c304427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b784f25c052e654493bde556b5cd0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85d7c04040128750d1dcfd8c26f17b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147022e7936998285403e9de464196b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b717532a7bf06c509007e55ec2ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd98fd6c556835a7daae80daa4e974432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7dd2413f24c6353dad2f2d64ad0ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab676137e3d3a4ea4c28f5ca431ab41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc4d8102c644749cebca91daf2a78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb9cc00eba1ea50d8a6a3cfcae3c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e6188c9bc8bad2ac1974f0c96fab6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5f97d0fb7b689ebc267c765ec854438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263dafe336e3afe9bff6aa4f27eee91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69637140278e0b8569f38d82d8c941c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d67307818edf0f5d29c7e096dac4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b975d44c5b6c950f9223e8501b4537442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cad019cfa2cfe1703acac627563aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489be291610d4dea572ae0403335e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41593e1be748041a7e941de30db20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa55e796200ed8d5cfe52604206d90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af05ee4e158d484e129940cd982687447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2764a0853a0db719097b6794e051b72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b675d2ff186560ee477f61b44b7042449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f81fd73d06d3c05225b2f0871263450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ecb56cb03ec4f149d523ac2ef5b93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd328e75b6286731022871f4be1c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d39b608b313b330265be0f0162bfe8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3129fef8340e7da9ed6c31326dd38a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3898d24a1777dfd229e7311c5f136455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6dc3f1cf8ec18d8d7462e3ca9d290456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc6f68111860c7777a39b532c1b85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64e0a5ee27d15c3416d3b3771581f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966d4a9fa15fc8f0280f63bce0ebb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ba2b64be68d304946fb1e0b21be7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff625e373a61b815d4527c90e24a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b85144109f850802019d161fd196d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98169a1efcce4a193736d6cb8673d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202132930b677a0a65b04d39a829a55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8787bd622b0eaf88e9d3102bd0d9417465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f50bc94d4b24c2cb56ac0c644acb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3196c33a17bf33c4067e65a65ee5997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d8144ee00dd42e9c7a4a0682e0ce7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e7a06211a5c5383021298949b8c43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd714ff56753a2ce73d55c7f19f885d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95709b31563bb6884fecc77e5f0c1fc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcdd27432078a0a13e6c6a5d6bc44d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f3ff6887b499e5a7c7aab13e5b91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a1ee51d0e6a7e5457e3721535d2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff608c164e5585cf9e7231b524fae230475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ba06bed76c0626348732def06c631476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3cc69d1fa7fb82903ae22884feb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe30853690180e931503d719d7b02d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c4b7a4740b568cbff969e9c2cb194479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb1b4e673ab7060641816090378062480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d8e9fe20215cdc3d33aeba00e9546481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb6808857c7a784dc61b9215e57cde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f4b91156f27d127c1c1e47d229ffd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b861f80ed67f6d525b48fd34f361c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bd4d623220b3ce97ee665ff5891c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab01f00008b9360f5f0d5f7aa06b08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4e430faaeff5e6857075cd905689487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f63d98356ff3b433bf710516929f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be326b113ad2b279b07b3b8e35167489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa96e464733a434dc245fcce528ec98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68e81475eef31e5fa9f658a242faa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b88220111d0669d39e30fd17a91066492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e57d9fad14b48d14a862c52a28d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed192dfc52fc8e39e4bb92ddb3e84f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df227f6ee48daf826567112643a78a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37602fd4872939aae000a61233f3c93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94994dce0551e76880147875a86a7689497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b5237ca199ce18e2d3b1356e8777e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f26374b0531cd05129d7e775c7ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daeaa1163c57a9ee16d63ffc50079d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c803b26f695f40282a34b06778e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f2af0a840f8e3ba8ebb18d2770cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17584429770246f4790a7713d730c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49d744a3db2cfa048dd78687ae43f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb33298c9676c91c047ce13da1ccf21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef401c565c68b463c443f90d073776506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470abc8bbd054cd85562628fe9f82c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c4a4f7840e3a60059e743116495e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d710ad160b489782b9764bea693b06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0ff60dfb6180d83cf9fc76faba53c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9841e1cbd3863dbce5e39198354efce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4994ead0c64d21e1e52f4157927768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e923681de4af253105faf832b5cbdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1228c4bb0880a88ed6385dc0ad3c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e28ce6b3a3151292b5876e834b46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cccba7d432ed4be9f9c37f6111ec12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38770d8cbe3b1df87244153c0ffa3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2fcedf33506920f904d68c2c6c235518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c8421b14dacd5eb97141fbdc7957519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657da1af7351dc1e1dbb9e6e069d6ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e7a2cc9006018849e4568579953ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0213b214d817489f8de5cd7b36eb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08746a7e7817fc11d6978991c99128b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe12cb3922fb361858ab178ba5d3b8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022261eb8ed5f9a9f1882b34e2196830525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714700c17b58fc1e7c459f98815e38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2607edd20486a258e75bf84bd9b199e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ec73b367f63c3ebf347e593ff50a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6c654096cf3ba89586ff5ee633d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aebd413653cb2ea49ea95ef5312bcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7434ee1e42307e4621ad9f98b112e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856cd3579b9c0ffe87713130e9852c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334124f15d5267a38071731e01f0f37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f068692d7f820dbbd439c61ee3a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8811d8be4ad44fb1694fdbf64be79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5639d5fed64bcc9e5a9edf1c3630ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449953d903b87040a663edf7faaaa455537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee5a5f9d8e004276ed0b1cfb91d95e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabce4e10ec4371c2a600d675ba3b6bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5b9c581a7e7c1e19527e7115714e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c85fc4a2fe87d985c991bbf1cf2608541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2935cbaa46168bc0a75d1acdd3647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7bab175acbd1bded22ca8ba5fc34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299629ab148c0e68e9c04234ef1d4d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30803a00b49de7614b485c6453bddf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4ce80979e9dbcecb85313d80e12a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f50e83665fe4cb60fa2eeb21b9e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa125df00dbab7e0f4893e3802278fc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0bc417f5c4f272af04faec3b313e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74196795a05eed3c5642653a98e955550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767042725e45ebdb1632ccf4db1ef0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33d7a4e515486b4628e10bc134547f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a566231e43382974e8fc8ac4076cf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04403d209f18b0f74ce9546af21af906554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d7ef95dac97e7157510f71f1952f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baad3a7b287265130c4f8a4e9d25197556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7693767bcab5d86c94909941cdad198557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13fab33ae909bda2161ca460d19c96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9795a283b27ca2ab8b75d9857fe98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5d33adf1bfde9ead48d842e5548d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e9b51afb0e7b1a5a9df3beafe00f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e0ac955aa1fe64f34174f708a297562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf778726cf1e5c0809149faeb83307563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5088ac68f4015038557f7af0a85c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802ef7f2f607f7c7060f3c04e2f627565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c197567f596c4f7bdceb61edf5ebd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe421d72b7e647c4bebeda04e4c9e9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5804f020aeed734a27d3635dae1b4c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e14eac7be3a1c6887fb851af9f75a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88239e807d57ca5760e94561b512296e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09105a1e1c92ddca774e0bd7797fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd5db9b08000d2362d2cadd7524068572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd430dd95dc7de269c675b66b2338fa7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3844cd26900caabed123e692eb7696f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b127fd8a4de9f0453cb356c00dea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e492f56884cade064bb5b114c9dce72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee8723f0f7feade906206d6000234577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8525bb6b21091e755810dc31de5f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc531f5d7507400350bf2f4e64e4b856579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccd64c4c17b7ba805c61915d0ad3b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b45235289d11a8799a93f9ccebe8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c689b021ec85ebe85fc3126f0610582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df373879d46c90d9c842e371edbb20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49313e2c5cc04ee119d1fd4d73f8b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c9178f442a87bf8b25f68704af28e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3173f6dfd776eefc4137d101ee5415586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd53852c064e41cca6bac8b3c32b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2b7ebfd8c59ee862db566c7a90ae0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc8ea0d3f6200b757572a562e2bd50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064e596304b07e0e3705ce52c61ff6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3dc7ec415aaa87c77d431a0e4cb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fea986c7de1b5bb77365f51818384d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbcba1db876aea465ca4cfdc994f04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e0c69e0006245994adeb99f77fb6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d5df2b9326b67962983887d61e00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be495b9a190ab751a83676c47f72e8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ab8d51fce73cec8ca4ccc16eb1bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663de5e0a04e3206dbbb424c95506d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c2cfe22da451756b0b75e30d88fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b0158ed4a2a0dd247989a54bcde3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd722eac93dc71b022315ef3e48dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f86afce36e6ec6c93371a8a73d48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d1024838c8c01cbec514e7385adb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724aa6925cd7101df8256057005a33e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e8750548053e424b49c9108bb75a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a54b9a1a9a4e4fce90a3abc3e5bef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69bfd28ccc7ff7fd053f8c9fdf709607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4106526474d116c10efc63f2f8a60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c23167452759327057501573132d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da00cc90904bcf9ed9c74e68acedc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ccd633a8c1c3e3e428ec30698e3e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7962aff02a3130ef54c704c82aa026b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4492a242a596b136515560dd1a0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9fd67c129651dcfa9c0b06e5e6a97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4d0b5b5163a4f9f7aad8ca7bb12c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532cef106285964e7b09eed123c725e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77c3da53743276e7d34762a583b8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122e58bf969fb8c68eaf014898f59e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa2c98f809c66c046a0339a3872460619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5a556072088e55e4b6526594c902620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47fb412a1dc0619dcb38b55d8ee3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174450bf8e12fe517de2a2bccf523e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b647da112e4e97789aae4b980114f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e770f8068ddd911a33f5df92db47c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f376aa9c855a0eacc9579e96462c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e560b0f7eefa4b9aa6727470a49b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a15809c566b6741817d7194ace635627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b718d4ed1720458c3065a89d06b1bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d0a78daf861960e0fc83fb1a541a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081766f6771dc4ee40c4591450ec100f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b841d26d7f0be141321d31504d00c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c72fbc3e24b8011dfb49a477fb6310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec14346d48109f46c2d826f753195633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573092136a6815d04f553eab8e817db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965b81a13ccdc3541195d8524f23bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd39b2c41ee0f4d8028542f79a83e20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d850b1e72293eef8a65eb840ca11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d1d89465948aa96beb6ce4aae233638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227eb439587035b9ea92b1947daaf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e5c8b0de5f30538e5d16873d5845640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8549320a917bdba03bb2603f494e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1a4d478f403f1012c5fbe4ac4153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d8db77ce8e8f2f39b18a114eb62c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a1c4b78b7b6a6e90b0261effa2bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295503f77bc22c81867944001c014a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8728cfabbb2dedd423221a2965a8e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cc8b67c41df75f998d0690181ed94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0360cfb0f9cd4ee3c7f5494143cb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7facbd8cc1b1a34fffa3ed4897e1cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411650f7525dd515bd0edc3bfb83a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3820273c07d941f7361066d4b8abb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265733d03669929491c5bc2c88673a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7f174c0f98e93996c7b8554231289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f70b9184ef00bc11326ad9ee2a1c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f1bbd554b619bb2620d009dfa74e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b42228b298e625d7849570dac97c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19ac177107e3101b03ef44a6bf03e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b766140775ef3cc12794d815329ba1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505d820841faa0df32b5db84e93233659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2121baa8a78a27f715be91dc59b6544660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6fd55818d419608a0afd570f1b7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f30a5051f883d7b8da6f1e88d5bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44af49c21d2ecfc69d34ca9fe89677663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b5dba53699e792d253ed64ed4fdcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6de295f7b7fd5ad06ef77a9a53475665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d2584d53551a5602925ce6ea31c6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1d223c5f1a6a74b1e3d93aebac79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630d16288a54cf2e17eb8ec1157a2f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd76741a5c35b06f14f9807b5772f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54af71dcbb30c0b49acb203c92f649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7d9a54324296d409cace7ec0b52e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e148a504907750d719baf6d1d678f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583a796fad17be8eac30ff3738509f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbfdb65ee48c9bc9ef9498cc1d5db8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f241cb35729532245c778c842a62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e9c619a02930e7b0df94982e1ff64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733bb1ce7ed54dfc6d1b384be2a6b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4bf97db5a64906efe5da4fb4b2bc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed67ab3609f7c28dd5504f91fa724f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c0fa8cff57f1e7f8070c7ad64fdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b01adb3e51fe457fc5f3198fa3a0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d605c14739326c17986ac7c53af2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1bf87bc62ed6fbcaba5e02dec3e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad07d177ac2c78b14f2f9e632d7bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc4c98ed9b6b31855c029b738ded2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b3a74b675a08577c4e924f7e585c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3cde57711b0213fa158d2701741e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c73a8888d2767ffce06939a10c767688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12716029127352d3b6c407d19a96b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec05c9105dfaf02af314ba3980c40e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ebc5a7bbe7770d6ce3a2cfb2670d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fdb4e88f94df2c487da00b2a68a52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fe57bc3c70c6acdd8ae267fb6805f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795a1c32888db5f00ed8ba4cbf8062694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b1eb6b875ff7cf340cd1495422256695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3a0a76314592a1b02e2eaf7c6d16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdb6cd63e64df9d1a8d5d3e0167b84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab6a180fac640e5d83c639a9c6ee5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde35d3d5beb844b693dd9ed4912c4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6d95059e03073d65cddf1078bdc48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d485b9b121a83846d113ee32e85548701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051acc8a005c9eec275d207a78d56cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0fa44438204aba44d4170c4011bf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe7527b9c42b4106d53f51b883b69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497aea74873b827ff0dd5fe7a018248705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2591954c83ce061594a4f406215136706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b37316319f24d754ee2a2ed95ab75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215a8498843c7ec87eaa7a8a1f7ef9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568258d724921308bf4dec604d437a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37d977bcc152d99a89e1d10bae723a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2b707dfacd56131b903aa28eacaf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c2f9d5a1da03194bd35853e0a74f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a035c2fc45792adadc7e9b1b5ca8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2bab75a531c056662c5cdebf5a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e69c6f8c6076a945687641b6c3fff5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf61097e8169461e55a348cd753433716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ede5ef9854a4ac5e649a98855abd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e7cdd6ecc96a6efc42d21c25eb78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b767786645a9f8a8d7e2ffdc3e6ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a834ccc3c7a9f86594f08a29c52a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b6492b76c97e0939e5d5227501cc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef928c8cb4ce92fbb5032e088cf2ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb88edbfd5e3109e1b657374a2bed38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611b5d5ab4bd6e81dae8e25259e411724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459348b35b70de3df899afc88ecdeb50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056811bcc0134818ba62d62e8eaab79c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ca42d6cd3a851e66380e7e08c707d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6444fc5f2c8f1dd282fb7e19b289976728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c0bae98a4faeb8f68b08430e08c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1faf9b99f9707679ff40864f166c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc13b45abb1417e3bec3f64c7cf3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc22e21808ab4692a22a6ae23fd59e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb39f996de8656022e1334a0f171901733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fa8c0480580d6d2060d25bb2501e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914161cd3d2d74c37a936e1310aa9f2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52dc7480b400af099518a60a6ac9a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cba0b640da20e95a1b8efd056732737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d79d16d022f93dae0e060d6dd7b78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770190787acaa094eca7c2f19738f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8841e3d480596eb2ee15c5e6c0d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0be5c4a0e6ce6195330194c6a5b21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9605d87bb1bd906fb00d109b47c49c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed892b17ce6585b5d9c0d2222feb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61988c0d72682529039f8a0635220c8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e064e937fa33936b11a56d4eaf065745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bddb3069cece61a7b78cc849d597a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd5c1911e527d0437fd7eea3627565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49518da505449129572e0e8e680b41d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e6dfc3bd049a4963af10ba550a10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1376251391dc94d914c318f729f91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5e62e543b33351832204630f43f74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2188db74ffbd086fccacce8a910395752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ea16cb0c171c7bf08d1847cd19cf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200894300542d238a7c268cc2fd161d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda01ddb9f483071bcda243b14f0604755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088dcb941387a79ab49b72f95d7fe15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a67b60a8d18fc480b7bfde2532b09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192973b7f10438b50eac0b823cbf9677758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ac8f6a0da58ff6dabbb6e89e36485759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767050be01e6596d229dfdb406bee8131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419965d9d86c7f3e4e4591c92352812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a9bede6f1a56ac3816ed94a3c3d9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ab0b27f4911aafe89ffdef1850b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511a998fca50c1b115b64811181e1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb89e23d5924b9baf0bd8d2aea29936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684d89e23aacef724782f30104cfc357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02e56cd378dfa649c84647f1e8a9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2a7f88e56cb5a0a00b3ea752128c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94547e8f1a1cfa096b33e2de9eebfa8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec601e87e2d9894a298243ab2f512a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8608dc0618fa699692626bf13c361d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b6e0d096e34a45cf453a6a72980a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51996c89032099720e26d67fe606de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85067af64ce7db1cace9bc1acabb4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c086632fe5568b06e5b90d8ca0c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e87f50977ac1dc56453bc585579bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95e666cff7b865bdaa707182cbf7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095216234d707fa5f0d4975229ad3ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f93b583f258e59bfca270fb82d5b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6800dc3af4f8bdd863d1934d05550621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a930ce2e595b36030f66440a69142af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82199b38f6c42329bbea2d58cf8d6a9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc290b03c595533ee0d33308f6d7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd47cde0d0ee4905f063932e159aa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c63593725349e9d8201645f02b7b1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb0f63a4a6345c60318ea82ce10e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa17934b25aab36e7da3adf3a6aa6a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ca840b3bd794231e86eaaf0c9ca9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f242881f28b6fdc11d88fd24369d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963094cf862d58823da23c139ea9e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0641ccadbdb2959621bd3ca6ec46d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576cc1cacbdc1a844908b5f6311f37833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2b6de7afe5d017ec95e4a96d1ce534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1ebbf3733fc3932bbd8ba03146e8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cedb38f4679cb87b418de9e97ec00336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7137e51010d3c8e7db4e56bf593337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5408458f0f72dd97487394fcb5b43138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a86888b49a6d38683dc805032730e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f39ca79495c74d8a7098c560b400df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b227d00f06fc27e58694e3e5586941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffbd648d9cc33cea5df2db7fa8d53f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134a0fc9b6fb26b77e0a8cbbf9f758043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b3fae2b3e4211beb39af216e2ab644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeae8e2b17741a0a9f4e9c2c026e5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a03bad9f4d97b1dd92110b4640b1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a991c838674f8963d4d4925c1135747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1526b52c5f2ee2567b2058b154485f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2a437b2e870aeefe82cf205601f4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63a080a5daf5cebc791d83e3dbd0c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bbd2db97d524c612741004e97a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e7616014ddcfc40a5030e5ba4794e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0965365962e932aa2124caab56c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482c157bf1064c4a6a6e0ee202c598954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490345f85ce282fc2578c8a062558f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7bf34acee0150c4fc6c44e565939e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f761908468fb916291e93e485341357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc90e9d12f0d86db3c6ae636e06b42658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a601c90ac6c008d500909d0e8308159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d77f1b93bb60b4ab37327074a8bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c6fe6b6ba0c61c7ce7f04cc47f5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672ad1a974c110142856179647fd4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e44befb5e38d55b507292218d65de863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c196588594124a7d747b1762a3cacc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb88602b5c3906efe5c103bf3e887965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7329a6f8a212bf7877cac148808bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16983d859bfe881a2d0d71712565067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953aee6dfc6eef4d60b8f560b4d063568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794d8644ea7c915824c7ec980e2cee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9209eaff55d4620422df3a1899eee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0fd796f67e3b32d3487dbb5942e0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ed38e3d8074ffa1cb807ceb5308572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2018b363a09d12b520699677e853eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fbfc3eb7602470cbce7781f5529f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e977291bdd119e588b79016a871a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790867ee4878952686aca44eacac9da476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3ac5d28f0c8447c5c724fda688be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a4a4223fe1c0bfe41f4fbbbb36fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732bb4539b7d696272474009f40a3ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db784520754e5f3bf4625fb397a9bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa5ba0535defae633f833a4dc4b66081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474564657ee906d9223118fb0d41258182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b12f76d06edd753a050a898c845583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98928f11f8783a4d5320bd6c1cd740384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128eb003b25e01fa7c235193056e21085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c312178bd7553e9b8f9352fcb678886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c89dbcb06aff781ff2662024f850d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df7b88be4f25955a6932256bf064588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3998bee35312b31d1a615e45321689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dac1d9ee4811dd17a611c16191b7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b290bcf74766ef1d968bdaba789791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc66381f79ac865ca03eddb4277a81d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794d6312634f0282bcb9c43a69bd3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb999007ba28e0595f591d03588fb8f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fc0d48fc3594458bd4da3340213195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5d21e576f798147d4652d3dc1f50596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec207b6371b1817882f69daa0569f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa17321d8bee4ff656d16a7b06c757598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c402c66f9af0938535d4bb76bdd018999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6009c9dca5d70f527a19ebabc06b7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c041f0598cad72016521af64ccac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729ceeef9e978d0f46eeb2aa5426f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2709f14e4b57d07b9d8754b8c0e26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ee345c048318878c5c81426370324104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc564bcf6c90a6ff85308cf30c0b6ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad02e73d276e781e0b50213831d54a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980214f018011db47b73e442a967f3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881663c3226663bcc680ab1c97cb3d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb5f226d29a11bb415a94520b37cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f479d4d58b3584ca74bcb03bfe6aa35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600506bd33942d4cde879451e8033177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f15e2b2b23950f6868adc5c1eb97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790587c1c581481d0b1224d33292019113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb2063707fcab7715a880fb35bc0de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff0435a8636559d3cf1a67d0baba1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaba8349bc152a579d9a48a4f316e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bff9248608d1ab69c9a4d18eb9991117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7034b707e7b1549f6b4a5670d2bf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6d23e535e179214bde2d458d33c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4c7fc89269a0cea2707d54252a6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c016e52641b8d2c4ebbb0059d842b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daccbb17eb69208f9b1bd57187c0052122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4268cb48de68a219b7973a6d53052f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed2edf28418c8b565a1b3894db779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da80850e733fb24bba2e09e6c91061125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176c9c3a8897397406c5581985cef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e557cd0127aa9c56fa20484106dcd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755b8040690751bab292a51fbc4889128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c36c831b031c78438da63268aed7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8771c9a5f9386c44f78313466549e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39e8e274a1ab421c46a535f84b75fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246300fbbdd92e528cf515d0775d7211132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f7efe4643a3ca4e692170111f64e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39aaff790598fb0751c544f858fca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755bdd3775a90788e4d402b9940f56e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e34c0d12299d0c791c2ba2fdf10d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f98f8795c9e899ec7e55dfe67a7292137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e5ec3c7f7931af8b98670e27a2da8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d63854099d6f9814c59773f49047139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd7e6011830d4930bb5568518bcce1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78a17fdb9aaefd2e2567d7a4fd35a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a02f66709ec7bdee4bc6d53e6d013e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b72568411a1f1ca6ef03ab8168b45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b12a0254313d1f566405c648eb85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f15010fbb5131aca86abe51473a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676db6cfca8df7478cb624da3c1fad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8041d71baee150e29a9fefec4bd3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86d54e267a04dbfa8b2832d264355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da6c15bb0e9573f114b81dadf4009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecdb5f783a042acad1063911ab9351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224955c5fb4aee04e06ae6d79d2e1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089610b982da543d7adf7055e7ae565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eca3cd61acbb407c2f879653d092a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5df6f6d301dbc1313b54801690dc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5636d74cb7e2af59e7db3b821e9117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0357f802c27d732064db765c0843a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e8440d2c50b5bf755c3c7a953719157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5756ba914c78fad1160456b9125b4b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598129a61402b7aec274a7d13688f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc73d5f759ac22b749747f6fb427db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10139758bb6a1aad93c237b632976cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f2dd384cb53d242a32ad323c44cc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751d51b8ed3d992d066e32235e2a6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c31a62012802bc59d633230680701164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5e51fc858388f462d827f51d938e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ce74946eed36662c7126cbbdb7bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed142911ceb1a9753e692df0fdb86db2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3992c53fa9d020bd3438b2eb2732e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d94bb78631b86e686bb0551535b657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da828cd8b1c59c82c56f5edb1e219170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c87ea0351ab8bcd323f16d5144ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc95c3776db5554a3fd62243e4dc394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7f04be5473816d33a3a111db4807173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039136444b64c0aea7109d39d6c69bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcff32b9309ff5b7b5428d604a14e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93cd0683a2213639fcb13040c7a401176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61e16ae55dddbab49d05269709894e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb65daabc86d796dc0857724d3be226178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8f0bcf06ce74a156df38419c7374179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d4d665a8ac4bb05729c9ee2a485bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108b8f31214619b5179fc1e6ca93d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb866c4fd0b3d5286bb8a80a270b9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3778be8e49b34d3c0999dae527f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf26b84df1195ba67d301785f7ae3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f061b4dbdeaf1938629c90573e592a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff39382335a755ded49ea2370b9748186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d076149d6e95ff6cebf458bc14cd9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da918a63cc1488d1a783519b01d81c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202feef48019293d69a71c9f52473b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376d32bb8604e3a07fa53f635d282b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbc3446e18e7d4f29cbfd128151f6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299342fbf9ce9b3c30b8adde687d72ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1a38a1c9001b4a7818dba7f0d825193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379524b14c93dae5b88e4a949617da7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5e541e661727e83b53d286ee4935b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e6de4e922d89aeb72be645fd56ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee071ba5187d4a9429c1f119db0e2df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ff4e7a6b506c4e413dcf45c95099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785d7434783c751224f9d03d81ca4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458ba651f98076f4f6e76111e4ddd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdba8d2ead88506d33080e78f21c43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff945f281ba2a23afb8a35adcb9218202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf49df89dee7cfdd7849caf8257f405203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb162b42805cd8b76826288a99caf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b92ad679e6d45b8d14aa2be58f9b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a5124c0f054592ac198a68cdfcc71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8b08709ee97640a62ec1ef054e9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a7fb2b648b55c8c1f6c1e6b3ca68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d6add8c6285a96ee2cdaf93978f5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a327961ac6f6d8faa71bb81699bf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6a37dba35d6d49347df6e4bd125ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef97748dc6b0aa10802c9c599b44af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9da52ae87600f6cfd164200ffa98c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0cd48384bd2d6d555f4ad4fb76788214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83f1e7651ba24e95a04f9c3d302909215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6e9e108b39ee4715115989268d522216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3568bee82255af3e3c175587e1796217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8994f9567233ac0127b4d54314c002218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b13ee452c1e7569981ed305aeefd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b93acc26917f09596d5031dbcb061220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c0065ac68567e8c8970e98c06e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e684a8ad1116a00da009ac3ff97a9fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8695725a20b0f47b7663b29344fe6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bd0ef9ce121e78124b8f5c9f0948a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06d7845319c24035b0305f87ac5cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe44b610ed0191beff98d0d507475226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653cd82bdadcfb2421bb44050baabef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303c53f7e75ccb05d032be4c5896fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a23a8a654c045009cae411ae67e5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f48398346cdc35be36237556f9fae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8f0b77dda85435858719eacf31ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9aea8712e710595f413f8f60a79d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2e1082f6766558d1bd9f4a8da193233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12dfcf018febd937e9c3e5bc21ec58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb117c1bb7467e1728a6d097b03276235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af0d8fe17203a2ca4996b4dae5392236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55446bf06e8769775a0ea970294194237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5fed4fb3c91078bdef1c089fb91ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2a2e9ecfc75f8d114c8e3111c7689239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7277391388bba2feab7e31e47fe06b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3199813dd87c1644a1d3b35980a0c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab10a3d1ea62936d477dac002792c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c84af9e9aab3c23d745279773be4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add718a9f0064d6acb65d467b973f8ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480d5b32f1fb9cbe1f4eb94a88e8e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ade34856f431ed978ae8355d58dc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb1aebb50f7824a2efa2e3d090ef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f02e5b896230119ee42f296f1e9baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c967be71d61602f43740a03cf76ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ce283b4001fae3ce3b67b67bccdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123fc78d4e7b90d1ac4e3ede832cb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe8cc6071c7edb96faafc69d52d6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fecd5a6b4a7d2f434c32b5b1ba4957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8638c54e1955e428fd27b00bc471254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f8a9c1a7c8e832efd9a41f202396255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32ed8e2939398ee17b9a26b168e872256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d6dddfd3e6d68b011a9c7f0b5a22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eef851b92dc3e0d2190ad3f10a4242258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65025409da2e4e7a876677b2eff17d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c25261e39c55b9af537e7a1cb0a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f6acfb4ccb6e01e9767a1bf0a2249261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051c9833d0171f0b2e84a620ce50098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9b471a4fd44872d9b81ff576b36f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad583aa0318647bafa4fd8c1b83a41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2bafd7eeddf21a76d1c82ef056f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9448b94e5c6fad809610f2bd05f3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827347fbd753714eaa8fb39249563a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858e676016e6c5260a499f57062229268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4bd84341325d623fc7fc19c77e8f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7cb59f649d0415480b1593366107270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8d4ac27a15f30ff826d65b22e45e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dfc2b095efca1bf3a1aeadfa1b262272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16d0b6d10d14b0c1c1578e04d7c8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff3b955cd8e88b91cda581c701917274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6955e6d55cd90531efbde6e561f5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b7b0744013cb401c2a5df780a1fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19082534847cf3ace268fddc19e82083277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05359b8ff1aae52d5571461d33886252278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879607ce44d6ac7bf3cfcd8e64bf9e7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350a3dc1f516f5263d2cc4743002148280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32e2cc187ffa3ba1694e2ff1d291f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736476709db502c9bea33713dc0d5a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd10c6d9898254b08205bf0521f673e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27fa17b67a4a02a0f3e3f301e2e7b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d9ee1f228cb0d75e916086efe0ab1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cd71d0c29a8c18fc3fc46bc91d39f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24c4283d7fc750eddd7e3c1a50638287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b61359af1af37fe6e91219b6d5e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67afae2521e04d3c2f2097badd296e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51d11b647226c39418527fdf532da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fa6e2e5e3bc42e9b5e5cd100c508c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77829ccdf7ce297b18bfe53e049dea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299125978ddbcb6008da59db87a413293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1be70bef544274e5c1ccd2cd72026294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba821708edabc823d9b6f6b97c0a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db884fcd112a6f4e912fc7721f73b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e70e5d3e7a0e7fe76a6bab3d2d01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5631a351c53160f8854cd84df1586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495b1f72dac3947a3b1b99d4a7581c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b47c23db919c592ad09b7d1ff3aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31441bf4b662a5458a2ddecc3399fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f463082e648b9048279bf1344fdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8be7a6711ab2d3330c591c490120303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bffe2b898bfbec2e170e06c41291e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ca476ca1c34094878f3876815858305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e724e799710bd5dce570be899fea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8a84a5fb4f5b184a3706d8abf08e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf446f97efe2c2728290e5f73864fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aec4ca914b98da04e4e0fbcfb55d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69904b31d485a13d918fff010d7ecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6041c34aafead5e9a672821ab3c03ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597147ed179b20e0e4c92ee42e6afb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d81bdbdb185ae66286744580133e2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac51da182dcc4b51b4d9b3f66df0bc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83880bb7fa0bfc3e5880a2c48dbd51f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad495c0058c83810ebe585c549ce07a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054390bd8b2994e47390688616b1b0d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e488fe9b415d9f7b12b8d24d95d3bc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f58036f970964468c30cdb94cec23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e27a05455c7b060ddceebc6f404d0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a6fa7ed9e7255bf87c902cc19927c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88d9cd9091f5b01ddcc77a3c10c51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18582bdd9f1d67fe57620c2b2500e55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ed4f62ba45bed415a913c4acae0c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66cb6ec5337aa921c749c20392720325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b1efc9042360d98da4752aa0adfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7781a41a938490a2229cddf5405df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c57c2e0df5b984a199bbad4f11dfc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e90a18d3a4f2319b3a2846fa017de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f84dc44149369c5c669427c8983c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba36f087496e7a65eb61b801b8edbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68872e5fa67f56a74702d00016cb0dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65b9e92c96abfe495c2d0f8388554333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f15775f7d63d3533efdbf8bda597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4553fbb6b862e7cc51f5989378dd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb329299616b504ae5e060931311178a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45be69ceeed2f2310df4814d1837ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf45a0c5dfd5ec214af7c29cabf91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94241dd6a802c0161eea01611385e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef0ad89dde39864516cbfc13614db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df343c6555bf617d835f18af0fcc4b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2409f9d8386fd5bc2a16b99df913342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54ed9310cd1a8f2492d56aac9f062343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a8a3227c4d11eb1bc25f68f4cf6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cdbc4860530a5c50c07f9667e24c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfd4d32deee60c842cad8aa99b3f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775488cff912a5ca38fabca199744af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d3ab05b2321a81d9f776039d8f42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bd1277c735f839c0c2ea48b84a5c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b9a6eb5d1e738dfa45a972b648e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e27f0b489f10dbf99c9e528f8bc5af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6fe7145ef98d2d673bbc455def20d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c484f4d9c2dcb3e4b5f21f0996dac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef0b34239eff6823af22f090dbb6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200cc3fc71085ca3e5cf11293c43e0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf928b1b486311e2dde06044f800c85a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6868068c1726adaf2064aa45e108e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799641589b1e83fd2fcd9ed53e1b07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea4d863b4de897c60b9817a6c15ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43584dcc6241daa685af9fa00ac40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222914ac23479914ebef135ca5e3ec72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42868da4f384732c80dd87fb7af533362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2b8f9280c7ea0a78a1f8221ec3e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e2d03cd7cff016c9c2ce75e5ec57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d387c02845af4a83bc84ddb116741365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099afe461ebdf4fad863b9d9fd9751366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4916eee488d93bc01970e155f77113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14b8f3c24cf6e50160ee8708d15de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d745f1bd15b056976315ab1ddee7f2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb1064034a9f4acffb6a9f9f4b47d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb26ece3645ca701a7f37dc315cadc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ceb1dd70a24f44ab6ad7aa78b4793372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdc2cee5ad67eb049870e63f9cef89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fcc71bfd0f3ed3d0e03585797d6ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dce345ffce760399c286698df37b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69eefa9805bdff1c32d4784fc79b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66636eb044f8e0f0baab1792a92eaa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e1aac59de1b00700eaa32cddc000378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d02baca0ef947f8a029a27c92dc9a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec14a84c36c5d560424c05ce4f3a9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd34e6c739fc789385084a23d5a826381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c65f8216b7f99445da39fe19f0eca3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603111e837f4c3898a07faa9e3323b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d0f3049887bdf5551d69b9291b2dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db50a9d2369d7565e32e9d0e7a16c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c288f3f6fef1ad81dbf9d9335db3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186acebc93eb82254178f67c374a214a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74debe2bd88f1602cc040ffb5e40f99d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f8a4bb997f52b9dd4c56868096159389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedda6d766613af242eab54898f5ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0299b92e4788abf90bb47ae84ca835391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428be67e1cf945f2a4c0dad4861575392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40c39830a15068c50287696ac1527393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf376c39e48e961332f100fa94568ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e38e7e0c34c10415b1a2b900b2afd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee85139c80a3a6797d6026af451cdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6216e66b309c0e958571f7fcb090e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e508198458d47142fe0dd1fad24d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a330cd7bbd55c597bfe7721e2bbb96f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c1f33042d80dddf9d3a1951c9ad3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d1ba67d82f708cb997bf69838fc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272a5f35a076361106f0bec24c24210402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9b2aae21d1fce424ef430106f9405403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b568551ae87d81eb9c26e125bcd99d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44537734197ba6c4e52ac0b87cb02f8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc9cbec82d9dcc18c3f0914ecb509406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51a9f061f6dd421ddb1e1949936ee0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c49d7455769f5376364661252691408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22514181c03f2b79d5c3b13b04609f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50032c6dd3ba02d06bf0a4740bcb45db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad0b4d133019a350f670bdfc4a9fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3dcd3df0e0c7d1a048ab8a06589e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9475364e771d716c6c29ba61c690d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b9ddf568809d0b7419f588ae70704414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942224c9e7ee399a7138a27cf38cb32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794165cb8fe0f631a033cf532e7f4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892c757d8060fee771ed274faf8a3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e73b9aefacb891159b1cd18c81e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddcab16685e1421f77af060f1184df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece062bfdf56cd8660e4dd6261a589e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba282b562bcb9b4a49314448bfce33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac6f67ae4d95681dcaf025f7bf602422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b4d62208919836609f2f21c64e1b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c20b6eaeed67256a616fe6e37496424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94853b81b9077dda6876a8747cde7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f531e02620c9e26f53f0909ae1c22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34e8b29cace2ea84f187655c7c855427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ea1ffd5d8d2620ec0f45931470a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78d014c073341d07a2105bcc810c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297c2ad0cb494e7ac91783d75c43dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140a5f718d95d500297187f54a7ff7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e032b48bf954e45f4612084841da9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9983f1bafa0d8b853af79fe89340033433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f975722a897fb6e85277ee733d7a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1693d1f95c517e7e23da76fdf8ad5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ffaeac511055cfd88963ab249c7c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b979b8c7fac6d5bef1ba4a47087d82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193478180ee578c9cd0ddfc5387d35c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e034f9e2d3766f5b65f5b10b780b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633ac76a4e4999e8d7e7a6f16d629d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb26650f22fd809ae0c9dc763a777441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0d049843645cab95a75f68e2e765e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9fc1bba33df95fda8c499aa8564a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287d4838e926b37d1ca5d4fcc7b4d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01edbfe814b68672fa8c89d8141e84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8fbc2a62b789bd6dc14d760f5e01e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ca43ac461a1551bec1766603caab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8cd10064d714fa9fec640d61e797448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0b6f2fdae05510fcc9098d33a52aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2de27c6997bbff9e75364f95f909450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236015486ab6c77d021f338dabc845451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72057b506e6c39fb5c253d860e3cbc37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c5b00e3ee69214b411828f6d3cfcb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc55ee7038019e67d3937fef2b0a8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7313fc07d047deb00e81dc8fe362455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e5b5644ebe66d31e33e6d0b12d23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f15f750d011d2d89b95514a14365457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e998a29dc6f98ad8dc256f42f595de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a85cb345c6d71311747cc05e5a2ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075418eb29d2cc34c1e7629c1c17ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec9fe4765b5063f0923720984e088461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2bc4473d6644782cba0530a6c3f41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f997299d002cfb3f8b1556e561670463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39f8005630f74fbe9bff5202db720464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a537b95d76dd7a5bb21cbe379eb1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ae4ba49f28a598694d454c0bc251466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80729e462b1d259a657ba2a3b44d10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaea8f5b908c3ce76d2146edc92073468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3329625d5615a13042d76ccbff1302d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c0a83ce9c745525a88b378ab60b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316bb4285625d6e885b7e9aa239af1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f8ea514695cfff5027203b241d12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9a813df0691fb74aff524db1aff4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9846432dad33326a0a0dc99a20ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7863bc8d576fecce0a24d43d5810222475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69941c00456e39fee4b75b1975d9c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bc414d5159084d908ff8cd366dee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b7ecd52f8ac1c7ddc5cda73c4248478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8552e1ffd4651675c584bcd107442479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4ab6c65687f7ded83a38bd682cc61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f40e3d17c517b72c8d90ffc6d87ae1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32aaacbe1531d2bdc88f7b6eb570d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e150dc6fc4a2b891c72fc86208d98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b42cd82de7b0eda4b586ab8e8f7e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2eeeff1873c61e0d3127c82e7abda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65e13be48876c65b413cc4426d399486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ddb29c6925a2df5a8d4e92cd62e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f3c542e5cefd055fce03bedc6693488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8a5d57dc3caf16d0b462e5b16a46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f769dde903e88bb57a181b31d585b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a56008c2f4901f8ee9ca74b95dad58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e499a2c9ca5b909ee4d9f3ba4c10f7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff4255ba8dc203614beabbb3b9207493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145b7f7e6ecb7386c47836b88fbd645494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225ccd8bfd552610295d9884ccd50f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1fdfe577a250365a7baa4eda59cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61572bfeacfb8f6ad3f8c11d5a8ca108497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ffa46e1d2d146d1412fd885382ad4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b8ac743a1463c690311a67b8c65c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d40701787a6a16c95c3c0c38ea7767500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4925cbd0b1f7dfd4f4ebc8e4ca2039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e80f175981314df6bcf8f2c6d21eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b97f2b145fd7cfbc0ea065841354503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b73a9dc49d50f57ec002fae8863e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddeb7d46599574d31696a652839d79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b438f6c020f506213acf0945249a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f748281ccb6306d3ce9a80412400507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5da31809b7ed6818cc02ed1aeca61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692f05eabdc7eb56329b2e57487bef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f478b9481c1845c975305ca506d19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0b51fe700c96d3d0e03e988013dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd6226b9dfc94007c23cbe6cc6ea9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97187e153d51745e6e3cfe4d09f79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16dc8a6a8041dc5002362fafdaa075514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44419f1b696cded86d22e21e2b217a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be3bc920e088188cac8475b13fd5b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9decc51b1bf4eb28ba86d90d98bd67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101639a01a5267ba2123cf8c9963fa60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd6e64c3c9c017275f73ce07f64321519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f7f10ed0102a3433038174ac5ad65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e4e6dbca4331cdf246ca4e90bc77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccb22e066534c98ae85199408e087522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff82716ea257d960f504a773acd50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff712946e6c6124b17ff7eb1a6cea8bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c213bb3a8449d01beadd115687747525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846beb88aa0b2064d623252453048ee4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40fad443cf1304a55e3a0acf57e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6695beadbffeb79b4bf9baaefd4fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef27b6cc608e18e7dc0f6aa27f8f222529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f71d57003404d70a8c5ed20552c9a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99456bd0d677388078c8430cf28980531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ab7fefc99f996c1adbfac5de3d2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488cdd2036119e00789f0d4daf3a743533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6455171fc0cfb54d2dbffc2cf559fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfeef4831441b3b62bc335aab9a249535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740945e579aae05a0ae055b7b311412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f07f1f17902b3c3e066e433f90ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0dd6961d6859dee8a4315ceab1b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c1334532fe53f5d02cc78d2c3366a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2683b6788c0dbcd3cd24433b79678540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6cedc1dc83a30d4f75be4c7ac53a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914155796434fa95f8e56fbd0e9dbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc638bfd13cc6f89a7ed634d0e31a79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196c9569da5730e97b25a55d6cb46e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c0a5ba98abe0f58eb820f65fde3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1cabd169bf9610a07fb2f906b062e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ccd924fec0a86a3ccad80f4544498547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d7e0e65d6b56ba5d093ccc215f63f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3883ad2af313a7626930514ffb1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31a1d202fe79f91739ef329a5548e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35107c6c5d8d46c95c1e5bb877408dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea739c78ba0c0cfcef3ea464f8fc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c8b50c8a3f1cf2c69d28e7f946db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed5cc4995d7843c1134021eef5483554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf75de7ddb0377f92f7feafb45c39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006eb5eec4546a9f89906f55016fea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429f9d7a2217ff5cb21c6590147f33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9db0b0fe3799ec530fdaef85e4dac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595133179990d7b9873bc372b432d56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6ea8afd145917bb7c1ce33e00cece560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9353826c531f3c596f4355a63ebf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beebdd88b2637403155fb3d88bef14c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969bbc3e7c945756ecb7823b2739f30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df50f7503b230aac5d523b8194d7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e24871e2516e959c85a3282d592f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad252bcda4e1bb855c22864269fbdc1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e789ffa46115f5420c9c4400d15a403567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9793246bcabb350077fb957d9be1b59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f758fae23c4e6e41eef44830ef53d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7768837fb4ea7069c1ebddeacc81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d886f82352607e2b043b44a0b3c90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39193b82b9eb54decb856e872a131572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0645b94df79651e7b3ca445d48efe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e059b6f5543a8c5c08d29b0682a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2a18ab59a52e342bb7b2f8b59aedc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d17f74704d7fc98bffb2c5be3ae5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b304939861bd48eedb623baa8f080b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43979c6cb1a0542a8aba2e95a4828578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46876f4f947dc625f3840ed09ac4b12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce617fc389af3ec6fbd65008afe423580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876574a6d7adff7c1fd0195a4512893581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b43b837aae513350fa09c8e611eb5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ae44f68190b8c31d2f48411042f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d9f14aa5d762739d71488e84669ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147020319602394d052b4d96af1da9a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9158ea05696be1a130df21a046ab2ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c19113b837b233be53be7e0f1662e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbe1d9ca115e9e594df46c6e0ce85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77dbbd1bb5a75c6fe28d70fda66cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd48a80287e1f6a69b8e1f57a38fab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832d74d4d6f4f876ef6e11daf22502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01200728f89531886f277feabfd2a02a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d33da84c7749644ea1128775ae31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203463c07c3c614072963d655da7162594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3815a028c5a87f2eddab13173d6e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4bc187343fa630cf2899b8854a280596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54425ab4441ec083e28d41e759095e46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929001362f309b961e930742b885f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070c8026ae8643f48833cb0581a60bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed23a5d7f07c62a896eb5440879fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9146118b818b34b5a72c84cc2d40b48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc94912edfc74a4104e3ab293b001c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3fb597bfc3f94793acc78d0b2403603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571eba494164a7bd03cc41f4a3377b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd291647b07463bb5f018e77890be237605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c90e3285845a4b9f7813ffad1b8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8be3f03bfd0c701a3442a1ddf616607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd4b9aeba0c02edcb14e24f2c6e0a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149a7d16d6768dc8fe125571e7fd05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a5b40ed41fc55abdf88ee13d18db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f22e61bc85402a3f270d6125b41fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443237bdfd1d8a739c1677a6be60ca22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63dc94a585906e122071eb47de15cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931361752903d5c171fc4c59155656dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be3834e3e64e6cd6ccde8aab0c5b75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2422a4ada3e79bafeaac236802d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd18b24c67d1b0099a8cbcef9e3dec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa262fa3b3a1738fefdfe6a58a2cb922618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24df5bc8130ea89909ac1c790d3bea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb04f365c6f42716a6a8caa1cbc7cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6c9604c377981f2bfd0a4496ee829621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25988cf29f1765398875023fc3912f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef1691b05ca601259c63e9f8d4b2dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e903b7c563c02eb90023477e1c60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d9fdfd0b796a5d6133393350f05ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b1fd216b745b7651e47c873b106c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770b7fb077ca76280f231551deecbf8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad3117d7a765a300fb11da8d2b048628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091cf4d9c362253f8d4821edeb33ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963e6472eea61635d4a8c9e533bdeba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcce917560045ffa6e094472b5ad6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ef9247f9989585ac2a904ed1f239632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191f2c02d3e119ef3323ffb999074c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca969c8367ea04ed33a7114fdbc7266634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9084a8c310a9b49ac3d04fcc80f9029635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8bb9968c27bc69e04821e95924a53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53df3b0b038248ebf56119434bb85c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14653718bce18048c2e66981d440536638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479040e89478bf259c860610415a3922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953408204cc06b28d64bb0135dcaa2af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59635140dda5f6cfb7aa2b0d36da89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8018dee532b55dcce3f4fcccbfdb788642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4634c8614639b7a19cd85d02038545643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49be52ace101020f669bb2b7ef891644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953c05d330705481cfe64c2931c870645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383409b6697a4cd13023e7e12dfdc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f784c7ab5e3f3ca48a1cc82c9e94700647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2c7adef7a93caed0fa007f4cbe8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789447719a14fbd400af9ed15d5452649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6779a5a8b1c0d6e21c49ab93cae2303650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32de006fc3a14d98ee17eaad3989762651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd44ceaaa8c99e4e4f392e3136ac6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37270a66d1f6f317f169ba4d9e2faf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a366c189fc2827ffc80943e217cb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b911b5a83dd5368520db5cd923274f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43169277e2892c49048748d9ea42bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404adb2de001450d204b661ab34ef4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f58243f82d8c278a66947c88c2597658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5350e7f6e1f672e20bbaf1de00f1a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fd273080a71e83edba6b1bac14ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef69b89e4953bd25aa5be3e10adaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835544d457a255e79fa70b646772b0f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae3a6da29d7b5c3a7e7a7e52ffe0d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94de1493c19d86f3994a37e5c64d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b12f85d02bdf7a3c19bdef470068c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d371355d0682b809793bf4de2b1a517666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138189d9a88fad59d4c5886e49da057667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa264a503e929b069a391cab556a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff0d5dcf99955feea52eedc6c146c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f51c863e69721babcf14713639686670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c8161f217538fd3b8f78051c22d3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121e062c2cc95a894b92235a201bcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc35c66cf8303698db4796a7751a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547e68796a65ca20a86a933d72caf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf3ebccab62f2c2fab45e6f374af0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7573a25490ce205fc2020099f5914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94aa603d22c4e779cb7cd50f54598677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7511bf4cade41c81051d77613d085a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8c5f74e4951e865e94062a1455362679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079c4f8554a0c9ffe902bd53712fe2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f957c87a067930510f6153518a349681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209d893f4be49cd0e5f0d4573982a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94279348267d3f25b3b06ef5037e5878683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5b8506e1a5c084aa3f8625fcfa69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431783024e0a211a9400c76cb01018685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f39be3ce25aa68bfaa8e136f0b26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c39a6b2a0be404a5d3567e8270b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7c3eebf467d3e0bf2c4cac283ac1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d60446ef87c7130985e4886777654689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d16b4e7aca73eae39d4fb8ff8702de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac8a94e754c91aca4ee29acb82a76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418faaa4ab6fa2cde68f75158f33aa1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5659c4acbd049f844d5002a1c2ee936693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e312f786654ea1ddb6dd53e0f87b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ac5d1355074012f8bb92e2b32f953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b6f5b1c023b94835d3192a8ffd30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be7fd4d49e44ffa8b67c95ed62da1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f692966cf3dea3159816e7bf04155e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206395e0f720736877b5569c058808699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22fe88ded8a5b3656105e36f788007700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48527112d69491759811c8c67246b3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a130caa70f7569497ffb236ae755702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaedad20dbd853519d1116c855bea3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e8d44c2ac308a83397644df2d516704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb2aae78c9293b4e8eb40b3cb1aad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e24e8d8c1417112cb456c4dbabfb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fc3c2e82ad38f2954947dcf27fb15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20bf46b32e2e7f323d3d7d350b646f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8812bbb7ae3036136a02b95be222c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d161ca51841c6912ac503246c1ea16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013778de6972969c6ab0c800e78d1ea0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231dbbe39343f0831ab6879fd59af1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f0178e08e27ea3536b156deced4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae526aa0952c15cca9ae7a276f303e64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1fb0d06edc64b328e6194ffe34227715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ead13acf77938e1b2ee40bb34f831716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff31efc10a39573d449004cc8d0ddc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f448f99cccec291acfa189f1a602718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a28d770d75b0779313ab1e75daca8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a31e9f34889723c1b4f60d52b69faa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cee6ed6e2631af8cb52fefb6e7344721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a7e77717747ab227a3518e1eebc1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b9cf2aea030296a69c642849aa126723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d730b0b238776d0357e03587718ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36ffad125f3bd2dc45d557400bca97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc67ad646b5f83542c5fb40ec8a98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9c4e82290ff6bb0836b7109ac968727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4388149178c305a9441ed83b8ff3f00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d239d9d76d7e21bda3f36569a49c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a106a8cbf7914d158f34bbe2b9f731730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba687257d0ed5889b61daab2e975de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068319dbda5647f1770ac5c3e8a11260732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae86e9d18658de0547cab1635a52002733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec084d1207a1ade52da82d459ce66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ddacb15c2ab5be1e6657651ffc63f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08621de213aa69e97e4a83e79792ab5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ed8eb73c3f38ff02eb9a714f75df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc430f6e11e5efc2f6501e503acc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62a61d582024dc84fcc797b863292739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb2c7017d5acf2d93da36024458a2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0939ffa78ceef59ddb30f6ccc21b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0089f370ceba4eb238f3e69f91f85ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6861c318e001aa316857ac740b41b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43530460d7c460f5a6fea4264b3fd3a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69c174e814befe0113639a5d907858745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5ec5f08eef3d18d0e7a6c9edcbcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac929e9c70df003a128282b19f0f26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becef51a1ef2990a5f8c2891d56a9f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf999d534108953ef48274c202c8b272749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8053d4877ef87afeb7533f3f6f5ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0966c90fbb20e41f9a9dfe81722bf0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e611be1af06eb0d5d048530761e16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f1c96b6421b7ad147d9c1c77efff3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa05ba715ac0d9dbfd93df83f1ca379754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc41ce7a2829e39e4c312ee65dbf71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daf7470f4ac86597eb45b929993458756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b9bf0b26ca172adabd3ef2fa1675d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d10e75a570ddfcc5a26261d055023f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae47ff7404b2b116f48bf5a993011759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>