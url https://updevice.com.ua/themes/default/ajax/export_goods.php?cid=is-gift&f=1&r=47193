--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a94bf6c145ec4367a3eb68576b8a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8b272fb36bc945fa46e5c2db491fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef65563962369071d169b568d443a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8a24e920d476ccdfb14903f731db04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221007707bd6c8287c39ef1ca1a0c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3c018552a645e86fdf3cb142045146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7784cd3f6a6332feb98b91959ac6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b057edc5818b3efb80e0d6efc140018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bbd9662263c90f88047399fa7bca59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550bac8e4a4ead3848f913fe3ecdc8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34832d5d3eeb412a336aee7c3b483dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ad51317fb9d585ef43c844e1aff7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d47239c12e23c3c9890526ab15c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3adc65e277bcb54412acbf52976e4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbbc0d95c40b2a67f83c3a78bfa85e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fc0fdb3f1f42311810b5507807ad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c24d550f06d3df1615e37e21b94af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae1855775761ad25d8e002d659d79b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124916b5abba1efb1958bd090d6efa6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab6d8df8f814196229de87d765398620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4532643508a21c752270f0ee755b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f1238de1b7da0b520523eed922ac222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1d9d0a17107ec5d73142d7d31def623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ce2aba01625bfaa7400a50688e1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f46f6d0d6448d6e1807cfab11d12e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584641b1633fcbed0e5892303fa547d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7cbb5bd4f3ac63df8da9eaf5028127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca625266fada64471dfdf57dc058e7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e382829f140aa221dfafd7a924c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0bbc769f8f526de808e87c5fc729230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c5b3ab9a16558ce7564e9d5b2dfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8ff34e6c78b75060eeacbad41100632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059abcec678697a1e7785d2696fac8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44929891792400692711c67e5ff1efae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ceabad411eec2b0007cf71b4b34435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a802463573bd3c6f146dacc1c045536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38118e0c7870ad9bb94bac7b55140a8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb911432eb50287d63df2e18e222938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452efe66b293ade0984136c787b60039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff990dec39339b8f68f9f386d32c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827715ad23db153e2c2ad67776caf9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1001fc96874b8d2cf5b46fe3933eda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95403dbbec70693e75e52318c636c2dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf8fdd80fc560a814e17201f1ff0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d1e06dfaa930e4e7d81926f284ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fc786faf5652c56c448d72119076946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452469a2c30b501c2b03997f2a57f06d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e751ae82b224ed721f08f7c2131b0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753abe0078ff4f04d67b6fbadd9c883749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2425714d35e2f215a3fbb24a8706a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a85eb7c5343c6547bc3e7716f8dd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4092966ebfa7fc08898f1d4b8f33452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d0b2cff82c435a4e9332017549f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88cf1df39e611cb7e3d69760bd30f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943d963c14fb0d8c08965c28922e0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af6b2f4c3d8d5f6fbb94434e9e4b1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2939a1aa78378a0812079c3eac41b2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef502db4ee7edab37d9ea839ca367058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed53236892384c5818f9637b01744b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d4f863c4677ada89af9de6ebe3f1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a735772d052b426f4a8cf03de3b5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226095998a9d933be50ae55c2226da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674e903a96d9573ec1aa9af8c62026f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae425fe5421503cb53f32787f9559cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c2f2811e3097e73af342b3d3c0f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65c4ca22db5a1009b6afc35e46c4c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405fe39520f44e3d061413aeeafaa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dad0ae4f7f2b66b0019f9bf37a81b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf5f5726b275ccd0927ee4983686d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00224fa46a0fe728231e39605c256c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6984a2b1d70b49035b265f4d3f775771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589707ccd9066676d8c168265cf0e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1c96700c7d46b1dd8826ee4c8a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979e94c1cc1705b63ce35e92bab7b9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad1e5064f726c121df4aab0c71152875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa66d841fb5394847c7b18d3d9a8f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4321cdd93bf08a9728f9e4c30805c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583aedc37bd045602ed00779ef351d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973989bd1ad04a7db229372cb4a4e6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86111eca2c890d68d03fde7aa972d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a1badb3df21bda7b42e01203df9f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427dcfe2bff07051894678f4f9567e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7e7d19c978150c71eb8c8e2d42e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d019a5fbcabb4e80ec66990c4c08084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23407da18e3caf2aa2974a356af3f0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcc5d51bfe24eecc81614041f693e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c50bf5217f8b0bf22280592656d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820a453d64b5085ae1518b969c454088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71520c767e583375258dea1bca85496489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac2b35bf98129fa409447dcb2acba590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a444a542951756f116550c0351a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e70f6ea4abacf80bdcb3e3a1566292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae72d864d46e2c169613a3d7d411a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd435b7e12e1deaa5264e987670bb6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfbd7194695069e412117a45fdff4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b2b24e7081374539558a44c263fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e81c591bb18a2fb9319c969d6c8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ecbd5f63c66ce130be74c71856c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302536210625aacd220888bd12fb4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a71da2d50704253d7df53193fcf285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6aa5fa23ec2431b8d8d92f3e57dee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918098c9948ab31923f4f2e14464bb68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a96ed62f207bc6552fd09412f950103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcdda5710355d23bf77c44f4efc913104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01881d0dfb3967b0f71eb4e9930a6b18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd55885da0fd719f543e73fad6946106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc6334a21dfb8ad3f400ba05356a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1349f58fa71ef8af658196c0bbe7f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb04f02281df353b649c1254fbe813109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ec3f40598cbbfce9f464833c7d940110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41325305a0c11feda27fc41c30f5b739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ea586b9ec6d7e1073c34fedc6af72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0f9c04b32ef555be67035c3ad3c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201f57ed621bc36896c3e7545cd26d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a96bf98d1cecab3837628cfdc0fdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b0178d9ea4c72e148ab07c1a701ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7052073d47f0eff73acbd05dc39d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716784018bfec2760deded8861bae85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a18a8e0f7a3626c3717fd6427a6f0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf86257a95653349a236fb35b60dc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc03bb6de96767b6bbee255fae83f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2259e832b05e099fa9c06ade868b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e9848e125685491d5bd195e9cee7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab149239b066dcc247ddcc3caba32c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7e7503243737988ba601bef58a89b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6f337dd6d61f9e14531b02e6da66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4564cbc861bbec7933f162e21e38f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d095a9d692751d7ed7199c3f8e79d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e59d82e75f5e2df6387aa7e5e2df20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c1f8c78017bf96b8967806970c3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add75f12806d0d5daa498c84b879005c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27411825d9862939d29978ddbb4eb5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490d20d0c28c89e42500d6769e95492133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204757f21354862b4f77b93485a5f033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bbe12e65950d2bb2a3b692133cea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b17b810887c6e1fc97ff3b7cfbcaf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e6b2a6e13474b51d4b10c7c513ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18e69f017b94aebd0f5113cd246a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159ac8cd06cf41142c1937c3e4c977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60df9dc72c4437ea8198aba4db9d10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58451709bde51751bebfcbd1ee5219141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d127694d9dfd2dd4e4b4f553291c12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07038c7655b5dd7c39c0172cf736570b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111adfe0705f04776f9885922b4c2857144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c5d2c13694bbfa450144d9f30d3be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781169f3815c3437d3857b7bd5a7cc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b0fa802ae556e646417accd026e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff321d8549500be4c102d633231f7ce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731b79d5ccefef53c01e843d2ce1f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282d12fcb530a17f721978f2953e91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dd44c8533b1cefea6f1ab74068884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecd76d400ac15f851a0d977279230a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d787027d1c7fceb93e90d087c524153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c193ab50bd3fae7ad0a85dc2fe8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12fbe004d30e516b7d4de16723819155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de2387e4b38e54060fe7efad55e813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b64921ff08221ca1fbafa8f10dc7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777453c66feb95fd0e6c68c5dbac643f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c670fbce8b0c82eb562d0591d0fb87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a5f143a09e574537636bf9d189cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0e14770dccbd4eccb751daf3341f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed33cd9add5853827fb7a4a6d30abf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e178780bae7438adace2003fb1027163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaaefa968881fcd365f5475a12a376164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2829461b376e57cbc6a3156d9b1263165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6668c8f7bef8a95b60ff1a770e4a38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0938a4f46d48ed2627b9b4a36ad78c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739540ec17fb9e8562225526c855959168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8609802c3a24798605016d80b314f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597889319047c02858980885e9b1389170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1be30f5178beb74d7770821a3a45a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db2f823d745bf1c899b8f13cc9b281172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4840abe868feb5811ad3c4bd2d7162a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bba4ee659cc4494c795f4ad6ace12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df63c89812272db7b85b8044303487c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19c83dd2f5c106c16f3eaa269b8a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6952dcac7c7ef8a0f50acee1c2e5c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e64fc2661318921c526de4fc1e8453178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9dcd92743929797fccbeebdd9018179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c5edf071ef5b8415d2283ddc8dbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e7863a51e8656fb26f4c5fc88ca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce108c1abd91824397e97421db41e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a78429812412db63397b629ee3fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63596d1c785370b3107634674f59a4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c64cf86bf78362eeb8f6a7280755185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f1fa6cc62b7cce495bbd288315ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432f29b75d98c4fc3dfb54ed20b0db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deeca620aa344ed45a613ced845085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e5dabadc3788ad91daf319b554df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e56ccaf412a914731d7c7f1e97438e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa708f457851b3c0b69d0610ec0faf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa37ba0d168fc2a2a563fd121d463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fc56a19a824912d520fe84ebae384193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a87d90a446c9e0b4393ab52408be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ec2b4d1f24b071dd8adc0cbb71fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b0c3644252cb23df0c822e77a7737196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c576f06ac1cd6c5af42329ac753b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fd7f4b8dacb97b3ea91d8c8429cce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396e7104962927a84f3b32bfc8d11a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f660a283b138f5d10f09ec556b81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e050d91476985468598087ef3f7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97cbf60ae4383eb26153a9c4a3980202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76282bcf4dced740d5821b87ed9722b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328992544a8e68dbae6bf4281af8347d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4b68507f8eaf761590e7ce19d1ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47917fc4a1181fb7886c42639c065206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff670ea7aba2f9e9511e9b85c9d4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe8a51f801c522f97638644ca4d7f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85142373d37ceb98358e503cd7f5bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d94628b26647ef81b7a6ec1d1d50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183395ab99f5e6ecc4b1011165c54a74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9020f1998f837ad8c3c8c1bdd24c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be5a9995b17af73761867464f39b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeba6654306d51642abf0ae2e3e112214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8924bf239e3f1e7ec99d63e2e2a39a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f39c64a996d24e612bac932e24bb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809f90827f2429469e63e6bb9fc29f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ed9d5e06145cb4540e656853f4df3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0b008c44723d0e4713f2a2f4a844c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34aa7b4f409e7e04fa8681099d440b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732504981ba700ec42214895017ed53d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8f26a67083c79d1cfe38dea4c2e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a731ada0becec86537c9226b85ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbbe5b9a4f22d361e6d91af9d6d0f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708df5f8599246cc8ffe99605a05a55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1cfdccd23b8d401b39bddb5205d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f60d1214e6994ba8b3b677cef8dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda1f7f15014297f65a0dd8aa13de1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c0f730031aa83127f534e5e8375fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530d96b5285dcb049cf4baa41daf7a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eea5450de0d8237eaa06bcdb9e002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9307ddf9c9fa91aa6126044ea7a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087e37dc9925bfc73a48aa71a53612233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d43eae26d6de5e7bd75c35debf32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3334f97aedc5f53f5a0d4cca62088235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab5950d7e034526f786188e534668236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda8873a15d652919ee7b353707e3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5a21cc40b1488c25918246ed0614238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081dade9836a25b393ec9c35e2e86f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624baf818e2b8161be38c2e083670d40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0bd2ea615f7b14b548c66b7199512241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b353b5387d02bf8eb958ac354213121242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbde83b802a8fe14141c8f0dd32690243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb76c6b9866898ccc40b98d6b83dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9ed5ded16063765982b737288acd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022862934b308cdf9627729e8d4407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969be9eb9ae9d8034d50180b10eda6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c3b7a829258a13f41e6f3ce9fe81d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be2d5bb13d9dbfd045775e96becdee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21632d5a2f309fd841304d531e9f7af4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494e410199a5b08d55340b52831d60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf86115dac0cc12080c1c7ac26b256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052ae16a8018d46e149aec59b0e61e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8860cb30631f5fb905b2d3ec0a8f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57131ef02975d2644857b6a125872255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266bb182a567de5c744a822b27761e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bde38399026f989dff8b8313c8ece257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cdb57739876c38cd684b11ac6570d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559abb1e3f555cc6105963bfea3e693259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472209320774f457520e863a9d720e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb04323b32d9930df85c743258ef93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db19004b2fe0e2e04e87fe16c36e181262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba55085614ab8facfec9f047413d67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb15ce730fc6d3c717b95bdf32332e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205531ae9a76479d9f46f7d48fb7084d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241190720036e7db0c60f2d0a1904d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f2c09ff4f57fa83a83df77779500267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c22fc335f1e6be74767a3939b8f4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ed0b10bd897b7d517ba15cde9d1b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1163b9d8c1e77ab9c5a315fe03fd3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff45f800c2b4caa9cd22dbb63403c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b6e8346551f13619eb2e207f5907b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78010d42309fa2c1a9843228fdf36e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b9e5a7c00c7047c635b409238ac34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178466c85ee000e0d51336d1b5ae70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20688e6bd47d57be41e06cbe0a9081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af67fb1a3d381b6cf3eae1d4245a71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c6a78701639fbde3d9e99131af0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aba437c80752829531ddb50beaf38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23266da85bab490c7b62cca4f012bb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca844c147747c03bf9b011122ed33d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b662cdb7d55810b9fbbac0a71ace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f80735d7e52f1561e94cebb5e3d4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980bbd96f8bf98d59e9a1afb42e0a4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c3cd25fdbd79771de79cc7084f209285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d76e74047f2dcbfe5b3566d609c54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f5bd318b03dfb9d5d41594c43e6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3036e6bd4b20a5ffc7af5726134e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e56564e71105b338cf3e211fd1cb1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ace9bc7879e77fb0b0807330c8fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f7d3be397f2456a485b868ca259b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b124f11e8dc37aac1582ec6586098d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800efd37bc1fc0658fa0493e44ce606293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524bc3b29dbe13d0a212d0754ab2c01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b70e67929c7b0f91db1cd33d5334295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf9a176359f22326a8916b9cc5d394296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc1872b23a33e1450231920fa1b33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47cb59922b38e36bb57264c32bebc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756867fe0948ad42df1da0b6fe9da3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d8ae6882165cbab55e65002f8138300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4dc1ba0c56d812d2b882da96df176301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781cfb52f5408f0392e897a717b0fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cfe0331eb02fa362ad7603dcf465d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557a6fd50686bb279bafd2695d339b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f67f97c68f655151f30856710917305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5c04e929b39789f148c3959229a49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92960afeada0dd3148e2bef72565dfee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debe8b950d1401672556ae898a54a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3266ef46fdcd95e40180e70f1b68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab923cc236ed5ec876f3164f1fa0c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a195ebcbb243c784694e2f63d58742311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4bcc9885192bc28e8ec2b14ebebd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dbbd3e9f0347621d6c7d7c3be8bd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3addb943bcde6618800068756836314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad359ef7e25ed0ae786b231beff8582f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f77f6e0be9f7824dc077502532692a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591285a4873767e0fdd25a0aa29b26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d0ecec9d560909689bc0329d34f5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146447f31a426538252f21fedd7d3f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e0fbed5b9c6781804b2c4cbd4dbf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cf89d520235cac3b218c89ba0e46a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622020b0404e6dbae935181bd7fef49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05fb3cac899cb1a08a5e98ec7b0ec8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9130a0b0e6589ccf14562da2450d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ba93a0f7c55e8ce30880fa3d4969325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55689b9127c40af2f2e61d469f9a02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063d88845d1f2a4ef27bea336c0536e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b65cd671bc3fd97af1d04521f28b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f0decd67884f662ef6e204b80c094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05358e417d120a7778c61466b33293ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2b77a1da4c2c9d48b00a8af81b85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a17fe6f2ae568a4424483648e9b5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f5b8dd7acb1b681c4c6a9194c08cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859079a17b89e1125e51d96dae2586c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951657c6f5dd09b81afb02ec1c6a1216335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ab54b1d1daf4ea8227b0d7a1d3dad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52e17bf87823039d8e999005e3ceaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d0494a473b01ddf711de097ff181a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4853d670a75814d899bb14718c6915339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4e5bcfe8248698dbe0bcc7453cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3c7ae5ce1114e389bf61d8eb9f44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44220a787ed1bc4438b209169928353342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be34e3d8f6b76f0c0ea41cfef347d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a25cac4f9516874372de4073bdf86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be186a57cf908cf3bff70f398c8abcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246b9eecf2e3de6b17f89f1b657b3ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6175fd2b5c790ed0cbad8b0417d892347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd060aa3e6cf48daf82354f8f1170348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2f5ed70bc88418ebdd2cf61ee38c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7338ce9f2ef5e12c7170c5a8d675032350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b60a6bc6c590e980c7fb513790294e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98ef1ac95239fc983ede0e289ed1b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57f44c6c42878af891122a2041ebd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f8184edb6f57e3edecf360d7e8cf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258791243dd8935fda521ce67b4ea4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdfcec250e1cf927fdb7c33bf1a4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2569af5a81ad1e5119c91b3eca9a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8e668041d8d006f201bfd0c0f20ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b061390c146991436147360b7a60f4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6b7dd58bb8b030c9480bef812755360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16a56bc4c7c6494f8bf37629e3388b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85e1e77e2bfd47c0fa71fdfd8d8592362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1f6aede6fee7e8cf1207c5e80346b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100de944ac678bb3c8d1e88560837c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22169d575de199326c2c610d48838c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad135151d7444d5efd82f7d1cd3cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a3e803fe19d96de85157edc0e3cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023baad75764d5870f7a15b9ce976e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcb77ec9962676cf549b674f224e1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ed6a24e8b4746c1e6309bb9dd80a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc6dab530ea9c283d39e58e82570d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e3c1db2945f7eed58e1a6be4673e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0dac7c620b4dbc7c6511d6d221483373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f98681320797a439714e2beddecebf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22e7fe59844f29622645d8af818d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec7e62ef6b7d5aeb252676e1e7f72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1def50cddd38120e9465f7fad753e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba668da7bb3a0cdccdddeda8822334378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702fc59db69afeca0d3fb36bde1a28e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf82570a6fd8b4559d8b445b764492380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c5109cc68662c4ec9b8ec9d0ac70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377bfdb241122e30ba3f8c32f767df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0545faf536cac42d844cbf19f861885383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87148178d6422b0a41931dee46401b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00452556415b23c9ae9a7a2450a13be7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629488a422b6ffd1341664360247ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8f4985029c703f134769c8893c563387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b57778801cd99f9b700cf37deb9fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4156fc241f30d4c28cb3e560544bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e7ba295af430a616e76731d001035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88834da54004a67c0fb6eede2b2510f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03bf5476fae3052669dc3c63e06689392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11369bd01065d7b01df25cc43fcf381393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e38f9f1921b0502375f081755139b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05fc9bf470b879b3ef5e94f4f79217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003de1c1de3ba33e78c11194382b22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef6d82d40954c2941aef1c8d81098397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15181c133d8cc81672023d915bb2ad88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ed3c4ca85f2350255ee7f03a52f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae41ff8589a2e94f7bce9e5f8b1cbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568e011bbc5dde0bce7eb70efe5d942401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae98839b9547f85f910722a543e2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a42787fe5e7cb3cbf40b59266a731403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8523331ae4342ee9f997bffbfad909404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02326a9ef6407dc30ece0eca7fe7776405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cd4a111085bd9c6acab3a8c4ebc54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d3122841da02e7c2028bfadb7358407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc1d08710f28eac0b4d17938e07d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d96fef73520cfd27b8db13da259161409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d10ef56fb17cf0151a172fbb8f677410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606419e7dfb62b9f9a9bfdf52ae50490411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca20b8e1b03c43934ebb160197c43a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323408068841b1d3dcf339b0faf324d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40bef005676984705e3f0c65412ce3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16fcc2c8ddaddaea8448d03d4cb5f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcfaab8a7adacb30878ffc82e256e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f5b94e4633aad122e5e74768f77c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd50f1ab89073ad9562d17478e801418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d1dcbe297492777f9d3a0ee9fb45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3ae0ea49ce1d1ee19af0f565ac430420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b9753725c1a6297dd0f4da25e944421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439421c138cafd7c046a15cb9d64fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b961fc6fe0ff2ac22ba2ad084e631423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287e6b0a0c7f18c82bd5d73af539c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7c68bfa07eaf2a3db3feba9e60ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e02be7bf60f67133c2337719f78b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a3be61cff25619da939291c8fac6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e05f5a4154b553cb16d10dd4db0e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad07e32c51fc599725bca937915ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f12c65494be9ccb3a50605d34d97d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6825aa0ad2bdc7de7e6b6a6c308505431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9302917f0ad0c071511d538199b09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c42ed0a10769a6e75902a7b9d4b08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785a4a7df63d33df6ac3b673411354434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7d056b90f36e303317c298a44739435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9f0c364b4befa19c73347cc4ba13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f832ee8a72893ffc032ff662cb89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367681c586b19b6965d103833254c60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a748284459214f5707ded0657428c07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99e1de4e5065bae0c4e32ba8933d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ee8fa83cf6ada6226bc40e4aa4e6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d21110ca047033354ee13ac2a497442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5f744ff84a42baeaf47343f713a77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2799dc0ddad088d15fc13effad5815444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba81947acc71e40e62bbd592029fd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144ed60d5f8f9c390767ec91eb903d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760915c814e5941d17a017a56f99a6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d633519fd37801c4c68abb334cefb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5cd4815f0b2ad1ed92be470d51ba4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae4b3953b1c0912a93dde8fc9c5089450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb7944aca88f164728ee09dfd5b9f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23c11df877bebd46f765c90c4df987452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094b3406d6d195bf7245ff009e3918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e808a184f6fdb9ef39bfc0736caa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481ef4c1e14be468e9d7ac3c1868fe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2364d85543d50d9af676263f38322bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905228d78ee7178cf45ea65cb4b8bf76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041dc493db454c8aa4a8418f2136834458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e103e1d01f3d514f33a0126815b5696459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240077837fffb206c2f41a47ebbd52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed9750ed0424a3ad5ecebfcd78674461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74585a32be7c82897b6a53a0ec428ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53d62c5a439fe4d65815a5644ad618463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada60cb6737ba4fb82163090e9d2e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84898e00e43c3dd09ccd092eb48d18ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f8cfc5b5b85ee003569737989db7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642569dbf2ded52549069d115f9adf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0aa5ab24eac400cc22588b3acd08b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d8affd9a067f01c74b5211794d68b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f663c5e7fbd8a07e0b4a89e829a747470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca9f1211def7707d0ed682796958c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d5508c1e6aea71d18f6692a0299f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920f22c329715d04e8bb55ab61388f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24220ca4e1f2bc2d1d5ddbc7fd019d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356af21047e8c7f6affd93537b1bc0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cd428fd975ac6549818d99554858e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b410a379d31279ae6f4567fbc4a4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a2c38599994fd25578be7e50d4f63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58385f99e62b52e080c0798e4953c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69cd9ecdc2130cd6a9863659fd46b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc4d8d798b9552b3a2a54a6c7a472f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5dbbb38c43fb1d18355ff415c04ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a27592f7d1e33ac2871a170cadf6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f61b85ecd71fd696f99ca2e7c2c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb8c8c9308250248d3bec89b224f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121727a994fe4be7944a39fa36d136af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249e6b44b2831f257aa26d474a71ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199df74cd80cd0269a4b313acfc6c10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f6ac16c46a12c9d262e4a4ef02b17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403becc7038084efbaa3f08adafd153490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f4a3b8bab31ae7f5220590baa77fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc260096d30bb0f5bc9b4d3eb0e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35d9db65058558a4d2047506ad581493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bad168510a02310bcac558013ce8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401d5afcc99a5d8af42c26246a9acb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f5784db770f38830d418bf28db71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ffe636bf6c24f6c3991feb970161497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf595559bd315ac36bc6d23dc0e1f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077be0e49685ed98cfbdddcb825acc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a809485269602ffcfb5c2678560b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d104092fff0e909be9cc77d1f4d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a2f0204ee776dbbdec5e9fa255c71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6bf97453b298b03008f302b6f9d8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9cdc3a6c22884323f5644777e32f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172fbb43b5dc9077e7f39947130cc40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee664989805778346fa42308525d72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55b2b0790a5916937c9de9433552f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62675357c72c7f35ac3a587f1a13c084508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b4706d4da923f826b001e5237a38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef6a5435891b4d42b89309ae3538d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9938b75222f2adff3872ba6c219c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddae6920ee752bed6a6fd486d5264512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6de784349cf672411ccfce7ca07e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b40127529594c72c1b52b85a55f55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564dab250cdbff5a91250cd686ce9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c51291addd5213fb19790e0241492516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eecbf560b399ffd272a213b91d1859517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9f41895602bf86d1b1eb570d8ac7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da015bbd38204b1ca404fd4406047984519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd3ba89ae1e9a2adca5d27240bb6f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2975b4803d0dd35cfc4cd9ea76b0505521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df5d6990931556799bad9e7de0ea21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05836779a211d7de5442e3ed5430ed81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf6ac76d5fd357a0eaeea8c94ffeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c53ac571a26d595a1e8c44aeda53ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a277249d2d04d961cf638ad09de14d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0257aa6abcadbbd6b17dd1aa1b1df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d700298e032863616a246fdf32cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dad636c48cdf5db9f1e15e2fe7327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18e46cea3f7e1a97ad5d6b35bd8d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b1a27e2b8721935063de092f3bc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7004e2d60daf89d48f6fb9082b3ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102daff3201b591eaa61a8f58cc314b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4082f260894de3f564fec14ca78ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdf72769684a8d5f175b525ae502ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f76a59698996473d60636ed1af57fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc5402ec9f55c952a3c8a635e5d3d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949617444f09d04eb407c865ced9128538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe3c11ff6baac1a4699330aed4071539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69763b6e9f777a75742e750ca81d92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db505ec7e8de4965a1904adef8b0dfc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccdc5c87e1fd9e1de9e5de791c9252542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ce607542a8de7e3b4499eafd9470543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a7133a26a46e39cdec0d3fb0f148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e9354703911ad1f8a9bdcb6876e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96acb325a24571b316b991b1f0340546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc138384b7182b5bdb46f073b24de58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d228673320e91bf755787999170980d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45996ebe942769991fab34ecec90e66f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d3e73cd8058cbeca22237fafd9cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ae8f6364dc1ca83acd584ccd0a598551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d44e5ebffde2928629abf147eea75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019c0a5d464117859354159ce091a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec91419562cd59ac9e288bc51f351ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd61b17e7b4c4e0aebde758978d410555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6540512d374c1957cb9405b4984fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a919537d9fbb8b5c277acf1c3a465fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711ad2ddb1f7b1ece622c1cd918386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777ec0f7fc4406b8dc405b1e36467ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d201164c55bfd4d94258eb8645b87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2898ba96d09105b4878d8e052d52f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e398467c64fb7e30f135503a77250562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19518c7b40b6ece66173537bee97eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c21a95eb56723356f0e18c98ab2b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64550ffad15e4b28bc271da73b3c43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a4c5549d4b0939f71e891a37a3d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39030dbe4afdfaef65bc44f8fa6d85f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f803bd19922d5d20964a93aa0ae8bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74784612405f8c916375b7a6f011c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bcf0c88600c356ba684628ed22187570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60a05279fe1f80bb40e5fbb7277d21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b6a600ddff29f459ff82d12568dfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad63ec4efe475c882503cf0a1b6d5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2c1fb4602d87cc904db2c13a408b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735913790dd979ab6a62bdc8af6ecad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632bda5af14e3055cb6e89156da46e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a6a2498819ee56f34aceea664dfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25b4e6a0843493e63dc64b2122a210578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f549b935c628fa4c406f29a50ccdc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44b983227a6a68384837b42a121c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71ac586b19daaf4b46c009e1ef0f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2538333ad76abfd974b87f8d20175f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc824f7718d76d3961eadd4cbe609b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d679d87a75dc4003058125a585c2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e745995f07809caccddc5333e1966585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb7ea2350f5698a8fa7d4dc989c1ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5ec2cf193b17ef695154d41963df2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da84df8c8ae1ebe20b6dba17d69862588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0478043563f2e6c76b7ed318286fe2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb191a08a26b6b47b8da51a3871225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb0bf2067a676e140aa115bd490b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c98445cd75e71c038c52b7c170096b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d3b2404c4bd61f98f55e254536e92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e524d48b6d694b97b7700320538d59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffbede0c2bfe9a780da3c060839430595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5cb2e77d135ba2b1fa51372f58d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00deb33a2233ae54a6281920087e54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c196a78c84c2764838f4bcd42758598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a6d4858080624b449e3ed8c529ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2154fe1a713cbe7b024a023b865e78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661841d54803b8d12d7016c93fc764dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5cc9ecafef89e1aad31c0a9c173cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6cf604f3c27a4eb7662e34aa4dbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913546bc5c61c7a39614238c631851f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663767c44edc50c541988c4e2c8fdd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3053dc5e397930dbaf564f0f9f2f995606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ccfd699b2e93f736f00dee08fb7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa4a3c3fd7e1948855f74da8d1c5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990963485f96c14452df83cf406320ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4439f5afa6e93b245de7146637b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c3f9083a798c47005a95d9a561339611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f7806f2c1fe8a2277b3927bb64475612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0b19b94aed70300ec60398ca8590613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e590ab66fc50b2f2430da0167698614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb42320b84c11bfbece27f438e538615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638373ee24394c5d5f0349248a455f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25e9fc8f51a456bf88f2df76a02862617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253de218bc35b6f71c2e7e53426d7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc06a07072e59eda17bafcfa7cbfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12544579c73bf084dffee282a21352620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be92a2313459e7179b4fa5cee70dd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981977de071757548728c1e48545537622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525d5b2e9e6ddce84f50a1d77c7a72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbbd46a0ff6711e4873b053232f92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f983dc2dda90e2ddeff7e56db2d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a1d0984a3bd25138a12c5e2be16f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba890a0b7e86d39d5a43f0c636c0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac273aaf0129f96d6f75d05fd302e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68cb170fe7278216f5a6035ef69a2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dac4ba7e5c868bf13d0d51e654016630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec4298708f2b008bb491be8642659631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2cd51233a2ba676cf6d7b6a262e6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733adc73abb4b1d45130f0cfe58c57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae727bf9d8e23a0111224e2b60e29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379400ce41598a453a0c72d7e3d69a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65376127deda79bfc747aafbd79780a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8e738fdc8b921ae4d3328f090b889637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc17cd7f7f23665dc1aa127abaa37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f5272c4db5bd539643fa7fa05154639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac52f605ad80906e5072bfa4aa76a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdb94f5a601f6d3550f79906923dfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc30173583e7689bfa2998ffe90c944642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2edb080422d7e3b81a7453e8d94d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c2fc374cf9c7bcedbb41de686236644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fddc1e24afc307356cf1258e5d6ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594efea3e65eb6ee99322d8d8e5a5b68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca60c6b02163882c05c032ca072db0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283edb3db4397e6c2d22b31c5128784e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033278054d480b99758c2f5838df593649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a137662ec7f1a70f7386da1f82f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4633422b44f79fcac7a9dae954f023f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495bca0a035c91f410576f874cd2b66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ca05699ebacce5104ad7327c1d922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d7e0833025ff7d907653a675d485654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb36f85dc150d029f0099f9a95f981655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01289c2149b0bc2c14119e5f22323b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe98b2cf34916ff128b9b58e1b09d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643acbf895c4c022c7fe2cfaf0aa10ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3defbef4fa8a31a610c29f737935d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3c7012cf456ce56a1b9993e1ce69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a249b8f7406096bb950f210cfa6fc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f292e1e98e15a67f393cf6771fcbf1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7e5fb9c81bffd17c3df19d49fc64f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d171088a0fdaab85e9e9e0b8b348a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22050f6e7e346f78fc79301f8d7d9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f395de8a84793e0fc1972c9c6bcb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95b281d572f4d527c17e6d42cefa08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2e1a33f08cb3adc124bfbb379406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71fcddda6cab50f82372dbea119a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d53e38e6962177a93b8ce79835fa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955c99e8fb69c04ab92aa5474a51faa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02127486574129f4ab45b0cbb92245672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625330be5ce8d86d130c3063d5476146673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506eda5095f8e194f4db6b94c0282ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f57a735e0963e7eb83c7cce4db7e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59fa6f1165c1df018aaff1df0ffe89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb57f1ec0a917529fa522374e86abb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a335b79e2fc07be05c904eadd9ead7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99e38737bce9f96ac7b13156c025f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b966e254a08e4613878a479b0528901680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8122a3df1e59b41ed9875e1992aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a40ef245831839adf4dc8ab7e0fc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b88ec50b3dcd4d03faacd993beb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de3792f06c1a830a6f23f00c9efc63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a09d96c041adb9005e87e603f2ead685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8407a2965d91a6dd8bd68691f39046686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990054d1bcdbcb4e0423cc301a2c4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68381414a37ddc8e12c5e30a4a5eb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e45842e01a0018f10f161b02c95651689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed000303ee3b0aefed39bf102fcec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443beb4e0bb8097ce12d6a36ade27d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760a321566f25a98752547b5a3aa0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5534ed1dccbb7f3d5f3cb2e5c776f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f02e99e95e6cd109cba5c098f331d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953960ba7ddd8e570ce9c80dc010785695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006cef30f79fe147df607529312f05e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb2c443d44c30cc284fd7012f16d8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f886dc310ca6a30ddfef597c858d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18c96a39003340349147c77a171f3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479b50045c78020a7fa7a525d46f07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ede85440ee30e99bcf064cd3dc7e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9faba5bdb8f15236a8b16cfe11cac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef09510b9fd19f260ff670e6423be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b23e5cb70e0d9d9fe41b4b96a1e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd28789fa43d32bdfeca92b66732e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0909096407da631bb88344b19cddf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f57d30025631e63ce45ee79045fc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed99ddfc9033555c636dd12f04d04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e94c3f8c3596c6d780320daffae3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea2706752e07ec497a7111f8b3718710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea414debda7c45e46117068a0004b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caffe327adb2a4a4012e5bdd5402a39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688305a6c39ac052f804ee29ed509ad8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda249ecce82f83bb9defe534d68d18f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed23658f509023a21ee448b67216d0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168d4bef5a122405cc7bcc4caccf3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e01ba683a3ed8c0ea7d1a8ad0431be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b378bb00d9ee65782801b90cf043718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4236a6e1c82f1bba259462af637735719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e69a1950d3dcbf3bc24542c7d2e5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557395e2b124e778d116fb6723fd44a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaa784ec19407e2ab028f3b88354b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1efdbe84d0aec22e7e45af75b41fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a923618edabac0f2729b3b371536724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe0c0fb86351948a6c32dc1c53bc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aabdfe807de2d7b2c7adabe1ee15dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d243af862eeff9f4fea6e5d4210e298727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be44a977cef2e4a0fa4659b8884a6de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df38d4b573867a31bcd5dfa4762436729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9cad07e0683098dd12286109f8bb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b9f7bd14c5daaa60f522a3584973731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48fa7deba2f67f11c052b364860f0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c204eda6af1efec93223e5548e0caf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c378dc05bfde3e3d936c41ed121eb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d46704fdf85c95d9eca5081d5ad0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9975368a96a73395cc7b0d8abcb63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5181fbb06f58486a03d1917aa30c80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7901fb1d03c948bb88070cb4442d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713cbc359375e534e60ecf11f16393e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea38e0b179df7a015234f85f4ca4e52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a9fd4f376a26738b502186a6d309741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5932cc7428a2f7fbac056f7a08b5b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceb9c1111e1656551d6562ffcdb1fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9542fdab4b77c411e195e6f903179744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebd7344311f99b7eb6c5fa3c45bd65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444003358b55ffcc32e7437834de6ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e8d77aa970ac4086f29873694060747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d33b3f89f41b5f95e6e8225c3c60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0828d2333b0122a6b6d26d30c7f5fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d795a4b2725d6857e3ef2abba2cac06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c82bf0af772cf0e3d93aab616847e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaabb251fec970c0e21c184fc08a8b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c425e0e7d84a6cf0900eeda11c2ec9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9e65f9be72daf999f9acd888fcc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4dead8c66f1a87825e11d6346b8682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b786419a246b2c69d843f158e173603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdad2c0d3d6a92f34cc01ee0c2b5b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629268f83abd20d9c2612d393dcc845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4422bf29346fedc831a83020e712c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de49452d47f740fa5dd3428a08eb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d6c9c164baa9b97db0cc6a8b9b678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fd43c85007909a1dbed9fa51633f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf201b60d69372f6f6a25af32b7ec0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf256ca01ef1b35245ba14a59b24411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae480c3b51c764a4cc825357de19e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde19e42fbd3d493645498e3c6820513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf5be702c00e084f115832afaa23ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a41352991f1cd429fc71345717e5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e48f39cd59dfedea431acbba79cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4033f0cbbecc46042be4b9a80c4a1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d7dd564359141c0056ead8c9fb9df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a738199e2fd0664e7ba533103d63c8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c08fee5049526952c35dfc02caca8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ed4ebb345898a70e8500abd83acb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5864fffc80fe4bdba4149bef9a8958822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b22c4d26551cc4447d219becc8f2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdcd38822f4e780b5031babef6f02e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65860e2dd979fdeaad0e4e7af3ee0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9365b9a66a4268f56a8f1b3d409bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35490d10b10ddde3cbbf94a05114a6e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2544a00988369bf721c19686f301628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466fbe0c4f97cef7ef8eb5c3f1178f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65132da1d0bee1b4041c73af4112e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad3198f8ea38554e917355e62829b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d1700b2c20b08c08d4a5a58105bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc013f77f97adcc742f3c5b30eed6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130ca889438b28bfd4674a1e6646e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e69a1fb2009d5bc8da8e33f7df8a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795be189cd86416f193a007a0bc405b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e527a5caff39f125abab0ad532353037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b55b20668ef3aee74850823b42544438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59360aa57c490a545bc3491a6babd0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c947a152ada3b5ae74e8f7f516bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442c950a652adb4c3795b7cdbe4a5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6f596c8ba3bddb6322a449a5251942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550dbce2768fb35c322c8c335ed480043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999c3f7c46b5f8dac1c9fa58cd053644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e65f0c47cb3e44e66ca3b327390145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e3358e610add7118aa18944f274cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e1924a2c8ee2f90db79088ae6f7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4465b28164a2d0d760c64af6aa4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cca0f4f14f8937a206fc2948547a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad88b94d98e720973ad24a4439f1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925217eb88d8748aca83e2d5fb404d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46a5e168b4e8ad25a225a97cd785c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878aa435f74766fce4d3f0a4a10831b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6028f6566221a4c68ca6ea3cdcca1b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1ee88540989708cfd9b6f727fe3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd7f2068cc9eb9efe93d447720765156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d753f4dd9bc86c0d4b3a456bae0b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c15447c166edf5757fbf727f22e2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de91cd3642ebf262a7e2c7aac348a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631e67859d383eaa343449f153303560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10750bc3ef761729351ec8ccf6b0306d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94213c48bb0b527b816dbc26c7f588562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aedbf94e020c0f6b1c3a12a5c3a50063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d6e50343de7a9ab1d0c1eabcca15064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f87ea63c1222b0ebb244bb0f8514d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe28d9eaa015620cfdabd21ab40111566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b0446876b185fb1d3ad871e41131567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24a57a5711aa1123db3aad7da75d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227450c0bd1157e483fb3a37dc702b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e9c6e48ea55a348d17acfcaba11d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44b8005cb8dc12efe305fcbc924dcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e632b44c228b588c60d3771c812572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0122b2498365000439c285f50778b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72492535628e3a3d08066bc3a00cd9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9df1560e3006bc858e2d9de0fc3ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efa8ec9470ee874e20aa9bdfc0346576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5606d72c57684a4f089855d33233c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bc3e2f76732f01cd5c91fa32fbf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8759c704e6e5833895365bce56dafc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821c99f424a47eac53e76ef7ea4526380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8d045abba7f113e1e0482b107cbdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282ed813ac43b3ec864680ac4f243aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154f805a0bc5200b3317d565cde8b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ad131a52291f5ba0cbbbd162f821484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57099a5cee39fc5484c39d4c96016d8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe72224850a6b3f47a0944ef78f08586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044a6115d8913619af4fda64825541b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec295e7cce2ce00401a371fa9716f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687d29f2dd7ecfaf953482526a17ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992276d2a93a02c3d05f3ffa065dc19a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233751b206549b4ad732e18d0d0f00491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5dbc236564564b031d573e27dda8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c9d3e9d7b117716e693c10903d2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114103c8b5ca7a9638ba6c3d5cf60a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d790b649332165381572484ede7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874514537d748ecf0185709a234641d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b47661c1e103f13cdf1e327daca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c768fd9c6f96ba624dd01b136375f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737caa792d2dfcf8dc4400261068ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae231829f5105355cb2e9b68225071100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec9600bb958505a683a886aff9186101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d680484453142ddea75cfc772367f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae988cb1d4b0639b1da119a0523c7cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af17a22d7020f9f18a1ca51ae748e9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e233afe13eba7bbcfca0426799c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bda2f108d7a7c0d6203e70a84e999106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9d14b6f44d133ba87c6fec99c190107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31bdca97872b5e518e0d69096c7cc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347d499d8fcb86a7e117db610a77345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786560f99fdefb2282236f2d92d3f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130048faba55bc55934596b6fe2dcf09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b086263e5820f79625956cf6550eec8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054083090d44dc02cf4b35625b3ac70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7491d88a91cbf76ac63ad2ee0cf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b0e353fcf9217363a3544318b271115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b218b3c9c947966907e5bcd665890b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ef0fcfdb46220719fb461dff1018117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d7ac4c66d9df5667d6703341e5c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602f5b44f589f680af4f2bdfd4ffb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8eb12a1d4596fc28315f47ccf2427120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555ff008af9703d3149c51184448520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec88000e0c31491e478b9950960ce27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7d47c355054fd3492b6d5dc0969a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3c5c6def694f3eb7b25401c0e3f5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf6284689849ad6cff12a16d8676bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eff8f7c101b4c3d45da94c80ce69b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22bd3a5bc2b55cfb98a7f74f027dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0682d7a171ceaa41dc331586bd583128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade64c707b16f99538d433309b749d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5db6592d09bfeca01a9f5f6e02abed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bddb22d04bcb98e025085986c5e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf603fb53d70126005c2bf384d8f6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797545aa329a48f4fec3606258f82a19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21a76013c648dcd91c53e094b918c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e1176b4a7a4c1921aaddb446ee93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd219930bdd92a0d48ba2ae2ea0126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a002f8dbef1aa56e8127704e8ddee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97560655fd978f7ca640fd0d382eb7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d933bfb983fdd81337f1e086063c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db81d4ff864a3b8e1decee79eedff68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b2a4b500bde8ece6e0ebf238a9c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deb89e41816cfd60eb377238750f5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beabf9810a2caaa41d6d5397320ff77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2490cd0bcdcdde2064043dfd7791b35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b812d1e72c8ff13bde5a3a1788ce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7544ea2d9599fa1df73c95a20246146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9b988cfab78b0dc226efc45cf5566147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e5a3c15f286fa92d75f89601e4f75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc04a7e4999da85f9684dc41a62471149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af875589a7d25921d4c5ec269e5e62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef2f3951235507a780418c9ab5acc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34f4421a186b6c937657cc6276439d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e394afe027d12d17b32cb95f86935153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43abe68bbec46213ad083b83900262c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a52a27ecf49925be0be6dba123e3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261307aadc184ddec33aba78ec430e09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038232edc78ff3a0813e3887a9d888ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d05e452f77694144ba1515003796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58eace6f1856b337ab1eb4ea63b96c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec9c9166c035b7c5c0e04d1e4eb1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504dff58d7de064a3c9172536816a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcb7c44d283af7f3b8b1414b638b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99d00434fb571f80efc4e3963612d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e67b9869573277dd97c08cd95942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569052b770a42db904581d446c3456165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4b4b79d82761739256861851cb42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2fe2573a36a9d30e651ca00ee9fc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276468bb11751f4874cd1c6197b0f4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae8e4a2aa330c55a22e37de128ebb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1d14255e8c56d5443d6e9f79d4eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac56705f5901076a8c3f01a79aaebe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a7fbd8ebf13dfe10328da901157a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb3ed010af05ffa5f67836efa890d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad49dbcc9899d203c69ba14d6cdc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310e99b5bb18e1e053bd6cec4f51e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18525e76280cecf91ae0ffe645c71f67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9abd6934989707ed9a42c9fb94e18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f57e9820a5420dfb68fcb236ca20e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e4f490ca6a03316dda8689236ff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855a486deb07454ab34fe66105c9510180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6badd9ca4766facd1af17340a974a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534dbd8f4d15daf65f2681c65441907182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c16a8fa242e51b5aa9f8ecb6469b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534acc57fe5fd1d2a72bac2dc306ae0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a707f3aed43e2ee0e5adc175fe3207185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09393afc46df60c57ff98d2a56421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827339a0253b5a4cfc8a7a5e1498ae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a46c40316d8e5a3c2ee05fc08ebd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d0175914921b7cd0e40e5eb26053189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611fb230c5fbbd0c2287b5f15f92c6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48082ecd4ca17179e2275aca27a9ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e588c489850f13b68814bea256ca0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e1175d30d38c5a58f6a75c599768193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0646746a8b7a62e19759a8e5b8b30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984947ba47be0c6f3fb06d7b65e46066195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba1056641fa677cf35a47644526fe0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935a50993f4d88d5c9730a66f8cc8a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5aaf7105b612d0124e9a5414c3da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7cd7ac15c7cd66c59a0d26bca3b07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeefe4813dff9228d0d9da243a6db3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651685d923f9cc1131f97a3bb9a06605201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c13b6a37bc98d5eb3b47e5f5719c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ee5cddd1732d531444d234fa12e11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c77ab2c036fbf608bdcefc95d9ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56feec81da201efd910b06f3de9533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1acdc0d1580ccb5240357770f4909206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05582eaffc4eedaa125c4c401e0d8b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c13cff936cb5ef02b93064add8ec5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83853259639170587e0ad24beecb7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f30828fe86d32db87dfea4912a972210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b623e14e62a87528926e72e2e897b59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9fdf1c173ae3f12fdc04fd2b6f655212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15519c1fcdc6aa9b507b70285d10329213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873456d44372bf57f3e61da4caeac17a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038796c99ac6f0f4b5b8767030e7311215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cf0301ef2991fdbd789a9f181c4ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0e6377ee529c189152a9a70c143a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e88504285ee800a693d18afc5feb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236caed7b7ced8a6de41b8ddcf5234b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c7037b04953ebc197f9d2338a1eb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b8a10bec1146cf970b9f1d936e22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e6c140b50ac8d3bd56f1a0154509222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb598d2948f0e0ff98fd204452073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bda4103e29c5db161fe8a3273f6888224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a7e318c42411ed603ee9bc99edbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66687ad67173537995518df674ff812c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0249b4c29b996fa24fe1b5c8bcb35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb77c8df0f359c3f9d4ec2f39b6d2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b237ddc3e3ef92967832617f5c17ff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aca5aa41bb56f33d4bf272c4fa390230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c31a0dbc8610996c65839b6f01e09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3616af90e9438835342e2d502bcb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c14c7dcd6c68aeff8eaf932fe75a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169611398ea348d93774439ee65615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1613ede4f0b0fb25ef75376d1b89bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065855d2670b545bb2b24b04ca02f826236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8de2bc5642749b270a1f68df94bd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af0cd5ce9d32ba4b1cc8dce50fcc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f738f5db8d4582b67c8b37c134bfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c35f2b6883caf9b5cfc96480a4e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86330ec7da54d38817735cb9205675241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd4ff91b683f76adf1c09ae07d207242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b732fe49492eb53e3b9b46758842f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82547522ecb76d901835b0ae2a1a5d42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f919ea60ea013fc85d63e8d40726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04492e429273abc0294fffac70e49653246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a8703538d60025cde1b6c88806fe1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63261e71e6dfbafe023374d5bb6ca22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df04c0a0895e2f96e9c79347ffbd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41083f83b2b0ee800e597d37e04b31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee826dcbc1af7d17e54c052893128251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1e19a35ea2f95cfaee549c5b12a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fcecba799c9900785f3afd3eeb3b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67529860bed542c454e41ba02a69ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6171aa78560d67de03011698dd38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877e1b6b30b6bced85a1a81f4cd9d86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c9d6b5ffcbc1b3962a75f4cf2a6e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9eaaa2c42474c89a54e95c87ba69b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e27661493eb445dc18b6acb0f519259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bc0a593902b762a3cac8a5a4dd40b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc62a67018f90e491414658185904fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4d78b6ea54a278655d293f6cf917262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5fd1e85402136fedaa4d2d4a61fd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc30db2366f2e9711610fa6b62750d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41dba16ecd0a0cd9e44665980c3d04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da405dcefe4770cee5ba2ca4dd0fbb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef8766921a1f58931a467977e920e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6668fd69cd27dd7e5b2e7fccd6aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbf0258905f9e95ae9f1fb8cf9a047269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291037be2e45778cf11209b9412d40e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20238237cb2040db8bf25b7f540e8c50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73296cf81b0a92a55af1a5cfd5d5dd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5721e32681e1805cf37bdd0f80fac4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887600233bc2d23a42afda0caeaad52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bfae1735d25933799bb3d89ce8360275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce1dcc45e22bb397e39915dc39b7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcd0d68abc92d6ab6cb0fda2a9536f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8143c71b67a3901691165550999a96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95171d1fac7e29157d9d87687913dc15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf37afcdfc0804fae0d74347a3afa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc984ffd6ec32164ffab3b83580549e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428be8a3b470e87fadf3af6b358d913282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfce1b949b073f3a0ec36efcb86bc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d82507fe18b488337598bc528f382e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee6c289ef38412cd0416cf5781208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b7a48161cf67477123633ea0c140d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9b748febb4125bd81f9fc7500c134287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1c6e27bc827d5531e0e82757de449288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4365f2d2285e4296c7e8db01c15275289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e538e69a7244f6d0cf65d6b012865290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be941958797bc8d841fcbdf22aae0fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5827645a505ee5378571b3a236aa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebc47c58e57249db7b994c0e17f467293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8561008af992701bded1420ec0782d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d59a6b7ba61e29cd93bc57dda6b270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5565679cc35df2a5ba310bb833a25a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e5222561cb8295737a35f6fc48786297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8a112d83cf8d002ca93987d96ed45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a626c614dca5dda125948b96748b7ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bc356731522ea6253cbfb627553c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a98f52fc411cd214ff2d80fe17d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047bb08a2849aead3c1c3a208150558302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0f8bf26e01d4e7c62e7b35882e53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8311bd0ddcc592f631cfeef68c3166304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f85b61f247527f30775c3a0e9ac9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc47bda5cbc63cfb0d4de638a1e68e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0d90f38cb43685260784c5693b88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3496cb1d7a3c880c03215f7fa07e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0825a8ad32499dd5b660c51de48d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100888d366cbe0fe824088537143c146310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ef6bbd2b0356bc84c1aeff9402f1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9dba71540c9f826c91cc8f4cb97b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aac8109671a96dbd90d007f30e18fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a3e9850a432157913f7d717ee6e70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38a0d0dcb9aa108155bd919d8ddb88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562cfb0983fcfbf9e9d5e3555664216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfcd3a984e5ea349c64d36e9643906317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e960d8465e068fb686998c384759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6bd4aa1893bc8e1efd5625a6a3cb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c60a858a33c7a3f6ee3ea4384516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac245f0b7b970347ff05c66c344a17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101baa51c015acf30af4c0e4f912352322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2242b57f8987723682871914d616f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40bbc8ffe61b5c7d6858537cb029d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719535a2a1b679021a24101a101d233325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f423d11d5a708110e87ed744748f5c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8e59c012cfafb552dffc086867d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9055e931ac8cd06d8dd227532eeac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc80cdbc3384c833b5db63386048a5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ffb4aca59e11100ab1006eaaa9064330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddd1ed1ca7505e3a1ae4ef80c2ab56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b8a8928be632babb094c5d257ed1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ad1e4f8d334ac2bf6e743db63e50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb6894686906585f24774bed9833c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92d84c7138e2d00c9b5e870dd64c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50d8940f82ce5cdfd8c4b90890a0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0466479edede3dfc5e1574a3f63b21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114c1f48d734b963fa555d3dfe8a9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e543ef857f6e8a8259bb7b6f7fdd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538ff2e5c74a0719b8ff05cb9d9fb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fd417ba8171d8bb105361a11322ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81563ac3c20cd6d2d3f740bc4d4ad4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5436229bc73cb8157a94f20bd48989343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bcff22fda3d6d3cd2f6ed1df1ab79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c29c5eea527f37e1bb94d5bc06770345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24768d9da61cdb63a43ee742e29139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b94524dde7d5e6153d75717849181347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39451f6d8590bcfd8e81b78397f2eb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa639a9bd7dc4e33703c1a159e3f32f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b8286ef79cfbb51622e6008e65bed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7c005bb0327f33fae06412c5e7c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a5bc5af84719c93ad88a30383abc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5cd7e83b1269c6e528762381f66f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f976b26ae4b28d21c25f17ed80b5700354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6881f774190546504f89dbe4cb4cae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68246e939baea155be3dcdc276022ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db4c5c6da0c25e6a0aa6387ab8bba4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011570e71db18cab6d4d6f0fc9e228c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a0218f3932039065c68468534ca5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066999a11e2e682f05f92ecc13cff793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07756f65b79bed7fa254a31f29320361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a52c4ab27c6de928881c0d5e4b6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb099c8a1bf150489540ca5f5c6fdd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f794acb902996dbb5cfdb03da4701364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194bf6599ce8efdaf9eae8fce464f9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6e8601e562cdc30a4021c9604151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0324c204541ffa10e657c5214c0774367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259560898edc16142c063f1bb336bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef560395a6e65ed6ecd6010fd66241a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f9ff202fbe5bc7780738e383de7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da52593bf78705d14f0065404e4e2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780644d44636c9b8fc6c1b4e37f1a7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f948f1564c56d7817636906db8f0672373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76681e08e4fbff77d4fae2ed2e5286374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b078b06302b7e27a5248cea2091bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116f98768f585572f585ebe907666a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1cc168498dee2e23e0230fd15f116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07949e435681ef9cdef782f826722f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae8b8f5620c559a633d24dd43e49fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506813965cb25ccc760e0964e87ffc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b926a1bc90d5f0598f549c6d78fa45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c36ac3fd3537dba7e8095298e319d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb8f6a4281b41b5f55ec6388957c9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1eaaaa34373fe19c0a6cce0302a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638577935699e94dd8c1552b73a3ba00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe354db0fe246dd6cc7883c1dc037d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a2163a972cd2b1bc66e2f5e5561b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee09fe216c6cf9440c7c48d5fdc21e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12344960f86a071afe1b03807d70099389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be52719092f179b469270d92e29564390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac834ddeaebbebda340e6a6cb77b94a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e0d09478e270412287cdd8642ad0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3076f2383ad21ca8ba72234bb23b427393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a11adf5198875caff9247ef962372d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d023090613f0c427d3d592ed6ce626395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393e12ef1616699ec7c37d7e53115d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5543be680b9fd84b7ebe570d2c9163b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c67ee1fbcb8719a09041e8d57c07b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799d43f1ba1cd8a4053d30ccc79bde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc41090fb0b6d7fbf031a29010593b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425359d62ac1dfe38ce009218214f26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452339f810e81bc2434b368349ceaf43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd60d5613ae81786408eb941da0ca50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4060a43438780f841a374b46a8455404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b331d2982b543352edae194b475d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d00ef13a0f5c2207ffeb678714a17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27eeab312441c8db49da1b2408df82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f4ca7c666d518747fa171f51c5e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07911383fe263048ab9e7ab7a2044409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98fe09e2d8e3dc86a37496ee9db81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d716e89ef1a5e571e1d19d84e8a7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12181bfe3bd9e468e5a2639138cd1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1f964be327635fd850447625028d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490afc4c2bdf48ea66e5d904ecd7c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a727067b9311fb16c76591835ceb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbb0ce9ef9bc7212e66dfda646b954416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ad1dd6b3357a116803c697962383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ccb9ac6b954b5a28825321a1c3a64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71719d2dad9556bb62e328988e295ceb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9908b04322091a1f4b42e34c2e54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8273347345bd8e60cdde1fcfc4cd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c6f96bdc589665d218bbe6bb6a3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaca3ed2d8f4e052e551b4f5684580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3a9cc290a7167f45252565a3d41b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b184519dd0c4a85f6ebe10c24559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9914bdf10d5945357d1b9344c5b97f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233997722315af318277ac450dbe844f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105258fbfb403298bdfa4a91333f055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9e72ca6e4c371c4c7a182e5533e98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a1728397e8375875ac55a616a143430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517e94a5dd0d53ae23ba11c0d7377e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850aa69fcfa3ffead33b17878f48308432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc644fb653a2a742debb2ede79ff77f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833a4c536ff4dc8b7bb7d680a799023434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d156da052922ff4fb657d04b1f94a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a59d113dff8e20640a3df28c3bd39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7013939a90f84a8970090fa3a82735437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af816d0eae991ff4e1fb30ae0ed929438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd25b74933166831fc93e3a4402abcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c86eea8ebbde00c86ab1087614971440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea913d5d43ae454989ea4299d040c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b447596cf91afc522e7717ac653e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d1ac89763c28a8ca2595b969e6e24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f5511c171f2eb062262dc133e873e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde87c083f82a623d9ccd7edccbf145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d77a9b181fc290a0d475dfc80df1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be6f402e011480297e536434c3186447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249b8245ef218f3d47dc55016b1ad8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9856eae9f65958548beae7b1eff1624449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70105787fb7987f6c575cc6df36878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20f9046fe7e82c979cd4a61f2877e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351efb7b5a1cb68b2a1bde78fed25aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d89568ea5b9f0ef0f02339022202453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f89947b35bf6938c06f26080dfbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3172a011ef784fec3908342f2488d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e750794bc24259c92be8070607dbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96942a773aa3c7a3391fc63e9ebb9c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef93e6d03fa73d9affe760c97bf71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad5b7ddbfdc0d63bc8d26124356307459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8403f8fde0bc616f48d0224281916460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2efab999574c05327d19dcd42650c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0659acdb9adadbb774d1470e693a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f110dc4de2034b56d6ae205434023463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f54eb28f8b5590d5ceab7e449541c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf784c1b9592ac3aafc1152f49c546465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969770a7b0a00a11bbd34eac9e24093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73425eb2c7142d920e158613e6d8e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb56b3a8d0655b1ddbcd184a8fe9dc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be584347afe6a9a9f86d99f53f6920e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19889a9a1e5593f8bb88df183aee57d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29e528ca30381513b9129d3e37dcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da1e632e2cb06c88477acfdc7abde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c0450d5ed0e28eb4cffaf27ce8783473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e98ba5486187eb96e1d7710c7fcaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f692f87f2342b9110d9803c5832cb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ea636ba32ae589bcb88c08523e2ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fb04c820b298fbc0892b3b241f60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243cf6b621f70347605b9ef89f3bc44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641df9088e51b5baaeac4e425779302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e924c2bd26b76e6404202eee3ef05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ae35152ee23dec977e0475a2f2091481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05cd8c496024b8bb2153b24765ce4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780e486bdd884178a0d5973c24d464483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd7392930c301a5c4d0d5dca96540484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9172e5c0012522a261060351af4b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c0236e4b501303ce715d170b77031486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b18676d8aeaeb058621dfc7e79ad7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbc68afc4061b4425d911ae0a56015488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763858a05a4e4a599d9396bbe6b54e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec54dbfa82d6ee54c7fbec14da8451b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786b8f30d1db04a1349042f8fa263d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea02207f7dd27cadc8c74d53c8a96da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247857c11bbe5e0eee86fedc455cff44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098dd4150c645079628dd07071c966a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8847f9457cc9ce3eb23434fbfa91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906075046cec6581be60db0e1f6a75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e1b431637465017394ea8dd72408497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d577ce1c79f3e72c36a1eea16e356b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ad033cecaf1087c7466ea2e26bcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fa2d75ce25d2740d7417db20190ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388d707f7f6f071966dd24ac6bda2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88ee3d62d9432639cf335dcf9c9b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e305eb76db2cb5f4bd14124c61cec12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0183f32a9796f6226bd6390fbd9a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d308705ae13c766afb570ecee7ec3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5cbd0597010ef1f8cb16608026a7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c20886bee2494ce87a400d0388095507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd44c97b8b5070675e28812a5fdfc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81757fcb78584781fde6ab4bde2339dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58dd1ca7d00197074d892d230016fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2ab4d39d680a4a69bd3ba165a1de8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b537505e4502fac47e80ef82a1e41a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dc3511b902f95b5d7b25b27b65760513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dd00b5154ff145b7bdb49e8176f3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfedc59b547bd4f9bf0f2ed6a9da382515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0875bfaa1dc5e07947d32626fa326f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629500a351a8b92d74767cbe0efc866517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b002013d5deb470f9d908612d8023518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980553feeb1aa289a405042cc735903519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef8acf67143205c2fcd651a791c70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf4c7ad209f403751e5b2fb0030b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a7141299695b11171714f00bdc8be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a4f40f066893a25ae991aa1f4f387523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ff8832e62a80d07f0fadb2be4198524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba400c4bd166f47c796b9799bf71636525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3c2b07818361a609a0efc88f75e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdabc2bd03716866cefcc3bcf274f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bea21b0d35abe63917a2a9226a40e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203b5e628b966adae61638b7877425c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb64e1872d2ec7fc12f6abd0873e8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a522adc110a0072ec63167ba5bd126531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a235517c9969fc4bc06a1a14e73ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a76526ade66d70f2248b473d09c54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042937b9b2867fbe8e2140b8e2f8d381534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135664f58c680b3406b5eab3d4db05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d8719098f0625dcdd24dc788128e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052189025e96f59ffd9301efb0d615a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a467d4bf88be0574ae957b1afeb7b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e067ed6e54b02312404c0f15729e42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a11f7196c0f2edbdcea5aee85ccc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d224604ce59d10d29dc7ad157eb4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad7ebb0b96664b4f678135cf0b7234542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2c448951b2ca0a716c3de339de59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eba8f4ef65a67834e4ebb1212d414544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3063422db6dce83fbea72937de58a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53af9a60ccfa5ced2be599dcbcd3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39908b504d2e4a2111adff43b0c18e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc3d284676c3e1ef3c682c177a6446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e481a45c9109e882121e6a419c448cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb817e88cf369d0ecffb0a1c10ec2ebf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6b9fac84df7d195622f1d32a5758551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dbb9571d95756f14c6ed6df5c8a91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ccc23c95a82dcedf1ebb9b72d48d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533a2553959e49ae7d2bcc6fce23bab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7205bf74d8f58db9829f5201607e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d61a6e295da3312eb562f4e10d783556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406fe536ba7f28862b335eca357654e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104159d09060ff95802f6150f48cf4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522203690adf9df4c87bb5ce08fe58d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de41bdac56ee986045cd6929228d9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4b9c8fc04cfa90971da37fc3aceb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9045a4b425dad794bd87ad30faff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3b3fa9f355f9653b1fa885a192f32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b75f3d55e48dcc68e0ee4a54109eda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e8c76b6f5d9e6f42d2230ba8b962d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5cbaba57e5929a696a76e1fe9966f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7fce2770202ef49934a2f92772c07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df21f6898f6293076658d64bd795c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ece842aaa20fedb979a32dbc2ee67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44ca7b28379c9fb69a9cbd56b3e9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2fbf1e9e5062fbf31b6aa71cb2afc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4801990a473b6c2fac426d16215ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4294f8edba8114a715b24a6267a06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20842e852bf03bc6a632a3d888195d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3bd1d86bf17a393f3ebea2621fa78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993cd64f0b762ad08cbb7727653d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cf72abe3e41e72e4109b2f3877bfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78074eda16de725d1180f9b8b918bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72cbf132620fe61a1e7845863f9394579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd20c0b301da7f88ee0f458839a960a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9cd925f37e98079cf287a4499961b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa553fb1deb68383811589db8c29554a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e5a3018937402e3cf3d78088bd61c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d88ae0bed5624fca275968917d08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298cd35774461d30d0aae216d4bca7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bab8c3884f9cf29c6cf2b7b5a37538586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619636dbbea8c78af732eed6899764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1da6df8eb58b80eb04cc03c05c65f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1079df3db1677fc4a37a7c0cdfdc6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ebc30ad09a101bca2967f4a7fe18c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db350dd3c210f2fcd0f05cb795abcaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f093d1cabb7d1468d4a83202d70c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a73caee66197a9ba420ec5eb8e9ba0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e692ed3ed3fbea0cb9a69178115cac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e0c859ceff91dc87c04a1dd37645595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265e2defdc9526ee1c8677f256b057596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee5dccb1fcc3a825cbeb901cb8aedb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b299ad12640fc89ebb0d5316fb711f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabe8d806ee34d6d5df3f84ebe7f57e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9573f8c443282830fa459ecf53e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf4a9b2f1889c9c3ee44b349a52e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f083e23d64da4eb0d154dddc45e465602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a5ad5882869feb2e410b91640d502603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db76daaa266c4c9b6201e2787bd68f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fdc346a05a3cfe1a0b3399bdf609605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d2aa1446cf6dd37a03726ca9923c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bdfa49aff82259b8df7f00fd5e85d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367a1e524e6878674cd5ba6e406713608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957982b1a4a84449a818b7f3035df2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f3b1066275c01a1cf0a6e29272ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d17add0f92b7e9f8462de2a878b13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517318554781fa0a8d48f7801ca47b27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfa3b8bc400853b4f09d6985a5db0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866383bdb7174d51b9be51caea2997f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8bc5f94695652f16f96238869b13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5843875ca7d71ec9800339630a286616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c477b886aef595eea547694420154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0114e216d25dbaf0f7920b6e44ea6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4cfcac793c9fd9ffb621c2e8dd71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029a047e8d2bee1e74a75c7952ac13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac346248f7edac9be47d04c7665fae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4a9bf85b79161c267caa0946bdc6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537036c7b724443a972eb321b28a9754623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838577bf9e8b79589215202c7cff9bad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ddec7f39a8d619448bc1bf244337625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e00211287e2a9d1f447645076efabc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dddb83ef0769fbc98a84739bbfab2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6347f3f0174ae0960aadc8fc2a383628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e630a8c366884a50627baf6daa3e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2d6ed577a3e0ee11a853ed1825e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3b887d305d1da722f1cad65cc6d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135c6dcd908755b8644cfb14359a82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d68fecf287e79f7b878314f91047a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a72912c476c6368413e243ad25a4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03e91dbdde1ca3eb4da0088a0ebe9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0863e127e7d6c5f1bbcae7d0dbd70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23c6f7ae25a581c1fac4464750d4e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fb1abbaa2657729e5d290cee8dc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c037fe5ba5e0be3ca12109df86ce92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab094a81e297cd4e1896f15a67d83fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da40f6b9a9d8135bcb9242ac75b3e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee2122d33a7aaebb309441e981de2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4bd7e62a6cbd6507e12ecc0ee8f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32283c702cdfe756fb6092b732d718fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bbdb83b6714b022ee9d8619fd519d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21726ecd77be8481ebfedfd84598cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa92d92223efa091eb527fa528a7d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28552a0f64af809751887d24a2087bce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f49c70d2734e1f5c17abca6b42c6bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038711b1b4ec7dcb33d57f3c7862bba6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04864749f3c8d239ad83870048dfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ab60c10ef7b7100cbe5c9ffee9f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717da2403eaf44db4689c89de41e8ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4f11d5b59074177650c513d0ea79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5250091faecc1ded9bcbdffbbf92565655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2413f01ebc18672f19978fd137c726656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3a8d994649a941589fef825038e97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09be4b11eab6f898ac3ce413e777f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a7acc37c163298df1ec2a8739dd6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c4d3c7f6ffb105d6267af9e9ce4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5398d0a813213aab79e2e54651075a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad6d1a0d35b7d865ed33bce0970900662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced2f091b342c9f70fd1b56de064f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09202b75d41ff3abf931644e928eead664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360455591de8cfd31b191b7c18446e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448152afa7378b2318361132c43278a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e86f1795d89b2f4fd86f388dde09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d147cb5fd95b2b77c16249a7c47b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fcf4dc7c3a6ad05e9872944561083669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20103b1f723f99d653d648e083ed2a11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402e3b8d435f628bd8d44fd0246d5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b0ccfffb37c8762737f3ddc1f11b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c108391f5c41bb03e6a837f77082690673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d63606c297acf372ed496f937585674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4d1d741f4a878fd6d7ff66b4f75d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdca0ce08cf885512969e30a3e5ef8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad2197d4cae459b92e21c18de5316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478f13f757c4207eb582d64e7da06a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e760ab790a33dd1d33ee55a34a042be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fec3b8762297eb2bd137a868ef988680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc541465d2ee8a2e6b83c8d9ef67d44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b272ca9ebe5ac9fcec238439dfea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a52608a72f82d1305d2de485a71d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f364312d30fc90230ddbc6ed98b456684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b07c3817e936f045ddc321690692685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723bf12a4e1e0adfe81f0976675e63b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d70da7e26a0f9d857d3a60217b7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb6c9c26402037d8fa2f83fb662ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f14d355b50a503b165a423451f749689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a2e0b90c3db1671864a7da87f4a8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9046f193e0a87d6c14efffed8f71c37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f4c6b3b91a6cb297818a37f0fbe4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31659422adb0c950337b41feadc37730693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce291df5e44a640292a678dedfc58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179801c31ff53db164a683689190ebf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ba0e32a702a7f16acbdf48dc0515696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c1d1b3787f9fa5f89af7046b3ea2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecdd5d402372214a22d1f6e7917c86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ad958000107c887a3417b3f9c56a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f7eb3bd98956ef2a853b5305e137f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91405face2caf1e3d7eda499392a5cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4e32eb49939840afbbeab7b4293b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6a8a9c6de8729cb8fb8722a84b46c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9382a6b7a6a1a5742103d3dfecd48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167a7b731750c9f114eff8359567ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7757ef5802eb5ac4c00d1e3576ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9f39ef8a17258f2776a1d2bff1640707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c486185e688e503f083214287505a0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572bcc6733a87fb577093050c824dd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ea150fd630da11d3ff6f514739d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de69b695d6f581470d0f54781ff979711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5655f261a39b614af0c2bec331b57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc653cf0affc13096a736d7f09327713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e75a1103050bbf1f506512ed57aee8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4487b58e4e37bab928735c1f6097b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d978916327c62312cc3e365b09c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013a515d41387ddab8d5f561c6e359717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aa1af60400ec7ebbd9fbf67bc2d7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb919b3902863a99e46442562cf88a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99d1e0ef4bbd6f2ccf8729bec9b559720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f2defe01f06c23ee72ce66f03deff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168bf5808a96926b12a7e10d9da9b71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f145a2a286f4d6a481bc3e5b6d053723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f33ae2c5c3fdc29addde79c4689e5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceaa854ab373ada840d764c4ca26cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9850d818630130e55dc5639498962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b92ab0de6803daa6de41e6d90e65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7d0270661c74c63e49b948efebb8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6bae6c79cc31a994b413fc5098b3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da11278e09f7429cfdc254337427aeb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fca4fb4040be0f1e2eeff00b71790731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0310dd9d0737d8070ad1a7939568732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4023cb4b7300f62c7574b58faea29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618980332b8833122ab27bc8bd647e20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99eccfee7c58b9a6eea12a15c70bf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6441dfa8d5924fca9a953b9dde29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ace10c745b272e14f0881cec7cf29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae74b3c2c5191988254c38e9bb221c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2b43c3221d7149f6da8dc3051e3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4432df8cf3e003a93c91d81f0cfeae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e7bb1c51b15961c0605ab3c6a961e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0fd533c06c7f2bda429973a3a0aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed53c7ee50c094001193b7f4cd4ccb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da683fcd2c245370ee60dbfd80b12d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c442e0915a54169c2d35e543fbfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9e22731aa9b204b9c11de3a63633746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a039130e63e95d325e667a05ebd7c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04b33bfe791a6a44febd1541e05d9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c825dadda4d7e5dfede71deaff2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7643ba12ee3c04f297a942d3f8973750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141d4446a8c5e9521eeef51a4a4db7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d963298b9a6cc0d57af951e5594e01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d6b1a2580a7dd98529160e9c86fc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>