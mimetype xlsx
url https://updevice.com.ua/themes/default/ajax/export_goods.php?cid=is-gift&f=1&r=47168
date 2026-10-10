--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57326e80beede66a82bde7b0824606ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8532bc2087dceb6816c148ec2278052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab33cfdf093ece2fd0f296e6b06c0203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ed29527a8be400f6a63cf6420d174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7fe79a2231eaf2bc5c17ca48d23f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14860e63b19bb0208d97056014c9206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d810057e38edd9d8d58e6e9b18207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ad8af2005e5d6583ab5955e9f2bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b0bf12c02bf4147c16e41dc501f4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e52943c414db7893a5c09efb8ac410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7d45703edac819f34bd12b2f2acd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ab5b7b45303d0cd09955982f4a1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866211c60343bae1c2859003aebd0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe5bb651f84ae3bd80de1d2f813ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbed7009889740bb04af8e676e28be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f420e5655872bf59ceac17390c53ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843eb7b4e0967d59d19c28c00af060117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bca284bb4464fd31fd505aa6f4b0b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7a139e54a228a06275057699980f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f980eed048c0efe89ddad1310b9b2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7625342b3939ee4a897bc8263f18121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f83cd299ba83003f4444d918001be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265f041b04b2279a9176a24e5355cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf59a7038c0c5253fa0984a63196024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dbc33145d1eb6dfafab41c8b62f3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c800d0cded752f6f2112ef978e2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac622b26d1bd6a934393bc9e7f68c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091668feb0db63fef001873cdeeeb9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1e8e7784e6368c32f9fadd37102929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c121d233473017fc1f675a4fac13a3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754b53a2544216c22665b196e9b00c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a579d808d27f313af78a62e91da4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b0f4664f089836bfba510df520fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457856ddbc7606b48ff269faf96fe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19429f4f2c0c2054b89def9d188a9a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eb03501154966e59dcaed97007e1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084a9ced9f2bbb635b4e5f012595fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593b90704e3544ab133b6677bed184f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149cd1248233c294bd06f3a1f4490939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1571c9ea9e1ca113a0737dd80b0ec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a3954c356b374857dac01ebaade941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576a7fd25b6822e48d744cc099fb2b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff0a2b0c1ac8bc5aa05fa51206ba5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b1e3c6bd409d0d261e90013160f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f306168854608e8b3b62ff3ca030b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236583e34fb88be60f20fa502b74f82446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ef9ddce4f8d08e68d9f876d8ff4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010845355a62ba96086295614cc68a9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2297097a630470cf82542dd57de0a4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020cb6cd96b85d6fd523650862661650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7125eb314ce41a02bf1d777d4660dee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09582d1db46514457b433fc83d5a7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7821d5c4222e4b5541d55c87ebcb7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536a5722eaf7a5189a174004019be454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c79a219b8caaf822abdcb728fd6b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26420ec0a5205dabd4c32ab2a73cd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b714d0f9251a91d684c5ef63acfe68257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4f673de289e7e0264eadda506b3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4ac29afccaadc224c41f48d614cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f418d37f3a572971a9f1de9ac8bfc1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c627be52f02bc7ac829de8b326dd7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c96d2b80e2f17ae746c37e8bc19e9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91b08e91ca73047c53f6511d6d61b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3750beceb6d199608916da0773ae09164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d219fce1a9128fc61cd4a43f7ed44e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff83de180966f8733a0f8074c4e58266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e32fd3a557af7b9270d7bfe4ddaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0b97f2dcbb9dae388029e9817c4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581082bfd951a07b3312dc1c8d22ed569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1745ace2c58a9ecf40ba21375ac1b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d238125a583837c4ae6d0b092ff471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b78a3a20619851af3eaf1ba47568572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e82d3fbb68270e1c334b41d025d2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace2f14a9bb02f82fb6c105c7f496474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0573c0478fd70148c23da9c177c5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa43d86dc6db3a14ef46340c1cbdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7a6dbbe0bcf31b457256c15507e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec8c2dcff2e8b5cdeeeca7e6ef7b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404edebc773296f312d82832c458b08779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124231181c194586a98da2eb198a14680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6486cb90a7fa2de35bd64fad2529981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a58f42e4a50ad661af0779681f10082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57815492233a756b827cc3950a26c0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5a4bf4a8891fcf0522b8b7cd1aef784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba9731faff0b34bff0718f9a1e60985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc5af7574c0ac92610dfdcade6d5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a92c53d72d40f9aa658807d9d981f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bacda2db191996e149c28d3a3c917288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c04048543edbeb941b21308395152489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d7b88addccf354e8ad9ec72b3747590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc939d288a85bc772d9938187ee76091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb959d972106a4c3660d6ff7bf5a1a0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d19854ee87bbe8e451343cf4a0ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c220171fb3bf36efe1d1b996b7235dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1059148d36e3c23be9327fa47e7e1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5ae0012928f73c14c19495f52914596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e42f191886e139e42ec78307047f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e867a4bcf1f24660faae25e00976bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928aad68fa736ccad8f4b7a9968b94799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3988cc6f96d67218910a26d1ad2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1846daf79c576e6d9b8dbb7d336af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923fc2d12a246c28e3722a7be021c9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7ef22bce691b42cc561797b70396b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c54bc87a9a7e9878daad0a7342045104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0111b28a0ee1744382e4635976fdc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ff4c52b1eeac079190d518bb9c98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760bb782d09f1e9f865c658347e29c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb277b31741a07863a24b8b01e324ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f824c97392b5d9e4f7aa1893b1a79e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20653e742a47ba69b9f70200f3c689110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a8aded32e3f6696122211d895b9c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d29e10f9c3f81a69efe6ab064a6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387dfa61a59bf0c7a1cc2cb58d0bf92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db6f7226aaa3f967977454d0579bae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd52a02e214de21a80c1ad9ea5f1440115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4fd8bd65e0b4ee687139bd2eb8b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03c9cae97621ab7c636c87e96f195117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367164a07bbefd3b32607bae520eeaa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d799b7a445a910a9303a5c1ca56d2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8266979d9808fc8084ccc756414f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a736391c07a504242c7b4c3229647c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4f56fe66b61f72b944d1baeeda8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113744e430f8314cf866ab4003b50b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6407aacfd8ea07cf5887889e40d1532124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd90baab7f60e6ecc67e779a02ada125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97fb27456ad0440eab66af2b0fe86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6405f31ab80a25e8b4bad0bd636db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f82eed097b0271fbd360d09b46fa23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1019165a3de08089d76a3b2f07b8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a1cf7e609e7b1ddfbdbe42a07e41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7689bac999387ac9d7e822104007131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f665cf16870353284c59eec60ebb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b545215ae906c676205226dcef6a9f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad296f7394441688c4162ee81f6623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aef5281018a23c2b9a4a16b531157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b269dab1f7dfadd82810a4e3056b8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1890cc1b4d36376aa61def03439c063137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad7b76a8a368b286315c8dcac178d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7dded28970575071870f9f589be2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316592ec1f830a99dd26a193e8e46e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e91bbf65f11c92e6278148a9e7b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6892edab341e0a276b19759fb58d98c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b7fc3631221ef86e882ddb9ecc3c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4526fe7feb233f285804fe7c20cb33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81954965da90bf47d434efa96cd2fec9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704857244ae78b16825b0fbc69faa5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d9db1c117a86c1135ab8e2c44480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2fef32e917f7e555f272251da606148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b9112f2507358093fee690b8c4306149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a462b59c8c2855b1d7986e04da45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727fa821114d34321722026d07c518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1554cbff035756b301362aaafb375f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558bda54834f930bc20cb4034caff37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a349ae450b83977cb4cba3075f75c42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5238f68170edc9aca7c331a7bc6a146155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c4b80a72995a299f69bece334c94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3938dda01c41c4fcc10c489b823aaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81578ffd12d22d8bc5c8850f9260dcf3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b5b4b492e415e6715c899b72dc14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a511b57ef5b905901a9cfb7a3e82ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aab013052d76ab1a30ebb6cf798d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa631f004ac855831212232174c7efd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ccbcd362fdc1a3450241c4633b139163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455501f15cdb12674691229d73a671eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3bbd875b79c0d3151d1347d1fcf60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c3199b9c4f673f3ca96c6216a60db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cedd833557b01d6223ad30350e9f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17538eb363e1c8d35f432d96c8160b46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a51a49e6ad86ce6ae93fbdb1942299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569fc04188d98bd5db2e077e2806328170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ce90ef90a780880c41f00b149e130171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bdeba8e02ea89e630b4db9e218086172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262fed38cc4f942b381a668ee18c17a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b667e70963b3a7687655de64c218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd51b377df245c48612d65a8d73b73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8cf18d32335ddbda9d8c89baa9535176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a99f3e798af71ac97a7b5c4d891876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20a3f66961b98fc82b65c7e0e3fc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb8e781fa217463a471bcca2dc1068179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212e32d4478fec4251f3272b87e5ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24be9be30e0961220c5c212dfba4e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd30dc174242dd11044437c5a65e79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3887fefc1cbfa5b6a9801473e24953183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d46d3e574bb6ada46b95b0bb138b82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242d361e23d6340d7ab7016e38156f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56d3a59153acc6806b2d18b17ead9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bdf943fab1dc931e492a8027f75b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021c9a1c5e650da5f98f26dcef77e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755e81cbbbe55565ff9dfed58e1c427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be7411840b5c02ce2bf7b76c114e73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee772e124b0d78bdc0b5d13a8eee845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b693ef3e70ccab9d724238cc4db85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0cc4d119990e9ac9011d6da0f50f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011022162a5122f836324d86c2e1a1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4caa9f4d5043c1431a9828c11b7fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdb49fb1eb043ffea57e64ce7a62fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9af983bca9ca102a1ea16782378c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1464e50986b47144c366c9b8881eb49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ea27e6faed7f4e5bce438183de95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f3b0c97363a8de10fe6859f75751200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee3630cf43b9acb109442fe6d36211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463b8957e1b80d562801daf3a185e3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00fd713ca477b4d9fda28be3fb5f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e3e3dd69e64c2d85acc2892b2e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f709103dda6074737d7686cd8f5893205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0384caf7a4a7f4e393056e19f05cd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4562961d23c2319ee345f292b3212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ffaa6f4e3eedc1baaea5abf5d1899208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9ac888ea4aeafc4a4f116e2a8fbde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17eba6839e278dcf993b0702ee088b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8191aa58149cb7e63a4b8cdf4e79b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743607c8ca88b26677b3ae3613dbc1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6b76efd57060be3dae1dcce031df1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f0a14bef869302566cdfbd26941c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d52f87ad4227cd4e03d24d6cf6068215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80287a531e20815502c858d02798e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fec50bfdc4a0acdfa0895ad554352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1717eddc6f8b7deb5a9fb9ffa685ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5c995593d062391849cc343e072d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c0e774875794201760c438f7591df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58671895c8c794128958e0aa93642a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba961f963aeb365f186fb0430639afc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19521ca8c82da190c086684b8fcd504e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d15c05a897c860e55cbaa6327a958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a13694394286a279b24b5ff46d1fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d29c552b9dd2c72a83ab377ed820226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce15bd374997d566bfd430070484a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9c6b4bb5cbb7020973e9fd8ff191b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b4e07b7ba5e8ddd33c301fce2c2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527630d42ed2e423d13a084514728853230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39ae1deea2cb52c0eb9b36cb49ce3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424b7000148c74b370e3007b0579dcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2d3c90f150f5608a990f5e67f217233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b64c897d091c0901747bbd48a723234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8861992db0dc8b675fc160214c011b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa16f4045c63c971c63aa8f309c0afc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3375c96bcb120d2f4426834a9e4fdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db91c2eeb7dfd57a22f43f295c5e231238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b56bffad8eb260a84a6f7736e85fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b9e0b03bb414f00729cc9d0eaa28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd1894445260745bb632a3428bd847241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91886ba68a9148f09d4910cfbbe32a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ffefd1e703546a4a730866268361a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c182cd07312c2aede77bd5d096db39b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7e49012b1f56cd62ea3434e2cf5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f01ed8bbaf20ea3a2ac4be5d6c381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57389f5bd6e1dfaecc2ca96d22344c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e540e0ae52b78420e7ee885d4e8de1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706af820589e5f6d32eb7ab3a72bb72a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926e4f9ff36b139cedb496a5b2f553250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783dc2892f987ec9768df8fb167a714251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69336e1d690fdc8b68f25c1b1ed822252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a012217835ed9677d192dbfe5a703253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed4952e01f11ecf76cddec1ee295b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84020b2bffe098d10b6f2b3f0d8da149255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0b0f98177dfa485bbf0e6c14d4e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a20562e18775f7aee431f67f070e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b92634019e4bf60a48d094659ef12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30721c27608f0d9659b5813f8236580259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d91b4dbfbb68c874817e29895d767260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bfb7ac259686a5d95a235f1bcd21a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b319e62a65888e99f0ec0b1b22d14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd2fced4297dbe78d85853521a8ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94bbc62177793efdd29204cee9035264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c485153ea612d2092a88390b4b654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b623e09bb040f7edef9506ef81842f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f335f2b3d0552c33186e128e92ff0f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995be37db9a1de380d187531ec3091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f365f3b0f743fc275a84ee0eaf15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d4e8c0f3afb0b1085c0ab27122c0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa15fa1f911956b5b50b3d907d10940271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97d78cd878ca7ae1be473974f83cd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60060c30e444d1d4b1c909159423cac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca713f306a61f018bc178704c599db8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f92fc4dfb451fbdf2fbcf70dd83c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3855fcd377f1131f10b5a842c16d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed5d8da472cbfb9684447ff1ae642e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc67eaadb2ae8612a286944dbf725278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66ed244bcc764e63a1519c448cc01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8645ab6aeafe90e245d5ea872cc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7bc396388aa07718e1dcdf7a195c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbcc8165746d7149427a10d341085c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e72980b2c15d2290aab33d4a18dfd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc4c04a92127db6bf9006e2a79fe6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446b22df38aeb2d3a30fb7bdbae115285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072582b65bbcf95c7716af439d93e94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2af8644296f7ec896bb76b019bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a803da3ab50f7900471ef1a90fe2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ddfa106f2fba0e9ce7f629277fb97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce255679dd22ee9a3199c5e8a5d80c81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdcac11b349a179d2a859c94cf16ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbc3d0f6c70fe7c5650b298ffedf20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b1c5ee8d9d5fcc8e07e70eb8daa50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea720949ec614d195c4d01bc0be17e81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa29156ecdd113ca4fa6a181c45ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322177e4faecbd144685ba8e4578146f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ed3c1bf4a5a2619fa0ccb6e041254297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c08519aa157e11fecb9863b899e26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34eeed045b4bb6f83c80cc36860d74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c627ab6c8b1a748de6092da3560d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f0a9aae834330cd23481d7e173a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cd267c45031c4a0a6b22da3378b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597a7495bdf3829153a4fb051dbd79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd52239e967e9b66f847c37684ad15c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fccad8a0528265cba08d9e67444e0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd3f8e65467ba4e3a23716813c97b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03470741f02297e848339f1c1dc2afa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de7696fff76ce50b143f534e415f93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381eca9667f5a00c5c8cf30901e7f8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652bb6906e7b2a3e545e903a4843ca9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09695153f4a2fdfedf93aadb4bdf52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545e5ab7b31de9ccba06fb77c1754f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4753a276924c69a67bb048e5fdcdab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043465a7a282b40fdb4168267d60ea4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44daa77c1cfe061380c95728b4e5524315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dd868331e3ca49158253447a8d2d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e0bb49f3e898cf1551e7b160d3e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6203d3656d28b9ae1c4bdcc8e28938318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d4d7c7f09af83a6cbca5a633a1c38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b91d8171b645e0b59d92bf2a982f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a353b5dde19f98e89785b6e4dba2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753a78f8966b9c93b9d9be58c32199322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dafef136006e9ca837ba6445c66af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a2c8cf5d31c82c80495e6fda021c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd7a1fbeca1add31de849b03f28533325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d9eae3edc49f555be4c202c82cca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c835f4036fdfb75339b09a030fd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edc3a402c45c5aee136f9883212d06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cafb85dba76fe3f6ac947938c3325329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcd13b1c6fbd5983ec1fb086a50939330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ba9f01e418eb8b0c52b12385c483331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93f32e80664792b3e36b60d68d0db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaea60f8fe0c61ee028cb308daba21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57ef01acf7fad8a7cdd8c632acd23e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d325f80de71449274f13d51a8a1677335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a9a97e72cd910afe8fec696ba6cac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863bbcc6c292ccbbf982d99daaa5a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8483b9b5ba21e9369867f0d56ae530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827174ba2658f3e3bcc77189827aa69b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3ca6938e0b0b61b69c5377f93db6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde7c00ccd35808ab70adbd54668e85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c05dd7807a192fe3a1f46c2bd3ef7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f8041c92f57eb20d98b4fae6ac1d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b3fe3d83c425476eaba0b31e8b58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe8d08d7bf6b1a9e28baa479f6f39d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8aef02a99bafbbcd21a2049e52c6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e11de6487622c130979bfe2e2637a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d437d66256af91422c364921d3d320348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cac85db803dc1c1cdb808cdfbb211349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f876f1c0a654739e2c51a9249af7254350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e5e3473a531bb52d7aad7ac1fe1d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5d91ff3429a66ed8965a6e745167352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96b7731e2b8f16189e5d8237cb739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e82a572d373718d88114db353c379354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ba36e239641d0c43b5fe3fa5e4d32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d66015dcf0ba2cd90876bdd4dd04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f0779c4ff59e3c749f49b9618ae9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837eeb9022e1bf757899edcb66ee6cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c064c73ecc8dccd79d5faf7cb929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54c8ca810cb5d201faf23a33da426360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869d42cef9a8567d43d5c10b87747de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be3cc85b75c3b3d72bb7bde2fcc76d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c57ae38890a813f1db1dd2754e5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c2c54fb2b6169fc74813eefd4ace364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4a382c125052f29bd87a7f644702365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f37313b8ee384b60a87515c3e6219366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9afad83c08926856752a9ab04266367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00591b483d8521b3a294016dc35ea1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b764e85402c29971eeb5d9492095e60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4337bef173733f479a1eb8517e92c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa253cd4a6bc85aca9a35f41267e26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e512026d6f3bab64e4271341c230f15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d9eecaad9ff04706af17f3885e9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d27d91d73ae33796315820ff3de18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a69619523d19f207195946c89602c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63059a3b8bb3c0fc218bfe2b2be5c86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3bb08b3cff6260e9150e7455bebd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4c3de77273f537a92b5c45fee69a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0be172d29fa72fa3c28bb4f443471379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d5cc4c0a9eb66d8d6f7a9efe93089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bdfde03888416bee28d7895c7f082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806f7d4e4c893a5dd780a2d2d301dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456ded0186a8def16e6cdb936a0e45f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160cf2905feda3d1652fd660e12c9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d956eadf2023edd88824552f853138b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f6f039d05fb8539dee827df944f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d1e381f7fe24eab896ef9f7696a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8505df8edf6d8edeb3f3b82eb2f2693388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e082063d5b38768e49555d2f4aaa45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d7fff82e70155472b648e779078a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb2449b3b77a24c8a4984b3f82ed5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe6113d3010e465bb8da136c38e8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abfb5cc89ba7c987bce7174a26cbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec0ffb671297c8e7a470608e0ad04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da051157ffda5520aa359d0cdaa27e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e6386c3bcdf1c4afe106f27eeaa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcae2b9cada9ee068abdcc0b76ce35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1049a616b578f5585aa589d96f00f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724d140d9de53c9aa37b1d30db0174399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a6fe7af04866b67e11aeda9f5029400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0f3af8fb3f37716305c2e2cd5c5f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea765ad58df313d73e82f2541cc39ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52955db586b79350b58f2481d34b5588403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f232180cbe3b8a9c642ac670c62e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279249142a9b63e9509d8454aaecca05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce80bfbb7aa7440d4ecc8fff81aedb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4a4cfdcab9e677b053fe956d31bac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323760e507724c0dfdb34ed3aed9da1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986089f85133e1844d0c018c8f77461409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d0a15b61034cc4f579df20d7ef838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d0b0d96934a66f697edb7e4fbc8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e3ffb68fb0f69b6e0286437251a24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0115a84d1d0d5c78e5285cbc517b62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225478ec3b5c27c277c6709f3516a68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042001b05874d1fefa63b990abff0cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d378ceacf0daf0cecb7999e6f07d91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6bb271a1bd2ee2b7cda122ec97f1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd2339ee08015d7b0e1b5eb7b339f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267d0ed9d9125cf32451a604d74750419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549db69d1e836d2bc77b9a39ab95742420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304d3cfdb7608a10466db79aca2361421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a6ef33d6537372a8153d5a38cb4a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bde010f7af7100d38bf50c9f3f9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4398a05cc6c16f62030a1e7d834e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c33eb24a9aae1b46d4de5e17f6d7f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a24f7190e72d3dcf77e8b19fc27a63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6504814469db0e6f15f6a215459c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f79e66f105bc56e8cd66ad88f61f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273bc9951ecfa411139edeeb3533793429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432ac0406e551c89fa7cc3028aa311430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d58568d21a688091227d6a4ce028431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc29f0d1f71d78de32882be86c7c79a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f4746980393e9c708a258ead458c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c381b0ed4ce91ba2f754025eb9f326434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120251232549639640fc844563a3a6b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d171d3cf223b03563678515814a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded9cb4c391375574c1efe7218b431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde57352a71c0981b487614cc88199438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba170700801d1c667a32efb7fda575439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1243adcc4cda8d512296f930b5118cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48301562dfd9466208a1fe3d1b45ca40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99260e7acc274da72e00ad63ce92334a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2befb7c6f042f921854ae067c5feb49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e2a6fc4d35fb055a801679cf48fce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbf2c9d44306f5cd4a5297a5a375f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f90334ec800c9bd78b8271946cd75b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a51d0501d04edf4450e7f342247f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147dfbd1dba99be5a90d0b7ceae229f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317cbe592f327d7a2bc4145e61af53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1aa5a034053d0f494413a2c16612e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6597edc078d6806b746e6658e7e5c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913144c812f6b6bbda3aefb985a7f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262365c2a88abf06cb55f7f60b0ad3b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242144e27de472b1e870d241323639f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eef4d40b447fec6fb2cdf11cd9b28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d9c7f0e3c705f0465ad2716e7b5e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea99d29122a6106df413cb1b5a8948457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35124364f3c6fc8ac98581ec8fdb0893458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d49d83be589ea58d6a931cdd4bf24a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2403c54ff64b2afb8e5f83e504669460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f129cb8c8716e6b89c5d8f09ce04fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0f52af557df0895419733ae2c77d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4c4a2f9980ff7ce9795823ce29c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c150ea03cd5666cb20fc2ea9f4b39b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d950bcd5446973d4607dfa73585066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd936ae6a6ca1b26368d4e374035d90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566309ce0c05cdf291dda48d17d83b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ce47c52245aea6dceb440d424685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b246e33ea6906b1de1e512a878637469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171371d889e2325826f620b4a8a2823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d3a3f2585434ea7abc1b316aac3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dee8cbc334e8e72ceab9cfc82b4d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669faa9d43f77e2ba39ae9271500ccae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53fd570d4baa72be883f822ab4ac80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653873a980cc7ca915d04d3f224739475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0d570e9c9c14c31333e55efa5ce8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46040357e4d47b03f4aaf7ff0980dc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e4f51d6d9893165b5ffc65226190c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faaf4fd083b44f69ead4405728842e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55697f58d5b0a76796589731e07ac0ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10044cd1eaf10990a20bbae430293b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5632a55839d146b8c5b19f222ceb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e051bc4cdc14f957e0cf5edd99b272483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead6b1b4ba9bd21c9b3547783226ea0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d626ae8562ea9eb06de15a5c98a95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170311ae457b4c0b90422cf4b605ede1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb2d1035c4a07daf10e5f24a0f160487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d2e302c5095b29c450e8597aa447488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392856bb33fa010a1845990284c0623489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16afe26758def89515e24ffebf5a3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2f946fec32165b4f52fbc59b42772491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be604fb47c8b377c8b00d646ff82f9b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda08631aeff0a183cc48b6b6c4a2e82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1128200dcc2fd11947b7d5aac91256494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0489987bb40d8ec2893769444b742495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806209d5bc090615279f5e8683db39a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916dd05c090d2c3c542610fff4c090e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec323363326acb069767e24888196aeb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db80726c4d99fc300af8cefd7b52b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543b57183dca4c33f16a99ec7a689b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442126041fb15699fc43852d7a14cfd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f10aa69f61bfbb1ddc4b7da4dff7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c35304726c010eebefc772e4be001503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a36ceda302d8d4ba5a3648b91e14b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9abb74df30472c6108ce36c641d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd96285c404ff3bce181b828c8f9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f463b657311053592aa92e3d65e1db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb0e6377841daa682fc2d388e26077508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f242d2d54be8f056991a48310180509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654195587865f8f951f5cd23416da6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098555ac5b273d26aed3e2d3ac34ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8fb040dba265b726ea47342dac84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c6fd3ab97d7ebe6d6fa8be7ca68c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b5cc950da8cf726686c6c720d065a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aedb83503a268dea9164a97fae96c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4d44fc33c4979fb4f2b3fc39b1f5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c05ec4aa55ec5d938adfad57bebb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ecf211673f3a5518efa772d819dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b15f1fb438a473dfaaa236df235247519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8c40d602231f264384357e914586520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc865b629b6a289b2ca6d4afae8fca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de0babee7d2656de845dec835e554522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb2f3396755378f6d2436564108960523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb5f71f40501bbb42489beb9b120e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539c1bc2a1d23efb7d2a1d0b24f84c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e2760d014fc9234bcc633cf4bdabc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddec36a0582e2fac58945633c871665527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb960211bee6d321f479c5089aa5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa196320f655f112083c75e6245d2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89da5d6bb753b03447299c5456c0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91552bae218d46447377c32631df88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04050a8bad85997fae92a818c750cd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca93789d8f29301b133cfc7210e557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231a2ca8087b311547d87a29bed4ad2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33879a2ccf75c6fd17704a301c1e7078535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f315b29848a05bcba6efb5d97e68738536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c7e766037c8645f4ff0f462341658537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c00ce9f755146f2b84a40b4ec39e67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7952ffa68f0c95336ff2bac711c8dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18cf5dad08fa12f6c28cab85e9791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222e7086e0609128fd25b296fb8e9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec53e67cc08246633f91fdddba6a58c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5953fb8a7c9d307d06d589b6b0c4d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73435f79a76b8cb37bd9c22b9fe2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380ac655ad371cf45b94e641ed554af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e4c1cee52311bc22bcb45f17e3ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ccb87349b6e5ccbc482ba9e0f74e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d0a85967c0b31d207abe6edd4de28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a44a95d93e8fed91a41fc2125893549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc9d183ae6972d3d5fd19db29d814550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c562a4c32f7dc5da087f81c4ee240551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a407c8fee9f14efbf953a5da311b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f2199d4df50791b07063aeabce93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f70c66db6150e4b9fc7c39263b5300554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d0ad015fb6fee20e3e923435dfbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da4ce69309b1a5e231ac80776d8b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd58ab3a18df91d92a2c28de461925557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d6f8930181095a63608ffca54857558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add2c32150b276ba42964114ace56f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021404df8bc1f03ca30283f2f68308f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a228a2fd8c578a8e954d1b2a2122ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6391322818dd11bcbf49e230aba9c8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274841eae3df483057ed9a7c76059af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1689895e8a11342f92d130935d1451564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eed491a67ac189c754928952d0a84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e3461d382773883d5b0ffc41cc4b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b8831d05f2208299ec54581cafac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710018c5a90d75920bf8177877cb20a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbb4e65680bdf8f6e782055b1bf52e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1491d87b08e23abd22daebd16555570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb10ce15a78f092696f6d50f7e3d8da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd803e1bbc178aee600738aa5fc807b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b47c75be53951c96786753b2815a64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fab9f54c66cf88f76f45d0618b4ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eb44312f81483ee9b48be48e70d3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ca1992d82df6ab2913d42be02a7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc601003e182593e6e957aedaf4410577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427217c2e5418f6f24c298cb1c924e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f620ac2f6c747c4850478ceb1fdb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4878d628e99f8ec16f8fdcd8e5544a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4824a02d0bb8df15ee2e6a1807c246581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b6ab94aa62366497e2722f9fc5ca2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142dbbfbd5d9b37abfff633b0baa2ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282504e0912eb913c2ba442f960dee6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf065e3641b37c12ed7f2611f708fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66effcf430d4e87d0e5d6a8e11c96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c77657f3b0cbc7f6195fd59eae752587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb8ed63adf0ff573a6588f290832b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3acdea2402ae0e24f1de9f5e45496589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a3c76c80e69eb343ec04e004a1aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead54d7733074772ff51a2f6b036eb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2b86abf2f252bb1cc7b92a4a534f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413a21881effe20de434aed7d8f6cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf426c6603024ab8da0287cb143088594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f86ea9c974c475c71330c427446c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724672771f8ddf6f0ebede4585373d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad11acf02dada4c792a05035ffd073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc0017f659507517f69fdfabcc9a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456a654ac02eb8d44883b946971d2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3417369b3a25a5a8563ba32a185cd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c8d1f32070a015b5441c6115666a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21f2b90b84e968f53f1aeabb61917602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf23bc2f4cbb1ce0791b6f17324a8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf5b4e695f13525caa6fdeaed14b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32095e844e3a5f6dc83b8d08ad3ea8c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0bba43494feb7d156feecc59c29e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b2d5213886bb79cf380f3312c68b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df62d8445cd93804b3435f29dfeac9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bf59986330b44f3d298f134205a4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a20d213e71d7f6b9a0e4d3c062eadd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83cd9365cf96b0f7091cdb728f4cde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f43d4258f12c28fb4781c3b4814f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd14c3aed5f17d9ddc6cc63eb5e304613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d092c1bf96e0471b37b9014f5c177614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426150fb7f82f52c0e7bc32ade1a3889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73720acafb93e24da6ce2aa7e55d32f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136def7663cffbcbaf700eb169b0407617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c757f8f6901e94e096c551f00e67681618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4f367b9a99b6130c3844e81f0e536619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f94716aa3446105c1a39aa56f9dee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66fb131be42144267adb5fe6ca892621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db799292641e0ebe6ac7d8057e312fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3282576f13da16f5f59a07c893fb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24699a22b1a4de6476c363bb7ada018f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dbc6e836212ba1e3874382b579710625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7a47736a0cabfd3c4bee76ab491c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c356ea34a206f1d4de821da3f5e1c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fa00c7a72c0fa89a44c1a8795965628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65821e697ba7d04845f54b85d4a609629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa842633e3fa59c8b1fd588e8122c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a1077f0d53e2514d17169fbd33aee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd58cdf90be8c62cbec06fa7e4feb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b581f0cb9ded7645a0b435eddadb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae24a1bc48376da105721bfe3b222634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a00ff40e6edcc149be9279ee99f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd73de456858e5db98ac4e4fa61e66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af17428ba1c2b11718df7cd701485637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8acb9310295fc592699f745993606638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d6900312b08c9b214b90fac8f89a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201b4681c2f15579bfd67eade7eccd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7120b5f5794a8074b089e3a70e3e655641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7853c1ddf491ea0ac5de3035e359642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae2646713c6eeff626abb2c2ca9d0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91c3d7fe05cec60a4eac9b0e7b3e30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbda92345c664f8a01353f9ad184a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df5d3b53ee26f7e7ab34c38a0d972646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51bfe4ab382d3c41313db1fbe8b50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bdca363d8ff4fe4c25e517e329700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5baee16b40889d9eb6b9715e7ae8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce1b932658918e1de2b4ba9fe01713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0491c95306ad6188cb863e399fc53d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22a01b075f0af906d91e044813dfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b9c50bc9df10b2ed167b2ac69503653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb59edd1928c439e3ba7bec964a54dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08472c2f1c5c0d7df08a245249436d88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648d0f473a8b8109e21b3c0025492f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c559bb3da970e2a18c7130b13b6370657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f072b6cbee38c2c4119fa3a5614a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b9346e0414ec8c226ed06687a8b30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca697174ededad3b23d088583185e42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e48fb9759d5c7e576dddcbe5b9c87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc12c62a47a01b74345d763ea89df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58ae2c9c6678af75b6bf52f5232ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c30c3b27e438d0a194aead714817664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa40f1c03caba320cd3c94b8f699a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8b52309b40516629db2df0c399d29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7c4681f44c811735eded8d2ce817f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5796ce31090d01b391a83afe3a66ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dc4acef53d0282ec3e6121dd20abd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856696ca13eef667db4d2008e7e52c00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa24573cdf87f7617a3b8782686feb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7ad0970788a6621872a3e7e805e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bbd3034745e7b930c3d0a9cdd737d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6104b1322ed918949554f4d1ce295674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d8d1fad93315ee6eb1ef4b61e96a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031225e361cc571db0e7c3ccd24c5f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a974ee9432af9dfe9eefe4cfb947677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8404b0507da1c1a95249da150c5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510765b2aaf6c0aae6f4de042d3aed00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a13999ff006ef414c7b90ada238f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821f3cfeaee63cfe07e693ae01c9892681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f554980805e206f668b309a60bbe9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acdfe9e4bf7d846878e874da45308e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990fe175dab0dc3ab8f584dddb126c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db44061a3e37a966e873bd2c670080685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423506262d8982dbb3f945960c31a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49616962db559e57feb453ac857580ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e45fca025da183044860d46e39d57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9301593e3ed90bfb67ee34475389689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5bd85d8572dc521521494a736482690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985fa7806799de61f064a783f8c7c18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94ba79167cbd59cc41c61064aedbfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f32c102aa6d0537bf7c9f8da4bd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9afabb26ff2ec3911504d0714c4427694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ef872bebb81ff483745f87db076f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab34d0a6058a789726bd4ce364e0e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462b1e76d2c22e4551e314ca43dbc97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee54557b4ec1fae9e390852091f1d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863f38bfd260617d3057bd50fd54c1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce609c616acac2821282a65516b9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df51e31e423ad057cffe42240c72f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d2a62fe89d1ef867d64a035dfc9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abf9f077303e0a4637da2bec6f9d43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f4987c0f72a485f631643df66791c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06d3e42e03c858eb39718b157541e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7352724ba60f0d31522433b546810706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9942bd86f74239acca9303258afc7b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd770e84203ed9bd6eee70ad08e7c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc73c0cae07aa4787a123fa78b57f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce52d1cbfd525e7d897b5f6b2d87d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c330fc868a659d674241db6332ba076711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59884ae23733c1fc293e385669326fa5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe05cb6257a84b3ecfb2e54e8b515d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4dec4678af45ccaff45d1e4e3d435714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4250d29b2635fdb311e5edf006b44e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e03615fe1d197a8abc377e54596cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613a9bdc8c14116cbd4b7ef9141439717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a3b6301e82a94d39ca14f2236217718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de260426b69dbcee977836664459ea93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e58440d0cfeeb0e9e8b62cb24fb8e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed8a987132a7a5534458535409789721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ffc5e076d649521ef38f9a375f464722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e0b4356d7ec9b9da6c48ff1b9e905723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f3169e190e9621839e372c19379a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b22f9575cc1b004337d9e3152f9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e84e1d68887281288385f05da0781726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a56632137e1ac85758949ba7f490c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecc6ce5192933e39d5a7a26c629869728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff36cf743e07f75586811a00b01e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e9dcb5b9f0ff85e96e83e71eebac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77d7564b7ba80fee459e8d0ec7b009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd5da2a06820c7f107b6c9fa3899f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1c70c97950a6b5356d3b9fe66c20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3de96908623a063fc51afbc767c6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b87ab49e9c0757526247be35bacf95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe690d8d6a57250f81162def65331736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf614cc6ae8dd1e2a408297681cadab8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc316a62f2b66a0fff1887bad2e37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b02196ca1ccdd119ac61c12ffc68a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf3925e9bed9ee5c67ad060e16ad7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c60a79490d1ee26324645fff54e76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad4d508fb8117a6471893ea46c9d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bf87f94f8acde265c7846e761a7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba30428abd0ef6aad0306c4d254d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48c27f21394c85c35802650942723745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186608dc6d9723e9d78b1dfcb41ce84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf19d516ee24f89dabe5e938f2298a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a4202becec600fcf1b86bf59822de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0f608d47c334261125f19b45b6ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0119367e09a78713ecaa006ac9dc8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228077f1f375a9525edef103e704514751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419eff838e12b906b5c8db1fe65b758752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc07c6f0d53e2233a8671990ad90652753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341b31962d9aca95bf16ae56925f71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8af6ced11d76aee390e24f91023fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c6340522245cfc8204013add7e84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f5882cddae0ee3fdb20dcea46227757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4238010cd7c93298d9485074a7ef9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adbd7e182addb41a746aa0170b2db9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbcce4634be11b8ce8721a9ea7e31f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ec80e61299b63dd4d07769496370b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd8f000de4dd86ff51de226ae42a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffe42554ed8f965b2294db0ac2cd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64e15f20113bdefa248a5a5de7d645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7a5274b57ea7783bb874ccd45d676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297741523f6c84c8c6671e5aff201ce07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513b14b2c4c6b40695c30ea96303f318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee326fa4d86216dfd776cfb9b54d2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c080aae5ce0ad4477377b03e970301b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dad83a1ccd987a8a25fb1caffb40011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edcd1c84f5eec5c4182492dbff686812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be626280fd6d3a705e8d553b816d97513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0491f3ea07f6dd20d954bc258cbef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e1a5a672efc5486bef3ac34d4a93e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ab0599dbff5473b248e29b4c782e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6cd9c1782d39dafe189628834140417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f569fcfc4b844fd51fb8960f47218918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ec696a6087326e85b8e2e69dc24cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd4e52d4be990b8eaf947bca7179f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c6e3c691d7e467813c76c1eed0c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5467cf8e112ab0ab59fe7d412f1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c504fcf92f72b4c65bf4a3c01ace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8c8b59b01d90120ab11ba8a3cb5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706c95b29aea0236f3d55443a5641025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d6d049a33c532798007b782cd37b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8f21b2b9e77d04e3b1eedcff813b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c76043cdd2a13a1c459f3084a5ebe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e88895728e8705fc1124f1bdac0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67264c6bea1a64ea7d4829525b49774230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99cfbde5b7fd06e47ad4d73662b94d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d680b4d1ba952b7b1bec65b338eda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2804ad6ab03377521829aba8de3e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558ec607a65dc3b51050b4449e1e2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11322b6c655698624d0b5d8b27da6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6d4906b38fa7da6edfd23848586036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c50fc244ef3c624d6c34ee32c7b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f23f462a1d573504d19cf9f97dba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9587f189545fc7549c8962428f0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49eba238e795575675971700505a7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993938c5cb6cd49dccc62b309d0e10641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fda9124feaf9d478d780b3191095c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097092c7d2cf058fae4eca5dc6d0b2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd154476a4446db76670ece0068fc5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d914c95254c3efe9f134533750af46845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f5f92df8739217b8c16041242059f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f3fc04dde5970b16592bcdf973cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9400ca4eee7629f0dec844eb350748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c8df99360c94f2e3a83c70d7f91dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904643700c64c34658b6bae8dfe0b78b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c649a52ae52d66614e3cae38a7c27a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f44d89dac292a62ad4ffa582df18252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805045bd8fdb056744ff23c4c6004fe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d465cfde651e8eda3c8b7ded76b3d3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c81abe2ca688b8c9c8328c4207be555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b67741e84c811d2c72d69662baaba356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9920ba31c700932b62ed4e9ae54e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90568f02f500259cb7efb02b16feee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1dc0157a9e5c46b03c5590c68839b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c0ca48803a7f5896b4994b05165d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77251ed7ca9bd5251f9a104cb01c8b1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68826cb82a93bdcd59f78089849ad062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39816436aba43cbc89e2f67018046b4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeee30ce02b56fa9d40b71255ea99164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccffaed8b617daab09864e7cd29998865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18dc127773ea1a1eb2720db4d956f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5888e2f5a06e868eacc5fba520f444767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609156fd4cb397a7bc2c43c1ed158b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9b1d9718098d207f74508f5f90fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e53b39572d05373ef8a3524bd281f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b544aec004fd66eaadd065e315df5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41d288b87f2d96dcdfeae5b969be272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1783b7142c0758bf88095634350bc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985041656550b8a90e8e397575da041074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdaa0858379ed3245cd82eecb845c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5c0817ad6266ac25cc49546e56aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412f71ae91a62c26eeaacc5bda6c7c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcc65ac7f90620208e7938e1aecf5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a077fac18c829bc3c55d625821bc1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2d5ccb7f67136b32773ebff4748d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188e3f32d50c11a0db7f75fcdfbff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec19e5bc3ff890233035d140422c1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63995fb461d1ce900e83f7ad1ce5203c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b798f9dd646e39a44765b2695ba4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab1ce30b3cb595739b7a37ea2a2c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726dd584244846ba82bef298e81317b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd05886c0ca262f4bf067c4081e85187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a9d85ede9b66aafb65fcdef0b03888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc459e100ae41bc66dd3985184c1a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760badca20c14687141c26c6245edfbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39b11bc53ad62c4135185e0e4e67a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223413cd56572b28f02f81638b5659292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8531b97db5c5c9eb5756f0c406a5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a550060b9d6336358d4d6cb976140894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb107962bf73a6c60d538f225cbdd1a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9832e106b2e44c23ae23860582f33996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fbc467a2ba54fc346e7dbe5f8735a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d9b2404e47edf0ff1c1269097418798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeab14e9708a1461dbe2275c842e1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b0368d56b994bf5a7bdd9d6e03b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca5c747bba61cba86275ecbf0855ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc85ed76a8b3c982f4f575ca40bca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3424ac82392482d2c47e586496bb04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb36394f58412e1faa4fed2006b3dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7deb563b58cda83e39a52e190346c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548989e1fd3031c38241f4151d363e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e245fd49b4fe0184c051eed476af7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f9fd626a11b4239aed7ba6ccfe763108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad620a52e1c729571ca9922494641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041cca8074ae9d0d2a3697c25d8ac1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd735f4d14bde02781917e43c29d14ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070f20a91cbbb8943342d7c3a0e344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ae2f0b2e8cbf050bbb78c78b1930113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a633d8d3f7c7c5c840348ac8fb56b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51319f4547874af0057aa07bde0d84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03019ed5599931eb2ed5321f9218ba00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627841dc7325a6e67a12f0f9662a10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a0b530685cce4e5437c0c96c71216118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d125a98a119255ba6492ad0c2ac961119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b70a14ce54be40bc2cc8c0f3828204120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de385b098fa1d1165e5dc9ae80d11d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046af693739a6f18e84ca8426675fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1a172fc23bc1a68417163a7441988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6a9bcef761715994f5fcf268fd0df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced7005894db4fbcaf7dab442a4e1ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfabbb5ecefe5d0e29a808d77eea065126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f8344fe6507687e4cf3d23e16fb94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74665df894e07ec49e82ffacac3f8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c324a7e637322d0e30669e34868f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ff7f41950eda51db4e52ca42ba6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275f935d44902ecbae292f9dfec60c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369b3a67dbce51cd361505f618138b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aade1ba739a314a449e889b807d833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbf08e9b43272b3506e3612ccfd5b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933cc45f5756e8e96a8fd081075f38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89b1224444c12587a514160082bb72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006ea16bad56aec79572cd62a6b5d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f80d25cc96a4189df321c4d3558e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb6e08f8d6559b3af6b405cb4256c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d936c91d006a3c4fdbf4eddb62901140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168adf9deaddfd0fec9e71afb6a57561141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a0e4524706ef9efbf70024f3d61b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3701c829240a4e089a2367eb7c391143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a514da81f774079ea5cbbca2474776144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e0e3811668671b03957e093ce3b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bde337ff65ff7818c3920eaef4cbe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f134c0e18a8d4546e01726e75eb08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96e87f35c5fb8249a986ec8999e8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ee6fc8de5c309e2ab70cfd944a4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012beacf42e7b219234edf75f87083150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7234cdc6b0c25ef21b12de60d6ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2907ba65be5f85aca6c49c02276b51b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb801522fe5c6afd7eb6ddcab7d523153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270a5d9d6563ed31f9af5f5216e99a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d166ee0382a3501a0de828f4e91d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9007d53f9233dde7dca2756550b185156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba28d1847c6d3016445a51f97c348157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d37595c6b98ffe8fd173007c78a8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd120b301d997db8b7bf03d31a05f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a7c2ea089d4397f019666a5a23b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e951c6b9b4eec3c8fdeb5dba571c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca2a547b7a949f5c6b4e765050b34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151c753dab2692207eb5ad5323a675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81bef128e9f45e6ff01709a3c133a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a7be723242d6a79a10203567e29c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc142351a7ac011c7139b4baf611bc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42533b18da5fd4f41a43076bf0377937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47911a255fee8d040c276217ed087168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2371144785db6cf05f017f28df8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64815fd6c6155e5bb27c75fde6570a15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343df5ed1963d014d73e7b252a341e59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf7372c4fa5010cbf72885189350ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4784cf571f9067380512a2ba29b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741941730049c419d4a9c26f6ad730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff65dceebf77de6de3547ed7dd8ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51e126a70bba852d722b674e6f709c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b30bb52522634bdc32f814e8000e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aabae26eda22c311795bb258b15f36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f186497b80319e5dd82a91df376b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889f4ea653597e6bc0b75c95d5fc85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec454171033cb0fd907f63be4d37c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316146e2b4fb535d8d263c6f353b2261182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47bd963bd11da41635262621e47aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d390ce76a861f50eb9885d663e791a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56551238c2cb71edeacf511be63b0ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf764ca2ce9ac978bee52d6599462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2380977515e7355f4a0019604b1c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502adb4f095dcc3aef82e86b9680366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d0dd1856d055a0e7538d4bf38ac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77cb10872cbdcf6062e4175ef77a7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ddbfa761cf24f85bbdc0ee01a9c00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e5f809b910e6ab9be5068accc132192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a5541de367cfcaa28d6af0b0524f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812929e2caded0a28ff824718cbfa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e4e63663efb62a0707a0639b0668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8e1c123a0cd7a442ea8544b79273196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f050fb92c2bfec8cee134e04c42158d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85ae59c8ebc8ef75ff820b8f1f6bc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1364f5f5cc4a475761101a6e5113e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f96463a6668b0a35f7ceb24622f0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e5b33114b8ed15da2e7b7e3f0f7de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ff3977b8ab58616ce9906ee2a615e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2bdbdd26cd04b5c24d622e3318fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea517c00ed9dc2531c53bc1712270ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d603ed0a756ecb0323e50537c86e20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c8617d1c49f200519d9aaf3b99c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430447f3040b81187a7e847a80fd1ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219346c5de0616534d25b2922796187208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844afa0e90c82c64684d1fdedc3a102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b39662b533bce00b0542f7348048c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a749cf114e975f51619253c0cc2092211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df472193c8ab0c57d4ac6f2539e367de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b78277fc347e4cea27ac8f8e6c1a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36268a2a981aea43713e9b754ed8f12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d252e08c604ac1b14607f8f77044d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec791b275142a9de09ebf6ef21f6bbb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de91c4dc713e73f9fee7b128e2e772217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf8759e29270ceae87542f00d8d652218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f4a7a552c1f5baedda87606f1e3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819471bbf3d226c10483ecae2e9bb10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90b681bf53e9fe56ac2275d8dafd06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b739114315104067653278ec3de5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a3d59f8f6c7f8cae644c0dd6686b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fb2292f6f6268d4ebc81c6dc7e693224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fee9b82b60daa5d5e59cb24716bcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc6f35afabdfbc27b2a209564a2dbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830264239667c6aebbe451430bb4019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f4879376f24db64b2161689f0d51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cafcd5681e21a9f987e0c16feb3457229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2048cf079228794c07f6d9d18a2c3cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec4a208b0ea04f81b77ddfd661205b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083868481099876f28bd43067a238a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df270ffb44b7717b23324c5a4d4ebe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1c9877e623b969d43e38294d8c693234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815d323b1edaa523a8666f05cc434e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ad57426a7935ca99460e3952041b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817b92be887b75bbb3cb62fdfda280237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f663dbead5f7a3e907bfe65c23d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf44a7f9e0ff925233c87f11b0601d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb318a85516081b38a3813931f8618240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f0270768bb34fd9a81ff89d4fda86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275f7b40f14289ad2269f9177b4033d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871b0a0b8536c9ac0f5b4c09d097df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6971740322a3a0418afed680f819d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886da039e4ca2000fdec6a9f50e889b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edb9fc11a965a10ee0dae1490a3d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1ae0523dbd2de6dad917436fb4df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c6edaa464326126b776dec0ced764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973b71e67aacc21cc7b16ba678fcd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002001d00ba87be2ae757d6b37c71da8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee5d9f604f3b9fbd6a3a0e0acb79a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38b3bfe208f3ed8aaaf2e91b62531252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75068a42d25adce2e50b8e39edc7ed92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aad92ebcd26eccbe06ed3685fb040254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb8a130f440236fbf229daf27f343255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec1a079944b406eb90d753cb8b3a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28465408cdd55a3824251c88446e7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e86f79b6ec6936e26944441a7e5d48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad0ffb2c87bf5be183862d9ca9cec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3c27c1a29db3103d1e85bc8b8140260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e73c2934c470890ead90147f52e9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52907fe7a9f4d5760ffe1f7f1ed716f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5022e31b19fcd7603fc26c9963d7bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c558d17b909424acce1745580525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef1c94c810bd2392813f4fef0ffa39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc254aded75757a286b25786e66d4421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c942e360eeb718a9795aef4a30bcab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513576dde458909d6c1d1c64a53e9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc9e3d3e3fbdeedc3ae66eb9185e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dcc5073aad9346a50f2939cb88d6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc2a65799f7f893c51e5dc067c76bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8d44dfd26b8a9ca86f2e98a249a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6862f0c3219a05634e4382e7475013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9f26b0d42842e3ee8f4f2103945e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720f7728e96290295e2539e007141f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74ab08bcdd9b73c64966dd11edf74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f92cdb07c2ee2ad1136926c4aa8ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0566974df7ebdb422ff40ce15a664d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a212ec8ae8bafe8240c44cbd0db9ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8641ae3934d6699eb7622f56c793c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf428273142732f8ac39965bc89f179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac5b8226c0c1172022384832dc33a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3362b6e8a3d975c6a27caff3f8f330f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72e631b53060fabb557be25a47aae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177021cd7b9dcfa9a83c4c313c9e9bb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd1b081456831bbb117f46b95fb88e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84e6dc5e5045aa5e8dcac49e1ed4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27bca4ace372b6e14779a51cb5fa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b31380a172c6f753fcee2442f8e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf867d7563de93d4a7142513e332308290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0530b083cbc863820dbfc8fe613a0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441d9a33b8e8b7660d406197251b722292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3fff4a545a3b2847ca7be64b03a6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79f7657562db59d29fa4236640566294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80fd70e11ddde4fa280b9ed99bf55c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f16d12e134941c74e4f49db2a79c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903bd4b6daa0d791e0c1685cf034bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120241aa4a777badb27b8a3b7e1ee2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a4e197cadcbb2b045db5b07b5f50f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986725f864f17665ba2efbacaca1c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c79f852fc9706f04d6aff6240437d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec1aa9be6c55a24738b4ef5deef9ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad3281e081f2c62abccb7d42fa386e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b013bdbef33d1d09325b53953a1106304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65eba594729cf9d1eeebfa75b205c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70854bdb05642868331a867f1ef184306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c35093b5bbdef3016233ec841c9952307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee45ad4a0bdd95dc80d2fbe2f7e7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fd3929f41b2acc51aa2ae68dff63a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd0935154e8b1ff7027c6e89445bc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396571c1890b04f38257debb4277673311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fa3453914f12d50f8b7004c52099b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08abdf85d2f63ae55fd4eb1f78cad4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3950f6eec93312d4c5e700595d55651314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24846b4fb61c58293ba0c5e71dc74003315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb930612cf1511f2747c41032f524fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea385c88abb74611830337c51207ec9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34a18754021f1df3a57db0eef0af9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761c90f5c5b14aca6bb443b3fbb467319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757eb2143de002e25f039559d3069cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4573e7657c894c3111cb6a9655fe2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbf75b33909d43e1cde9c6add5ec34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a6c34eb9845e165aa191995160cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899221a685e3da26e5652509dade04b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5ff76edbdfa553094775a1cc0c5b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c069c467de629c980abc21faf540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e3d7bec2da094bc3e86debe576b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4b5d077fdb49b8d9b19dac5be5b56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be044cc052e4a383e592888271f6131a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf64e815be4da6efa62308ccd55285330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b977c1e9baf5252c1453ded415ce06f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe2c4ae49972832e360d17e7751db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367a85096361472bb67bf1b13f73d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf14ef8519a5c69fe84755315d3800334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b9d559b866068d24dad6ae6d908d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962444fa454df7d16ce102e0a0c34c03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07527c71f80d4c111a22d297e1472c61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47eed68d021e326a6bc9a2facf382e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b0f0646b86142a01bd024c85c677b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac5b538934bb9182eb2ac876c1a888340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19755766b22fb0e5750b6c07e824064341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f710762efdb2410b96308989b6dd86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b2a19612dccbe87cef280adaab8e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e24c4a6948c00548906a79a67ae297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce80e94a9aa86b2e6ab41bcdf5428c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14095ca2357f38575fed3a6e7cf801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33dfb7d79dd65c590527f3cef264e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16d6baffac250075c59644d5db6494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d5fe9dfd790bbfdaaff29ab0f1e1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b243ecbacda787c138a5517d8300350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51332500d18ce7d5c4437b152ea1c1b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c05356b78ffc5149233db3842e577352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599faa3a6f7998d2a29239016354edd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3e6fef226abe1fff5d8c164cb9e00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecacd042d4a473ddb6110b6077f52a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662f111c4d9810c036a24c5aee2991c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bc282f12e0dc6f4ed1350f754e4aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27da6116b08c6287c5758e8e8ddfd2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da800bdf676c0a7356d963a534b53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1231b0da34befc2bd86ba3c279eb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593384fba9a7e0c7f8890d56b14a6d63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf3f16c4bea345388ab79a0a36ad68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0044e6e6afcd1ed4005a5934ba084363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce37eded3200664757d3e9d64002e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1310f09ad5cb89871ac97c7cea03fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50761927c55726473eb094a6fad4404366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536bd22db12a1a513f2dfb4e03ba78e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa51846d3e540bac6088fc475201f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa65279910f2a0ef84d4056dec10c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282142c9b2a051b3190c77e4aae767f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f51529cb3974af3246c1d3318a61c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68da52165ef07b093771a56ddb3c63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e15eb6d04575b864d4d886b51c2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5dad5f42465c70b19c17ceafcdf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611dcd721439b7a7fe0e6adf03830e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026fec0d1db0f03db16ff283667066376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f603e2e0111c9133d00af00ce3b649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5bbce09462fc30c1e4ef96206061e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95c330a0cb3db493ba84625ad651c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934963bf4ca1c080d5e3b9d5361ed6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03319a6d5c39f7db590e33f58f2228b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23837feee473c7ebf6196803e28a78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453abe644ae12cc94a75c19e921f7c02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee6aa5f6f888a7828d863c757ab83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5afd522ead917a5643c2927528ac7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582127714431ceedfce1f710514ef12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728382e11bcdb7346b7a613a7ce77cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24da425bea827dcc2a89b5c688189b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc64a84e944c9a5673135e0d029f7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c5b2a4c42a9505dea1cf0137f6d50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5961d78fe583dcee559390236f5b7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a798e2c0cb965ec048e453ffd360392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c8876e0124461dcf537051d0c0d7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b7d359badcad58445d4f9c02a747394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09999e78fc92d6e0942b01f24fd4b4c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc24f2e52cdd93be5aa71b07d54f418396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52f06ed81741c8e8146835ad3709d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1aefb7387a3a5a8fde9718dc56083398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0ca2b2f91d9197a8700684a78690399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfff277c8e20fb4094994ae4ee4811400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ad2d8ec3466ac7442864d8616b4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589edd4c944dfe94b6545b889f81c5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b97e59cdc9fa742bada1fb936a19b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a64157ad28d63f1af1b531879b030d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf24792ec4af9aec278fb166f8a5b7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab670545134c4da7124feb187fde05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275f9b5a3708346e4066bb8207fcdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239773591cb5942207c908dadc85d8a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005faa618bf9a779ecdf58aa6348e7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28149109b00556538371b956eb84c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5ce6f4b95b372f244b4c6f974bda0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899bf8a960d50e2e9ae2dcb02ea998b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0927974f51bd2b423cc631672c6894e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4def51c0f41fe37f0ce640b4afdce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6729ff88eb333b753ee52f895a408a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393b86caec47c26d88944fd3341a6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e80a65e26c16f6bf9c31a22de4d51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49beeab9b82e9251acfedf38476b64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ef8df4d835e3bd60e6f5443287f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ba688fbb5476f30a9eeb8d8a05d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1de4d72bd07b34c68b1a2c63d862e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d20fd8ce4e2f15920620b83011545422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d7d1746b8c84af5981a345e156ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a619e41034e076403689b522d0aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fa736e37b9f1a4f42f0d90fc35fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba17838ce9fcc56475d15f04972abb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd765900fdef02b2dc3370b81f9cfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37ccc22f52fa4faa3b8fbed77efae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af713ef2885da866d9643351ff1c6e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c074773148ac6e87f9ceec37b58d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c504d1f3e33bddf11c0765b3b9dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c57de393aeb90ffcf537ce457aeb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28fb2cc58fd8178ab1e077ae1f603c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf40a520976c0235ef2acf47186fbcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d5888a5481969f8d366b41da0987435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7fbb0546bdaf62873f806d0237bd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dcfb7a3564b24dcfd59b1ea66c873437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19e8fce5d3edf2b58b6430626656c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5133d553770178b8c308d5ed21d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08fd74b0f7fa09b54b47e6e3944a53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe65e18570f990b64b4b2224225941441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d062c6042b414b9803d340bbb48cd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f55b1c834d0ca134b4a9b8f8932a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d2cbfd5fb091234e4fbc08ddcd8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5043a61d8b98979d2ea64324bf6469445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8d133309e996a61f53a2fe4c4524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe270a2efdfacfe6e761cca3d8622447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467bfa3b138715703fd0ef4fb980ff6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc868dac887a06d452b9de20d161a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8967b46076591f61ff31a01757f5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d399e04848590a351291ca510c16c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f8105a4c947f247c3a19ecc28d242452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d0c2bbeb09ffe65dd3cf41bdcceed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a85cf12b8398190c54887f842f0bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707d7ccbf070fa2501f838781bf16e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d243389d7dce4c59d4e93fef36b855456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb48c77ffd0c8d75fbafdba901758457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856bc6e8b5c7f8f68773192f1e20660458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2865cabbe6956ce31c95546df0bc46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aba92394876a20914c7402ab417f57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828002ec31e4aa055ff0be459bdbafc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7391b873a46213e9359461d648054b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392927b4daca6fb6da5374315dae61d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e03b0b88aa8cd757ee782b5944c7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2bd34185390e55579aeba303909c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00ea29804b2eef5f1fa27282e182cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa5326da840fde610ec0437af0b67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0928ba87fded14dae50f8c0b7bb95a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6f03c3b4e12a0a0a01181a01c098469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c44019c606c65e30a8bb2862d2fe7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eef41a6cc4781e391d4324622f322471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb6b5a3242e530ef88242d3e3f332472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec06d42f3670adf7f65d1a402ba374473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a66a8d84295bee2be685e043daf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d19b0d3bdb4287b88a18e5e6afc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8064e84f2bca331c9e92f2658d8a034476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd032567fa2910d52253d2cb50a120a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d1544d625e527b99f0530d73f615478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00ae73f70429c1f2445799bcca57e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd5faa105344c47b054e5df0840a9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e47f53776cbf34eb68890c7c80d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca62ba4ec11c054095b0e592e8ff3d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c7e6a9125d78dbaa3b50d33f46b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a553b3d453552e4691a0a9f6563fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae685c4c67ee7b3187ff648ae32b35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55d6a7202452ef355b2abdd6c053c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fadbef66d081e194686d61f4b2045c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34bd2f3952ca56eae2a952a3d71b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d637ffa3414c71406400f26d9d020c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3d94fe5f573b6ed0d4153423ea26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a236dd113819f0f2c03970aea620a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5dc5858d63e140445349b97ebac30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706144eef61f138fb9f1ca4247a27a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d960a9b8baefb08efcb25ae2cfe8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c7a5996237f3d18cf67fcb9e7d100495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29751925647401ec23ebe3fd30411543496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a2f83934356b92e63ad0cabc4ca2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612758a267a44d5cf9d92356cf3381f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e017ef898462986d8ffe88a4b46c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425a7c4926e0ee326cc19889b3dae97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e036d3e469f7d23f86517e825b6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c62ad861e2cd661221973db3cc713d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12234a60891ab533733b0da1a1417503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36e42202d92d1226dada032d97498504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7f2e24604cfba10ae081cc2a3795505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd544e701f235af5bbb78c03152b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496778ecac2882e59df14a49cfaab23f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb532a3642d93b1c3329897c37d4f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77dbbe079413ae8e571f0034b9dfae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1391f6e22246a5d967942341f88bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee4bf64d43eaeef3d597642e8da2b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5323e188bf8615b2e696c4fda123512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6145285ca43929691a675913d28843513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664ff290350646b39c099cc6537fdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6dc697dd1995dba0353294303e34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e18a40ec3053a5c48fdba4ede1a9ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7c16a981fbd0ac9c82314e005cd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76832a888522bb9291f87013e06d753518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d973ce7d97ed3032ff9b7e8c5cf6830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3260ac2a10340d8c91789ab7a285ffd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0a79ebefa99868925a796f1834bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920b3cf4284531b4a870425a9659ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b1231cccc3097d96187b946f2ffef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c8b3d14fa707a683019250b0c3ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8f1533f8dc4c07d68880ef87300e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b65d316fd8c3790ea737e7ca17eb51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb1f9deade35c5bd9d205d73d5ec6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b5c8d09124556d746b08a82ddc45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef14ff5ccd4de7a0948ac8f55e618bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd58194bbe08f07ec11d65024a95ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e21347f36e92bde6ab073c217db03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea653322f07e9345ac99231252dd8f02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06f9bfcb719e1d918209263f4244e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d6dffb9af5ac7be8aff2bd0ea678534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a997c2c28d6ecb7334e192bb117e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ce115cb91d1b760fad0aaad06b5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c256b30972158d0674ef4be56ba9c1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e0a158f8e9500a14db6976e45ab7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053c39c0643832346e5dae2b69e360539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8cf072e9b54e5ad6b6110c8653e94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03342d42e5b931648d790bae37c03fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0507525eb3ecfa6780068354c8f47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4ea00f00c38450c4d420226bddd85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2ffb55d950fdb6d408a566216e11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd544b7452b09c11b39192bb9ef9f34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4fb684aefbc54af913f14d37b41fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4ff2fb7657cd27b01c69bd5019a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e94187771f34fd7cf980713ba34a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c3b4aa444a02cf9a7513a756dba1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4684bb2be331496179d0e692c18da9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206abe741fe19e6d9ecaa08f1722ec4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ae1335750e21bfd082f5818a6e63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132fe74ef3a8ade3cd1590e3bb02978553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f6506956a66201eed3f7df2bafec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4badc045b94bf84249af0e1b3cd05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a43ef3aa827b1028763b40289246c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb67152859a60aabbf6628a387bd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1bfb776c2db747378593031a966b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfcb1a4d0ba3b4c57ccc74fec92899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4c7c305acc493d77cb10e5788965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36abb97b774e05a82ecaa921c46ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f34dd8f31678a316c1bf1f424f871562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb90463f63f195a663a832f935a1c65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175380cecda744ff8f5e0ea1cd05e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac98dc53cc288c0e09745dfcddafd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621353897b610fd07c683b653c5b8aa0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8de9c537d076913acf626f8f938f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b348fa52f373aa8399cb395a921ceb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305fbdb383278cca17a24ff5d14b6a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe3f5c8cba5ad052d016071d8b205d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf5bab562c7c00aabcb7c9765f817a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801972da75c655884aea35c34c8befa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5548c813a89b3bde8f74fd4495428573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb8026241b6e9cb781188a1b36d10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360e73494087ef3bc6e5bc02520f02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b853b9426e534ede7b1b4b622be3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76a1b17d84cb8e1d74169ed46fbd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b75cc98c5c1d2f53eecfb08bcab77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d5a306171a7cb4f1a2a59a193b7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b829b86a58f0277d5e6151a1467b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376cfb27cfe1709d60bc66703508d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d47aae4151e98a93c0fdd3b01d7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163569aac9004b229ec0d0c74caf507583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e27cac0894e0e1e22d7230f3eccea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c766dbe9159c771107709040ba039585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbe80e797d6a3c8052e55f9698cd58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e3d8b1374feb868fbefbc051abe45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d978c548cbdf95d5259b4c9b6d133588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2de23acd4456085f581505512ff17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e32b61541f7caed466ecdbe11765ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f83bd89e4436ea65200949334aad5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50aa370ba6bf80566f3979ff9bd8d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9977302fa1fa872db5f4b2679ccecf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08c2c52bfbabb79164cf630ee51ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f981bb32e7849d992a5d648827e7d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23ca017f8b2cb5812e72539775bcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a25822b5cfb142aeaa3f16d6c6009597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853df02fbcdf14fd1c1b2b92456609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9a9e673735eecaa3a0f86b04c327599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a1b6fd25e0882fb3b87efce133207600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb4894c2e66b5d9c77d4777a0dab8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ed449fe97cb57ce1b895ccab7f45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e20e976354b38aa2be02b3a03bd21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2382cc3275a2a05ce77f071783a659e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835f3d2443c504739865ba49357edb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5bfb36d9e3a7d646c0ab01d20c285606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9edde920cc922c431b5c5d238ab9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6473846cf93fc0e902a2a8d573caba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71261f5d7a73f1ab3f36ccbdcabd392609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc66d5ed02251fc1de068adcb9f221a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f29baac1c0d40f1eead7f9d1ab65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea85db18bb76c55585584c4a65f9824612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9887aa30fe1103a46bbbd284c21cb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a8d58448f9a11d0449ba3e526156614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69ea9b8430f77280ffc4e57150182e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9da4738c7a6042747604998499c25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f94090e601054acb2219012c7c9f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fe2216150493a68c1a313b91fbefb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eabb5d638cc14863c445ee33c4be6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a889364cb6e104f047dc4ebd2e64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269781318ddfa8d50ee10efb69652e8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb0b6612c66add5228f826fa8acc9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505247a9f8cbcef646811878a30aa200623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28d76d89dcfa36aba50726d79a5d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae999fdf6b53344e7cd6286f92e226a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a225fb3509c9452ea8cfa533325d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8973fee795125aa397ea8da8f95a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9a7d614640ca1096bb45b5bb506b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d846ca9d5dc6a5545151ba8ca963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a7d57e77bbc1cdeb9c81eb87e911630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994f87907b9753c4e6296d58af12f7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e94735a33c9ea7066357662d12213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb663e7abb0dd3b90014f1c5497fe1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d576fa66b14489204abb85de43d17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217d9e99e9a19391097b3c4174dba1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf6473b4e14585ae22b25fd25eb592636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc95c4c24ab3ba4e27f46eebe07f4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88fc6beb0a7d62daee4f9897d8110f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e0bfee960647f76dd27419f40311639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e79c8b5de48da521a7b852849d36e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c01038b5cd4682f24382e1c5fc9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15bbe55d187c577caf11828e32c3cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab16aa8a2858d2b12cbb19dcb18288643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6c9949182ec69ebf9aa172b853b70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253719188941029af1db979d71a26afd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bc1229ef71ee43cd013783d48b32a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba82459b7412f9dcef06b2ce2cfa75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619008556d8ab001657f443bb13a4a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800a18e3bec2988f1755051854ea297649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90b7bd6ddac080dbea4a312d6ffac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf967ebffbd9f42e1f6eff868c221651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00dd02a686aabf9a771c48c7479bdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab43c3ddb6261bd0fc7a56d0cbcc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e2edabc13c756845793d56f28b62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6302387e601aed8a1c6c0241476a99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd426c666ad47cdc212aad6c7b382b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18daa406d365526afc15a1b5a32308c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59538e19b16414b53078a65da4626b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f2a3b88af6bdb1e8e946b7412e71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b52c0fb288f24b975757ec0079139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ccd14483821ed269afd0f04932f3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983935d07769a83afef412264c48264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb8a58fe03a360c3c124dcd72c2521663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc41ae07e060b21b0ac6c5d87ca87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97433a9f2b3eb8f74eb870ed967d2371665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e6132f805be1473da89fb468f7563666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b9d5107df4aea987c44f36b6e71cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bcf2d4ca2f43c7d016821c5c77a03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f59dbc0f66970eca866ff9e3369c0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be9b24586c43b50f365d766120574670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3a019989848ee9f971d9964308b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004b36a14da992313e8a8828adbb6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef124334c8ef97c0c8f50b34d27bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb5b0b53e55cad26d7ca910017487674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c894fd58a53b21e27665f5dbe38ed49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9ecb945db2184320f290ba984121676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a83614709dcc91fd168ef483461b8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711cb2c90c718401d4481e98be930f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb40052aa40b5f15318313d2952daf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ebb3531cb7c3b03c6a118b71cc89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df271d1824cddf118f24eac44a2e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b941c584001a0dee85c2a4d2f06fd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597b30dd4fda31e543a303b2f63fbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65080a5c2ff248b3f15fb589e25558684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e779a1d316461f016f3a8ea8593a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ee9da1267c2525974e55f997b6cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2553adad297529cbf7a003db0e861c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f068c83a27ee91f338d7cd848dc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908c59b83faa8e6a70ac8867cfc094689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9da4e6964e984ca351a2cfd037b6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de43cd1e23dc9a9ff589b83bda8976b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225bc4041500be5e6f641fd06cf72be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559716c391bf3260bdf4f980db4e1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4ea3d0af57660ad4a81a8388b90f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b63aa2e7fc38504a81d2d3d15f1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e10f7b450b9b3068a669d7211614d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d6d33ea16d55c875384c8a76b5c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e86ae643378cfef9ce25a2f1e21bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec98a48156f996a92244447ecd1954699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ad511ddaba774fb1e7cead1a3908700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158928ed442c94de37765c668d70954c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5272603a325e0dc6a902b05de2717702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb5577252a4d69ca6043db205ee5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ffab3110950a65ffbf8efde54a604704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978dac7874167e2d89d31daeec27ae4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7048ee46c3469ebee93b761a0a1df0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8842e08f85d5a0016860fb80828c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff98200933a29652e0ca954249901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286e4052fdf28e23f211b6e5039623a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5140bcf0f3fc65d2b578eb3ae9f931710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb7f8fc31e3af90ab5e558a602ad5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4581ab28d8e7df61b8d0e5a7f185d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d44aa5f3b594bf20cdbfce180f9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b29fb022fd4cc784812a8c19146c45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b90ca97c99e84dd2ad89b02ba93fbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635e2e3751195f007976b247a1fa8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda97436263084a2ebb504540fe0868717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a5eac232aede131ae8b4811b5ee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff3017d83921c940bff8ae6c12638f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734e1c7b33093ed0b3eaab8795178cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc1bd0b51f391f1ae3956977130f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292478f6dce3185aa51efbf62fa2ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414394b994e6c43629110f312c473911723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1665d59edd6d86655f00ca9474bad4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378006c13de40d5ca3e95d19eba74e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e1b82f0885beae2953fe66ed97c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce259353bb99e39c4c0d639c0850cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede71ffdf7258c8c691a12a1b772d74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f11502631bdcfac62dd4af9a85eaec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51929cd5e0910860ad89212c5f4790de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb925a201ccadf840539066503e6a57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca82785324938112beac8a17d95222a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0d1138aeda99d228d6c05a178f0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace47587d2d17e7b51eb450cb31b1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1e0aabcf44c5523e4ce5938c60f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46b8edb2a6bc609b5ae1d3521d1b38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a1909fbdfb9f0b72061f637ea636737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b8f2a109a307036b63c5202085b8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0e5b01c4c605443469c86a3b9a90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c61c0f25e3d39b7bc80eadd09d957740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791b82b161dac30c59264c72b3746f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1b2001ebc9a5a0cc99bacd32a775742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e17903dd5fcd995a35e4b3df3e0e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b97cec23a0a367d0527bb38706401744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5855a44eee9847c08402d136cfffa69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f30f982418a82e438aea20a185255746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae47848a8c80b1c5dabe5c6ffa28b21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5abfdd8b5062b5dec2d10e8633348c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d151b8b8cfcae5c0308454579f626f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172873cede4a0c6601db847fd6ae46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162bd7217b8bd46824c7036a4bf817751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430ab7416a227853d845ecc514bdf93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18029f3ed5dff42d3157b785b93b6ea9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970cee5b6bb3e31049cdb097af9f902754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f9490a398291dcad0b797786522f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4cd979ba47dda4dbf3cb7069d8706756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740158761e8ff8e24f3fa7160aa4489757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3f0608d5404555b4ac476b86a9da1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b87a7ff3549a176efbbb2b8bb1eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>