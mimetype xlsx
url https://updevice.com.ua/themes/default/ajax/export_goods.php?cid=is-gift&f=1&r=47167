--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8235c3556e3ce9328464b26b1b99491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a363bc4aa878c809108fd1ca5b8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dcc776a4380edf71d9d060c45ffd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883ca552da118599271dcdceb111f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a16c5debf833527d8303303630eac65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d78a5bfe2294f7f05529c2b53e476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7384e659344a986a136635be36447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655241f1e063844afa0b0423068a7978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132796b273a8c3dae01e134e57bbdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98543116e005fb319a74f7e572b00510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa4e5e3aca800e3fb3c0b30db7a9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc09566d175cccc41b13236d17c516612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b970c695db7f8d3f6beefbd8578b6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318760306a0f6fadbae8ad3bc01fc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b806d29d268af10e75d5f155871e72a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894ae69e61ce4741bca55184f7e5d6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91e8ed9564692ad02b8ab6a567f5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d2b5cf0ab4cdcfd7ec05924e73e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ac3e869bc7d086ecb8eeecc52f25819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea00f84c249b35b4e8534db6350afa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf1569fdf20bdde1b7c8740c09c4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35660b1fe6af47d9e121d37cf4cce1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51cea7d7e727c53e241b15e6fc91f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d41f75d7603f61cc8c933e033be4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ad8bf557682e226be014bbe1744d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaf24e46abc7b201048e9cd6681e3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e24482e6ebd2b710e21d9fc32d637827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda4d4e145e63c4d7a5d1dbc4f9de928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e119f24beded22cd41e6e74a7af329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d624cd012b0d439cb9e474b94c4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef84a1cc86a5626d5515bd29ced11f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca40030f474ca00186542b072b448032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c586c5f611d9241327ffd0952e0cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cf1967136deea0ba56ba8792a69b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4166404b68a5de3b1dfd34b765b2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca40bdd510330c1b64978b05613cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78fbd527797c118111ba9171d8fd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a2dbd5727d131d0d5c87d6358aa238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabbdac6a94defad7dc8fdf0ce70f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118518c07915fa9dfcb7efe2e6b61e2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d625503e861b7168f4cd37ee2688141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bb055dd41b12e0ae9bee88b1cd0dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e878f4b4da98f3711fcb5c0af357b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291622d82f307aa86e7ac7903e7600a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd1eb587e6392bde0b3da08b56f12245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064514dd7cd3968c1186236ff38310046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5f936c374733505f36391e98138947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dbabbd0c66deabcb9ab9e7cda0d6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c5da34537658982d7b32c155f10249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b66dd483c0939351427807a3df1b2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f0824ff0871a2f8e7a322ce0451e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082c3bc1030de0c6a9771f08d27a5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc96a612b074c7b6613df8d8a75d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3331e1bf79fb97afe61beb8c6c490e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d8d593a01b482f7c46baf57887a5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673668339feb8bc0ed39099519e73156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358bc3ab02bc2634243589ec0bef68757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcb3bd46e9b1409569e32e2236c4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003180fb32f8ec30fed439fe3881c5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab56bd366db3b1076c95a964ff7afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1bf666f8363f56d06e40fa00ce96261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe137ade334c87b65e27c7071a2a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd488be998af0f728b1145afa8dbda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62bd395ceade1dbc8eb5f099690a0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305c999a41d321cffbd0cbb7e9287965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8995fc3775129249b4b24db330b059766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2240564d9469504cab87d385c3a94867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d267c4804c6b1e9472903382417c3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb407db88d4795ce094331a1960d39969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916dda59508f334df1d2d5f6a48dbf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074c205d6a9ba0933aba62d871a6e2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fdbf2f67ed10509f57aff6a6382372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd54c98925b6f15718ee3ddd569bdac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990a6a73672290338bcf6346f57e5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ee6c68d38ac35d3ea126e26706a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef84825d80629c5269373a290115a1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859424672f6d43b7f9f239ebe5426cfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a64597415c3855148093e6c6286a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae67f91b2bd782253946014995caaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b72c984ce354fefba3cfb8ed35951e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b3c77e0071307018e88ab641631781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9df394d89dda9293ce46c00b3fc9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e75f5340a92a3c64afd9200b38509b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f989582f30a8d7c2b00055aa92a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527475b34222534645d46dba52de03885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4f383a12372fad08bab5d359a292586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4c0dab802ad5e74526b8c371a9d4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57342e21d1ad50a902bc2889d78df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a5074775502c45ddfb5d95e88aef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5ffe1d6990de3df736a9d36f298390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020933da2ba5d7a4f01b0824a53bbd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b62d45897f745c73115c4d96203192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64741416661e654cf9dd0399d4c29393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57e75c53b5fe3b8f839a56f4401c8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43609daa5da45cdf3074a5116b2f8cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16028dcfee8100fd734f69ffd5a12796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96715b165b1cc444403a39bf4bd9e7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bab2c223015f01597fa50926097f7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e71b7370d71cbc9f5755c1bcf6752799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f08ba9ee4f0875a622189b074e1fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef6b4a78e24ad7bf2cf2730ddaf4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b78b6599defb100af306e89f0ede102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26dc5d98b59028909c9389c08b5072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6b742dc7beee76973fcf8ca248c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e380639a149d66578046840465b03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785c14c751cf939091f163a190556a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65967a47df6b1f11dd40d97e37e3dd61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e1728d7ab580d247175df2194c42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c1a791529a74ef1a734db74d91620109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3904def6d1010dee1f6dc1497a94e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dae2bab2d6227fe5e85e93d162258111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d02fb754035959deaf05cc684ba4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6fcd3dcf793d100e9034de1c84a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ed90e2baf1eb73aa4414dc28c1a66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa139a39c3073f3e3297af7ce3217ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529131fb2109ab4a949102d5296cf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229653eaafca43d5a514e40b8feb8030117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc937e65be2b181b3be5239a7e3c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b62722fbbd8dc476e47f6a8806ffa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7106ac47d7b566c9e13439a7047f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ea02cbcf71d1d3795b2b42b9a3305121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56991c696378ac0491d9de73dd564bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5e4a16597b195e75e46781b6efa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b3198ffea7a7ff9e05bbce82b21b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a864fc4008292b069ccb3a4ee2bce1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798832b381e0210b5143d8cbbc91b65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61e863b95cb958bdfca230cc62918127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a8f7dd2c9c88a2538e56d459879d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3613c4930ebd598cda5155c62de3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185190cca86150cff93f7606918f32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50130d0120427f3570bc6d961713e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ebecaaea903735a7da031509980f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572585346b6e025e64af8ec086b5cc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61886d3d53fda6731a1fc2525bfb132f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee435c2d3c68594c79cc08be118a228135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654438717853e6f4a5a85eb797a03eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efb23da9a2dd030afa5d35f21f68bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcb57db15e8be4d7de29b29efddfbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9694b3b8de12ae267b161b7c2dd0518139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48595c4e9050c371f619259e4ac33de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0681dcbaca48138509b545e18dfea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226514fe72035ba09dee0430a60c0619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d6603eab058b51e50d4cf1c8280a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537b50ce226f32edd46e961325367a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f402c845e074ced69934c7ca9f66e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecadc2b4fc651640debf63a426672ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de05c43b644531db1510a773cadb2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f495fec925592fdf42045178490925148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f47574d0327bb6034eb014dacd02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d9f75d27694813b0b85f568a9ae80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780012544e5763c9017a12db45c51bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dee31e628b8c7f46a63daeef30ea2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa4616b18f09bb3a1db7dcc596ced1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c15935d44c4062a51c071a731590d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7bdcc7c3cf4869993679e359dc3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f608b803b9fffcb3af69db07f1c341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb0de105cb61eae170349121c36b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f40f56bc4f38ac86099b3f102931d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d8361f83cb21edeb1a76f517e7ca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36daeb1252c71593340055d64769a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883ffd2726eef7567aa3ab6d1134f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b362661196862d4afd825696bca206e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4992cf5b0d015ecb65cbe55cdc6660163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724714c348caf21bf204959592cb1d1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf79cc0a501f63ccb1a18223189481165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36034810b34a0ed2802a90e488f43324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeffebfe51651d3780e37bb0d0d646167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d30560d3ca0065ed3e41d06c33bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e809093099bd769f99f4e9c916a03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e9ba6d66cb4c7e84bab5c8282f9c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0891ec6e5eee1e5a5603cb78a6f40c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac370a3f81388b046d9ea5a1ea65e7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944db1d1c55aa5c522df60458faf180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054ce1fbb805fbf6931bdbe45166bfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee78effd57f87e72701f243e891690175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346e02254c2bef49a0915738db5fd14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b73f95f3ef5a1bcaeacb1e3c0bfcf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52748e4262d6ade1a6aeac07219f73e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababe482575030e2af33c8ea2563f23d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966d38aa3a17ba613edde9537d128ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca898d0e6b940c762da927cc32ccb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4f2787133079740a8353cd740c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977ab6381cbb08bdd4e18cdcf06f3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59c3052d8fdaa08afef5727316436b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021123965ebb29128e6f8170b8ec21af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca93b5638a0ba727e6f2c49150496186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33255967fcee341b10ad635e337dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812a7b80d9b6fdee929493803d29d49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a43074b2d34f860299a317e2c1328189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddee83b05537ba78ea2fbfba14689e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3168c0da99e200ac664fab15d906191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0fba0fef3b56797075d21b2473e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5fa9a150cf1d77c09ae60776e447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f6e216dbdd0ac04a227836ad7b3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa88beffa1ee0065f95086b8029da5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364797fb89d44cc014b2811f2976a91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e31d54da254cd1b30a1a6c1cfe55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c08893b912664f6f865841529da0f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45cf71b111d3ca124f90b9bf00d8db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368b224e66846a4a0d8a481f967467200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de820e7a49f7e211e8313f78a2a309201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11f61a1481ae00f3a76653e479a8f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3c24cbca4cfb749f7f45cf813fcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a0eac8cb5c98f1d83b0cb0e3f575f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd918598fc00191a329168b7154454205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c76c5b3f0c59d13d09ddf6dafdb10a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa161a8f65cb6e633f2dccce193987e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a27aed779cad1bcd6fb3e44573b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5ad1ba2082eefad0198aeb19117f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379f73fd8a7ef80a031cb53cb19df73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7968aa0360da9d9b00e32e37aef87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c4221d1ce2fe4423fde8c240573e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d5eea56868b3ce0278d3ad3b716e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d1fcb0bdd44ae307f1608d2a0e3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5513dbc581166b96090a6c11b9661ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6702f790dc5bd3826f4967d3d888216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981591b186a3c84eda7e2357e815047e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5520d84c68627a72548d97836def218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e810bc7cb6033812c3eb1860f24af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f977589569db1ca060cc7e733d410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2cc805986f6ae24063514556d1de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2ede100bffd43af7ba972990d81e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff58ef169d19ad78b4c62009a814a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12e17adc2ab52b3f76765340144bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92c2a20b0a81de583af796fd1781a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc68a0e909d89526a27012266cfe5a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c85959efd025c20de97420e25aa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61516eaf1ac1d4dd45cb65c12a40fa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b7f190480806d5525c0ecc26afa53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2d24825eba72c2b5613aa5356a7f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388a66c89cbe1e3896b901fa5fe9b23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5fa88f8c5ff81f6c0066968aec54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8c4774b3bc52a20b774c50cddedf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67d1b2ff3f0133dbaabc89a34ea97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdfeca0ad17c4540da05b86ba9f152235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5733e2f5bc3b757087352843875ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa594e761a08826cf7bfa50fff764f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa01c1ab49f345cfb47f54b70e2b3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5431c8fd06221c2a5f5f853d744541239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37adb6ea4cb9e11b145d2fa1d65f42f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7da10134d5abc3c913d8ca70827e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb55efebb7cd667f6ac0a10bcd6464242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce6b84fe9f0a21d6bebca42ae8e5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb9caeb0a0f6d70bed338e17c084c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dcbf1a67861e4670a1fbddc9994bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8c0dd95d98dab6ba56a718d47a412246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f3412dc025020190c2f0818b0a52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3fec7e7eee6bbff9798d56290c00f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43bdb10cfe83e633f8877b33b3ad49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f8bbcf5432b91a726fe78a7e3b32e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c637df1a6c822ae81af2644f8cf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d986fa31622d3a6ea0285d3294c3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61526959c8bb3f4f68b6ef92f3dbcf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24564d70c44631c43ab7986801c00a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d348c80d8987398f3e21814b29435c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344832dee5b7629c7b1d4d2ad19272256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04012f56e9696da739d12dd10b563ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982cadca671d83039be22f6285934f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ad5b7f85b59a01757f2f6d00369c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9032c10aa4b79dcef3aec1837506da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c9b04a4e16c55e17cf003b24ef3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5e81de0eaaf1715df2572d1d34e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ff730837d9d73c1a62b43f91a1216263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeac831ac0c03c7290b9ad5439e0ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b80271e52a3f5c9a9aa28d38203c77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b0b79a8adc052e2e175c40aeab10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f92002a3bca7168dc3759454f21ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6f1d2f50b4964982f46ccd8d382e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc0fb2da0056afb5d6f4c8cf60505269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325caed7dcb768a8e994bc145a25b947270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243c699b1ee7df0cc3024ab221b82b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2ac493a4eab0e9547375ba935e4ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685fffedf039eece28d6c1cf6526844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc0513f99b82d219e254be4e13a53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed0e37490ef0255ed76b2ef420915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46ee6e270085db820f4a6ab85a7073276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377d974d1ee441873f0a86c2527a241277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefdc96e6096ebb38e7dd21ec5befbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59032796c5b7c799a9f42bfeb122257279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0e78cf8f00e9aa759db38e08a9c5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a918ef655d1da6fdb2d5efcd6a0cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc382ba92886c76b0d24e8343ccd2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad2595f4056b051ec694376b35ae5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac6f3e0f1434e2ee339b65cfc4440284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f46430602066f3e37272ec1de3782b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f629bc22f28ff74948f2a9f9ee47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd05a1cbfa19e4d128d5f6ba1d191b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b42097464c67dcf1a8e80c2e40eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e543ee8c9cd0abb664d3313de3d0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f13f1f573e4fb3596a1c9d0534687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f1e83c715cc2dbcc02cc0eba5156291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b4b5939b7e5469963778b861e2e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ffc7e974d8087443df167db232fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3add5d79751048cc7b7789403ac1da3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba5d140e53495d330065dfd3b1e355295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d1364180e1dc9b49174bd1687773296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cda316e5b730b0b966ee8da4362b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efd37c108a127db8147eb4bb1e1900298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641554f8ca4428bb92c73f45f3a084d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca74bbde611a6beaff0b94ed50829d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e4ebb86c58e2a8ba1f1db03e5e9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73f344e1e6a43ede85efda47b34f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f1111b98727fddb081f81e7da7c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e407fbe17afbff0b1ca9ccd89f61299304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb5e966ae4c047118ee3fba859bef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c2829d92a6ea20eb0f0e46b759485306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f62528cb9cee9cfa5a5f7322438f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c582a463b7d1b4926cfa566a475d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da12e1f54a82fc160de84dbd5203e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2646cb2d63da9017396c526a567bf37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b5e9b9e0712c6ffcf2c06bdb9c0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913c34fb8b9993dd84ad2001f820f7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29afac986f681e3e682efc97f3462c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57438e569010ed7cf129838a6f4a8e86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf762e8ab99c5cb9d55b18f764c27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf04e86b7b212c6466f174e7dd023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d90c772113cad9f61dfae2be972ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed2a5af1b143d6826193d163ca03fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc48463527c6371a4250063496305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3c3048da9e51082843ce8bff341a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f47992f014975ead9a45f4b95932321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c4139dc198215f932f367716b0a45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ef3402d3d69ddf2a9787f2357df8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a906f2f87a9c1b8d4ba5de20392ecdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4581200f0e723132c4bca666bad8ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46f51359400def100e0776f28c924d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0d65270549f6f3a6734c3b51db19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd20d82c517e8aa263b893ed39c7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d249a0802b832009bdaf9bbfaf889329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3f76d889ddcffdd9b76f68f43f6ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339042b6fc0607c9b11a90e5f49ab3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c07aea8448c77ff467108fe2b132332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce8c640b6cf569a5f48427cd8e5138333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bdb1c9757af76d74445a3df78b694334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec049ec03b42880db7b0367f6d69853335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964aec64715a2bd66cf345200de4c3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308072d131290897ab605111834a013337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed1843e84cb179f28be634fd0f4b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472fb404f273110eb1dc94adaaccbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806c5756ccea1b0c95342a6cc81b30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7c008b4f5ca69740516e1a4374f16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7352107a118e976f569f327f6675ba6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d2a80fe2685172668b2f0e877150343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54704778235c173fa59286a958e75acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32f8fba397e1cdb8942e44a964bde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e7c8d5016d36c0d500c379b75318346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead2f6cc8ea179f3e647973a09e8a09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66607a37cb574460cc3cd71cb92f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5547a70a46771c3cd82739ba78d4d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427c62241cdd63fdf27e1076979006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09db7cf371bef1d1e1e59b134cdcf12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8df42e24adccdcf16b2dfe239aae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8433662b4ed96cdf327de452986bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abed00d2d634d4448ed345031eb67f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc10cb42b0b5121f00f2306d060dc48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614350c037f8a16e0f8f454da3bb0a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700004b05e4ce15148e2ded8858fe86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabbeadbd0b3668f52ae7ab10f1cae8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6908fd1cfe959b648298964bcf7b99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694995b9ecba787f9c8d367a8d683899360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d19b2c17cd2610940e5f00a207a87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e7533fdb930cf8c91228885cd0c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397a466f277b3f40eb266a4dcddc321363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78451aefad86a358b1cfb78106df31ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45a2cf5220f067e268130fa4e48061365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86752f54aa398a37d6fb7d3ba6b28f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbf772f735eed910f06bb464323d5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e680a0bc3157ce8ad0e367ecfa2be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1ed96f637c2fba0c731dd6be13424369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d253c322f10f61345b80b1fcb11d310370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1aa9ad401859d361931733df8c28a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f945caba57243afc42c80c4045a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28864aa36864ac124691c56a0d5eb4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5b3b2301211adf515a12109009fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e5a4ed05568f993fb5372e72cd78a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6925de83a0d5a082ed44f7b9ce36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c846d864c6de8d142b574c9d5a66bd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5cc873528bc0dd8c9592e87185982378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2af2825740871d92f846cc2c93a00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe3f6b94b60463b7a66b3ea0154a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f127a872b53b0e02266f1ff162646b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8476d0180be4ce210ed28518ff849382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdb26dc364567c7ee000b878c1ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f161105505ed0bd7ba9e201cc532053384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285798a7e976dacd7aeb0690c7370d6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154dce141f34e3943ee2a5f04f22fc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb3135ebb9f2757abc0e5dc10c165a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709047d4822b4a8dee93e12885fc82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b76edb22fe814b38f85a3c583891389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6fa649dde6dcec60ff2d3eb17fe2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4641b6b4a65b37fdb302a2e82cc3e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d4bbd1388be0243276c292a1d684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb86ea7b7bbc1561408c831f8ea09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77b8d5ff2b43f21bdb7a6a6ee9264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878e2b4536eed60386ae43dfc4ead2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d9b73dca110768689efd31e2ead1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21da1cc0cf5541558be2b9b11371a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f26c0fd9654d8ba6f0732933876264398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3ed45e760e48b51968d3f11e29f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ce2e7b469a696fff29800d1f00265400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f02e6d16e2085d19be085f24caff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d801323596c99b233a04ddfdc507050402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f9fd38d67f1729b848404054d7a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da850a8e0ef5b431cddfd2072a89ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9521839f9849781e813d5433783ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d6dec25184559de1b87b0cdecadf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5915708c947fa45a3c8b52ed365e1fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966865a691dfae89834a653bdf92df03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4458b3c1f6dc1fa6c12fb25367d9ad7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b72d31b4602673d08fe2729c723d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c56f5ce2ea502c53be0ca1f9c0aab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7098f14fcc26d1bbc159051233c8de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5afdbf88be0cdb51b9ee0fb044144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ae975e580b84f32fe8a7b34c6583414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b38b3199ffc649644b0247576dd0c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b742aaeae0bf423a02c3bda0120f94c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899eda84aef2fbc7464b6bde091dc23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496776f1deec80206ed91e917ea81d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71749b8283866df6cab5c5c57c1b6efc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619b2a50386abbed10c610f8fb0416420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599620a9b6bc9debaf44e4aa905778421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813ad593ade9472fd9f36d9443def7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d522f872b452a2445f3838d05bbab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2430e25ed20cff62d55a6daf7ffeb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465a6728015842689c18d9cb3d328c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a973ccb6cedb2cb113405a8614a2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd18b4554047a5d6da3e6727c895b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08e27a83975a8dbd08450a2634770c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8945dc0cd9db8f3f51129c4933c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70733572b85ec213bab6428f392402d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dcdf6361f0327d62875fad55d35d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f31c1cda5b9579e2bf4d0f4873af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc446ae50e8c808c133cc65dd69d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04aa642cbac6639fc0d4d01104c9fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d73a07e2f848d5ce12f2eca45965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8b94d555bfad364fb66348e07c3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d86c050344dd9dc714697a5fdf8187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ebc159158dffdbec7c38822cc016438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a884a235a36c306a37b3b5058d0f59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6f65f0d5363761dc589d9f1e217d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282754ac59adeb74d3aef436908d8d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54041ed14b2c87cd8bdbcfab1327ebd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa7e195842f48ab3d9c62b5fa9653a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235dc3675d7ed8c112874b77a58696444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c348e1a8d9bb547b30f72b5e3d7034445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00e360e9128df872408aa21079ed0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a25a28069dadef8d10cbfb2a9d41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654566552880b3a7580495d12a0adee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a7775c79aed2ca43ae9ce0f8406ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac157cbadc8d1879990e61a77c6500e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562ed7cce41215d9358a554df84a570451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ef3592e963441340b9f00a5bcb56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038aba7c2a390c90151de564829ba58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbdc6b3bea7e2519fa10d563c59e4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97599e15148e08d28225bc1048b235c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b358fcbe7ad7ca34394a7e205b021d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774669db78e9baae5b0a050ec9c8e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd80f1f71bc67cefe0ae47fb6520807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85949e86e2cbf40ba52f4787e18008ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9f69a648e4d2b0d0500b0d1c5796460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a14ac1894fbb6cbcce17b5c0ff0956461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6cc50d6f75c95f5256ad2d56ef807462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30fa6885956b64658547ff0c3e9a49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81b11c0b4e8e33b474d43db3d3836a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049591bbe1e97c830d9f801f760a4615465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605b5048c91590339f0a0f8e0b1e25b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c17316351c587251a8aec4e59b42e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22557851120f389ef35d751ac5040c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b3ac437f115626e6f8d9c2f1799ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d95d6ae530eb8d42eb5fd21818c32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081549106fbaea5fa81a56181f985b13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083608141f67ea05e5d1f996634db89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce1056fd8c406925ce18f76f320bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496f4c775eaf58151cc999d82aa4ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf602ccbad0c087bcd15399f2f174475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3fdc5b1d74271ed3a0ba7c2e84126476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a7ce8e10fccd83351f817f4b524c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773811a33c06ff7256f82b2a37e9598e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49377183e572333757705c6a02e4c38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72580ee0d1b9d94a7b31a9f810e987a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad98520794b5ffbb1b8fd70a3f55f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b5fd789a268042e220ef518ffa65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804eb5d58c61ec6bb30ad7756e5a4f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df84d1ae55fe499cee9bfe46cd431f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900a21ee2691077152a8a96a0005d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fada7774a91974abe9997578a462e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72166ef6d482cd476a33387d987ff1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaa6fbfcf8649408efc72cc5546b19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a048895667af944d06921df0a58bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490d8fa78dd7dcaa4659a555159d0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb79a5f53e5f57b2d7e9a7f16a2ccfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc0cab43cf3792b6319f67e3caa91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e52d2bf360b83b2bfc67a522ae6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7504136b9cca8dc2e1d6c6f600834b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d018d4064c2604f2bfdd45315d29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a22c797b69669c2cda53fcd5f0656496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905beafdffdfe238c48d04ac808d174497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae41c8b3ad0056bed6aa6d4b41063498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef03dc4319562dff4dbcacf96205a3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1d1c1f83b94d3398e16f84ccacc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bd0508ef431a5bbec3b2154547b91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0e940dbda75c7b76661283680c3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b67d7182260b30db5e3de5b3e35ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e9f4b17fd2205bf83926238dcb7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8df114f512b04f3569e87ee8f1dad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f8a32ca160f0597b8f63ab13279d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2926007ba67707e2ae2c8815412b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad268d4737f501d5a5741eeeaa12d8f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6470f40bb5f57f7dcc1fe34db00082509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e57620197eb9f486f3827ec4a992a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360d66c063803bb24bbeb66425b74c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf09b76408f8eb5973d202c6aadf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1bdfb9fd9faa6bb62cde6d02ee05f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde24b9e83151cbea67a61ba39ae86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f1878204010644975b0f3947b495515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3b567cd6c401e09abbd323d546df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f0abaebc0faa2027a9e8589f1fefa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0702647108712d11d1485649c1c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81623092f7cb8171a492dd79f7cd6581519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0faeb96176c8e0640ec7d567ae8a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c53deaa1eb0c83dc801f7c5a42fdf3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890cac9d5d8fcf862f1da6228cc71b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62b7726cc296edff69980d93b203f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198715a347dc212a6e320961d5227bbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d5d1652b062c183ede886f38b3e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616867f71cb00a4d40a865e610a98e8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73abd2bb42e4a8ec8a855d2e18675e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da1a78918362d4ac4198a1aad99ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e1d2ca346f2de34864ff0261ccfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72b5e4129e66625b511d801ae9af1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff61436c4c6daf4bd04498acc3e73c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb8efde438150309b5f32d7ce4d471532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336a189b89ad1a52ae2510637b8479533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf8fdc8cb354fcbc2b80abf9647e2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cbc35e52c2b6d3209181a669fd881535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca64d4e2903bc2d166c4c7416d9932536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47122d90dc030eaa6ff6775d0151a9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67bc8cfdf5ff28aa7217e9b93270cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdad450611c591c37b3236c9af8054e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c2862d5870178d9957a8b77bb3ae4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5549f6ccf864d57017514d79c885a5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9d155a459e4c03a10127d460a945542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c9daa69e06ecdba500ce80d8b0f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4aa07b83994a88195a5ef3d4a219f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c86868ed985c803978224c28d1a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b3c8b0d6644b8c31d35426db5c596546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb865e08ffff7a94b53bc115ecfa21a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d96dbfb4501ad95fe81f4fa5c85fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc164cc76881dab5ea63c024a2c57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3781a738698f3d0e596538119b4365550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc4ec9a6aeafd748f2e8e7bb6f14e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c719ecffc2ff5f74a71a87edeeb1ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98991d7ccf7eee3c68754cdb6b33157553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54430dcbfbbc818658f7e6eaecc32b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80abf2146f35cb26486ff9471e9cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43c0f78db21a55bb6435b89f378ab8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e388c06f5c3fc8c2e4d32edae12b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126777c7f711e0ea3263a54cc7d189ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafc0e42fb330512ba697a573027085559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709e036070972f8829e1dd45e827de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a87567a5b571c4cff1b467ca2a84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ef5352847334ecfeb339b3ca3a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8c8c27df091729b6d4ea64b78077563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ca2f1c21c7ba0a68b2a75da65e03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3559550a0947f624260c324f080b5ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d404bc8d98f4af1244101a0787a69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3e6cd623f7a2f466cf03607d0d83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf5b36049c5c7655baae4132b49c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e346744e50e80e7e01129ccf625e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e3acad43807705044e960706bb1e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c3745a734f240a816130925941ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725d0f4e112f80341992accf50576f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6d7f0008a7f32f0ecfd0e63c4652e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb1095bf46dd2b0975e5179ac17e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0bc49210a69b2321f2b7e5261a7d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf2f304a75d8c7816577b86d036c0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c3528d857656431aaf3d70fddee03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1eac1b3c933168e42a95b9beede53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b08c43aff7123bbff36a1382f1897579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266eb475cac1bc7f57ac7d898773b89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404ef24f6ec0ce4a0948eb20ddea14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fdf74d8eba1bff991a36a38ae415f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18a6fa3960afbc269306539080835583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd6204111e6dc8ad88ad8d94607ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638183d236d10b8e9122dc007788b90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b14c24ac69bad829c67fc201203d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2dcd5c8740c01f03c687a4d822dbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8d2ce88bf8f3d627ce6d5b16cb37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffcfe3324addb8cfe4af33f5391b09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a47a0b64785812b657419833842dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719efcc5392626443f33ab0bcbc486591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6a8ff7d260e72450e0bb19dd7e125592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397b401843c6bad5d2858221ec4478593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441308d8c6d8effe1886e0f91affc81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f78739806a619a7a0b6a8d2a639ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9cdb039868622badbe890e03b00d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc1729b9378dfcbcd70ab8d3b04c1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e89aa030f2a6fa9d30ff7f60c342b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb21a0f8c9768ad5397dec4b1d53817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f1b557ddd7fbec2809190e53e75d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4c28041a009f281d7012b3411d60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceddf6de8dd7ffaf8d4bf461e375f15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1fa4b0caacfe2b810cc85672694d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759ae27a477a3d14ceab4966561c94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e1b4193e47f9b0c82f0f43ba28bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1711e59251729ab1819b24e298799606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a9af78d9ac354130bdabc7138a3db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5351e54e20f20d1a85100f2a4e05cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cdd43ec1176a6eb916c931180370f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549259fb71de13e2880629db3d180a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021886eff655b365f6f17bcc67541c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d25e20df3bf44527b1e01ba4cd94a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac346238370ed136acff54c6a02563613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f8b3f0b4845a00a29ecaee621f18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406de1eaf8f757cf57fd591d1fb180d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade9bafc6ca1f000f9924af319fb85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea18bdb5d95140974a48562e1ca4bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9c38f8b569ce005a22cf73084014618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9318327daabfb06a7920e7777424b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c371c0af027a24ed1fb371d0c697620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a09dd9e782ccdd514795387ad505621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ccf6215e60d4a9c6b04a7480293b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2953bf43d7c480523f1da688ae4da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b51ac0c7ef3382a4be53649f0c251624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57fe55bb40f2d2262b8d574a76a82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9aba2b21ceab664b0c76f54f3457626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f470593f524f6f5e067aab2c4c49160627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2ced73ee9a9ba53bc775e9547b1cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf027c29711225df81d6fa15e5aa808629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690a1e83f3e5721c50d4e6389f14eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fbe5217ee361e7899487f98b210e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b91da93975e981310c00576ed06415632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45ac7017fc262b6940d6c280bde25d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafc20c622f2ed989e9f5b5aca40829634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b14de6f50bde011e3d982dcaa2aef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a67b5144374c402cec4030bc1657a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d3f8f49b46ac3884ac24baeebed5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787165acaa8325b4c8dbbad2b774972638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eac3ad5d197ba453ea6ebe5e7bdd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf628b0da3d56ef5a52b29d84f53f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c7388b6234c94ffb169300085b4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0587fab338820ee2316b2f9c1815642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b37b2dc7fea501abc02672e85df1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d171d5ca6a7cf89084e66f8a965552644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd607f4ed50574d811d24e040a7a9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9925d09bf84bec9f6daf47df5bc99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117290830fe9bf0e17007d98f7665095647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0df34bbee4133391e7de832518e0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64091219a23c2346c7defdbbb0a8c46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61ee3ab92bb5c9417bfef54fac310e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00dada8379214e7f767713915d3a62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0311d67c684a957020822502ed461652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409b5092a5cd1983d9223e8298884c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041eded393f0ef956f3218db7c5543654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24100f49c22024f4e79b148fef4a3b86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8571c11a2ae920d3c606e82c03d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a2dff4a649eba651a847681511847657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a7ac508fd3d78103b56119a7f6b2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fca8cec81545401d43ef94353ecaa6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac763c0f95682621144f4335f6cd81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db33c233c02eb38e80823d402c7c48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af756e8d9ce04587f71c35265022b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6d680995b00265dcec9b8b5331077663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b640a497b5a12514997543bd26504664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b86640c6a275a3c992375fdb4da94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f73881849121cdbfb2877926a2168c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2164db791c106d07bfd13b32a8b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d89678df625e7445a339d66c32d2d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb670319500a923345436bf24bca9050669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a152aab39d981e9d435fe94a72a15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559be966e2bdaf09bcffd3b531a88f71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf6b56cb29fa592a9db3cd46c2222672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fed7e49b1240e7f37e8eb1a080c47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cb4ee8dcc2d830263a9bac59dba52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5c1e2e78f5ec9da2f6caef1726159675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80167f8c0d524dce887db3a4eb441761676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d494e8f0514425484be2cb35d62c85b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf59157f534a3a8ad6d42d9bd61f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f1785df47af45d9618f8cda20f384679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02f98d6a8c23d50c234c0161232d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362b15269d21d23b0af8ba5575c737c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808e958be0d4457b942079dadea078682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef9a40e477d8e6e7c74ebdecf1d07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d354b3a458ea484f864415866874684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba728a0efeda30516a63b33169990b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b354f7d693104c99be90087db2c53c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9553a29f79f453cd9aa0259f2995818687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b2042464ccd7c9776215d6fd16646688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594361bb94beb027d85fa6a0ce192e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260113cddc853a6e9b4238179c5e896690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f1d69f14ee4dee5800968b2074cd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8af6cd61db0fd6364b5e1cc9fa832692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813fe0833365b82612e6b2c2c560db4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a86939686fab4dd5074addabd912f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57054afc5db66e94162c37085a2eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d28ab2174c2607c64bc37155891dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989b68425c1a78a40ef8369b2111c2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a892f487c232cc6bffde64cb57ff9c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512c32299be8a9110f44d7a815b3e0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a8f01ac9f251d1c6d34d6780fd0fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca3427ff0913026abbd8c3dab2bc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3def58b4a16b8c6fc8f7a3d9b9af5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6eec55753cb6707e4fb95381138f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca35ae8fa2a3810ccd95c0fbe4fc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2cedf6b23734930c4722d7dd57913705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffec8e159330987df352fdd5eb0464706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc08758a3836a3212e6d2421560ca5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aac480287dc5ff72eca9585ee5e608708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d59997ea952e72748d62d04694bea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd3ecab5c0216698d2c9577abec4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74a5c58c9e0bc9bc75759cd5034ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243339531b9417aeeffaa68a9df156e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d8cc3fe74ade8cc998df13336584713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be373a281031194919320c1d8de06714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f57989635d6326845d5820d548cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dddfb9c3bc774e86dbbbeaa9157c51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4e5ec4c677e8d3f769b2476069c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcaccd4c5ceb70f257e51cfe074bf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af542921666f377964e2adc3c4dd987719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe18f109156877e6cb673b69b59e48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c1fc02a6b69b18c5266a6a9f0a7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254755d88459d5114447039ab13e6b45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583432f473bf0cc94d2439065af70fa5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239d6e58d73f9fca34fa3c53c6bfd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e04b1ac5b9a057c727fe596bbf4457725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfd5c5bd6a247fbf5ca308e453369726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f7b830734bfc2589ab20aa0f1e049727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2563cd001d3369ec2e9b00967d41e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5658b758938d16b47a7fbe40fb83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47e30f0906fb24c16c5af509b27f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a10b766dd6c4338e4e34c07d51baf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26c248da60cdfdc7a6889c3dc2a302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc2c075963bff4809d5f9c6c09247733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1b884106a653b46a3c804b170527734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9ecb488bc863a6fb3a7a5832c8a96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3db324d3b746c552c716cb180bafb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96bc8e3c4e04b47f066d1a607b0945737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae104f23fb3675e3263730927a03c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3695204ce25990ab8a8e85a69d93b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0807c8bc5fd34fb57fca0ab05190bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e837e4b49949c34d7a4473deaf25f04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa411a9d2c3b3dee6c1f46647483ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c312dd4f32ba0b83e9f742228b0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014c5240da8ee12f6be061b7c1d0f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abbfc84424f2b98489df824908d7b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22004401708e02ef1f837584d5500efd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc57661e13149108d841d712e5297747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5b88dac554f13797daadd246e74a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b49794eecacd3a538ec6895413e51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac3bb6a610ff1e1ff6e4b2622a2a69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead48fe944847c487e6aca664e2db7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba74c56a2be93c02f0528529ba8717752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0464404924d388444241db6963a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65500ffe6faa7c2be3f314703bc997754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839b0a6d10f05f0cd6a40af73846bb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad957400e231bb6de0c8632f091e04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5492da2f9b8ed65f58af9dcc588d7c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d075c70fa446011c709d80dd7887758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cdf06015599a3d06ca4fd6d506fea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e23b174d48393f23e05122dcf4a2691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c906c5790729fa7441d538de88f9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec0ec68ed35211b3eec40d6847fad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134da326241cf569c0043a88075e786f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83efeb7edf7d3dc791bef09c6f41855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041377fab9f9a13f61d2120d8a0e2a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567080f61ad4b751ea55bcf4ee9e5d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ed8fd3563b0649318e1b7bafa34b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26d5bb458fe4a310786577fe8e01a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e491474f822c8265d7b1f2e9538fd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d348e5d2b7a6676f098173339e4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ddda5c1f19737ffae2826115627212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac0c8d74076402879f3e5c686137113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d50b352ee680a5e12b63fc35ae7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36884b5d5d3db9eeb58fe5298ff399715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b29dafc501b7f74899451e4451596f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f149f79125ec4df553bc250db2e228217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f678aeae70196653e043be2020f928b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741581c74d0e25682bb567a7cf0a9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b40e8be5f6738ac22d801b6b26a7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6232c50dd4752ebfe07faa301a2d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63050f6ad129ba7130a7f9870d77a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33120f2bb94ce78d0e1ffd417f39923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9a4dc4e12c814319027048fe45a7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7de8c0027fd33823f720151afa7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f866e580d10d45afbfbe0cdd85118f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82237ed288521cb7381213e9e8d1d02727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea3ec84a981ad3cf5e7740b70608828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366a42b48ec60752e070ade5c2974da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fbb7696d27f7d178ec28a4e3fc17f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21fce1f9f5585270897ad830f1f9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f395d73fea2c455c32bd191ef89d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61434cf0d7348c19813fad42dfd507e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ae4feb7922aa4c0ab191a50800ad534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34f4902e705992f5cc9848d77949e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b907e500877cba1c2a71e13a2b7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e928026b2b2dd06a14361a66890e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d0a642d403c9d9896695aa83061e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad992ddfba46287d9d8e73a997a0044b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a2b9fe88fb3a0b31583b2d31ab69b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0a1d0e47d45a94965f11689614db741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b00ce752b754c8ccc488234e25d4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b74f9e9eb3444d70a79e684f6a17243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5f5e97952066cfef27146627e638244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57ec6a5e55221af559a5970d2a03b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df179df5b02a814283b0c12bb3439b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609f9475c849da08aea15fd52d3d23947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9138b2853fe62b871be919ab28d6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3169c49b3bd8c6b89059975d078b50149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3e82e60460c68aaabcc440fe29ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73de7ffe2508d0da75d7d2ecb348a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b225cbfa9262e0a1ff40c01d9c55152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da5d1e26456c7bea4f9521fae05f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db5f9c82e3a50c010e0e5290504fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a6baa1f2c930ea387352ccc9c78555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f52f12857e080fff79302a1d3105956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac5d73da73096cb9bfbf0a0f0f64f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31144593161783fd60f2b4b45752e8cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62a032b8dbcc26a5ebc48ae64873b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20693432ce8e76ba8401db0a7b6ec0c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e0fb3452084b54c9937099768462361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b7b936701ca38d98da2ab08b65e3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5fa373cd61cae3b69f03f442b89863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8330b1e68a819c25acdd2d7bcee9caf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f37343ed8877ef8ec516a8d12d4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21c64ee6d021d4f23ad4f48b7dfc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a1e38ce61d70a865458929c1c5bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b475e4b51003d0047ebe14832ac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e369d1120fb3be01300fc268fa97f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b9eb0f779339a44035efb56be1a4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0f70143fc79bb57717cb9b398ea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c91673177ed06e34cc5b4b45880ec872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be52b0b9b6b73329214273b1a8a0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbfe8293120edbbc4b4e6e7c4b91474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2830dc86c11bf7798e246c1a76c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a5c9977f43d58f7509094d49af8ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70eaa380fd57e0157b6e74d2684f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060094d38e3a88ca50804fdf2af50c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98bdad86905b5ee02b51aaaa5c48e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c9adadd9f9c29395c81d5cf2732ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73170700c2d27956291ae4fc57654981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a30eb0586d04e90afa3810e4f63982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8ef8d5503636b201fd66db91aaae883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191e8ad6602caa0565bb95faf16dc9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121591936146dd59fa0432a3cebffaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa126efd5e6bd09bfa4762ee2dde21986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362bec788d67f6f26d5582f3f4d4d2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5773591b9323788a9fe05f0574a7e7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0359ac539b7570cb315f46bae90d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d70436d94bf2ed15ef74ed44f0298290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9af4ef7ecc5ecdc7ee19b14a86fe091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c485a0ca1246cddcd42b4ec5e0fd3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363922e93265f3b29fc70f17e20e1d7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d0dfa0e038b9566db55baeb8a01b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a999134d071265d22bbe5edfef7415d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa430ec9165122821fcd3d90001d4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e8e1f1e180b81ae01ffaac24e52597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77f1cbdf298988806d11c31163f76298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1b252f9afb31b0e8d5e5c77d2f8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338425e5516b315d72a6d2fbc04caf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a422f8b7f7d367382ad75b108e438101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ca446f16e53ab8c865cf717ce60a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370a9a82c4812bcabea4aa99193d186103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fab4724356912fb6ebc16808c3687104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb624574933547b823c55100d056443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de1888ba6dfdbc281b49ef6b3a41f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96bcd7784613913863d51a4525e898107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab78c319e046d02d22364ac0917be5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548c963102be642304660dc593ce677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d97d9d20ac546045dd85e9c75b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7667176efe1309f660924710441e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2629c698c865968eb4765bb42101a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a484df1ad2002007c150b9fff7da5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40770ed70c22acc3d67f82a3d3534a62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d1e9f221976e2b14f91f9e70369e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48255817496b09abe7eac95618187b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a216386797462b23e57621076d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e7d2af287f689606f638a58fd16b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5f98fab0290501a63dcfdb2c4fb4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb05c14ba39f7e876a48ef98f9c5de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ed09f21960cda9236f9f9f717656121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ad3a3f91658988a80ee3c46f8dcd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528716748002d2168ae00eb8db826ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ff383a71db2edbcc82bdd649905f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d8ebc41b6b28840f091bcc88e015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053266079a826e7b34746b0421cb9a58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e2ebd10c2f0a8105f87231f59c60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8df8bf9e7fcdfcd37c0087e3ee37cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06414b2539fac0dbe5339831d111d8c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e240627fd9d714021161721c0bd0aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e1b8d0810a417d8e7ccd1faa0841131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f2a14c1f8ada9b64d21f3a0c2b59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b338515cb76964f5180fc3fd1d0844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639076156f6150094296be22af4f3b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b0527fb119c86024f4373b768ec1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81070bbdb0bf595c90434b952e77f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f34657a8fed4250b044c3ca74da6cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710490df906a519aef9af973bdefe36a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fafdea4df35ae66b7da41db2b08cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f119eeba40722167062fa250bf00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0731969b6c8e513c1e59c0f2183a35f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97f7bc8852622cf92ba7939170cdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61059badae35a3bd406403ab2f37b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907cb8439ab2f6c909538aa9039528144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def609b9f1d68a1411f970fbefa237ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be91ef11fe42cd05ee5ea197ee21140146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9562407847b5e214048b5ca782d70e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4878cdb7d2315e8aa374360222ad2f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58112eb149854279233e7502fea55eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b07c8a7b8bbdc17fe1fbbfce2eccd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b457509ad54e45bbeae52eaf519e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f1305f2bbc4f49280119a1c73b788152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b8bfaf0bf045c270609729f945c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae13a158d3ea77b66c9f57b2c1b66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cda12e49d652be225d14341b249539155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b0fac6e31e1cae733b278caa6c75f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947eb549daed1f9196144c2d7e2a14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d686dd0e783e04f25d0f7c17d3b13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47be2565a2159fa2045ad1f447b696159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc592457aac087af9a5462afd80778db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e44667b830c11f9b48bee3a58f38d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d8819749c0798f4c4ff9e0124071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bde68907143365cc53412c1ca942b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc2d96d2f02744d253f6bdd4175bba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a1124986021fc9b87372f6ab4c0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319aa68f93875c3025a48c919a4d6a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1074060c72a8d2c9df2a78b60763f59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e7fe8d0d34c2f7fbc9198d4ba554b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497b053ec85bd0fa0480cc526e165ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726c933778648c6accfc7ffdee7901170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bffbcf6eece08d2f9fb7192d69736171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af29358866a9794f1b9ad2d41eea8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cda2f84f667b0d1b0ef3bd266a3864173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada8043f1db4d0a2c86a03632f023c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a7a5193dd49607bf8161ef5547142175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b295f639d146cd8cdec4fbb81fda7ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4d1f3c16d53de58e434cc39026a28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef55b4bdf82f89d159e82c3514dbe4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94fb0f8cbd99c2bbc4586e4075e048179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451d6eec5fa2212832426d85409cb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28b4999788ac275a013e83b9bb833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a34b785eead27e14c0a59ff4ee0874182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6fb52d58351fc53e20a1e2ddc733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894611723b5ca4426a8081db8f68b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eefaa1fd980e96ac99e90fde965e32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c83e258cf6edf52b8d6445ef6235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43cc98d3966bd99545a6f39442abad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005351dae9ccf32b81b53edaac3800c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f224e782c2e83ee407c5224017b469189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71cd0824be4ced230902525bbd635190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc251a8f36841e2c490ca4da4f57642191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac7979eec2d6404c9ddf2187a6f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283964863f8564f5b940178a89905ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895426d65362681d981e45b3fea1afb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec5d3d24b6855e9194fbd1ac19e19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd682440cc3015a902bde4b50357093196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809a945f2e4f86d5f61409b563cbcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0d17bea0a0daeab5c7be22184c06f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb97d6f0c94af4e6b3eaa6c5a97b65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d140e7e6ace064283dc3ae767acf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126ea97c14dbee799846683aa88ed3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2610d9c721a9869f668225fe6cc58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab12c40145a919a6de3279798922cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f586c04452a31bc980dccd0b06d61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e654d615a22265daa118990975da8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a85f92e9642365fbadcd9f4d3f54e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c49947f61d309652b07f558671d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ced412ea8216b8da9fefed4e891f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39386b08932c2f5946fafacdf6a6e779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb67e5b2224467881734d76c504eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44fd5870763505853c027a7a06ba22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272d896cc5491cfc084bd3b545b49e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dfc53843e2181e35aa67e99c07c35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca67f77a6c4b37f6dcc64f1f99995214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2df6c68848eade655b193a4e75ac6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9ba2addd7f1b11817c9dfe709b5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404e7ca027d60f13094cdb82c3961ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb0ff33976e3cec972cb90a3071387218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df133011c29f49ec34a3ebaf47c07be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cf9ac41d2a40eecd315c38acecd2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9f1bdb99335864462f626a48619e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e2df6992b095a78c3c77b2d50ca93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76dfcecde16ffa94cedd9146c8c572223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ce177069c362417009bfcf74b8cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba23616f4671b2f53036eb50aff95b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddfcf0d2be95eded9503696b11a842226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c2bd58360c5128627d4a3528ce676227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d630bf092f0ed07f23ff2aa65ef6667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433aab1747d956f72875d31ea312a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5750d5f65d549e0229396d4e35c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc400a0606454004b0cb3c4bef37d444231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09470665d430648367b04382e7393c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc866766cbe601de1559f17e4ca977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624901531008a42233ef59b66c0aada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d6841e7d0a6cfed7d19e1b90d296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9be4adff0e9e5f68878a7969f5cf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b972ab5d94d4de7f98cca33c7fc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ed6da156458c6cb2a530470db460238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8316d51019e2950859ad68c9958955a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c37c6a70c8c9e8d93cf58073409d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b970e72ce52635387852914b562f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbae8168eb577cbec8fc6e80e8130242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae20d0217d70fc9e89beca57dae693243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac94aeb43b46fee7bcf2745ba5efd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a390243ff3a7b115ab4a85b753c75b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187add1656fd5c9ace6e390da88108ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae241536ee42041de1d51f28bb3e4a83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca720bbecff6669c6252528a020c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc73d126b3abd0ef92e98a7aee40f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a3ab2b0a54a3cfb55ab3f871a2d1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3e26d9fa6ed8525ecc4a5738053a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db09b9a962694b39713a73c8a8c3f27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada431de9d5aa2ea49fdc391aa02ad1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48686d547177dde5fe2cee452ac643f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb912468f6bbfcda7c53d0cf3246fbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282a8f04db6470603b66cb8ee5be68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f6411036be69a42feabb76d133e93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d108bd2a38567c8fb9a954a22af6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9104f58480dc11dccb82b8fece2660259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384e596411a73e13211447271bce658260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24daf951c2f44f30f6ad04943e1e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0917b47a4b34b89f6dc179d9bd491d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107151d46cc3f34848f472d31e3ef0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c478883f506a10f7f53951f965f7da4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d0cfa35dcb3b2a83171e6a3957bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f718aa6cb148e881c577893bfd833266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b80a4bcb7fee9c112ac28fe50d151267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd676c78d65407594b1010c0debe20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87330cc56eae4310a681676e2f3dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bb711d0b2728cce3d6385bfea8d46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f675c267f3096ac7cace3098fd890271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7a25979d0b38598f5f15213a06d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116565bae4dc8486b508ca9cd53afde7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f58672412f54d0c50e7f536b29ba2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e700ec910c7cc56a0c6d4f1af4f6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ddd6271d0f89f242deb7871a51cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef434c35ce4114f73c5374f3f33d9553277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372547159eb5921c1b3c696467e8e36b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f85b3773c52901e238d662d68792279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5168bdcd4c2eb0e5be062102263fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b288a294698079f6dbd4803d58d53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9607ef84d643bfceeb8e5703e26960282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3c5d4e54866177dad07d38c78641283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3776003929780e75efa88c2386246e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293129820a3b19fc17bd81974207ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9561edd1cd3511ed546859cd66a2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8058c27f318806c6136f6b152aff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba635c7979f50c240c783523020a51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172943f6e0ee6f7c9dd49c4cac8a9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad69f895fcf4992c500abde1481bfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932e64b6b1bd761e576342fd6d331d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a920a0f98f323e372377c1a17749597292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db4c1c2a3404e95a50617e821dd94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98db503729d53a38910d7b0ac7daa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3acd57bb21364da6bb00eb2a6c1802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee41c1e16b88fe096cf1e8a60a732b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b766688e38eb29ccec47ddea5ab3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ca20fccabdcc252412029f613805298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9adb211a5cd7014153c81aef8b9f91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b96f2d77fbe0a17c79ccbc6865b20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e411230d432dd3f045bbb6887610ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7251d05da8c84d5d33f22b2957dda4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e300aaca0a177fc526ce1a6b2bff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f72d0d0ff3b290ddb71a733ff7324304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ac1efb1c108b6d10f159c23ba9a06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3139265ceb52941f18c13d37fead07d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885056b2f2d0704dcfcc5babb817f309307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4e912b5d9e8997dbe59fe9f17494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b7c61b17b8286959e32c7844aa52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79875d782af021c4e553cde01731eb22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338e042dba4c5380dfe4cbb843a3c93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a52f0fd83a2d2607f998c85d9cc6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa5b737f3ed8518efeec8e3aaeef47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df872c82ccd803e71bbd70307651a0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43505a4ee77712ef311b6f8c48583315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2d4cee746b5b32f77d1376fffe54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cabb5acca2122fde4da75f9ce7f58a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d424787940eb26c1ee0d7d2307f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8048c4386d42e8d76e0784413d37b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403dfef28dd34442879b60f5ffcbca9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525807adf5e45c22bd18962b93d177a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d7ee4d280381657c13997c3286ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654946efeb34877dac05dab9bf695cf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eae8d33a7d3cbd39e4591a9a07af0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb07699cc1e2b28001418fe01ddf18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184113d06280043571df20d62bf10c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a033fd86426d692bd550bf8c050999327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55fcd5c7be86104492090269b06d42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95c647d7446ce74f470bfa984819ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f146b270ed73e37873aaebb08d493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b391d5e555cbdf2e50ca3e0e230fff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7da18f2a43319eced6fd8a77af53c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c073bb54dfa0414ae4429481f841005333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f731358debc4d4a7e4167d708b3c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa74a955e30ba08f7eac4441f48788335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd6630da4be890110f7f426dbc2cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac506a8c4743139ddbeb0112b61dc19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba117ed3b43f712c036182f8118d454338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f5ad556adcb8fedc863940df18382339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f23d26e8a9f5054e1da9a5d332e3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaf619079ef0d24c9b2debe212c417341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc0532b7142ef0ff1b4f34cf197596342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb096d3f8f0a6553589bb5517c247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a0322ecc42b2d002d510e567d68c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dda15fed35d574458059e29997dac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff66fd426239d09860e913913f72e33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec57ed8b120cd5d887194bd1661cfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29ce7fea060538d2212518cd76510348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd41d5cc7f225d0bcde90270af57f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6714e2e5d0c71dc9814cd57867d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb8e29e0985d76c4a4fcd4362e3007351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e75ca4fa2c828895e580f6ec5399352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ff2640ddd33343fc6a766b62ceb73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca094a5ecb1c756f298ce86604e9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a6136c8dd11ba6e99e4f2e0d1dd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac95ccdcde2a041c0e69f7a5693431356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c6078f7a737348249ef4cc9c2050357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55708c5b28f06d925655424867e889358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21084ad3452e71bd7036e8d6236f483d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464239a773994e3d5c28cac0c3aaf9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de773436e5be4910cf3883045a8873361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c516b3dc14219900a2e6c5065ffec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb841ab1ded2623be15a57b300ca264363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad736d85dbddff63ec7609387011a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0965005f30f27ce2919e94ab9d2a41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace401fe0df03221594d428f25e148366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e33dbd2b424db1f0c9a8efeac7ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d54c29a6fb12112fd597e0cd1e47d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68a4b94c3ebafbb78e03358bcac08a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487c5c81cf2ff1f49c3c155ecfce8a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d4949629c46e1b1ef218fd2a0cc57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8095d325c2eb2ee39b403627e61d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65269d3495a18ea00c1091b5ea78917d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4b25414795ee73b668a2d1a735c5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d8acfcd2b9c167bb5fcfda548c373375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673475b66664178665d83b00f828f01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e8fcb997bb5acc68d874337e659a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484716a3daa3b92b780e3fe6dea849e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bce71fed5c012ef8cb582257bc85e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c337324ecda1b98c41e12a6c7e335380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68213576bfb3f1cbe8682116812b2c31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb88086861b3b765f6940158be654e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756526cd55e0806864c7258836c5a76d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8872b67cc9942c24d6aafdfd78a1599384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78546351f2b8ab7f1344be256eb4a5e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a5b896b025f9693773c0a328e8429386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5266ca8313930b24c80123245974387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d587597ecb814ac5c988544804a7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98730a0d6e7c222065cca377dbad9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd550c4770d7cb292f55b1a41698b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77734bd91b2c3362373086282549237d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc785d9d3608737a1e775e7a62db45e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fc8cbe287edd1efc41a802868ea59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ddc6121daa119b16df204fdef8a25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff48a2bb9938d29e10992c155bcc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beaa4a01f93c5b3f48c97c63a23b25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10487a572cfec2a3112aa1030a88c06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8e7446da009eb885901ec365864f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39645b219eaf2fb4a8201273447740399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0014d71bef61462527f23275f505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390cf50201ba93451e3c61e51878e26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e409877949486592133a1205478e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d28acf7837853cae4562351c12cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f4d73097fb185a50191591534340404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8dd50f1b911c47add00d362ed8034405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad5f61a6fce8c94598d1754a2d8ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf11317aef984d84d0c910b490963407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a548ab05b97a89ab284d11aa47540408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bbdfa7c424c1d2c37848c8763bdf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25633e71a3a6c4eeff9924d4d7d2aac8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b65854fe35f67edbdd2283dce0521411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0b917718a40628f5daaaa126b4cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642673afbda6b10f5033ae255f71054d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfa0c374c6372974e027167f7c2f34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86e55e59dba2481655b7f09599718415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297c0ae8262736da85d9e50e961a33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1b61fbb018fa2a9b111108886bd98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86f64dff2c6424237d64827c00c67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bda91c2822fd9a30f3f59f8f8816b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176739959427cc7eb95efc391154da82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fdcdb35c9d2dcc2617640ec8281e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523f0259fa8bcb3cfdc9c17df931956422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84bd8a0c63cfd8595fc6a5f50310b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f274c6ea92284fa174ae0d5fcefb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd13eb437f4a25f9809b0f4d70c39cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4056d42459326db2133da8018610f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df627dd57a6fc7dd821f6495ddb01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bb42db810a553718a7ad3b34bb608428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd238e62855224267c6e55c17b94f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa675e518d49e156b741ca8464a8892430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295fdcf5b65d11c32a4925401d4c050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb094554d9e5c507139e4780baf300f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c457ef9218742a41ac713bae5a4dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28521ceb183ef1cee21c124e20f02b1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd684b6cc4f7f06960150f81162847e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee8eb09b1a5a2260a9269542abcd82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a491145daf9f7fc9779a00c8afe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ec787515d82669cb1d746577bcaff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffaf4ab116816495f4fdbdd200c6c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4e4dd915a812216fd5f1316e6fe95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8781a6b9bdba031842253d2c703ff4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83ee9ae9d4060dcc9242771749ae8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996549a7100908ba107ee6c0420f4aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c3da8fc0d05c2f4f7ae5b755506d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc442fd081a2dbba51c483c759de04c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d4bc8981dffb96c3a1ad29d3e47e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ddcfb436b75fb1c20d2db703f3107447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc782e04adc0a2e4f9c79bc0a6a557448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e8e226cb63c8f5ab04b84b9728bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6191fd5772a3dab69caeb06dade21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64c79368549260d0061c3b4dfbd07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c239cfac2a815433ef38d5e85bc076a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159f444d7e8cd53a779a69ee81c801d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76b72fab73b84f604af9208227409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd93b30140d9739235efd285d86d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d04e748825950150b82928f0dad804456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cd48ed63a3cd04dc21c67552b1671457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a96499a2d8eca444977a0d91c6ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c3193e4b7993f98227ff2d930a08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d4492b45d6be026d52183f1ee78e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbf42e233776fd3ac1c5376822e91b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3823c6935da3e456fccbca430275c35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90542d30708877dd3bfa6cad947b1cfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f4877b74976af331413c02580fe93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1f5310546f5b542a4cc1750c4710465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834033b76f92f5f50ffc026b03093430466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af15b6bbb664e04582db7a2cc3202c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742663b207e375b09f9529792a17a73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fea58b420436cc6e7e8b8c5eaf666469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff45dd521cd9ac945ae81cb89abb3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad15c3585791376b41bb5b03793206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868261544114a9a27d92a78d599d9d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b481c7a897a4c9716ca6c1c96d1cfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302590b6b56d4e4eecf3ae3fdee91c1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c84ec31852d42d69d15ecff0d404475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6185600052194422e2f0e6df85e9585476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd1c710c54401a456e4969216b83d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7656303cd7dcdf936ba2c7ef0489bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc3b750a8d1a2752edec33eb4bc749479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac51d4e6665e2bf5c06b743471fa635480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9884c99fb8b1f64fe0df396742082a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134bc57cfa5b0595ce41abfe74e022f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18077f77d7f2289517496cf9a7d438e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242276517cdca513e4129772c5821fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8bee67de13384fedd3a96905a28c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca757f11c170ed3bcb6bb721ddfb43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaca78724c0d823ad643f92e0b5e7cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e45cd01f0f4a0167c780e1ff7d0cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26c4d30d40b3d3b26484d3f460c1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffde1384141235d9115947b2f58586490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81be4bdb4d77c4c526520b6c614770491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae56bea655e908da73ddec6685c7ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717e8a4ecc4e1ebf3b799659913496493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849a855bbed029cb4a15aa0a3f4ef00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86575da3d5fb0f005021c39ea0cc0e78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccc5fcc4e792c93e7f46834cab78a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044f58b38ecf170c9ba3b704c543f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef66d41a5cc18a85b43e378a67df9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255f22cf1a7c6be592e86b50777e599499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b7487947ed6a48c0dff1c9d9329dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7ebcd64fc4bbd21dcc63fd41501b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f399a8a27b36fbc573894fe80e3125502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb86c9a15b774b1e5c401eb2c52d98a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677ccd66fc346bd040d1e9b63b419c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeab2a081c73042d1e1cad3297f5f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43dadf12c7cd3f5dda9a7e7614791e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a4e012d14bcd0fac91dd1827c46d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a14842c638ad8271606e42bb617691508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba498a4e9d28637483194e457f1b0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc448fbf0485b203097188e72388c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60e07221a8b0b09c56f5085dbc0f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56ee1d40d83631468f8e9327ccd42f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77bf2b75d6174bb98e250d3e51dc9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb4d30ef022d53dc666fd224934a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f84c2f11916147678903208e3b964c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35af2c642a5c137405ed9ec804bcb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ec7518778832a993b3a85efece61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e83c6d0579eb962a9599828b347c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef817c5892eafd7228ca13c9515cdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc78e09ddd13376cce54fb1bbe006e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4265a61f697263855e8aa4514ad5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7458e51efcb033427ef26cbb3ce5b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969c66755b61402f4c554ed49d0da2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b43356428f6a0346df6f826191416524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd9ec3d871307661c65f6451a67427525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af518511c851808e0cb4cd7921adc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db0e206fb3e0277d8e1c9d7af1f39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f2d2b0fd388ed1ec49c4cd63eec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19324c93986e64a685423c5ad98fb476529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab52c1f7029e1a0d6d02584d29052530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec307805e1865e2b244d9d8da0ec61f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bcdc5ff9750c1ae64a4a02c5aaf21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546f1ef3450714567d532e27946026d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b01df176863c1fc14007aec0fd09f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7fbe1c2e97c7b982cb90ce92bc1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693307db28a4e3c3c708611dd04e63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f9377b70cc061d0867710c450232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc99a1d2c4824bca38fe85abe8c4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8e00f09497086c00e2ab4f9837ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45d6c52d5d6c2193d5f50b0e141a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f70e8bcc3c44ab58fb53b8233104541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c442e41205d126550f1d96006fc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4f7719fccc98fe63fb889fa8e0e97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5751ab39145b1083aa0918b7b6696e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035f288d9c9ff59ce45b09e4a5663a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045eb7811ef481b3a0e60231a4c4352546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8c9f115cf2eab532349610643ceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cb9d3334762aead837518ef25a4f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230100670c6a72ca575cee03428db3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e8548ecdcf2c8439a7be9a851867550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dafec54d6f398732de570df7b063a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3bdb6d7b06fa1c644bfa1399f564e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dee11d7f1ef71f1a487f2a37e3533553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb964f7ac1fc45f756fa51416ce73590554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2845c0d258170ab4c3421e99d9e540555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c4fcb3359820d45545e17b55059c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556fbf3b07149bd4ec7b2c4cf50c401557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3ead25d3a98b7c444ea24d9605de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa372d29db44c981ce9e609c72e7da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da905769334cb34be824d352c23ceed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4ebe9772d0bc403159e8b50537ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5d13cf2b9d2398772cf0b55777d23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d8fdbeb8072b6edba18a34f21a7a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c2ff463bcba8c41e166c46b30bfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394eeddb2fd13e09714baf11bc48aa0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2910626f9d8329e06ee75df76d494566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59145cadc80b3feb632c6e99f7f554c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded1bd04246e62c6c1da962e91b58b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd90eade0b4ced7f0d2e8a91191b99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc50e80c14223b7f1e9deed75576a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dda4543f878cbe4afb0e0c9663b7f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda51832eff1ea0ce047b34bd5d11e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41812bd77ba2a90b9307e34718636c74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e9cc241cf7766ee838db1b3d0e1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8a75dc03ec51e6ed986b7d54e7c30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394177853ba6127a07eb185a4c7edca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00766515ce5c64444d976c64fe072cf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe7d79523d9c3be9092086c823255578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd317fe6c155b10af6ce9086b2b462f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdab364045f201ef570b102c7d49bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fa0fea5fb7c0a5b427e71c0c14f28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a939ed710c2b0561cc56b24bd4457c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d126c002be090213f70b29fd953f3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461219c930076b6a3b8c3fe6a6ec007584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ad037979b82263787a8957200528585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740df3cc3410e1dc79453ddab67a572586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f71aafd11f265043344b0e4f8e90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932458efee88009adc0f01d4a37dc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaea86a357db38476f3206359887aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c95cf1e14cbfec817ac338c8ca2899590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d36b8d319ba9c2178edc8f3d68628591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4bf9da21fd9ba360651ca90c529f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168d48b9cbb176001f8be60a5ba01e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4be4762a3f121a26cc089c6eb8742594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db998094738ba86ffa93accbd702c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755421d7746df8b886f03c1b977fc837596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e333a4c463b15d359c64d120d52ec9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e4f88fe03b8c4c229297a968282ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36530d3a826e38be4e7412a4d2d2b70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a574de869bb6769410b56151f35346600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c206e44e90947a423ed8a6a2817ffb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fac7c818ae0a502eca44d976221f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f48e690af312f7a8e56373ee598fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa351f46d6cfb13e242bd03a83986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8d3b705eaf0dad2a8f81bce0f754605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81998bff22d6a5df68a1bed3bcf7a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f13f1d97b9b08a9a4f71c61d31f4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b10739759543f697fa65cc08fb36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2fd59188cd49102288dfd68b26943609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f6e800b2f88eef33cf620830ad702610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07684aad04570b2098e804a0621925611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb85b88686ac137c64245fe9183bbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45679ea6437eb5472d5fffed372f3ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf40ecfdff4c20db3fc9bd4230d4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6775c8541026c06e6075c98d955d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e646066e9526dcadd767d6aa5bdb3dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9749d9467812e0bce117533c6621ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bf4ba82d8bcc379672c2359beff46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ccd1cc140ca47d37b50ccb6dff13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d56ed94926f0741569f6eccbbf0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac521d937c32ad81d62a10b2d362c50d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3a6ce103a87cb0074ff8198cbf638622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb885f5d506e37a2b4969eeb6947b85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d7548384525e82808369116d595a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f95d8a92695a40656c1d6af7776c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae880486f9a5e18c5caf143f2a6fd3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e44613d72269c44e33caa77d9ebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc5acb86913ca382686816a3a4c36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3224651ad2304b3d57fffa04382f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc704f0ce11d7b7624028693e7d204ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978b4caa6746114d3bfff0796add371631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a86e62dad463a6581192920af96e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693f3166f2f3adf444de4274bfd7b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ecb7b5a1f17206536f6f74d2a54e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa3c84cfa2c4460361d137f168647635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0d36f53aeb31263bc967dfc4b353f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014b925b9223d63fb823b62b83bc8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e49dc2b891233e2e7293fa90cbe86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eae53423b10f8eeb328eb2a41af97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349782271ecc842ec320d3a438927e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21ef901767c07c061c29c122f9e0f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019d42a23c71bf704beac76aabcbf76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b7aca610f2ddfd3574ff302a2ee2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ccb55c83e0047c656b72288fc32f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18221b03c53f7e3ca5cc2ce7dc364e6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d4e278d173d5e9ca6b33b2c4ae16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b4bee997dbb217ea52e7eca4b495a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca299c9976422d29805c20db48cadaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3df745669a97b0701dc078426e08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024f6bb57f19791ef016148c7e9e22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d677d9d013ddbbd2a4f74ef40536651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d09cb42c8dae4c86d384fba5529bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecb986e995b0101bb529963f6cd6fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ee44b41bac235b4a96eb3ee5d550654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ce4a849dec2c5eebaba947096bea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4330040e0cba674990390046b33685656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3ad0e5b61d2f7ecce25fc4e0bdc28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbe71a9bf77bf5465edc125e046946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6571c5903e403cd561151929d934f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7eb21129fb9c7cded058c424616aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225ebb079c8ba972acff035047370b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd1e6bc24a3024eda51764546dd71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c635326a0bbdb54b65ef0ec324eeb50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea146a461e11dcc031a7e29bed7b9c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c47d2495940c33a9c77c515b7c281665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e968e6fbfdc6819b8a0eac9cdf84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08c821a71b2324782952232a3ef3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa9626a2e69810cfddaeb82895eb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a4a59cf986b3ac699acd74050c62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f65546eaf6496bc5ef3612888e7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b26fec471578a99340193b0fa2c4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db16f0d9641622a87e10314f92b143672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b076f1cd29c61f6874c86188dd4f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96220d5bb7236d798bc6686daca7740e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230749ec516ed63fcd7dda19c709da34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831799e4835e40e207f946b642639b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f61dcbb5ce1c0ff03bee5319a90c65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401254255cf45935794d4e092d11edc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3636ef3f93b4e38d9d02d1cee37b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1342463c7dd5e11b9470ab6d29ca202680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900758febf1a8f81ea6d8f3449a59a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e8a9b00b52854ac8abfe18fc15d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae61bd00483458329d4528237060db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a5c0befb5c7ad5d9c6ba6a1e0509684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f22fc7d9c1e8f0e3f2acc8f5a44d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5276039dafe341e9be20174d66e56d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc0864fafead4ac6fe2537a4ff6a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b6290f6214428ad9e0a1e72992d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba6dc804d1c5e4823acf14f960184689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc522649069b3a1da715f7c6036fd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d862010e7da3b252795256b899473691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76a5f783439877424fc39c22148957692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9298735eab74b780c345e04b1510693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a963c45495e37c0fb940b3d7f46b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4699423b6b9ce5caeae43bd880018695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18113e493daec8719d0a224ea29396c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbdddb4018ddcd1cf72d908fdb704697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19f73586eac563453180a7b5c2fff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa38dc470a857e22d2820a3f57c402699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584cd59aa67c87e09b155b6c6b54cc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef04954cae82322802d5feecd67647701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee0a1b3e0b855d083f8de328847a95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfbda6ee011023fd22b9105148b37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb567feda8cbf5866cf2cabc361850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8e2f5deb0506b46d49de30e3fcb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf852ed7755f79bf8e8fb84087e8d50f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cfd8e3bc7048097c67756deeaf56b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d071cb520fe1cb5df15ba0eb16553b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d98f3f5f17ff4cb80c1484c961fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7d2483b4aeb404aee0661d746d5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239b3b6cef9394c00416fa967aab637711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27087380530f32ec5fd182e625584100712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72e3c67eccfbb87d858897412f7f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec72e349a502f8f07bfeacb60031ff8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee00f1a5729c3524a09173256c3383715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280ec67fb82012a49356d0f96f26d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc5f4e15a8f0e57c499393a54a303f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075550d963484d71581ec3f10d6af3be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992284da482e28a98a40ba5b1e5bb8d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba22c857e08206a0ef0a5bc04ad8295720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef63e82f0ca65911c81b339b885358721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e65a401309dbe8709ed5118d423b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc165aaf13bc6c2e975938a827ee87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7046e6565462928b5b29b94de989b16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c8f2a02b3480f3cdbea468a7d4c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ec5d4ad1e31ce33842e56582fc924726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bcdcd26db4df3e9dc477e74f3e5c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07bbec01a1ba4eb2e882afd40919f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e113e946f10eed79c99cc818629bd4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0a7fed1b4dad0351115465d66ec9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a5395d878b000803ac98fc1a45ac6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd759a432af95ee25a6aedf5da78e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6816ef1d11c362b9cf210ebe8b21e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ce5c8bc0081d5ec467f6e74240ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476660b45e32bfa7c8cbe33ba100c3b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e559b57765435a11d8c810abd43fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cddd4b5f9c488af73f72beb715f4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b80d48bd2cd2104cbfad90581b414738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544af4f78792b10c495b2ec2b24fdb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b3e23a9e334e82e4c474fef13a3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b668b44b8197282e0c84945c743bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ab37bfa94def6ce511a6cc9d4920742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e910b05e220fbd825d464c75b056a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca59293b41fa4b686b1db20a51ddcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56309282683b69ccfe527c7e1b419745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea00a68e6a12321a61357a94d5888746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94443020a669c9ca9e0f8218e17ec39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae398b5e393165a05d7a82f27e7abc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8dff8f500280f6d250df50efbbba0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe7c0cfc1ecb8b5b0a92c895cdff3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca789e4ab6e731a99a94d4abb2d07f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2648185a93558237edc89ef887e66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29814bd845924bc1930c444eb57dc57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390e4cb8fbcb1c19c571e2f3cff449754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176ae3d7cdb379d9b03f37bf620e9ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5530ef30eb86d6ee73aecce2c707e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c83082f2cac2b14a5ebbcb8f7c0fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9df23bc49d8546861f732b67e80b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eb292c033f20862113687bac66f7b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>